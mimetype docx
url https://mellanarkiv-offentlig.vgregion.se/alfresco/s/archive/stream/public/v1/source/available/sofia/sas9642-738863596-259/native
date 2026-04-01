--- v0 (2025-11-26)
+++ v1 (2026-04-01)
@@ -1,252 +1,255 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="009E7A2E" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="004D31C9">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="004D31C9" w:rsidRDefault="00015DD4" w14:paraId="009E7A2E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Checklista_för_akututrustning"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="2" w:name="_Toc321146591"/>
+      <w:bookmarkStart w:name="_Checklista_för_akututrustning" w:id="0"/>
+      <w:bookmarkStart w:name="_Hlk44343685" w:id="1"/>
+      <w:bookmarkStart w:name="_Toc321146591" w:id="2"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>HLR - Genomförande vid SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AC1DF05" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="004D31C9">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="004D31C9" w:rsidRDefault="00015DD4" w14:paraId="5AC1DF05" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc256000008"/>
-[...28 lines deleted...]
-      <w:bookmarkStart w:id="32" w:name="_Toc160460067"/>
+      <w:bookmarkStart w:name="_Toc256000008" w:id="3"/>
+      <w:bookmarkStart w:name="_Toc256000179" w:id="4"/>
+      <w:bookmarkStart w:name="_Toc357764994" w:id="5"/>
+      <w:bookmarkStart w:name="_Toc428172426" w:id="6"/>
+      <w:bookmarkStart w:name="_Toc256000000" w:id="7"/>
+      <w:bookmarkStart w:name="_Toc256000013" w:id="8"/>
+      <w:bookmarkStart w:name="_Toc256000026" w:id="9"/>
+      <w:bookmarkStart w:name="_Toc256000039" w:id="10"/>
+      <w:bookmarkStart w:name="_Toc502748152" w:id="11"/>
+      <w:bookmarkStart w:name="_Toc256000052" w:id="12"/>
+      <w:bookmarkStart w:name="_Toc256000065" w:id="13"/>
+      <w:bookmarkStart w:name="_Toc503944333" w:id="14"/>
+      <w:bookmarkStart w:name="_Toc256000078" w:id="15"/>
+      <w:bookmarkStart w:name="_Toc256000092" w:id="16"/>
+      <w:bookmarkStart w:name="_Toc256000106" w:id="17"/>
+      <w:bookmarkStart w:name="_Toc256000120" w:id="18"/>
+      <w:bookmarkStart w:name="_Toc256000134" w:id="19"/>
+      <w:bookmarkStart w:name="_Toc511228437" w:id="20"/>
+      <w:bookmarkStart w:name="_Toc256000148" w:id="21"/>
+      <w:bookmarkStart w:name="_Toc256000164" w:id="22"/>
+      <w:bookmarkStart w:name="_Toc44409219" w:id="23"/>
+      <w:bookmarkStart w:name="_Toc256000090" w:id="24"/>
+      <w:bookmarkStart w:name="_Toc256000198" w:id="25"/>
+      <w:bookmarkStart w:name="_Toc256000227" w:id="26"/>
+      <w:bookmarkStart w:name="_Toc256000255" w:id="27"/>
+      <w:bookmarkStart w:name="_Toc63168481" w:id="28"/>
+      <w:bookmarkStart w:name="_Toc63947040" w:id="29"/>
+      <w:bookmarkStart w:name="_Toc98165861" w:id="30"/>
+      <w:bookmarkStart w:name="_Toc98166604" w:id="31"/>
+      <w:bookmarkStart w:name="_Toc160460067" w:id="32"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Sammanfattning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
     </w:p>
-    <w:p w14:paraId="5A95B861" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="004D31C9">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="004D31C9" w:rsidRDefault="00015DD4" w14:paraId="5A95B861" w14:textId="77777777">
       <w:r w:rsidRPr="00015DD4">
         <w:t>Rutinen beskriver</w:t>
       </w:r>
       <w:r w:rsidRPr="00015DD4">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve">genomförandet vid HLR inkl. aktuella läkemedel hos såväl barn som vuxna. Dessutom tydliggörs ansvarsfördelningen vid SÄS för akututrustning och kontroller av funktionalitet samt återställande av utrustning efter användning. Avbrytande av HLR och dokumentation uppmärksammas också. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CCF4651" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="004D31C9">
+    <w:p w:rsidR="00015DD4" w:rsidP="004D31C9" w:rsidRDefault="00015DD4" w14:paraId="3CCF4651" w14:textId="77777777">
       <w:r w:rsidRPr="00015DD4">
         <w:t>Där inget annat anges är innehållet gemensamt för både barn och vuxna.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05059680" w14:textId="2E5D388D" w:rsidR="004D31C9" w:rsidRDefault="004D31C9" w:rsidP="004D31C9">
+    <w:p w:rsidR="004D31C9" w:rsidP="004D31C9" w:rsidRDefault="004D31C9" w14:paraId="05059680" w14:textId="2E5D388D">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc160460068"/>
+      <w:bookmarkStart w:name="_Toc160460068" w:id="33"/>
       <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
     </w:p>
-    <w:p w14:paraId="0174D289" w14:textId="75577A60" w:rsidR="004D31C9" w:rsidRPr="00015DD4" w:rsidRDefault="001148B6" w:rsidP="004D31C9">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="004D31C9" w:rsidP="004D31C9" w:rsidRDefault="001148B6" w14:paraId="0174D289" w14:textId="75577A60">
       <w:r>
         <w:t>Översyn av innehåll med bl.a. u</w:t>
       </w:r>
-      <w:r w:rsidR="00001062" w:rsidRPr="00001062">
+      <w:r w:rsidRPr="00001062" w:rsidR="00001062">
         <w:t>ppdatering av hänvisningar/länkar</w:t>
       </w:r>
       <w:r w:rsidR="54F85074">
         <w:t xml:space="preserve"> samt avsnitt under rubrik </w:t>
       </w:r>
-      <w:r w:rsidR="54F85074" w:rsidRPr="324099D4">
+      <w:r w:rsidRPr="324099D4" w:rsidR="54F85074">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Batterier</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76C96C89" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="004D31C9" w:rsidRDefault="00015DD4" w:rsidP="004D31C9">
+    <w:p w:rsidRPr="004D31C9" w:rsidR="00015DD4" w:rsidP="004D31C9" w:rsidRDefault="00015DD4" w14:paraId="76C96C89" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="360" w:after="40"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D31C9">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="34" w:name="_Toc414007121"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="1BE6FFAB" w14:textId="3A816BB7" w:rsidR="00F259FF" w:rsidRDefault="00710444">
+    <w:bookmarkStart w:name="_Toc414007121" w:id="34"/>
+    <w:bookmarkStart w:name="_Toc476055530" w:id="35"/>
+    <w:bookmarkStart w:name="_Toc502739093" w:id="36"/>
+    <w:bookmarkStart w:name="_Toc527038390" w:id="37"/>
+    <w:p w:rsidR="00F259FF" w:rsidRDefault="00710444" w14:paraId="1BE6FFAB" w14:textId="3A816BB7">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="754CB6B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 2;1;Rubrik 3;2;Mellanrubrik VGR;3" </w:instrText>
       </w:r>
       <w:r w:rsidRPr="754CB6B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc160460067" w:history="1">
-        <w:r w:rsidR="00F259FF" w:rsidRPr="0048161D">
+      <w:hyperlink w:history="1" w:anchor="_Toc160460067">
+        <w:r w:rsidRPr="0048161D" w:rsidR="00F259FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Sammanfattning</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -260,64 +263,64 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="07EAFACC" w14:textId="74B64F58" w:rsidR="00F259FF" w:rsidRDefault="00B253E0">
+    <w:p w:rsidR="00F259FF" w:rsidRDefault="00B253E0" w14:paraId="07EAFACC" w14:textId="74B64F58">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc160460068" w:history="1">
-        <w:r w:rsidR="00F259FF" w:rsidRPr="0048161D">
+      <w:hyperlink w:history="1" w:anchor="_Toc160460068">
+        <w:r w:rsidRPr="0048161D" w:rsidR="00F259FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förändringar sedan föregående version</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -331,64 +334,64 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5CA41603" w14:textId="207E6893" w:rsidR="00F259FF" w:rsidRDefault="00B253E0">
+    <w:p w:rsidR="00F259FF" w:rsidRDefault="00B253E0" w14:paraId="5CA41603" w14:textId="207E6893">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc160460069" w:history="1">
-        <w:r w:rsidR="00F259FF" w:rsidRPr="0048161D">
+      <w:hyperlink w:history="1" w:anchor="_Toc160460069">
+        <w:r w:rsidRPr="0048161D" w:rsidR="00F259FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Bakgrund och syfte</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -402,64 +405,64 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1DED49E2" w14:textId="67AA0F69" w:rsidR="00F259FF" w:rsidRDefault="00B253E0">
+    <w:p w:rsidR="00F259FF" w:rsidRDefault="00B253E0" w14:paraId="1DED49E2" w14:textId="67AA0F69">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc160460070" w:history="1">
-        <w:r w:rsidR="00F259FF" w:rsidRPr="0048161D">
+      <w:hyperlink w:history="1" w:anchor="_Toc160460070">
+        <w:r w:rsidRPr="0048161D" w:rsidR="00F259FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förutsättningar</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -473,64 +476,64 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="33381FF2" w14:textId="7C75B814" w:rsidR="00F259FF" w:rsidRDefault="00B253E0">
+    <w:p w:rsidR="00F259FF" w:rsidRDefault="00B253E0" w14:paraId="33381FF2" w14:textId="7C75B814">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc160460071" w:history="1">
-        <w:r w:rsidR="00F259FF" w:rsidRPr="0048161D">
+      <w:hyperlink w:history="1" w:anchor="_Toc160460071">
+        <w:r w:rsidRPr="0048161D" w:rsidR="00F259FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Larmrutiner</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -544,64 +547,64 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0B2E4D46" w14:textId="113EA01B" w:rsidR="00F259FF" w:rsidRDefault="00B253E0">
+    <w:p w:rsidR="00F259FF" w:rsidRDefault="00B253E0" w14:paraId="0B2E4D46" w14:textId="113EA01B">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc160460072" w:history="1">
-        <w:r w:rsidR="00F259FF" w:rsidRPr="0048161D">
+      <w:hyperlink w:history="1" w:anchor="_Toc160460072">
+        <w:r w:rsidRPr="0048161D" w:rsidR="00F259FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Akututrustning</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -615,64 +618,64 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0A573F6A" w14:textId="6A3CBB38" w:rsidR="00F259FF" w:rsidRDefault="00B253E0">
+    <w:p w:rsidR="00F259FF" w:rsidRDefault="00B253E0" w14:paraId="0A573F6A" w14:textId="6A3CBB38">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc160460073" w:history="1">
-        <w:r w:rsidR="00F259FF" w:rsidRPr="0048161D">
+      <w:hyperlink w:history="1" w:anchor="_Toc160460073">
+        <w:r w:rsidRPr="0048161D" w:rsidR="00F259FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Ansvar och kontroller av akututrustning</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -686,64 +689,64 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="502875D6" w14:textId="73B241E3" w:rsidR="00F259FF" w:rsidRDefault="00B253E0">
+    <w:p w:rsidR="00F259FF" w:rsidRDefault="00B253E0" w14:paraId="502875D6" w14:textId="73B241E3">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc160460074" w:history="1">
-        <w:r w:rsidR="00F259FF" w:rsidRPr="0048161D">
+      <w:hyperlink w:history="1" w:anchor="_Toc160460074">
+        <w:r w:rsidRPr="0048161D" w:rsidR="00F259FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Hjärtstartare FR3</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -757,64 +760,64 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3B3D72A7" w14:textId="063F5E82" w:rsidR="00F259FF" w:rsidRDefault="00B253E0">
+    <w:p w:rsidR="00F259FF" w:rsidRDefault="00B253E0" w14:paraId="3B3D72A7" w14:textId="063F5E82">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc160460075" w:history="1">
-        <w:r w:rsidR="00F259FF" w:rsidRPr="0048161D">
+      <w:hyperlink w:history="1" w:anchor="_Toc160460075">
+        <w:r w:rsidRPr="0048161D" w:rsidR="00F259FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Elektroder</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -828,64 +831,64 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3F643753" w14:textId="069BAEAE" w:rsidR="00F259FF" w:rsidRDefault="00B253E0">
+    <w:p w:rsidR="00F259FF" w:rsidRDefault="00B253E0" w14:paraId="3F643753" w14:textId="069BAEAE">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc160460076" w:history="1">
-        <w:r w:rsidR="00F259FF" w:rsidRPr="0048161D">
+      <w:hyperlink w:history="1" w:anchor="_Toc160460076">
+        <w:r w:rsidRPr="0048161D" w:rsidR="00F259FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Batteri</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -899,64 +902,64 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="02AB5003" w14:textId="2614AC5D" w:rsidR="00F259FF" w:rsidRDefault="00B253E0">
+    <w:p w:rsidR="00F259FF" w:rsidRDefault="00B253E0" w14:paraId="02AB5003" w14:textId="2614AC5D">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc160460077" w:history="1">
-        <w:r w:rsidR="00F259FF" w:rsidRPr="0048161D">
+      <w:hyperlink w:history="1" w:anchor="_Toc160460077">
+        <w:r w:rsidRPr="0048161D" w:rsidR="00F259FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Datakort</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -970,64 +973,64 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="012922F0" w14:textId="678C60EB" w:rsidR="00F259FF" w:rsidRDefault="00B253E0">
+    <w:p w:rsidR="00F259FF" w:rsidRDefault="00B253E0" w14:paraId="012922F0" w14:textId="678C60EB">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc160460078" w:history="1">
-        <w:r w:rsidR="00F259FF" w:rsidRPr="0048161D">
+      <w:hyperlink w:history="1" w:anchor="_Toc160460078">
+        <w:r w:rsidRPr="0048161D" w:rsidR="00F259FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Andningshjälpmaterial</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -1041,64 +1044,64 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="222E0C3C" w14:textId="15A1C4DB" w:rsidR="00F259FF" w:rsidRDefault="00B253E0">
+    <w:p w:rsidR="00F259FF" w:rsidRDefault="00B253E0" w14:paraId="222E0C3C" w14:textId="15A1C4DB">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc160460079" w:history="1">
-        <w:r w:rsidR="00F259FF" w:rsidRPr="0048161D">
+      <w:hyperlink w:history="1" w:anchor="_Toc160460079">
+        <w:r w:rsidRPr="0048161D" w:rsidR="00F259FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Trachealtubsstorlekar (m.m.)</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -1112,64 +1115,64 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5B98295D" w14:textId="1D770DC9" w:rsidR="00F259FF" w:rsidRDefault="00B253E0">
+    <w:p w:rsidR="00F259FF" w:rsidRDefault="00B253E0" w14:paraId="5B98295D" w14:textId="1D770DC9">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc160460080" w:history="1">
-        <w:r w:rsidR="00F259FF" w:rsidRPr="0048161D">
+      <w:hyperlink w:history="1" w:anchor="_Toc160460080">
+        <w:r w:rsidRPr="0048161D" w:rsidR="00F259FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Utrustningsbox för fri venväg</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -1183,64 +1186,64 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7777BE18" w14:textId="2B6E1448" w:rsidR="00F259FF" w:rsidRDefault="00B253E0">
+    <w:p w:rsidR="00F259FF" w:rsidRDefault="00B253E0" w14:paraId="7777BE18" w14:textId="2B6E1448">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc160460081" w:history="1">
-        <w:r w:rsidR="00F259FF" w:rsidRPr="0048161D">
+      <w:hyperlink w:history="1" w:anchor="_Toc160460081">
+        <w:r w:rsidRPr="0048161D" w:rsidR="00F259FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Övrig utrustning</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -1254,64 +1257,64 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="47C4970E" w14:textId="3878F5EB" w:rsidR="00F259FF" w:rsidRDefault="00B253E0">
+    <w:p w:rsidR="00F259FF" w:rsidRDefault="00B253E0" w14:paraId="47C4970E" w14:textId="3878F5EB">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc160460082" w:history="1">
-        <w:r w:rsidR="00F259FF" w:rsidRPr="0048161D">
+      <w:hyperlink w:history="1" w:anchor="_Toc160460082">
+        <w:r w:rsidRPr="0048161D" w:rsidR="00F259FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Läkemedel vid hjärtstopp, akutask</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -1325,64 +1328,64 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5BE3C322" w14:textId="4A95945E" w:rsidR="00F259FF" w:rsidRDefault="00B253E0">
+    <w:p w:rsidR="00F259FF" w:rsidRDefault="00B253E0" w14:paraId="5BE3C322" w14:textId="4A95945E">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc160460083" w:history="1">
-        <w:r w:rsidR="00F259FF" w:rsidRPr="0048161D">
+      <w:hyperlink w:history="1" w:anchor="_Toc160460083">
+        <w:r w:rsidRPr="0048161D" w:rsidR="00F259FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Läkemedelstillförsel</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -1396,64 +1399,64 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4BC1E164" w14:textId="7E14DBEE" w:rsidR="00F259FF" w:rsidRDefault="00B253E0">
+    <w:p w:rsidR="00F259FF" w:rsidRDefault="00B253E0" w14:paraId="4BC1E164" w14:textId="7E14DBEE">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc160460084" w:history="1">
-        <w:r w:rsidR="00F259FF" w:rsidRPr="0048161D">
+      <w:hyperlink w:history="1" w:anchor="_Toc160460084">
+        <w:r w:rsidRPr="0048161D" w:rsidR="00F259FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Defibrillering</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -1467,64 +1470,64 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="67F0A4B3" w14:textId="537AAE47" w:rsidR="00F259FF" w:rsidRDefault="00B253E0">
+    <w:p w:rsidR="00F259FF" w:rsidRDefault="00B253E0" w14:paraId="67F0A4B3" w14:textId="537AAE47">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc160460085" w:history="1">
-        <w:r w:rsidR="00F259FF" w:rsidRPr="0048161D">
+      <w:hyperlink w:history="1" w:anchor="_Toc160460085">
+        <w:r w:rsidRPr="0048161D" w:rsidR="00F259FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Elektrodplacering</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -1538,64 +1541,64 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="15EB4C09" w14:textId="37EFF484" w:rsidR="00F259FF" w:rsidRDefault="00B253E0">
+    <w:p w:rsidR="00F259FF" w:rsidRDefault="00B253E0" w14:paraId="15EB4C09" w14:textId="37EFF484">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc160460086" w:history="1">
-        <w:r w:rsidR="00F259FF" w:rsidRPr="0048161D">
+      <w:hyperlink w:history="1" w:anchor="_Toc160460086">
+        <w:r w:rsidRPr="0048161D" w:rsidR="00F259FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Att beakta vid vård av barn</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -1609,64 +1612,64 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7ED0A30C" w14:textId="1DEE5C65" w:rsidR="00F259FF" w:rsidRDefault="00B253E0">
+    <w:p w:rsidR="00F259FF" w:rsidRDefault="00B253E0" w14:paraId="7ED0A30C" w14:textId="1DEE5C65">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc160460087" w:history="1">
-        <w:r w:rsidR="00F259FF" w:rsidRPr="0048161D">
+      <w:hyperlink w:history="1" w:anchor="_Toc160460087">
+        <w:r w:rsidRPr="0048161D" w:rsidR="00F259FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Att beakta vid hjärtstillestånd hos gravid kvinna</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -1680,64 +1683,64 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="250C02E4" w14:textId="0D932F4D" w:rsidR="00F259FF" w:rsidRDefault="00B253E0">
+    <w:p w:rsidR="00F259FF" w:rsidRDefault="00B253E0" w14:paraId="250C02E4" w14:textId="0D932F4D">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc160460088" w:history="1">
-        <w:r w:rsidR="00F259FF" w:rsidRPr="0048161D">
+      <w:hyperlink w:history="1" w:anchor="_Toc160460088">
+        <w:r w:rsidRPr="0048161D" w:rsidR="00F259FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Att beakta vid hjärtstopp hos patient med trakealkanyl</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -1751,64 +1754,64 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="58D79E4C" w14:textId="60F66769" w:rsidR="00F259FF" w:rsidRDefault="00B253E0">
+    <w:p w:rsidR="00F259FF" w:rsidRDefault="00B253E0" w14:paraId="58D79E4C" w14:textId="60F66769">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc160460089" w:history="1">
-        <w:r w:rsidR="00F259FF" w:rsidRPr="0048161D">
+      <w:hyperlink w:history="1" w:anchor="_Toc160460089">
+        <w:r w:rsidRPr="0048161D" w:rsidR="00F259FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Att beakta vid hjärtstillestånd vid drunkning</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -1822,64 +1825,64 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="62E0AFA9" w14:textId="6CB59FDC" w:rsidR="00F259FF" w:rsidRDefault="00B253E0">
+    <w:p w:rsidR="00F259FF" w:rsidRDefault="00B253E0" w14:paraId="62E0AFA9" w14:textId="6CB59FDC">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc160460090" w:history="1">
-        <w:r w:rsidR="00F259FF" w:rsidRPr="0048161D">
+      <w:hyperlink w:history="1" w:anchor="_Toc160460090">
+        <w:r w:rsidRPr="0048161D" w:rsidR="00F259FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Att beakta vid hjärtstopp hos patient med hypotermi</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -1893,64 +1896,64 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="60BFCF5E" w14:textId="07537995" w:rsidR="00F259FF" w:rsidRDefault="00B253E0">
+    <w:p w:rsidR="00F259FF" w:rsidRDefault="00B253E0" w14:paraId="60BFCF5E" w14:textId="07537995">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc160460091" w:history="1">
-        <w:r w:rsidR="00F259FF" w:rsidRPr="0048161D">
+      <w:hyperlink w:history="1" w:anchor="_Toc160460091">
+        <w:r w:rsidRPr="0048161D" w:rsidR="00F259FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Att beakta vid hjärtstopp vid förgiftning</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -1964,64 +1967,64 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="39833558" w14:textId="0600176B" w:rsidR="00F259FF" w:rsidRDefault="00B253E0">
+    <w:p w:rsidR="00F259FF" w:rsidRDefault="00B253E0" w14:paraId="39833558" w14:textId="0600176B">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc160460092" w:history="1">
-        <w:r w:rsidR="00F259FF" w:rsidRPr="0048161D">
+      <w:hyperlink w:history="1" w:anchor="_Toc160460092">
+        <w:r w:rsidRPr="0048161D" w:rsidR="00F259FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Att beakta vid hjärtstopp vid trauma</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -2035,64 +2038,64 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="79A255E5" w14:textId="2F3D1EEC" w:rsidR="00F259FF" w:rsidRDefault="00B253E0">
+    <w:p w:rsidR="00F259FF" w:rsidRDefault="00B253E0" w14:paraId="79A255E5" w14:textId="2F3D1EEC">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc160460093" w:history="1">
-        <w:r w:rsidR="00F259FF" w:rsidRPr="0048161D">
+      <w:hyperlink w:history="1" w:anchor="_Toc160460093">
+        <w:r w:rsidRPr="0048161D" w:rsidR="00F259FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Genomförande</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -2106,64 +2109,64 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="63C625BB" w14:textId="7D51A019" w:rsidR="00F259FF" w:rsidRDefault="00B253E0">
+    <w:p w:rsidR="00F259FF" w:rsidRDefault="00B253E0" w14:paraId="63C625BB" w14:textId="7D51A019">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc160460094" w:history="1">
-        <w:r w:rsidR="00F259FF" w:rsidRPr="0048161D">
+      <w:hyperlink w:history="1" w:anchor="_Toc160460094">
+        <w:r w:rsidRPr="0048161D" w:rsidR="00F259FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Rutin för hjärtstopp eller andningsstopp på SÄS</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -2177,64 +2180,64 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="43A2545F" w14:textId="5AED1033" w:rsidR="00F259FF" w:rsidRDefault="00B253E0">
+    <w:p w:rsidR="00F259FF" w:rsidRDefault="00B253E0" w14:paraId="43A2545F" w14:textId="5AED1033">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc160460095" w:history="1">
-        <w:r w:rsidR="00F259FF" w:rsidRPr="0048161D">
+      <w:hyperlink w:history="1" w:anchor="_Toc160460095">
+        <w:r w:rsidRPr="0048161D" w:rsidR="00F259FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Barn</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -2248,64 +2251,64 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="458B8765" w14:textId="0F60477E" w:rsidR="00F259FF" w:rsidRDefault="00B253E0">
+    <w:p w:rsidR="00F259FF" w:rsidRDefault="00B253E0" w14:paraId="458B8765" w14:textId="0F60477E">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc160460096" w:history="1">
-        <w:r w:rsidR="00F259FF" w:rsidRPr="0048161D">
+      <w:hyperlink w:history="1" w:anchor="_Toc160460096">
+        <w:r w:rsidRPr="0048161D" w:rsidR="00F259FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Neonatalbarn</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -2319,64 +2322,64 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="14D60117" w14:textId="1A990A39" w:rsidR="00F259FF" w:rsidRDefault="00B253E0">
+    <w:p w:rsidR="00F259FF" w:rsidRDefault="00B253E0" w14:paraId="14D60117" w14:textId="1A990A39">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc160460097" w:history="1">
-        <w:r w:rsidR="00F259FF" w:rsidRPr="0048161D">
+      <w:hyperlink w:history="1" w:anchor="_Toc160460097">
+        <w:r w:rsidRPr="0048161D" w:rsidR="00F259FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Vuxna</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -2390,64 +2393,64 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="70F48933" w14:textId="3BD12EB7" w:rsidR="00F259FF" w:rsidRDefault="00B253E0">
+    <w:p w:rsidR="00F259FF" w:rsidRDefault="00B253E0" w14:paraId="70F48933" w14:textId="3BD12EB7">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc160460098" w:history="1">
-        <w:r w:rsidR="00F259FF" w:rsidRPr="0048161D">
+      <w:hyperlink w:history="1" w:anchor="_Toc160460098">
+        <w:r w:rsidRPr="0048161D" w:rsidR="00F259FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Akutgruppen på SÄS</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -2461,64 +2464,64 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="70404C0E" w14:textId="359EC13A" w:rsidR="00F259FF" w:rsidRDefault="00B253E0">
+    <w:p w:rsidR="00F259FF" w:rsidRDefault="00B253E0" w14:paraId="70404C0E" w14:textId="359EC13A">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc160460099" w:history="1">
-        <w:r w:rsidR="00F259FF" w:rsidRPr="0048161D">
+      <w:hyperlink w:history="1" w:anchor="_Toc160460099">
+        <w:r w:rsidRPr="0048161D" w:rsidR="00F259FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Avbrytande av HLR</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -2532,64 +2535,64 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6DB2AFE4" w14:textId="4EA2109A" w:rsidR="00F259FF" w:rsidRDefault="00B253E0">
+    <w:p w:rsidR="00F259FF" w:rsidRDefault="00B253E0" w14:paraId="6DB2AFE4" w14:textId="4EA2109A">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc160460100" w:history="1">
-        <w:r w:rsidR="00F259FF" w:rsidRPr="0048161D">
+      <w:hyperlink w:history="1" w:anchor="_Toc160460100">
+        <w:r w:rsidRPr="0048161D" w:rsidR="00F259FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Dokumentation</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -2603,64 +2606,64 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7B12B2F0" w14:textId="0A217BA3" w:rsidR="00F259FF" w:rsidRDefault="00B253E0">
+    <w:p w:rsidR="00F259FF" w:rsidRDefault="00B253E0" w14:paraId="7B12B2F0" w14:textId="0A217BA3">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc160460101" w:history="1">
-        <w:r w:rsidR="00F259FF" w:rsidRPr="0048161D">
+      <w:hyperlink w:history="1" w:anchor="_Toc160460101">
+        <w:r w:rsidRPr="0048161D" w:rsidR="00F259FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Arbetsblad</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -2674,64 +2677,64 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="17679DCC" w14:textId="5101097E" w:rsidR="00F259FF" w:rsidRDefault="00B253E0">
+    <w:p w:rsidR="00F259FF" w:rsidRDefault="00B253E0" w14:paraId="17679DCC" w14:textId="5101097E">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc160460102" w:history="1">
-        <w:r w:rsidR="00F259FF" w:rsidRPr="0048161D">
+      <w:hyperlink w:history="1" w:anchor="_Toc160460102">
+        <w:r w:rsidRPr="0048161D" w:rsidR="00F259FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Svenska hjärt-/lungräddningsregistret</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -2745,64 +2748,64 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7D1D5147" w14:textId="55F09413" w:rsidR="00F259FF" w:rsidRDefault="00B253E0">
+    <w:p w:rsidR="00F259FF" w:rsidRDefault="00B253E0" w14:paraId="7D1D5147" w14:textId="55F09413">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc160460103" w:history="1">
-        <w:r w:rsidR="00F259FF" w:rsidRPr="0048161D">
+      <w:hyperlink w:history="1" w:anchor="_Toc160460103">
+        <w:r w:rsidRPr="0048161D" w:rsidR="00F259FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Patientjournal</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -2816,64 +2819,64 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="68C41D82" w14:textId="4EB1AFB5" w:rsidR="00F259FF" w:rsidRDefault="00B253E0">
+    <w:p w:rsidR="00F259FF" w:rsidRDefault="00B253E0" w14:paraId="68C41D82" w14:textId="4EB1AFB5">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc160460104" w:history="1">
-        <w:r w:rsidR="00F259FF" w:rsidRPr="0048161D">
+      <w:hyperlink w:history="1" w:anchor="_Toc160460104">
+        <w:r w:rsidRPr="0048161D" w:rsidR="00F259FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Eftervård av vuxna</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -2887,64 +2890,64 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="46ACE2DC" w14:textId="4970DB61" w:rsidR="00F259FF" w:rsidRDefault="00B253E0">
+    <w:p w:rsidR="00F259FF" w:rsidRDefault="00B253E0" w14:paraId="46ACE2DC" w14:textId="4970DB61">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc160460105" w:history="1">
-        <w:r w:rsidR="00F259FF" w:rsidRPr="0048161D">
+      <w:hyperlink w:history="1" w:anchor="_Toc160460105">
+        <w:r w:rsidRPr="0048161D" w:rsidR="00F259FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Eftervård av barn</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -2958,64 +2961,64 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7187FB91" w14:textId="0E4E6736" w:rsidR="00F259FF" w:rsidRDefault="00B253E0">
+    <w:p w:rsidR="00F259FF" w:rsidRDefault="00B253E0" w14:paraId="7187FB91" w14:textId="0E4E6736">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc160460106" w:history="1">
-        <w:r w:rsidR="00F259FF" w:rsidRPr="0048161D">
+      <w:hyperlink w:history="1" w:anchor="_Toc160460106">
+        <w:r w:rsidRPr="0048161D" w:rsidR="00F259FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Dokumentinformation</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -3029,64 +3032,64 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="08CAEE3A" w14:textId="0C91EFDE" w:rsidR="00F259FF" w:rsidRDefault="00B253E0">
+    <w:p w:rsidR="00F259FF" w:rsidRDefault="00B253E0" w14:paraId="08CAEE3A" w14:textId="0C91EFDE">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc160460107" w:history="1">
-        <w:r w:rsidR="00F259FF" w:rsidRPr="0048161D">
+      <w:hyperlink w:history="1" w:anchor="_Toc160460107">
+        <w:r w:rsidRPr="0048161D" w:rsidR="00F259FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Länkförteckning</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -3100,4125 +3103,4462 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r w:rsidR="00F259FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1153DF32" w14:textId="6C21E6FB" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00710444" w:rsidP="0041184F">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="0041184F" w:rsidRDefault="00710444" w14:paraId="1153DF32" w14:textId="6C21E6FB">
       <w:pPr>
         <w:spacing w:before="360" w:after="40"/>
       </w:pPr>
       <w:r w:rsidRPr="754CB6B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00015DD4">
         <w:t>Bilag</w:t>
       </w:r>
       <w:r w:rsidR="0041184F">
         <w:t>or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59A6347D" w14:textId="5786A278" w:rsidR="00015DD4" w:rsidRPr="0041184F" w:rsidRDefault="0041184F" w:rsidP="004D31C9">
+    <w:p w:rsidRPr="0041184F" w:rsidR="00015DD4" w:rsidP="004D31C9" w:rsidRDefault="0041184F" w14:paraId="59A6347D" w14:textId="5786A278">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00AC1AED">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas467-1574791863-405/surrogate/Checklista%20Akutvagnen.pdf"</w:instrText>
       </w:r>
       <w:r w:rsidR="00AC1AED">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00015DD4" w:rsidRPr="0041184F">
+      <w:r w:rsidRPr="0041184F" w:rsidR="00015DD4">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Blankett HLR - Checklista för akututrustning HLR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58388982" w14:textId="597FB149" w:rsidR="00015DD4" w:rsidRPr="0041184F" w:rsidRDefault="0041184F" w:rsidP="004D31C9">
+    <w:p w:rsidRPr="0041184F" w:rsidR="00015DD4" w:rsidP="004D31C9" w:rsidRDefault="0041184F" w14:paraId="58388982" w14:textId="597FB149">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00AC1AED">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas467-1574791863-247/surrogate/%c3%85rskontroll%2c%20akututrustning.html"</w:instrText>
       </w:r>
       <w:r w:rsidR="00AC1AED">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00015DD4" w:rsidRPr="0041184F">
+      <w:r w:rsidRPr="0041184F" w:rsidR="00015DD4">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Blankett HLR - Årskontroll akututrustning</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="38" w:name="_Toc256000209"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="7C1FC265" w14:textId="1BB0C2F1" w:rsidR="00015DD4" w:rsidRPr="00710444" w:rsidRDefault="0041184F" w:rsidP="00710444">
+    <w:bookmarkStart w:name="_Toc256000209" w:id="38"/>
+    <w:bookmarkStart w:name="_Toc44409220" w:id="39"/>
+    <w:bookmarkStart w:name="_Toc256000104" w:id="40"/>
+    <w:bookmarkStart w:name="_Toc256000199" w:id="41"/>
+    <w:bookmarkStart w:name="_Toc256000228" w:id="42"/>
+    <w:bookmarkStart w:name="_Toc256000256" w:id="43"/>
+    <w:bookmarkStart w:name="_Toc63168482" w:id="44"/>
+    <w:bookmarkStart w:name="_Toc63947041" w:id="45"/>
+    <w:bookmarkStart w:name="_Toc98165862" w:id="46"/>
+    <w:p w:rsidRPr="00710444" w:rsidR="00015DD4" w:rsidP="00710444" w:rsidRDefault="0041184F" w14:paraId="7C1FC265" w14:textId="1BB0C2F1">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkStart w:id="47" w:name="_Toc256000021"/>
-[...2 lines deleted...]
-      <w:r w:rsidR="00015DD4" w:rsidRPr="00710444">
+      <w:bookmarkStart w:name="_Toc256000021" w:id="47"/>
+      <w:bookmarkStart w:name="_Toc98166605" w:id="48"/>
+      <w:bookmarkStart w:name="_Toc160460069" w:id="49"/>
+      <w:r w:rsidRPr="00710444" w:rsidR="00015DD4">
         <w:t>Bakgrund och syfte</w:t>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
     </w:p>
-    <w:p w14:paraId="697195D9" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="0041184F">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="0041184F" w:rsidRDefault="00015DD4" w14:paraId="697195D9" w14:textId="77777777">
       <w:r w:rsidRPr="00015DD4">
         <w:t>Akutsituationer som kräver omedelbart omhändertagande kan förekomma var som helst på sjukhuset. Ett hjärtstopp ska åtgärdas omedelbart. HLR ska ske i enlighet med gällande riktlinjer från Svenska rådet för hjärt-lungräddning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="458E9B18" w14:textId="209C6B23" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="0041184F">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="0041184F" w:rsidRDefault="00015DD4" w14:paraId="458E9B18" w14:textId="209C6B23">
       <w:r>
         <w:t>Larm och start av HLR ska ske inom 1 minut. Defibrillering ska på sjukhuset ske inom 3 minuter och i samhället inom 5 minuter</w:t>
       </w:r>
       <w:r w:rsidR="31489A18">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AE0CBD4" w14:textId="29F669A8" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="0041184F">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="0041184F" w:rsidRDefault="00015DD4" w14:paraId="0AE0CBD4" w14:textId="29F669A8">
       <w:r>
         <w:t>Alla hjärtstopp som sker på SÄS ska kunna få behandling på den nivå personalen är utbildad inom. Personalen på SÄS är utbildade från Basal HLR till Avancerad HLR beroende av yrkeskategori och arbetsplats.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0792C42D" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00710444" w:rsidRDefault="00015DD4" w:rsidP="00710444">
+    <w:p w:rsidRPr="00710444" w:rsidR="00015DD4" w:rsidP="00710444" w:rsidRDefault="00015DD4" w14:paraId="0792C42D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="_Toc256000034"/>
-[...28 lines deleted...]
-      <w:bookmarkStart w:id="79" w:name="_Toc160460070"/>
+      <w:bookmarkStart w:name="_Toc256000034" w:id="50"/>
+      <w:bookmarkStart w:name="_Toc256000237" w:id="51"/>
+      <w:bookmarkStart w:name="_Toc314219396" w:id="52"/>
+      <w:bookmarkStart w:name="_Toc428172427" w:id="53"/>
+      <w:bookmarkStart w:name="_Toc256000001" w:id="54"/>
+      <w:bookmarkStart w:name="_Toc256000014" w:id="55"/>
+      <w:bookmarkStart w:name="_Toc256000027" w:id="56"/>
+      <w:bookmarkStart w:name="_Toc256000040" w:id="57"/>
+      <w:bookmarkStart w:name="_Toc502748153" w:id="58"/>
+      <w:bookmarkStart w:name="_Toc256000053" w:id="59"/>
+      <w:bookmarkStart w:name="_Toc256000066" w:id="60"/>
+      <w:bookmarkStart w:name="_Toc503944334" w:id="61"/>
+      <w:bookmarkStart w:name="_Toc256000079" w:id="62"/>
+      <w:bookmarkStart w:name="_Toc256000093" w:id="63"/>
+      <w:bookmarkStart w:name="_Toc256000107" w:id="64"/>
+      <w:bookmarkStart w:name="_Toc256000121" w:id="65"/>
+      <w:bookmarkStart w:name="_Toc256000135" w:id="66"/>
+      <w:bookmarkStart w:name="_Toc511228438" w:id="67"/>
+      <w:bookmarkStart w:name="_Toc256000149" w:id="68"/>
+      <w:bookmarkStart w:name="_Toc256000165" w:id="69"/>
+      <w:bookmarkStart w:name="_Toc44409221" w:id="70"/>
+      <w:bookmarkStart w:name="_Toc256000118" w:id="71"/>
+      <w:bookmarkStart w:name="_Toc256000200" w:id="72"/>
+      <w:bookmarkStart w:name="_Toc256000229" w:id="73"/>
+      <w:bookmarkStart w:name="_Toc256000257" w:id="74"/>
+      <w:bookmarkStart w:name="_Toc63168483" w:id="75"/>
+      <w:bookmarkStart w:name="_Toc63947042" w:id="76"/>
+      <w:bookmarkStart w:name="_Toc98165863" w:id="77"/>
+      <w:bookmarkStart w:name="_Toc98166606" w:id="78"/>
+      <w:bookmarkStart w:name="_Toc160460070" w:id="79"/>
       <w:r w:rsidRPr="00710444">
         <w:t>Förutsättningar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
       <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
       <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
       <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
       <w:bookmarkEnd w:id="77"/>
       <w:bookmarkEnd w:id="78"/>
       <w:bookmarkEnd w:id="79"/>
     </w:p>
-    <w:p w14:paraId="247CA753" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="0041184F">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="0041184F" w:rsidRDefault="00015DD4" w14:paraId="247CA753" w14:textId="77777777">
       <w:r w:rsidRPr="00015DD4">
         <w:t>All personal vid SÄS ska vara utbildade i HLR både för vuxen och barn.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D2BDEBC" w14:textId="2110DF3F" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="0041184F">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="0041184F" w:rsidRDefault="00015DD4" w14:paraId="5D2BDEBC" w14:textId="2110DF3F">
       <w:r>
         <w:t>All personal måste ges möjlighet att delta i en grundutbildning i HLR</w:t>
       </w:r>
       <w:r w:rsidR="76292247">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="770CCC5A" w14:textId="3C16D7A6" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="0041184F">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="0041184F" w:rsidRDefault="00015DD4" w14:paraId="770CCC5A" w14:textId="3C16D7A6">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">All personal med </w:t>
       </w:r>
       <w:r w:rsidR="48C54AF4">
         <w:t>patientansvar</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> bör repetitions</w:t>
       </w:r>
       <w:r w:rsidR="682C1ECE">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t>utbildas varje halvår för att bibehålla hög kvalitet, minimum är en gång/år. Se riktlinje ”</w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r w:rsidRPr="754CB6B1">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>HLR, kompetenskrav vid SÄS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="410894C7" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00833B32" w:rsidRDefault="00015DD4" w:rsidP="00833B32">
+    <w:p w:rsidRPr="00833B32" w:rsidR="00015DD4" w:rsidP="00833B32" w:rsidRDefault="00015DD4" w14:paraId="410894C7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="80" w:name="_Toc256000047"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="83" w:name="_Toc160460071"/>
+      <w:bookmarkStart w:name="_Toc256000047" w:id="80"/>
+      <w:bookmarkStart w:name="_Toc98165864" w:id="81"/>
+      <w:bookmarkStart w:name="_Toc98166607" w:id="82"/>
+      <w:bookmarkStart w:name="_Toc160460071" w:id="83"/>
       <w:r w:rsidRPr="00833B32">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Larmrutiner</w:t>
       </w:r>
       <w:bookmarkEnd w:id="80"/>
       <w:bookmarkEnd w:id="81"/>
       <w:bookmarkEnd w:id="82"/>
       <w:bookmarkEnd w:id="83"/>
     </w:p>
-    <w:p w14:paraId="01406858" w14:textId="7C578992" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="754CB6B1">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="754CB6B1" w:rsidRDefault="00015DD4" w14:paraId="01406858" w14:textId="7C578992">
       <w:r>
         <w:t xml:space="preserve">Vid en akut situation larmas akutgrupp via </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>larmknapp</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">, se riktlinje </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r w:rsidRPr="754CB6B1">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Akuta Medicinska larm vid SÄS Borås</w:t>
         </w:r>
-        <w:r w:rsidR="4FFBD0B1" w:rsidRPr="754CB6B1">
+        <w:r w:rsidRPr="754CB6B1" w:rsidR="4FFBD0B1">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="4FFBD0B1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Om den larmande befinner sig där </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>larmknapp</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> inte är tillgänglig, sker larm via larmnummer </w:t>
       </w:r>
       <w:r w:rsidRPr="754CB6B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2010</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> till </w:t>
       </w:r>
       <w:r w:rsidRPr="00001062">
         <w:t>telefonväxeln</w:t>
       </w:r>
-      <w:r w:rsidR="3DD071C9" w:rsidRPr="00001062">
+      <w:r w:rsidRPr="00001062" w:rsidR="3DD071C9">
         <w:t xml:space="preserve">. Skene larmar </w:t>
       </w:r>
-      <w:r w:rsidR="3DD071C9" w:rsidRPr="00001062">
+      <w:r w:rsidRPr="00001062" w:rsidR="3DD071C9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>112</w:t>
       </w:r>
-      <w:r w:rsidR="3DD071C9" w:rsidRPr="00001062">
+      <w:r w:rsidRPr="00001062" w:rsidR="3DD071C9">
         <w:t xml:space="preserve"> samt ev</w:t>
       </w:r>
-      <w:r w:rsidR="00B85063" w:rsidRPr="00001062">
+      <w:r w:rsidRPr="00001062" w:rsidR="00B85063">
         <w:t>entuellt</w:t>
       </w:r>
-      <w:r w:rsidR="3DD071C9" w:rsidRPr="00001062">
+      <w:r w:rsidRPr="00001062" w:rsidR="3DD071C9">
         <w:t xml:space="preserve"> narkosläkare, se riktlinje</w:t>
       </w:r>
       <w:r w:rsidR="3DD071C9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId14">
-        <w:r w:rsidR="3DD071C9" w:rsidRPr="754CB6B1">
+        <w:r w:rsidRPr="754CB6B1" w:rsidR="3DD071C9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Akuta medicinska larm vid SÄS Skene</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="3DD071C9">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="4CC168F2">
         <w:t>V</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">id händelse utanför sjukhusets byggnader används larmnumret </w:t>
       </w:r>
       <w:r w:rsidRPr="754CB6B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>112</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, se även riktlinje </w:t>
       </w:r>
       <w:hyperlink r:id="rId15">
         <w:r w:rsidRPr="754CB6B1">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Akuta sjukdomsfall på allmänna ytor inom sjukhusområdet – larmrutiner vid SÄS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EEFA77A" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00153CC0">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00153CC0" w:rsidRDefault="00015DD4" w14:paraId="1EEFA77A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="84" w:name="_Toc256000060"/>
-[...27 lines deleted...]
-      <w:bookmarkStart w:id="112" w:name="_Toc160460072"/>
+      <w:bookmarkStart w:name="_Toc256000060" w:id="84"/>
+      <w:bookmarkStart w:name="_Toc256000284" w:id="85"/>
+      <w:bookmarkStart w:name="_Toc428172430" w:id="86"/>
+      <w:bookmarkStart w:name="_Toc256000004" w:id="87"/>
+      <w:bookmarkStart w:name="_Toc256000017" w:id="88"/>
+      <w:bookmarkStart w:name="_Toc256000030" w:id="89"/>
+      <w:bookmarkStart w:name="_Toc256000043" w:id="90"/>
+      <w:bookmarkStart w:name="_Toc502748156" w:id="91"/>
+      <w:bookmarkStart w:name="_Toc256000056" w:id="92"/>
+      <w:bookmarkStart w:name="_Toc256000069" w:id="93"/>
+      <w:bookmarkStart w:name="_Toc503944337" w:id="94"/>
+      <w:bookmarkStart w:name="_Toc256000082" w:id="95"/>
+      <w:bookmarkStart w:name="_Toc256000096" w:id="96"/>
+      <w:bookmarkStart w:name="_Toc256000110" w:id="97"/>
+      <w:bookmarkStart w:name="_Toc256000124" w:id="98"/>
+      <w:bookmarkStart w:name="_Toc256000138" w:id="99"/>
+      <w:bookmarkStart w:name="_Toc511228443" w:id="100"/>
+      <w:bookmarkStart w:name="_Toc256000154" w:id="101"/>
+      <w:bookmarkStart w:name="_Toc256000170" w:id="102"/>
+      <w:bookmarkStart w:name="_Toc44409224" w:id="103"/>
+      <w:bookmarkStart w:name="_Toc256000161" w:id="104"/>
+      <w:bookmarkStart w:name="_Toc256000203" w:id="105"/>
+      <w:bookmarkStart w:name="_Toc256000232" w:id="106"/>
+      <w:bookmarkStart w:name="_Toc256000260" w:id="107"/>
+      <w:bookmarkStart w:name="_Toc63168486" w:id="108"/>
+      <w:bookmarkStart w:name="_Toc63947045" w:id="109"/>
+      <w:bookmarkStart w:name="_Toc98165865" w:id="110"/>
+      <w:bookmarkStart w:name="_Toc98166608" w:id="111"/>
+      <w:bookmarkStart w:name="_Toc160460072" w:id="112"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Akututrustning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="84"/>
       <w:bookmarkEnd w:id="85"/>
       <w:bookmarkEnd w:id="86"/>
       <w:bookmarkEnd w:id="87"/>
       <w:bookmarkEnd w:id="88"/>
       <w:bookmarkEnd w:id="89"/>
       <w:bookmarkEnd w:id="90"/>
       <w:bookmarkEnd w:id="91"/>
       <w:bookmarkEnd w:id="92"/>
       <w:bookmarkEnd w:id="93"/>
       <w:bookmarkEnd w:id="94"/>
       <w:bookmarkEnd w:id="95"/>
       <w:bookmarkEnd w:id="96"/>
       <w:bookmarkEnd w:id="97"/>
       <w:bookmarkEnd w:id="98"/>
       <w:bookmarkEnd w:id="99"/>
       <w:bookmarkEnd w:id="100"/>
       <w:bookmarkEnd w:id="101"/>
       <w:bookmarkEnd w:id="102"/>
       <w:bookmarkEnd w:id="103"/>
       <w:bookmarkEnd w:id="104"/>
       <w:bookmarkEnd w:id="105"/>
       <w:bookmarkEnd w:id="106"/>
       <w:bookmarkEnd w:id="107"/>
       <w:bookmarkEnd w:id="108"/>
       <w:bookmarkEnd w:id="109"/>
       <w:bookmarkEnd w:id="110"/>
       <w:bookmarkEnd w:id="111"/>
       <w:bookmarkEnd w:id="112"/>
     </w:p>
-    <w:p w14:paraId="6AF8ACF0" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00153CC0">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00153CC0" w:rsidRDefault="00015DD4" w14:paraId="6AF8ACF0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:bookmarkStart w:id="113" w:name="_Toc256000073"/>
-[...27 lines deleted...]
-      <w:bookmarkStart w:id="141" w:name="_Toc160460073"/>
+      <w:bookmarkStart w:name="_Toc256000073" w:id="113"/>
+      <w:bookmarkStart w:name="_Toc256000285" w:id="114"/>
+      <w:bookmarkStart w:name="_Toc428172428" w:id="115"/>
+      <w:bookmarkStart w:name="_Toc256000002" w:id="116"/>
+      <w:bookmarkStart w:name="_Toc256000015" w:id="117"/>
+      <w:bookmarkStart w:name="_Toc256000028" w:id="118"/>
+      <w:bookmarkStart w:name="_Toc256000041" w:id="119"/>
+      <w:bookmarkStart w:name="_Toc502748154" w:id="120"/>
+      <w:bookmarkStart w:name="_Toc256000054" w:id="121"/>
+      <w:bookmarkStart w:name="_Toc256000067" w:id="122"/>
+      <w:bookmarkStart w:name="_Toc503944335" w:id="123"/>
+      <w:bookmarkStart w:name="_Toc256000080" w:id="124"/>
+      <w:bookmarkStart w:name="_Toc256000094" w:id="125"/>
+      <w:bookmarkStart w:name="_Toc256000108" w:id="126"/>
+      <w:bookmarkStart w:name="_Toc256000122" w:id="127"/>
+      <w:bookmarkStart w:name="_Toc256000136" w:id="128"/>
+      <w:bookmarkStart w:name="_Toc511228439" w:id="129"/>
+      <w:bookmarkStart w:name="_Toc256000150" w:id="130"/>
+      <w:bookmarkStart w:name="_Toc256000166" w:id="131"/>
+      <w:bookmarkStart w:name="_Toc44409225" w:id="132"/>
+      <w:bookmarkStart w:name="_Toc256000162" w:id="133"/>
+      <w:bookmarkStart w:name="_Toc256000204" w:id="134"/>
+      <w:bookmarkStart w:name="_Toc256000233" w:id="135"/>
+      <w:bookmarkStart w:name="_Toc256000261" w:id="136"/>
+      <w:bookmarkStart w:name="_Toc63168487" w:id="137"/>
+      <w:bookmarkStart w:name="_Toc63947046" w:id="138"/>
+      <w:bookmarkStart w:name="_Toc98165866" w:id="139"/>
+      <w:bookmarkStart w:name="_Toc98166609" w:id="140"/>
+      <w:bookmarkStart w:name="_Toc160460073" w:id="141"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Ansvar och kontroller av akututrustning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="113"/>
       <w:bookmarkEnd w:id="114"/>
       <w:bookmarkEnd w:id="115"/>
       <w:bookmarkEnd w:id="116"/>
       <w:bookmarkEnd w:id="117"/>
       <w:bookmarkEnd w:id="118"/>
       <w:bookmarkEnd w:id="119"/>
       <w:bookmarkEnd w:id="120"/>
       <w:bookmarkEnd w:id="121"/>
       <w:bookmarkEnd w:id="122"/>
       <w:bookmarkEnd w:id="123"/>
       <w:bookmarkEnd w:id="124"/>
       <w:bookmarkEnd w:id="125"/>
       <w:bookmarkEnd w:id="126"/>
       <w:bookmarkEnd w:id="127"/>
       <w:bookmarkEnd w:id="128"/>
       <w:bookmarkEnd w:id="129"/>
       <w:bookmarkEnd w:id="130"/>
       <w:bookmarkEnd w:id="131"/>
       <w:bookmarkEnd w:id="132"/>
       <w:bookmarkEnd w:id="133"/>
       <w:bookmarkEnd w:id="134"/>
       <w:bookmarkEnd w:id="135"/>
       <w:bookmarkEnd w:id="136"/>
       <w:bookmarkEnd w:id="137"/>
       <w:bookmarkEnd w:id="138"/>
       <w:bookmarkEnd w:id="139"/>
       <w:bookmarkEnd w:id="140"/>
       <w:bookmarkEnd w:id="141"/>
     </w:p>
-    <w:p w14:paraId="610F72AD" w14:textId="732EFCA1" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="754CB6B1">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="754CB6B1" w:rsidRDefault="00015DD4" w14:paraId="610F72AD" w14:textId="732EFCA1">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">HLR-utbildningsenheten har årlig </w:t>
       </w:r>
-      <w:bookmarkStart w:id="142" w:name="_Hlk63867085"/>
+      <w:bookmarkStart w:name="_Hlk63867085" w:id="142"/>
       <w:r>
         <w:t>uppföljning av akutvagnar med hjärtstartare en gång per år med hjälp av blankett f</w:t>
       </w:r>
       <w:bookmarkEnd w:id="142"/>
       <w:r>
         <w:t xml:space="preserve">ör egenkontroll, se bilaga 2 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId16">
         <w:r w:rsidRPr="00D468E9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>HLR - Årskontroll akututrustning</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D468E9">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28AF4645" w14:textId="0DE1DBF2" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00153CC0">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00153CC0" w:rsidRDefault="00015DD4" w14:paraId="28AF4645" w14:textId="0DE1DBF2">
       <w:r>
         <w:t>Medarbetare på arbetsplatsen ansvarar för att akututrustningen kontrolleras minst en gång per vecka och hjärtstartaren dagligen. För att säkerställa detta, används</w:t>
       </w:r>
       <w:r w:rsidRPr="754CB6B1">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">signeringslista/checklista, se bilaga </w:t>
       </w:r>
       <w:hyperlink r:id="rId17">
         <w:r w:rsidRPr="754CB6B1">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>HLR - Checklista för akututrustning HLR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67277C5D" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00153CC0">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00153CC0" w:rsidRDefault="00015DD4" w14:paraId="67277C5D" w14:textId="77777777">
       <w:r w:rsidRPr="00015DD4">
         <w:t>Checklistan beskriver vad som ska ingå i akututrustningen, men används även som underlag vid kontroll och dokumentation av akututrustningens innehåll.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70DAD792" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00153CC0">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00153CC0" w:rsidRDefault="00015DD4" w14:paraId="70DAD792" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Efter användning ska akututrustningen genast återställas!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="168CE970" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00153CC0">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00153CC0" w:rsidRDefault="00015DD4" w14:paraId="168CE970" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="143" w:name="_Toc428172429"/>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00015DD4">
+      <w:bookmarkStart w:name="_Toc428172429" w:id="143"/>
+      <w:bookmarkStart w:name="_Toc256000003" w:id="144"/>
+      <w:bookmarkStart w:name="_Toc256000016" w:id="145"/>
+      <w:bookmarkStart w:name="_Toc256000029" w:id="146"/>
+      <w:bookmarkStart w:name="_Toc256000042" w:id="147"/>
+      <w:bookmarkStart w:name="_Toc502748155" w:id="148"/>
+      <w:bookmarkStart w:name="_Toc256000055" w:id="149"/>
+      <w:bookmarkStart w:name="_Toc256000068" w:id="150"/>
+      <w:bookmarkStart w:name="_Toc503944336" w:id="151"/>
+      <w:bookmarkStart w:name="_Toc256000081" w:id="152"/>
+      <w:bookmarkStart w:name="_Toc256000095" w:id="153"/>
+      <w:bookmarkStart w:name="_Toc256000109" w:id="154"/>
+      <w:bookmarkStart w:name="_Toc256000123" w:id="155"/>
+      <w:bookmarkStart w:name="_Toc256000137" w:id="156"/>
+      <w:bookmarkStart w:name="_Toc511228440" w:id="157"/>
+      <w:bookmarkStart w:name="_Toc256000151" w:id="158"/>
+      <w:bookmarkStart w:name="_Toc256000167" w:id="159"/>
+      <w:bookmarkStart w:name="_Toc160460074" w:id="160"/>
+      <w:r w:rsidR="00015DD4">
+        <w:rPr/>
         <w:t>Hjärtstartare</w:t>
       </w:r>
       <w:bookmarkEnd w:id="143"/>
       <w:bookmarkEnd w:id="144"/>
       <w:bookmarkEnd w:id="145"/>
       <w:bookmarkEnd w:id="146"/>
       <w:bookmarkEnd w:id="147"/>
       <w:bookmarkEnd w:id="148"/>
       <w:bookmarkEnd w:id="149"/>
       <w:bookmarkEnd w:id="150"/>
       <w:bookmarkEnd w:id="151"/>
       <w:bookmarkEnd w:id="152"/>
       <w:bookmarkEnd w:id="153"/>
       <w:bookmarkEnd w:id="154"/>
       <w:bookmarkEnd w:id="155"/>
       <w:bookmarkEnd w:id="156"/>
       <w:bookmarkEnd w:id="157"/>
       <w:bookmarkEnd w:id="158"/>
       <w:bookmarkEnd w:id="159"/>
-      <w:r w:rsidRPr="00015DD4">
-        <w:t xml:space="preserve"> FR3</w:t>
+      <w:r w:rsidR="00015DD4">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="72C25DB5" w:rsidR="00015DD4">
+        <w:rPr>
+          <w:strike w:val="1"/>
+        </w:rPr>
+        <w:t>FR3</w:t>
       </w:r>
       <w:bookmarkEnd w:id="160"/>
     </w:p>
-    <w:p w14:paraId="36E428A8" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00855C2D">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00855C2D" w:rsidRDefault="00015DD4" w14:paraId="36E428A8" w14:textId="77777777">
       <w:r w:rsidRPr="00015DD4">
         <w:t>Arbetsplatser med utplacerad hjärtstartare ansvarar för att statusindikator på hjärtstartare kontrolleras dagligen, för att säkerställa detta används en signeringslista.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69F88CFF" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00855C2D">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00855C2D" w:rsidRDefault="00015DD4" w14:paraId="69F88CFF" w14:textId="77777777">
       <w:r w:rsidRPr="00015DD4">
         <w:t>Innehållet i tillhörande väska ska kontrolleras en gång per vecka och direkt efter användande. Arbetsplatsen ansvarar för detta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F45F5EA" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00855C2D">
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00015DD4">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00855C2D" w:rsidRDefault="00015DD4" w14:paraId="7F45F5EA" w14:textId="2ED98ABC">
+      <w:r w:rsidR="00015DD4">
+        <w:rPr/>
         <w:t>Användarinitierat</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="39F805B3" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00855C2D">
+      <w:r w:rsidR="00015DD4">
+        <w:rPr/>
+        <w:t xml:space="preserve"> test ska utföras när hjärtstartaren piper, när elektroderna eller batteriet bytts ut eller om misstanke finns att hjärtstartaren kan ha skadats. För ytterligare information, se lathund </w:t>
+      </w:r>
+      <w:r w:rsidR="00015DD4">
+        <w:rPr/>
+        <w:t>som finns i anslutning till hjärtstartare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00855C2D" w:rsidRDefault="00015DD4" w14:paraId="39F805B3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="161" w:name="_Toc160460075"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:name="_Toc160460075" w:id="161"/>
+      <w:r w:rsidRPr="00015DD4">
         <w:t>Elektroder</w:t>
       </w:r>
       <w:bookmarkEnd w:id="161"/>
     </w:p>
-    <w:p w14:paraId="7AFF68E2" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00855C2D">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00855C2D" w:rsidRDefault="00015DD4" w14:paraId="7AFF68E2" w14:textId="77777777">
       <w:r w:rsidRPr="00015DD4">
         <w:t>Alla hjärtstartare är utrustade med elektroder som ska vara inkopplade samt ett paket reservelektroder. Vid nyinstallation av elektroder ska ett användar-initierat test göras.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3367A388" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00855C2D">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00855C2D" w:rsidRDefault="00015DD4" w14:paraId="3367A388" w14:textId="77777777">
       <w:r w:rsidRPr="00015DD4">
         <w:t>Efter ett tillbud lämnas nya elektroder ut på plats av akutgruppen. Om detta inte sker är det den larmande enhetens ansvar att omedelbart hämta nya elektroder på operation 1, tfn: 033 – 616 30 80 eller 616 30 72. HLR-instruktörer har tillgång till att hämta nya elektroder i HLR-utbildningsenhetens lokaler.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29F974F2" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00855C2D">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00855C2D" w:rsidRDefault="00015DD4" w14:paraId="29F974F2" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
         <w:t>När elektrodernas utgångsdatum är mindre än 3 månader ska dessa lämnas till HLR-utbildningsenheten, där nya elektroder även hämtas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="620827E7" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00855C2D">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00855C2D" w:rsidRDefault="00015DD4" w14:paraId="620827E7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="162" w:name="_Toc160460076"/>
+      <w:bookmarkStart w:name="_Toc160460076" w:id="162"/>
       <w:r>
         <w:t>Batteri</w:t>
       </w:r>
       <w:bookmarkEnd w:id="162"/>
     </w:p>
-    <w:p w14:paraId="6DEFA766" w14:textId="11A343CB" w:rsidR="00015DD4" w:rsidRPr="009517A1" w:rsidRDefault="00015DD4" w:rsidP="754CB6B1">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="009517A1">
+    <w:p w:rsidRPr="009517A1" w:rsidR="00015DD4" w:rsidP="70DD8D18" w:rsidRDefault="00015DD4" w14:paraId="6DEFA766" w14:textId="7497BAD6">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidR="00015DD4">
+        <w:rPr/>
+        <w:t>När apparaten indikerar för svagt ba</w:t>
+      </w:r>
+      <w:r w:rsidRPr="70DD8D18" w:rsidR="00015DD4">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>tteri, installeras</w:t>
+      </w:r>
+      <w:r w:rsidRPr="70DD8D18" w:rsidR="00015DD4">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="70DD8D18" w:rsidR="36C9121B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>ett nytt batteri</w:t>
+      </w:r>
+      <w:r w:rsidRPr="70DD8D18" w:rsidR="36C9121B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="70DD8D18" w:rsidR="00015DD4">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">och ett </w:t>
+      </w:r>
+      <w:r w:rsidRPr="70DD8D18" w:rsidR="00015DD4">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>användarinitierat</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="009517A1">
+      <w:r w:rsidRPr="70DD8D18" w:rsidR="00015DD4">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve"> test </w:t>
       </w:r>
-      <w:r w:rsidR="25184A80" w:rsidRPr="009517A1">
-[...8 lines deleted...]
-      <w:r w:rsidR="42A831A0" w:rsidRPr="009517A1">
+      <w:r w:rsidRPr="70DD8D18" w:rsidR="25184A80">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>görs.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="70DD8D18" w:rsidR="48A75F0F">
+        <w:rPr>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="70DD8D18" w:rsidR="48A75F0F">
+        <w:rPr>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Ny</w:t>
+      </w:r>
+      <w:r w:rsidRPr="70DD8D18" w:rsidR="48A75F0F">
+        <w:rPr>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>a batte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="70DD8D18" w:rsidR="48A75F0F">
+        <w:rPr>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>rier finna att hämta på HIA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="70DD8D18" w:rsidR="4512D5EA">
+        <w:rPr>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="70DD8D18" w:rsidR="12F06A81">
+        <w:rPr>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Avdelningen/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="70DD8D18" w:rsidR="09B94B38">
+        <w:rPr>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="70DD8D18" w:rsidR="12F06A81">
+        <w:rPr>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ottagning debiteras sedan för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="70DD8D18" w:rsidR="60BEA661">
+        <w:rPr>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>batteriet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="70DD8D18" w:rsidR="12F06A81">
+        <w:rPr>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009517A1">
+      <w:r w:rsidRPr="70DD8D18" w:rsidR="00015DD4">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Det förbrukade batteriet lämnas till medicinsk teknik (MT).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DF5F622" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="009517A1" w:rsidRDefault="00015DD4" w:rsidP="00855C2D">
+    <w:p w:rsidRPr="009517A1" w:rsidR="00015DD4" w:rsidP="00855C2D" w:rsidRDefault="00015DD4" w14:paraId="1DF5F622" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="163" w:name="_Toc160460077"/>
+      <w:bookmarkStart w:name="_Toc160460077" w:id="163"/>
       <w:r w:rsidRPr="009517A1">
         <w:t>Datakort</w:t>
       </w:r>
       <w:bookmarkEnd w:id="163"/>
     </w:p>
-    <w:p w14:paraId="7FF03669" w14:textId="34A79ECE" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00855C2D">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00855C2D" w:rsidRDefault="00015DD4" w14:paraId="7FF03669" w14:textId="34A79ECE">
       <w:r w:rsidRPr="009517A1">
         <w:t xml:space="preserve">Alla hjärtstartare är utrustade med </w:t>
       </w:r>
-      <w:r w:rsidR="1F35E63E" w:rsidRPr="009517A1">
+      <w:r w:rsidRPr="009517A1" w:rsidR="1F35E63E">
         <w:t>ett data</w:t>
       </w:r>
       <w:r w:rsidRPr="009517A1">
         <w:t>kort som registrerar händelse vid användning. Datakort byts ut enligt Lathund "Hjärtstartare</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> FR3". Avläsning av datakort sker på HLR-utbildningsenheten.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D6465F6" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00855C2D">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00855C2D" w:rsidRDefault="00015DD4" w14:paraId="3D6465F6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="164" w:name="_Toc428172431"/>
-[...16 lines deleted...]
-      <w:bookmarkStart w:id="181" w:name="_Toc160460078"/>
+      <w:bookmarkStart w:name="_Toc428172431" w:id="164"/>
+      <w:bookmarkStart w:name="_Toc256000005" w:id="165"/>
+      <w:bookmarkStart w:name="_Toc256000018" w:id="166"/>
+      <w:bookmarkStart w:name="_Toc256000031" w:id="167"/>
+      <w:bookmarkStart w:name="_Toc256000044" w:id="168"/>
+      <w:bookmarkStart w:name="_Toc502748157" w:id="169"/>
+      <w:bookmarkStart w:name="_Toc256000057" w:id="170"/>
+      <w:bookmarkStart w:name="_Toc256000070" w:id="171"/>
+      <w:bookmarkStart w:name="_Toc503944338" w:id="172"/>
+      <w:bookmarkStart w:name="_Toc256000083" w:id="173"/>
+      <w:bookmarkStart w:name="_Toc256000097" w:id="174"/>
+      <w:bookmarkStart w:name="_Toc256000111" w:id="175"/>
+      <w:bookmarkStart w:name="_Toc256000125" w:id="176"/>
+      <w:bookmarkStart w:name="_Toc256000139" w:id="177"/>
+      <w:bookmarkStart w:name="_Toc511228441" w:id="178"/>
+      <w:bookmarkStart w:name="_Toc256000152" w:id="179"/>
+      <w:bookmarkStart w:name="_Toc256000168" w:id="180"/>
+      <w:bookmarkStart w:name="_Toc160460078" w:id="181"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Andningshjälp</w:t>
       </w:r>
       <w:bookmarkEnd w:id="164"/>
       <w:bookmarkEnd w:id="165"/>
       <w:bookmarkEnd w:id="166"/>
       <w:bookmarkEnd w:id="167"/>
       <w:bookmarkEnd w:id="168"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>material</w:t>
       </w:r>
       <w:bookmarkEnd w:id="169"/>
       <w:bookmarkEnd w:id="170"/>
       <w:bookmarkEnd w:id="171"/>
       <w:bookmarkEnd w:id="172"/>
       <w:bookmarkEnd w:id="173"/>
       <w:bookmarkEnd w:id="174"/>
       <w:bookmarkEnd w:id="175"/>
       <w:bookmarkEnd w:id="176"/>
       <w:bookmarkEnd w:id="177"/>
       <w:bookmarkEnd w:id="178"/>
       <w:bookmarkEnd w:id="179"/>
       <w:bookmarkEnd w:id="180"/>
       <w:bookmarkEnd w:id="181"/>
     </w:p>
-    <w:p w14:paraId="4FA8661C" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00855C2D">
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="184" w:name="_Toc256000169"/>
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00855C2D" w:rsidRDefault="00015DD4" w14:paraId="4FA8661C" w14:textId="77777777">
+      <w:bookmarkStart w:name="_Toc511228442" w:id="182"/>
+      <w:bookmarkStart w:name="_Toc256000153" w:id="183"/>
+      <w:bookmarkStart w:name="_Toc256000169" w:id="184"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve">Efter användning ersätts förbrukat material. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A620E8D" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00855C2D">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00855C2D" w:rsidRDefault="00015DD4" w14:paraId="0A620E8D" w14:textId="77777777">
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve">Andningsblåsa, engångsmaterial och sugkatetrar beställs på marknadsplatsen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ED4EA8C" w14:textId="06021551" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00855C2D">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00855C2D" w:rsidRDefault="00015DD4" w14:paraId="6ED4EA8C" w14:textId="06021551">
       <w:r>
         <w:t xml:space="preserve">Svalgtub kan erhållas från operation 1, alternativt hämtas på HLR-utbildningsenheten. Svalgtub </w:t>
       </w:r>
       <w:r w:rsidR="0FB283D9">
         <w:t xml:space="preserve">kan även </w:t>
       </w:r>
       <w:r>
         <w:t>beställ</w:t>
       </w:r>
       <w:r w:rsidR="6EDBDBEC">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">s via Marknadsplatsen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7936E6F4" w14:textId="5A049AC1" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00855C2D">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00855C2D" w:rsidRDefault="00015DD4" w14:paraId="7936E6F4" w14:textId="5A049AC1">
       <w:r>
         <w:t xml:space="preserve">Syrgastub ska vara välfylld och byts ut </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>vb</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="41B2F058">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> kontroll sker efter användning. Beställning av nya tuber sker via </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>weblord</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A4726A3" w14:textId="705731AC" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00855C2D">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00855C2D" w:rsidRDefault="00015DD4" w14:paraId="4A4726A3" w14:textId="705731AC">
       <w:r>
         <w:t xml:space="preserve">Enheter ska ha en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009517A1">
         <w:t>Magills</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009517A1">
         <w:t xml:space="preserve"> tång i passande storlek för att akut kunna avlägsna främmande kroppar</w:t>
       </w:r>
-      <w:r w:rsidR="36F7B9E9" w:rsidRPr="009517A1">
+      <w:r w:rsidRPr="009517A1" w:rsidR="36F7B9E9">
         <w:t xml:space="preserve"> i halsen</w:t>
       </w:r>
       <w:r w:rsidRPr="009517A1">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26A208C4" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00E84B0A">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00E84B0A" w:rsidRDefault="00015DD4" w14:paraId="26A208C4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="185" w:name="_Toc160460079"/>
+      <w:bookmarkStart w:name="_Toc160460079" w:id="185"/>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Trachealtubsstorlekar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve"> (m.m.)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="185"/>
     </w:p>
-    <w:p w14:paraId="313720F8" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00E84B0A">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00E84B0A" w:rsidRDefault="00015DD4" w14:paraId="313720F8" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:strike/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Spädbarn: 3,5-4,5</w:t>
       </w:r>
       <w:r w:rsidRPr="00015DD4">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00015DD4">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Barn över 2 år: ålder/4 + 4</w:t>
       </w:r>
       <w:r w:rsidRPr="00015DD4">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00015DD4">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>Vuxen: 7-8.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AF894CD" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00E84B0A">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00E84B0A" w:rsidRDefault="00015DD4" w14:paraId="2AF894CD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="186" w:name="_Toc160460080"/>
+      <w:bookmarkStart w:name="_Toc160460080" w:id="186"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Utrustningsbox för fri </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>venväg</w:t>
       </w:r>
       <w:bookmarkEnd w:id="182"/>
       <w:bookmarkEnd w:id="183"/>
       <w:bookmarkEnd w:id="184"/>
       <w:bookmarkEnd w:id="186"/>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="1D71339F" w14:textId="710F16FD" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00E84B0A">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00E84B0A" w:rsidRDefault="00015DD4" w14:paraId="1D71339F" w14:textId="710F16FD">
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve">Boxen innehåller flera fack där utrustningen förvaras. Innehållet i boxen ska kontrolleras av enheten. För innehåll, se bilaga </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId18">
         <w:r w:rsidRPr="00E84B0A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>HLR - Checklista för akututrustning HLR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00015DD4">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AD6289D" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00E84B0A">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00E84B0A" w:rsidRDefault="00015DD4" w14:paraId="1AD6289D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="187" w:name="_Toc256000086"/>
-[...27 lines deleted...]
-      <w:bookmarkStart w:id="215" w:name="_Toc160460081"/>
+      <w:bookmarkStart w:name="_Toc256000086" w:id="187"/>
+      <w:bookmarkStart w:name="_Toc256000286" w:id="188"/>
+      <w:bookmarkStart w:name="_Toc428172432" w:id="189"/>
+      <w:bookmarkStart w:name="_Toc256000006" w:id="190"/>
+      <w:bookmarkStart w:name="_Toc256000019" w:id="191"/>
+      <w:bookmarkStart w:name="_Toc256000032" w:id="192"/>
+      <w:bookmarkStart w:name="_Toc256000045" w:id="193"/>
+      <w:bookmarkStart w:name="_Toc502748158" w:id="194"/>
+      <w:bookmarkStart w:name="_Toc256000058" w:id="195"/>
+      <w:bookmarkStart w:name="_Toc256000071" w:id="196"/>
+      <w:bookmarkStart w:name="_Toc503944339" w:id="197"/>
+      <w:bookmarkStart w:name="_Toc256000084" w:id="198"/>
+      <w:bookmarkStart w:name="_Toc256000098" w:id="199"/>
+      <w:bookmarkStart w:name="_Toc256000112" w:id="200"/>
+      <w:bookmarkStart w:name="_Toc256000126" w:id="201"/>
+      <w:bookmarkStart w:name="_Toc256000140" w:id="202"/>
+      <w:bookmarkStart w:name="_Toc511228444" w:id="203"/>
+      <w:bookmarkStart w:name="_Toc256000155" w:id="204"/>
+      <w:bookmarkStart w:name="_Toc256000171" w:id="205"/>
+      <w:bookmarkStart w:name="_Toc44409226" w:id="206"/>
+      <w:bookmarkStart w:name="_Toc256000163" w:id="207"/>
+      <w:bookmarkStart w:name="_Toc256000205" w:id="208"/>
+      <w:bookmarkStart w:name="_Toc256000234" w:id="209"/>
+      <w:bookmarkStart w:name="_Toc256000262" w:id="210"/>
+      <w:bookmarkStart w:name="_Toc63168488" w:id="211"/>
+      <w:bookmarkStart w:name="_Toc63947047" w:id="212"/>
+      <w:bookmarkStart w:name="_Toc98165867" w:id="213"/>
+      <w:bookmarkStart w:name="_Toc98166610" w:id="214"/>
+      <w:bookmarkStart w:name="_Toc160460081" w:id="215"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Övrig utrustning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="187"/>
       <w:bookmarkEnd w:id="188"/>
       <w:bookmarkEnd w:id="189"/>
       <w:bookmarkEnd w:id="190"/>
       <w:bookmarkEnd w:id="191"/>
       <w:bookmarkEnd w:id="192"/>
       <w:bookmarkEnd w:id="193"/>
       <w:bookmarkEnd w:id="194"/>
       <w:bookmarkEnd w:id="195"/>
       <w:bookmarkEnd w:id="196"/>
       <w:bookmarkEnd w:id="197"/>
       <w:bookmarkEnd w:id="198"/>
       <w:bookmarkEnd w:id="199"/>
       <w:bookmarkEnd w:id="200"/>
       <w:bookmarkEnd w:id="201"/>
       <w:bookmarkEnd w:id="202"/>
       <w:bookmarkEnd w:id="203"/>
       <w:bookmarkEnd w:id="204"/>
       <w:bookmarkEnd w:id="205"/>
       <w:bookmarkEnd w:id="206"/>
       <w:bookmarkEnd w:id="207"/>
       <w:bookmarkEnd w:id="208"/>
       <w:bookmarkEnd w:id="209"/>
       <w:bookmarkEnd w:id="210"/>
       <w:bookmarkEnd w:id="211"/>
       <w:bookmarkEnd w:id="212"/>
       <w:bookmarkEnd w:id="213"/>
       <w:bookmarkEnd w:id="214"/>
       <w:bookmarkEnd w:id="215"/>
     </w:p>
-    <w:p w14:paraId="24E0DE50" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00E84B0A">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00E84B0A" w:rsidRDefault="00015DD4" w14:paraId="24E0DE50" w14:textId="77777777">
       <w:r w:rsidRPr="00015DD4">
         <w:t>Det är varje enhets ansvar att se till att övrig utrustning på akutvagn kontrolleras minst en gång i veckan och direkt efter användande.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61BD5D48" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="008019F8">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="008019F8" w:rsidRDefault="00015DD4" w14:paraId="61BD5D48" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="216" w:name="_Toc44409227"/>
-[...10 lines deleted...]
-      <w:bookmarkStart w:id="227" w:name="_Toc160460082"/>
+      <w:bookmarkStart w:name="_Toc44409227" w:id="216"/>
+      <w:bookmarkStart w:name="_Toc256000177" w:id="217"/>
+      <w:bookmarkStart w:name="_Toc256000206" w:id="218"/>
+      <w:bookmarkStart w:name="_Toc256000235" w:id="219"/>
+      <w:bookmarkStart w:name="_Toc256000263" w:id="220"/>
+      <w:bookmarkStart w:name="_Toc256000100" w:id="221"/>
+      <w:bookmarkStart w:name="_Toc256000287" w:id="222"/>
+      <w:bookmarkStart w:name="_Toc63168489" w:id="223"/>
+      <w:bookmarkStart w:name="_Toc63947048" w:id="224"/>
+      <w:bookmarkStart w:name="_Toc98165868" w:id="225"/>
+      <w:bookmarkStart w:name="_Toc98166611" w:id="226"/>
+      <w:bookmarkStart w:name="_Toc160460082" w:id="227"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Läkemedel vid hjärtstopp</w:t>
       </w:r>
       <w:bookmarkEnd w:id="216"/>
       <w:bookmarkEnd w:id="217"/>
       <w:bookmarkEnd w:id="218"/>
       <w:bookmarkEnd w:id="219"/>
       <w:bookmarkEnd w:id="220"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>akutask</w:t>
       </w:r>
       <w:bookmarkEnd w:id="221"/>
       <w:bookmarkEnd w:id="222"/>
       <w:bookmarkEnd w:id="223"/>
       <w:bookmarkEnd w:id="224"/>
       <w:bookmarkEnd w:id="225"/>
       <w:bookmarkEnd w:id="226"/>
       <w:bookmarkEnd w:id="227"/>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="38B0722B" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="008019F8">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00015DD4">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="70DD8D18" w:rsidRDefault="00015DD4" w14:paraId="38B0722B" w14:textId="0DA1FF90">
+      <w:pPr>
+        <w:rPr>
+          <w:strike w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidR="00015DD4">
+        <w:rPr/>
         <w:t xml:space="preserve">De läkemedel som behövs för att genomföra HLR enligt Svenska rådet för hjärt-lungräddning, ska finnas tillgängliga på de enheter med patientkontakt där det finns personal som kan administrera läkemedel. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="228" w:name="_Toc44409228"/>
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00015DD4">
+      <w:bookmarkStart w:name="_Toc44409228" w:id="228"/>
+      <w:bookmarkStart w:name="_Toc256000178" w:id="229"/>
+      <w:bookmarkStart w:name="_Toc256000207" w:id="230"/>
+      <w:bookmarkStart w:name="_Toc256000236" w:id="231"/>
+      <w:bookmarkStart w:name="_Toc256000264" w:id="232"/>
+      <w:r w:rsidR="00015DD4">
+        <w:rPr/>
+        <w:t>För enheter som är vana att hantera läkemedel bör läkemedel enligt handlingsplanen finnas tillgängliga</w:t>
+      </w:r>
+      <w:r w:rsidR="214F324D">
+        <w:rPr/>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64189B62" w14:textId="3A0C11E7" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="008019F8">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="008019F8" w:rsidRDefault="00015DD4" w14:paraId="64189B62" w14:textId="3A0C11E7">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="754CB6B1">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Det är varje avdelnings ansvar att tillhandahålla aktuella akutaskar med läkemedel för sin verksamhet. Se sjukhusövergripande rutin </w:t>
       </w:r>
       <w:hyperlink r:id="rId19">
         <w:r w:rsidRPr="754CB6B1">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve">Akutläkemedel för HLR respektive </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="754CB6B1">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>anafylaxi</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="754CB6B1">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>, SÄS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="754CB6B1">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F0DEE8C" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="008019F8">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="008019F8" w:rsidRDefault="00015DD4" w14:paraId="1F0DEE8C" w14:textId="77777777">
       <w:r w:rsidRPr="00015DD4">
         <w:t>Läkemedel finns att beställa i Hamlet från RGL (regiongemensamt lager). Om läkemedel behöver införskaffas akut görs detta via PNL (patientnära lager).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74853292" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="001410E5">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="001410E5" w:rsidRDefault="00015DD4" w14:paraId="74853292" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="233" w:name="_Läkemedelstillförsel"/>
-[...11 lines deleted...]
-      <w:bookmarkStart w:id="245" w:name="_Toc160460083"/>
+      <w:bookmarkStart w:name="_Läkemedelstillförsel" w:id="233"/>
+      <w:bookmarkStart w:name="_Toc256000114" w:id="234"/>
+      <w:bookmarkStart w:name="_Toc256000289" w:id="235"/>
+      <w:bookmarkStart w:name="_Toc44409230" w:id="236"/>
+      <w:bookmarkStart w:name="_Toc256000180" w:id="237"/>
+      <w:bookmarkStart w:name="_Toc256000210" w:id="238"/>
+      <w:bookmarkStart w:name="_Toc256000238" w:id="239"/>
+      <w:bookmarkStart w:name="_Toc256000266" w:id="240"/>
+      <w:bookmarkStart w:name="_Toc63168491" w:id="241"/>
+      <w:bookmarkStart w:name="_Toc63947050" w:id="242"/>
+      <w:bookmarkStart w:name="_Toc98165869" w:id="243"/>
+      <w:bookmarkStart w:name="_Toc98166612" w:id="244"/>
+      <w:bookmarkStart w:name="_Toc160460083" w:id="245"/>
       <w:bookmarkEnd w:id="228"/>
       <w:bookmarkEnd w:id="229"/>
       <w:bookmarkEnd w:id="230"/>
       <w:bookmarkEnd w:id="231"/>
       <w:bookmarkEnd w:id="232"/>
       <w:bookmarkEnd w:id="233"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Läkemedelstillförsel</w:t>
       </w:r>
       <w:bookmarkEnd w:id="234"/>
       <w:bookmarkEnd w:id="235"/>
       <w:bookmarkEnd w:id="236"/>
       <w:bookmarkEnd w:id="237"/>
       <w:bookmarkEnd w:id="238"/>
       <w:bookmarkEnd w:id="239"/>
       <w:bookmarkEnd w:id="240"/>
       <w:bookmarkEnd w:id="241"/>
       <w:bookmarkEnd w:id="242"/>
       <w:bookmarkEnd w:id="243"/>
       <w:bookmarkEnd w:id="244"/>
       <w:bookmarkEnd w:id="245"/>
     </w:p>
-    <w:p w14:paraId="34F1F058" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="001410E5">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="001410E5" w:rsidRDefault="00015DD4" w14:paraId="34F1F058" w14:textId="77777777">
       <w:r w:rsidRPr="00015DD4">
         <w:t>För att de läkemedel som ges ska nå den centrala cirkulationen är det viktigt att:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="409E29A0" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="001410E5">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="001410E5" w:rsidRDefault="00015DD4" w14:paraId="409E29A0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve">Intravenös eller </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>intraosseös</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve"> infart etableras så snart det är praktiskt möjligt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EAFA7CF" w14:textId="4FC63EAC" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="001410E5">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="001410E5" w:rsidRDefault="00015DD4" w14:paraId="0EAFA7CF" w14:textId="4FC63EAC">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Läkemedelsadministration ges under pågående HLR</w:t>
       </w:r>
       <w:r w:rsidR="00B84344">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03C56B06" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="001410E5">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="001410E5" w:rsidRDefault="00015DD4" w14:paraId="03C56B06" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Varje läkemedelsinjektion ska följas av en injektion av Natriumklorid 9 mg/ml 20 ml eller infusion Ringer-Acetat.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47A768D8" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="001410E5">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="72C25DB5" w:rsidRDefault="00015DD4" w14:paraId="47A768D8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00015DD4">
+        <w:rPr>
+          <w:strike w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="72C25DB5" w:rsidR="00015DD4">
+        <w:rPr>
+          <w:strike w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Injektion </w:t>
       </w:r>
+      <w:r w:rsidRPr="72C25DB5" w:rsidR="00015DD4">
+        <w:rPr>
+          <w:strike w:val="1"/>
+        </w:rPr>
+        <w:t>amiodaron</w:t>
+      </w:r>
+      <w:r w:rsidRPr="72C25DB5" w:rsidR="00015DD4">
+        <w:rPr>
+          <w:strike w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (t.ex. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="72C25DB5" w:rsidR="00015DD4">
+        <w:rPr>
+          <w:strike w:val="1"/>
+        </w:rPr>
+        <w:t>Cordarone</w:t>
+      </w:r>
+      <w:r w:rsidRPr="72C25DB5" w:rsidR="00015DD4">
+        <w:rPr>
+          <w:strike w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="72C25DB5" w:rsidR="00015DD4">
+        <w:rPr>
+          <w:strike w:val="1"/>
+        </w:rPr>
+        <w:t>följs av flushdropp Ringer-Acetat på cirka 200 ml.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="001410E5" w:rsidRDefault="00015DD4" w14:paraId="7C6E11FD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00015DD4">
+        <w:t xml:space="preserve">Flushdropp ska alltid ges med övertryck vid </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00015DD4">
-        <w:t>amiodaron</w:t>
+        <w:t>intraosseös</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00015DD4">
-        <w:t xml:space="preserve"> (t.ex. </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> tillförsel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="001410E5" w:rsidRDefault="00015DD4" w14:paraId="25B509DA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00015DD4">
-        <w:t>Cordarone</w:t>
+        <w:t>Amiodarone</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00015DD4">
-        <w:t>) följs av flushdropp Ringer-Acetat på cirka 200 ml.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Flushdropp ska alltid ges med övertryck vid </w:t>
+        <w:t xml:space="preserve"> ska under normala omständigheter spädas med Glukos men i utvalda fall kan läkare ordinera att </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00015DD4">
-        <w:t>intraosseös</w:t>
+        <w:t>amiodarone</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00015DD4">
-        <w:t xml:space="preserve"> tillförsel.</w:t>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> skall ges outspätt, dock får </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00015DD4">
-        <w:t>Amiodarone</w:t>
+        <w:t>amiodarome</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00015DD4">
-        <w:t xml:space="preserve"> ska under normala omständigheter spädas med Glukos men i utvalda fall kan läkare ordinera att </w:t>
+        <w:t xml:space="preserve"> aldrig ges outspätt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00015DD4">
-        <w:t>amiodarone</w:t>
+        <w:t>intraossiöst</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00015DD4">
-        <w:t xml:space="preserve"> skall ges outspätt, dock får </w:t>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00015DD4">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D47BC40" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="001410E5">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="001410E5" w:rsidRDefault="00015DD4" w14:paraId="2D47BC40" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="246" w:name="_Defibrillering"/>
-[...11 lines deleted...]
-      <w:bookmarkStart w:id="258" w:name="_Toc160460084"/>
+      <w:bookmarkStart w:name="_Defibrillering" w:id="246"/>
+      <w:bookmarkStart w:name="_Toc256000128" w:id="247"/>
+      <w:bookmarkStart w:name="_Toc256000290" w:id="248"/>
+      <w:bookmarkStart w:name="_Toc44409231" w:id="249"/>
+      <w:bookmarkStart w:name="_Toc256000181" w:id="250"/>
+      <w:bookmarkStart w:name="_Toc256000211" w:id="251"/>
+      <w:bookmarkStart w:name="_Toc256000239" w:id="252"/>
+      <w:bookmarkStart w:name="_Toc256000267" w:id="253"/>
+      <w:bookmarkStart w:name="_Toc63168492" w:id="254"/>
+      <w:bookmarkStart w:name="_Toc63947051" w:id="255"/>
+      <w:bookmarkStart w:name="_Toc98165870" w:id="256"/>
+      <w:bookmarkStart w:name="_Toc98166613" w:id="257"/>
+      <w:bookmarkStart w:name="_Toc160460084" w:id="258"/>
       <w:bookmarkEnd w:id="246"/>
       <w:r w:rsidRPr="00015DD4">
-        <w:lastRenderedPageBreak/>
         <w:t>Defibrillering</w:t>
       </w:r>
       <w:bookmarkEnd w:id="247"/>
       <w:bookmarkEnd w:id="248"/>
       <w:bookmarkEnd w:id="249"/>
       <w:bookmarkEnd w:id="250"/>
       <w:bookmarkEnd w:id="251"/>
       <w:bookmarkEnd w:id="252"/>
       <w:bookmarkEnd w:id="253"/>
       <w:bookmarkEnd w:id="254"/>
       <w:bookmarkEnd w:id="255"/>
       <w:bookmarkEnd w:id="256"/>
       <w:bookmarkEnd w:id="257"/>
       <w:bookmarkEnd w:id="258"/>
     </w:p>
-    <w:p w14:paraId="340DA4BD" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="001410E5">
-[...14 lines deleted...]
-    <w:p w14:paraId="0A75B710" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="001410E5">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="001410E5" w:rsidRDefault="00015DD4" w14:paraId="340DA4BD" w14:textId="63651E4D">
+      <w:r w:rsidR="00015DD4">
+        <w:rPr/>
+        <w:t xml:space="preserve">Den halvautomatiska defibrillatorn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="70DD8D18" w:rsidR="00015DD4">
+        <w:rPr>
+          <w:strike w:val="1"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Philips FR3</w:t>
+      </w:r>
+      <w:r w:rsidR="00015DD4">
+        <w:rPr/>
+        <w:t xml:space="preserve"> analyserar rytm och anvisar defibrillering vid VF och VT enligt tillverkarens algoritm. För barn under 25 kg eller under 8 år s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="70DD8D18" w:rsidR="00015DD4">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>ka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="70DD8D18" w:rsidR="2C60669E">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="70DD8D18" w:rsidR="24AA0DEB">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">barnläge </w:t>
+      </w:r>
+      <w:r w:rsidRPr="70DD8D18" w:rsidR="00015DD4">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidR="00015DD4">
+        <w:rPr/>
+        <w:t>vändas. Utrustningen reducerar strömstyrkan</w:t>
+      </w:r>
+      <w:r w:rsidR="00015DD4">
+        <w:rPr/>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="001410E5" w:rsidRDefault="00015DD4" w14:paraId="0A75B710" w14:textId="77777777">
       <w:r w:rsidRPr="00015DD4">
         <w:t>Den manuella defibrillatorn kräver kunskap i rytmtolkning och ska endast användas av de som är utbildade i Avancerad HLR. Vid manuell defibrillering av vuxna används förinställda strömstyrkor. Vid defibrillering av barn ges 4 J/kg</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60FC9077" w14:textId="15CBB4FB" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="001410E5">
-      <w:r>
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="001410E5" w:rsidRDefault="00015DD4" w14:paraId="60FC9077" w14:textId="4E684A92">
+      <w:r w:rsidR="00015DD4">
+        <w:rPr/>
         <w:t xml:space="preserve">Multifunktionell defibrillator har valbar manuell och halvautomatisk funktion och har ibland även övervakning som </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidR="00015DD4">
+        <w:rPr/>
         <w:t>pulsoximetri</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="543F1326" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="001410E5">
+      <w:r w:rsidR="00015DD4">
+        <w:rPr/>
+        <w:t xml:space="preserve">, blodtrycksmätning </w:t>
+      </w:r>
+      <w:r w:rsidR="25AA1E91">
+        <w:rPr/>
+        <w:t>med mera.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="001410E5" w:rsidRDefault="00015DD4" w14:paraId="543F1326" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="259" w:name="_Toc160460085"/>
+      <w:bookmarkStart w:name="_Toc160460085" w:id="259"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Elektrodplacering</w:t>
       </w:r>
       <w:bookmarkEnd w:id="259"/>
     </w:p>
-    <w:p w14:paraId="12CE848E" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="001410E5">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="001410E5" w:rsidRDefault="00015DD4" w14:paraId="12CE848E" w14:textId="77777777">
       <w:r w:rsidRPr="00015DD4">
         <w:t>Självhäftande elektroder är samma för vuxna som barn.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17BFF6B5" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="001410E5">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="001410E5" w:rsidRDefault="00015DD4" w14:paraId="17BFF6B5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Barn under 8 år eller under 25 kg</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A683D4B" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="001410E5">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="001410E5" w:rsidRDefault="00015DD4" w14:paraId="3A683D4B" w14:textId="77777777">
       <w:r w:rsidRPr="00015DD4">
         <w:t>Elektroderna placeras mitt på bröstkorgen och mitt på ryggen (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>anterio-posterior</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve"> placering).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C044149" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="001410E5">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="001410E5" w:rsidRDefault="00015DD4" w14:paraId="4C044149" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Barn över 8 år och över 25 kg samt vuxna</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A495B98" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="001410E5">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="001410E5" w:rsidRDefault="00015DD4" w14:paraId="5A495B98" w14:textId="77777777">
       <w:r w:rsidRPr="00015DD4">
         <w:t>En elektrod placeras nedanför höger nyckelben och den andra cirka 10 cm nedanför vänster armhåla. (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>anterio-anterior</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve"> placering).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B4BBA66" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="001410E5">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="001410E5" w:rsidRDefault="00015DD4" w14:paraId="4B4BBA66" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="260" w:name="_Toc256000132"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00015DD4">
+      <w:bookmarkStart w:name="_Toc256000132" w:id="260"/>
+      <w:bookmarkStart w:name="_Toc98165871" w:id="261"/>
+      <w:bookmarkStart w:name="_Toc98166614" w:id="262"/>
+      <w:bookmarkStart w:name="_Toc160460086" w:id="263"/>
+      <w:r w:rsidR="00015DD4">
+        <w:rPr/>
         <w:t>Att beakta vid vård av barn</w:t>
       </w:r>
       <w:bookmarkEnd w:id="260"/>
       <w:bookmarkEnd w:id="261"/>
       <w:bookmarkEnd w:id="262"/>
       <w:bookmarkEnd w:id="263"/>
     </w:p>
-    <w:p w14:paraId="333AAF46" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="001410E5">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="001410E5" w:rsidRDefault="00015DD4" w14:paraId="333AAF46" w14:textId="77777777">
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve">Primärt hjärtstopp d.v.s. hjärtstopp på grund av hjärtsvikt eller </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>ischemisk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve"> hjärtsjukdom är ovanligt hos barn. Livshotande arytmier förekommer främst hos barn med medfödda hjärtmissbildningar, elektrolytrubbningar, hypotermi och läkemedelsintoxikationer (cirka 10-15 % av alla hjärtstopp hos barn). Prognosen beror framförallt på tiden till defibrillering: varje minuts fördröjning minskar överlevnadschans med 7-10 %.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D62F08F" w14:textId="070BD956" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="001410E5">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="001410E5" w:rsidRDefault="00015DD4" w14:paraId="6D62F08F" w14:textId="070BD956">
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve">Cirkulationsstillestånd hos barn orsakas oftast av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>hypoxi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve"> (ofri luftväg, infektion/sepsis, trauma, drunkning, intoxikation, plötslig spädbarnsdöd) som leder till bradykardi och så småningom </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>asystoli</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve"> eller PEA (pulslös elektrisk aktivitet). Detta benämns sekundärt hjärtstopp. Prognosen vid sekundärt hjärtstopp är ofta dålig om det föregås av långvarig </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>hypoxi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve"> och grav </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>acidos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>, som redan har gett upphov till utbredda skador på känsliga organ såsom hjärna och njurar. De få som överlever drabbas nästan alltid av hjärnskador.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07B39FE1" w14:textId="605DB8D3" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="001410E5">
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="001410E5" w:rsidRDefault="00015DD4" w14:paraId="07B39FE1" w14:textId="605DB8D3">
+      <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve">Den viktigaste åtgärden vid barn-HLR är därför att snabbt försäkra sig om att barnet har en fri luftväg och kan ges adekvat ventilation! Se rubrik </w:t>
       </w:r>
-      <w:hyperlink w:anchor="_Rutin_för_hjärtstopp" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Rutin_för_hjärtstopp">
         <w:r w:rsidRPr="001410E5">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Rutin för hjärtstopp eller andningsstopp på SÄS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve"> för algoritm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11092D05" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="001410E5">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="001410E5" w:rsidRDefault="00015DD4" w14:paraId="11092D05" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="264" w:name="_Toc256000142"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="267" w:name="_Toc160460087"/>
+      <w:bookmarkStart w:name="_Toc256000142" w:id="264"/>
+      <w:bookmarkStart w:name="_Toc98165872" w:id="265"/>
+      <w:bookmarkStart w:name="_Toc98166615" w:id="266"/>
+      <w:bookmarkStart w:name="_Toc160460087" w:id="267"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Att beakta vid hjärtstillestånd hos gravid kvinna</w:t>
       </w:r>
       <w:bookmarkEnd w:id="264"/>
       <w:bookmarkEnd w:id="265"/>
       <w:bookmarkEnd w:id="266"/>
       <w:bookmarkEnd w:id="267"/>
     </w:p>
-    <w:p w14:paraId="2810C7B9" w14:textId="17A0255E" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="001410E5">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="001410E5" w:rsidRDefault="00015DD4" w14:paraId="2810C7B9" w14:textId="17A0255E">
       <w:pPr>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve">Om larm gäller hjärtstopp hos gravid kvinna ska larm ske via larmnummer 2010 till telefonväxeln. Det är viktigt att informera om att det rör sig om en gravid kvinna så att även förlossnings- och barnläkare larmas, se riktlinje </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId20">
         <w:r w:rsidRPr="009F7C2B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve">Hjärtstopp hos gravid kvinna och </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="009F7C2B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>perimortem</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="009F7C2B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="009F7C2B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>sectio</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="009F7C2B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>, SÄS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00015DD4">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26CAD2CF" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="001410E5">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="001410E5" w:rsidRDefault="00015DD4" w14:paraId="26CAD2CF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="268" w:name="_Toc256000146"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="271" w:name="_Toc160460088"/>
+      <w:bookmarkStart w:name="_Toc256000146" w:id="268"/>
+      <w:bookmarkStart w:name="_Toc98165873" w:id="269"/>
+      <w:bookmarkStart w:name="_Toc98166616" w:id="270"/>
+      <w:bookmarkStart w:name="_Toc160460088" w:id="271"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve">Att beakta vid hjärtstopp hos patient med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>trakealkanyl</w:t>
       </w:r>
       <w:bookmarkEnd w:id="268"/>
       <w:bookmarkEnd w:id="269"/>
       <w:bookmarkEnd w:id="270"/>
       <w:bookmarkEnd w:id="271"/>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="4E06176E" w14:textId="3B4A0F89" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="009F7C2B">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="009F7C2B" w:rsidRDefault="00015DD4" w14:paraId="4E06176E" w14:textId="3B4A0F89">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Se sjukhusövergripande riktlinje </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId21">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="009F7C2B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Trakeotomi</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="009F7C2B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> - från anläggning till </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="009F7C2B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>dekanylering</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="00015DD4">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ABDB4B2" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="009F7C2B">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="009F7C2B" w:rsidRDefault="00015DD4" w14:paraId="5ABDB4B2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="272" w:name="_Toc256000157"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="275" w:name="_Toc160460089"/>
+      <w:bookmarkStart w:name="_Toc256000157" w:id="272"/>
+      <w:bookmarkStart w:name="_Toc98165874" w:id="273"/>
+      <w:bookmarkStart w:name="_Toc98166617" w:id="274"/>
+      <w:bookmarkStart w:name="_Toc160460089" w:id="275"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Att beakta vid hjärtstillestånd vid drunkning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="272"/>
       <w:bookmarkEnd w:id="273"/>
       <w:bookmarkEnd w:id="274"/>
       <w:bookmarkEnd w:id="275"/>
     </w:p>
-    <w:p w14:paraId="3AC9F36C" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="009F7C2B">
-      <w:r w:rsidRPr="00015DD4">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="72C25DB5" w:rsidRDefault="00015DD4" w14:paraId="3AC9F36C" w14:textId="7DDFF8D6">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidR="00015DD4">
+        <w:rPr/>
         <w:t>Tidiga inblåsningar direkt på plats är ofta avgörande för överlevnaden vid drunkning. Om möjligt ska 5 inblåsningar göras redan i vattnet.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="708C3925" w14:textId="00DC92D5" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="009F7C2B">
+      <w:r w:rsidR="09ED21F3">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="72C25DB5" w:rsidR="09ED21F3">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>För mer information se HLR-rådets kursböcker.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="009F7C2B" w:rsidRDefault="00015DD4" w14:paraId="708C3925" w14:textId="00DC92D5">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="276" w:name="_Toc256000173"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="279" w:name="_Toc160460090"/>
+      <w:bookmarkStart w:name="_Toc256000173" w:id="276"/>
+      <w:bookmarkStart w:name="_Toc98165875" w:id="277"/>
+      <w:bookmarkStart w:name="_Toc98166618" w:id="278"/>
+      <w:bookmarkStart w:name="_Toc160460090" w:id="279"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Att beakta vid hjärtstopp hos patient med hypotermi</w:t>
       </w:r>
       <w:bookmarkEnd w:id="276"/>
       <w:bookmarkEnd w:id="277"/>
       <w:bookmarkEnd w:id="278"/>
       <w:bookmarkEnd w:id="279"/>
     </w:p>
-    <w:p w14:paraId="4E792226" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="009F7C2B">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="009F7C2B" w:rsidRDefault="00015DD4" w14:paraId="4E792226" w14:textId="77777777">
       <w:r w:rsidRPr="00015DD4">
         <w:t>Hos en patient med kroppstemperatur under 30 och 35 grader följs andra algoritmer än vanligt. För mer information se HLR-rådets kursböcker.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="181FE040" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="009F7C2B">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="009F7C2B" w:rsidRDefault="00015DD4" w14:paraId="181FE040" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="280" w:name="_Toc256000188"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="283" w:name="_Toc160460091"/>
+      <w:bookmarkStart w:name="_Toc256000188" w:id="280"/>
+      <w:bookmarkStart w:name="_Toc98165876" w:id="281"/>
+      <w:bookmarkStart w:name="_Toc98166619" w:id="282"/>
+      <w:bookmarkStart w:name="_Toc160460091" w:id="283"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Att beakta vid hjärtstopp vid förgiftning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="280"/>
       <w:bookmarkEnd w:id="281"/>
       <w:bookmarkEnd w:id="282"/>
       <w:bookmarkEnd w:id="283"/>
     </w:p>
-    <w:p w14:paraId="19EAC5ED" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="009F7C2B">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="009F7C2B" w:rsidRDefault="00015DD4" w14:paraId="19EAC5ED" w14:textId="77777777">
       <w:r w:rsidRPr="00015DD4">
         <w:t>Vid misstänkt förgiftning och hjärtstopp ska medarbetarnas säkerhet priori</w:t>
       </w:r>
       <w:r w:rsidRPr="00015DD4">
         <w:softHyphen/>
         <w:t xml:space="preserve">teras. Undvik direkt mun-mot-munandning. Om möjligt försök identifiera substansen som intagits med hjälp av anhöriga/vittnen och ta hjälp av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Giftinformationscentalen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve"> för råd angående behandling.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EB7E44C" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="009F7C2B">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="009F7C2B" w:rsidRDefault="00015DD4" w14:paraId="5EB7E44C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="284" w:name="_Toc256000192"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="287" w:name="_Toc160460092"/>
+      <w:bookmarkStart w:name="_Toc256000192" w:id="284"/>
+      <w:bookmarkStart w:name="_Toc98165877" w:id="285"/>
+      <w:bookmarkStart w:name="_Toc98166620" w:id="286"/>
+      <w:bookmarkStart w:name="_Toc160460092" w:id="287"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Att beakta vid hjärtstopp vid trauma</w:t>
       </w:r>
       <w:bookmarkEnd w:id="284"/>
       <w:bookmarkEnd w:id="285"/>
       <w:bookmarkEnd w:id="286"/>
       <w:bookmarkEnd w:id="287"/>
     </w:p>
-    <w:p w14:paraId="4FBE1139" w14:textId="3307B991" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="009F7C2B">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="009F7C2B" w:rsidRDefault="00015DD4" w14:paraId="4FBE1139" w14:textId="3307B991">
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve">Hjärtstopp till följd av trauma har en mycket hög dödlighet. HLR ska utföras men vikt ligger även på att korrigera orsak till hjärtstoppet. Se </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId22">
         <w:r w:rsidRPr="00D6029F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>handlingsplan för HLR vid trauma</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DEBE97F" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="009F7C2B">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="009F7C2B" w:rsidRDefault="00015DD4" w14:paraId="3DEBE97F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="288" w:name="_Toc256000193"/>
-[...27 lines deleted...]
-      <w:bookmarkStart w:id="316" w:name="_Toc160460093"/>
+      <w:bookmarkStart w:name="_Toc256000193" w:id="288"/>
+      <w:bookmarkStart w:name="_Toc256000291" w:id="289"/>
+      <w:bookmarkStart w:name="_Toc428172433" w:id="290"/>
+      <w:bookmarkStart w:name="_Toc256000007" w:id="291"/>
+      <w:bookmarkStart w:name="_Toc256000020" w:id="292"/>
+      <w:bookmarkStart w:name="_Toc256000033" w:id="293"/>
+      <w:bookmarkStart w:name="_Toc256000046" w:id="294"/>
+      <w:bookmarkStart w:name="_Toc502748159" w:id="295"/>
+      <w:bookmarkStart w:name="_Toc256000059" w:id="296"/>
+      <w:bookmarkStart w:name="_Toc256000072" w:id="297"/>
+      <w:bookmarkStart w:name="_Toc503944340" w:id="298"/>
+      <w:bookmarkStart w:name="_Toc256000085" w:id="299"/>
+      <w:bookmarkStart w:name="_Toc256000099" w:id="300"/>
+      <w:bookmarkStart w:name="_Toc256000113" w:id="301"/>
+      <w:bookmarkStart w:name="_Toc256000127" w:id="302"/>
+      <w:bookmarkStart w:name="_Toc256000141" w:id="303"/>
+      <w:bookmarkStart w:name="_Toc511228445" w:id="304"/>
+      <w:bookmarkStart w:name="_Toc256000156" w:id="305"/>
+      <w:bookmarkStart w:name="_Toc256000172" w:id="306"/>
+      <w:bookmarkStart w:name="_Toc44409232" w:id="307"/>
+      <w:bookmarkStart w:name="_Toc256000182" w:id="308"/>
+      <w:bookmarkStart w:name="_Toc256000212" w:id="309"/>
+      <w:bookmarkStart w:name="_Toc256000240" w:id="310"/>
+      <w:bookmarkStart w:name="_Toc256000268" w:id="311"/>
+      <w:bookmarkStart w:name="_Toc63168493" w:id="312"/>
+      <w:bookmarkStart w:name="_Toc63947052" w:id="313"/>
+      <w:bookmarkStart w:name="_Toc98165878" w:id="314"/>
+      <w:bookmarkStart w:name="_Toc98166621" w:id="315"/>
+      <w:bookmarkStart w:name="_Toc160460093" w:id="316"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Genomförande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="288"/>
       <w:bookmarkEnd w:id="289"/>
       <w:bookmarkEnd w:id="290"/>
       <w:bookmarkEnd w:id="291"/>
       <w:bookmarkEnd w:id="292"/>
       <w:bookmarkEnd w:id="293"/>
       <w:bookmarkEnd w:id="294"/>
       <w:bookmarkEnd w:id="295"/>
       <w:bookmarkEnd w:id="296"/>
       <w:bookmarkEnd w:id="297"/>
       <w:bookmarkEnd w:id="298"/>
       <w:bookmarkEnd w:id="299"/>
       <w:bookmarkEnd w:id="300"/>
       <w:bookmarkEnd w:id="301"/>
       <w:bookmarkEnd w:id="302"/>
       <w:bookmarkEnd w:id="303"/>
       <w:bookmarkEnd w:id="304"/>
       <w:bookmarkEnd w:id="305"/>
       <w:bookmarkEnd w:id="306"/>
       <w:bookmarkEnd w:id="307"/>
       <w:bookmarkEnd w:id="308"/>
       <w:bookmarkEnd w:id="309"/>
       <w:bookmarkEnd w:id="310"/>
       <w:bookmarkEnd w:id="311"/>
       <w:bookmarkEnd w:id="312"/>
       <w:bookmarkEnd w:id="313"/>
       <w:bookmarkEnd w:id="314"/>
       <w:bookmarkEnd w:id="315"/>
       <w:bookmarkEnd w:id="316"/>
     </w:p>
-    <w:p w14:paraId="1E697A3E" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="007E09BB">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="007E09BB" w:rsidRDefault="00015DD4" w14:paraId="1E697A3E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:bookmarkStart w:id="317" w:name="_Rutin_för_hjärtstopp"/>
-[...16 lines deleted...]
-      <w:bookmarkStart w:id="334" w:name="_Toc160460094"/>
+      <w:bookmarkStart w:name="_Rutin_för_hjärtstopp" w:id="317"/>
+      <w:bookmarkStart w:name="_Toc256000194" w:id="318"/>
+      <w:bookmarkStart w:name="_Toc256000292" w:id="319"/>
+      <w:bookmarkStart w:name="_Toc414007138" w:id="320"/>
+      <w:bookmarkStart w:name="_Toc476055548" w:id="321"/>
+      <w:bookmarkStart w:name="_Toc502739111" w:id="322"/>
+      <w:bookmarkStart w:name="_Toc256000183" w:id="323"/>
+      <w:bookmarkStart w:name="_Toc256000208" w:id="324"/>
+      <w:bookmarkStart w:name="_Toc44409233" w:id="325"/>
+      <w:bookmarkStart w:name="_Toc256000184" w:id="326"/>
+      <w:bookmarkStart w:name="_Toc256000213" w:id="327"/>
+      <w:bookmarkStart w:name="_Toc256000241" w:id="328"/>
+      <w:bookmarkStart w:name="_Toc256000269" w:id="329"/>
+      <w:bookmarkStart w:name="_Toc63168494" w:id="330"/>
+      <w:bookmarkStart w:name="_Toc63947053" w:id="331"/>
+      <w:bookmarkStart w:name="_Toc98165879" w:id="332"/>
+      <w:bookmarkStart w:name="_Toc98166622" w:id="333"/>
+      <w:bookmarkStart w:name="_Toc160460094" w:id="334"/>
       <w:bookmarkEnd w:id="317"/>
-      <w:r w:rsidRPr="00015DD4">
+      <w:r w:rsidR="00015DD4">
+        <w:rPr/>
         <w:t>Rutin för hjärtstopp eller andningsstopp på SÄS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="318"/>
       <w:bookmarkEnd w:id="319"/>
       <w:bookmarkEnd w:id="320"/>
       <w:bookmarkEnd w:id="321"/>
       <w:bookmarkEnd w:id="322"/>
       <w:bookmarkEnd w:id="323"/>
       <w:bookmarkEnd w:id="324"/>
       <w:bookmarkEnd w:id="325"/>
       <w:bookmarkEnd w:id="326"/>
       <w:bookmarkEnd w:id="327"/>
       <w:bookmarkEnd w:id="328"/>
       <w:bookmarkEnd w:id="329"/>
       <w:bookmarkEnd w:id="330"/>
       <w:bookmarkEnd w:id="331"/>
       <w:bookmarkEnd w:id="332"/>
       <w:bookmarkEnd w:id="333"/>
       <w:bookmarkEnd w:id="334"/>
     </w:p>
-    <w:p w14:paraId="4F834C7A" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00D6029F">
-[...4 lines deleted...]
-    <w:p w14:paraId="7B19C7BF" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00D6029F">
+    <w:p w:rsidR="5A501CDA" w:rsidP="70DD8D18" w:rsidRDefault="5A501CDA" w14:paraId="018DB80B" w14:textId="416C1A4C">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="70DD8D18" w:rsidR="5A501CDA">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="70DD8D18" w:rsidR="5A501CDA">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="70DD8D18" w:rsidR="33C5D2CB">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>tt hjärtstopp inträffar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="70DD8D18" w:rsidR="5A501CDA">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i SÄS lokaler</w:t>
+      </w:r>
+      <w:r w:rsidRPr="70DD8D18" w:rsidR="13DF4EB4">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> skall man handla enligt följande</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00D6029F" w:rsidRDefault="00015DD4" w14:paraId="7B19C7BF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
-        <w:lastRenderedPageBreak/>
         <w:t>Påkalla uppmärksamhet/larma enligt larmrutin och notera tiden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2710EC04" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00D6029F">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00D6029F" w:rsidRDefault="00015DD4" w14:paraId="2710EC04" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Påbörja HLR omedelbart.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F3B1238" w14:textId="476021DA" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00D6029F">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00D6029F" w:rsidRDefault="00015DD4" w14:paraId="4F3B1238" w14:textId="7F163E6F">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00D52795">
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="70DD8D18" w:rsidR="4E4ED8FD">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>När a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="70DD8D18" w:rsidR="201D59B4">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="70DD8D18" w:rsidR="4E4ED8FD">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>dra personer ansluter,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="70DD8D18" w:rsidR="15E9AB47">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="70DD8D18" w:rsidR="00015DD4">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>hämta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="70DD8D18" w:rsidR="6E92CE32">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="70DD8D18" w:rsidR="2490F0FB">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="70DD8D18" w:rsidR="00015DD4">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hjärtstartare, akututrustning samt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="70DD8D18" w:rsidR="00015DD4">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>akutgruppen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="70DD8D18" w:rsidR="4CD012E7">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> larmas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="70DD8D18" w:rsidR="00015DD4">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>, se rik</w:t>
+      </w:r>
+      <w:r w:rsidR="00015DD4">
+        <w:rPr/>
+        <w:t xml:space="preserve">tlinjerna </w:t>
+      </w:r>
+      <w:hyperlink r:id="Rca32fada519840c2">
+        <w:r w:rsidRPr="70DD8D18" w:rsidR="00015DD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Akuta medicinska larm vid SÄS Borås</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00015DD4">
+      <w:r w:rsidR="00015DD4">
+        <w:rPr/>
         <w:t xml:space="preserve"> respektive </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
-        <w:r w:rsidRPr="00AE2690">
+      <w:hyperlink r:id="R2b65e55264e94054">
+        <w:r w:rsidRPr="70DD8D18" w:rsidR="00015DD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Akuta medicinska larm vid SÄS Skene</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00015DD4">
+      <w:r w:rsidR="00015DD4">
+        <w:rPr/>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2836D419" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00AE2690">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00AE2690" w:rsidRDefault="00015DD4" w14:paraId="2836D419" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Larm utomhus eller i annat än vårdbyggnader:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A73902F" w14:textId="58C8BE0A" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00AE2690">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00AE2690" w:rsidRDefault="00015DD4" w14:paraId="5A73902F" w14:textId="58C8BE0A">
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve">Vid händelser utomhus eller i andra byggnader än sjukhusets vårdbyggnader, där tillgänglighet saknas för akutcykel, larmas alltid ambulans via </w:t>
       </w:r>
       <w:r w:rsidRPr="00015DD4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>tfn 112</w:t>
       </w:r>
       <w:r w:rsidRPr="00015DD4">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, se även riktlinje </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId25">
         <w:r w:rsidRPr="001A6714">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Akuta sjukdomsfall på allmänna ytor inom sjukhusområdet – larmrutiner vid SÄS</w:t>
         </w:r>
         <w:r w:rsidRPr="00015DD4">
           <w:rPr>
             <w:bCs/>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId26">
         <w:r w:rsidRPr="006B4582">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Akutadresser för SÄS Borås</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006B4582">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00015DD4">
         <w:t>finns på intranätet).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E6F3165" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00AE2690">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00AE2690" w:rsidRDefault="00015DD4" w14:paraId="1E6F3165" w14:textId="77777777">
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve">Följ HLR-algoritm enligt Svenska rådet för hjärt-lungräddning. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AC6ACC2" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="006B4582">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="006B4582" w:rsidRDefault="00015DD4" w14:paraId="2AC6ACC2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="335" w:name="_Hlk41573370"/>
-[...11 lines deleted...]
-      <w:bookmarkStart w:id="347" w:name="_Toc160460095"/>
+      <w:bookmarkStart w:name="_Hlk41573370" w:id="335"/>
+      <w:bookmarkStart w:name="_Toc256000195" w:id="336"/>
+      <w:bookmarkStart w:name="_Toc256000293" w:id="337"/>
+      <w:bookmarkStart w:name="_Toc44409234" w:id="338"/>
+      <w:bookmarkStart w:name="_Toc256000185" w:id="339"/>
+      <w:bookmarkStart w:name="_Toc256000214" w:id="340"/>
+      <w:bookmarkStart w:name="_Toc256000242" w:id="341"/>
+      <w:bookmarkStart w:name="_Toc256000270" w:id="342"/>
+      <w:bookmarkStart w:name="_Toc63168495" w:id="343"/>
+      <w:bookmarkStart w:name="_Toc63947054" w:id="344"/>
+      <w:bookmarkStart w:name="_Toc98165880" w:id="345"/>
+      <w:bookmarkStart w:name="_Toc98166623" w:id="346"/>
+      <w:bookmarkStart w:name="_Toc160460095" w:id="347"/>
       <w:bookmarkEnd w:id="335"/>
-      <w:r w:rsidRPr="00015DD4">
+      <w:r w:rsidR="00015DD4">
+        <w:rPr/>
         <w:t>Barn</w:t>
       </w:r>
       <w:bookmarkEnd w:id="336"/>
       <w:bookmarkEnd w:id="337"/>
       <w:bookmarkEnd w:id="338"/>
       <w:bookmarkEnd w:id="339"/>
       <w:bookmarkEnd w:id="340"/>
       <w:bookmarkEnd w:id="341"/>
       <w:bookmarkEnd w:id="342"/>
       <w:bookmarkEnd w:id="343"/>
       <w:bookmarkEnd w:id="344"/>
       <w:bookmarkEnd w:id="345"/>
       <w:bookmarkEnd w:id="346"/>
       <w:bookmarkEnd w:id="347"/>
     </w:p>
-    <w:p w14:paraId="22DE69BE" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="006B4582">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="006B4582" w:rsidRDefault="00015DD4" w14:paraId="22DE69BE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Säkerställ att luftvägen är fri.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="498B5AA4" w14:textId="4D7C7BE3" w:rsidR="00015DD4" w:rsidRPr="002E45B7" w:rsidRDefault="00015DD4" w:rsidP="006B4582">
+    <w:p w:rsidRPr="002E45B7" w:rsidR="00015DD4" w:rsidP="006B4582" w:rsidRDefault="00015DD4" w14:paraId="498B5AA4" w14:textId="4D7C7BE3">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve">Ventilation ska startas omedelbart med 5 inblåsningar och fullgod ventilering måste säkerställas och får aldrig bortprioriteras. Finns kunskapen används mask med andningsblåsa (2-person approach om </w:t>
       </w:r>
       <w:r w:rsidRPr="002E45B7">
         <w:t>möjligt) annars används pocketmask eller mun mot mun av övriga.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02211D66" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="002E45B7" w:rsidRDefault="00015DD4" w:rsidP="006B4582">
+    <w:p w:rsidRPr="002E45B7" w:rsidR="00015DD4" w:rsidP="006B4582" w:rsidRDefault="00015DD4" w14:paraId="02211D66" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="002E45B7">
         <w:t>100% syrgas ges under hela behandlingstiden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B718109" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="006B4582">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="006B4582" w:rsidRDefault="00015DD4" w14:paraId="4B718109" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve">HLR pågår hela tiden med så få och korta avbrott som möjligt. Fortsätt samordna kompressioner och inblåsningar, 15:2. Kompressioner ska genomföras på nedre halvan av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>sternum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve"> och ska vara cirka en tredjedel av AP diametern av bröstkorgen dock max 6 cm djupa. Frekvens 100-120/min. Spädbarn komprimeras med tummarna på bröstbenet och grepp runt bröstkorgen med båda händerna. Större barn med en handflata mot bröstbenets nedre tredjedel.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C700BD7" w14:textId="235C46BE" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="006B4582">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="006B4582" w:rsidRDefault="00015DD4" w14:paraId="5C700BD7" w14:textId="235C46BE">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Är barnet intuberat kan kompressioner fortgå oavbrutet med 100-120/min och inblåsningar med 10-25/min (spädbarn 25/min, ≥1 år 20/min, ≥8 år 15/min, ≥12 år 10/min). Undvik hyperventilering.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51831238" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="006B4582">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="006B4582" w:rsidRDefault="00015DD4" w14:paraId="51831238" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve">Infart ska sättas in i samband med påbörjade kompressioner. Om etableringen av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>venväg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve"> verkar bli komplicerad rekommenderas </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>intraosseös</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve"> infart omedelbart. Sätts oftast på främre mediala ytan av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>tibia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve">, cirka 2-3 cm nedanför </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>tuberositas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>tibiae</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C5EC364" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="006B4582">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="006B4582" w:rsidRDefault="00015DD4" w14:paraId="2C5EC364" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve">Starta och anslut defibrillator under pågående HLR så snart som möjligt, se rubrik </w:t>
       </w:r>
-      <w:hyperlink w:anchor="_Defibrillering" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Defibrillering">
         <w:r w:rsidRPr="000163DE">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Defibrillering</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00015DD4">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A7A8D06" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="006B4582">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="006B4582" w:rsidRDefault="00015DD4" w14:paraId="4A7A8D06" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve">Vid </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>asystoli</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>/PEA ges adrenalin 0,01 mg/kg iv/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>io</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve"> var 4:e minut (varannan behandlingsomgång). Första dosen ges så snart infart etablerats.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A80F3C6" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="006B4582">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="006B4582" w:rsidRDefault="00015DD4" w14:paraId="5A80F3C6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Vid VF/pulslös VT </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>defibrilleras</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve"> barn omedelbart med 4 J/kg vid manuell defibrillering. Första dosen adrenalin ges efter 3 defibrilleringar. Upprepas därefter var 4:e minut. Om halvautomatisk defibrillering används, följ instruktioner.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2014CF8B" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="006B4582">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="006B4582" w:rsidRDefault="00015DD4" w14:paraId="2014CF8B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve">Vid kvarvarande VF/pulslös VT efter 3 defibrilleringar ges </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>amiodaron</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve"> 5 mg/kg iv/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>intraosseöst</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>OmVF</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>/pulslös</w:t>
       </w:r>
       <w:r w:rsidRPr="00015DD4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve">VT kvarstår upprepas samma dos efter 5:e defibrilleringen. Överväg stegvis ökning av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>shock</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve"> upp till 8 J/kg (max 360 J) om mer än 5 defibrilleringar behövs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="596ACE74" w14:textId="7C1D0EFA" w:rsidR="00015DD4" w:rsidRPr="00BA5055" w:rsidRDefault="00015DD4" w:rsidP="00D13E7D">
+    <w:p w:rsidRPr="00BA5055" w:rsidR="00015DD4" w:rsidP="00D13E7D" w:rsidRDefault="00015DD4" w14:paraId="596ACE74" w14:textId="7C1D0EFA">
       <w:pPr>
         <w:pStyle w:val="Punktlistaniv2"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA5055">
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>S-HLR</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA5055">
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId27">
         <w:r w:rsidRPr="00710444">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://www.hlr.nu/wp-content/uploads/2021/11/Handlingsplan-HLR-barn-for-sjukvardspersonal-2021.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="717F1280" w14:textId="063FFF13" w:rsidR="00015DD4" w:rsidRPr="00BA5055" w:rsidRDefault="00015DD4" w:rsidP="00D13E7D">
+    <w:p w:rsidRPr="00BA5055" w:rsidR="00015DD4" w:rsidP="00D13E7D" w:rsidRDefault="00015DD4" w14:paraId="717F1280" w14:textId="063FFF13">
       <w:pPr>
         <w:pStyle w:val="Punktlistaniv2"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA5055">
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>A-HLR</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA5055">
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
-        <w:r w:rsidR="00D13E7D" w:rsidRPr="00BA5055">
+      <w:hyperlink w:history="1" r:id="rId28">
+        <w:r w:rsidRPr="00BA5055" w:rsidR="00D13E7D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:bCs w:val="0"/>
           </w:rPr>
           <w:t>www.hlr.nu/wp-content/uploads/2021/11/HandlingsplanAvancerad-HLR-barn-for-sjukvardspersonal-2021.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1811DF43" w14:textId="76CE9586" w:rsidR="00015DD4" w:rsidRPr="00BA5055" w:rsidRDefault="00015DD4" w:rsidP="00D13E7D">
+    <w:p w:rsidRPr="00BA5055" w:rsidR="00015DD4" w:rsidP="00D13E7D" w:rsidRDefault="00015DD4" w14:paraId="1811DF43" w14:textId="76CE9586">
       <w:pPr>
         <w:pStyle w:val="Punktlistaniv2"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA5055">
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Basal HLR</w:t>
       </w:r>
-      <w:r w:rsidR="00D13E7D" w:rsidRPr="00BA5055">
+      <w:r w:rsidRPr="00BA5055" w:rsidR="00D13E7D">
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
-        <w:r w:rsidR="00D13E7D" w:rsidRPr="00BA5055">
+      <w:hyperlink w:history="1" r:id="rId29">
+        <w:r w:rsidRPr="00BA5055" w:rsidR="00D13E7D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:bCs w:val="0"/>
           </w:rPr>
           <w:t>www.hlr.nu/wp-content/uploads/2021/12/Hjart-lungradning-barn-handlingsplan.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4ADA4717" w14:textId="3A0CBFB0" w:rsidR="00015DD4" w:rsidRPr="00BA5055" w:rsidRDefault="00015DD4" w:rsidP="00D13E7D">
+    <w:p w:rsidRPr="00BA5055" w:rsidR="00015DD4" w:rsidP="00D13E7D" w:rsidRDefault="00015DD4" w14:paraId="4ADA4717" w14:textId="3A0CBFB0">
       <w:pPr>
         <w:pStyle w:val="Punktlistaniv2"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA5055">
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Luftvägsstopp</w:t>
       </w:r>
-      <w:r w:rsidR="00D13E7D" w:rsidRPr="00BA5055">
+      <w:r w:rsidRPr="00BA5055" w:rsidR="00D13E7D">
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
-        <w:r w:rsidR="00D13E7D" w:rsidRPr="00BA5055">
+      <w:hyperlink w:history="1" r:id="rId30">
+        <w:r w:rsidRPr="00BA5055" w:rsidR="00D13E7D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:bCs w:val="0"/>
           </w:rPr>
           <w:t>www.hlr.nu/wp-content/uploads/2021/11/Handlingsplan-luftvagsstopp-2021.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="32E612ED" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="002C7F91">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="002C7F91" w:rsidRDefault="00015DD4" w14:paraId="32E612ED" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="348" w:name="_Toc256000201"/>
-[...10 lines deleted...]
-      <w:bookmarkStart w:id="359" w:name="_Toc160460096"/>
+      <w:bookmarkStart w:name="_Toc256000201" w:id="348"/>
+      <w:bookmarkStart w:name="_Toc256000294" w:id="349"/>
+      <w:bookmarkStart w:name="_Toc44409235" w:id="350"/>
+      <w:bookmarkStart w:name="_Toc256000186" w:id="351"/>
+      <w:bookmarkStart w:name="_Toc256000215" w:id="352"/>
+      <w:bookmarkStart w:name="_Toc256000243" w:id="353"/>
+      <w:bookmarkStart w:name="_Toc256000271" w:id="354"/>
+      <w:bookmarkStart w:name="_Toc63168496" w:id="355"/>
+      <w:bookmarkStart w:name="_Toc63947055" w:id="356"/>
+      <w:bookmarkStart w:name="_Toc98165881" w:id="357"/>
+      <w:bookmarkStart w:name="_Toc98166624" w:id="358"/>
+      <w:bookmarkStart w:name="_Toc160460096" w:id="359"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Neonatalbarn</w:t>
       </w:r>
       <w:bookmarkEnd w:id="348"/>
       <w:bookmarkEnd w:id="349"/>
       <w:bookmarkEnd w:id="350"/>
       <w:bookmarkEnd w:id="351"/>
       <w:bookmarkEnd w:id="352"/>
       <w:bookmarkEnd w:id="353"/>
       <w:bookmarkEnd w:id="354"/>
       <w:bookmarkEnd w:id="355"/>
       <w:bookmarkEnd w:id="356"/>
       <w:bookmarkEnd w:id="357"/>
       <w:bookmarkEnd w:id="358"/>
       <w:bookmarkEnd w:id="359"/>
     </w:p>
-    <w:p w14:paraId="3F70DDAC" w14:textId="188AEFED" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="002C7F91">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="002C7F91" w:rsidRDefault="00015DD4" w14:paraId="3F70DDAC" w14:textId="188AEFED">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="360" w:name="_Hlk41573584"/>
+      <w:bookmarkStart w:name="_Hlk41573584" w:id="360"/>
       <w:r w:rsidRPr="00015DD4">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Se </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId31">
         <w:r w:rsidRPr="00D13E7D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Neonatal HLR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00015DD4">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> från barnläkarföreningen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="360"/>
       <w:r w:rsidRPr="00015DD4">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67F4E593" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="002C7F91">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="002C7F91" w:rsidRDefault="00015DD4" w14:paraId="67F4E593" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="361" w:name="_Toc256000202"/>
-[...10 lines deleted...]
-      <w:bookmarkStart w:id="372" w:name="_Toc160460097"/>
+      <w:bookmarkStart w:name="_Toc256000202" w:id="361"/>
+      <w:bookmarkStart w:name="_Toc256000295" w:id="362"/>
+      <w:bookmarkStart w:name="_Toc44409236" w:id="363"/>
+      <w:bookmarkStart w:name="_Toc256000187" w:id="364"/>
+      <w:bookmarkStart w:name="_Toc256000216" w:id="365"/>
+      <w:bookmarkStart w:name="_Toc256000244" w:id="366"/>
+      <w:bookmarkStart w:name="_Toc256000272" w:id="367"/>
+      <w:bookmarkStart w:name="_Toc63168497" w:id="368"/>
+      <w:bookmarkStart w:name="_Toc63947056" w:id="369"/>
+      <w:bookmarkStart w:name="_Toc98165882" w:id="370"/>
+      <w:bookmarkStart w:name="_Toc98166625" w:id="371"/>
+      <w:bookmarkStart w:name="_Toc160460097" w:id="372"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Vuxna</w:t>
       </w:r>
       <w:bookmarkEnd w:id="361"/>
       <w:bookmarkEnd w:id="362"/>
       <w:bookmarkEnd w:id="363"/>
       <w:bookmarkEnd w:id="364"/>
       <w:bookmarkEnd w:id="365"/>
       <w:bookmarkEnd w:id="366"/>
       <w:bookmarkEnd w:id="367"/>
       <w:bookmarkEnd w:id="368"/>
       <w:bookmarkEnd w:id="369"/>
       <w:bookmarkEnd w:id="370"/>
       <w:bookmarkEnd w:id="371"/>
       <w:bookmarkEnd w:id="372"/>
     </w:p>
-    <w:p w14:paraId="39182D4B" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00BA5055">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00BA5055" w:rsidRDefault="00015DD4" w14:paraId="39182D4B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Vuxen-HLR med god kvalitet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F8E5782" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00BA5055">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00BA5055" w:rsidRDefault="00015DD4" w14:paraId="6F8E5782" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Tryck mitt på bröstkorgen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42BFF815" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00BA5055">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00BA5055" w:rsidRDefault="00015DD4" w14:paraId="42BFF815" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Takt 100-120 kompressioner/minut.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="599D2029" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00BA5055">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00BA5055" w:rsidRDefault="00015DD4" w14:paraId="599D2029" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Kompressionsdjup minst 5 cm, inte mer än 6 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BE79943" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00BA5055">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00BA5055" w:rsidRDefault="00015DD4" w14:paraId="7BE79943" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Släpp upp helt efter varje kompression, behåll hudkontakt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EEF8D68" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00BA5055">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00BA5055" w:rsidRDefault="00015DD4" w14:paraId="7EEF8D68" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
         <w:t>30 kompressioner följt av 2 inblåsningar, 30:2.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4710C88A" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00BA5055">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00BA5055" w:rsidRDefault="00015DD4" w14:paraId="4710C88A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Blås till bröstkorgen höjer sig.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69EA366A" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00BA5055">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00BA5055" w:rsidRDefault="00015DD4" w14:paraId="69EA366A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
         <w:t>En inblåsning ska ta en sekund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59366A01" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00BA5055">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00BA5055" w:rsidRDefault="00015DD4" w14:paraId="59366A01" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Minimera avbrott.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="178D9EFA" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00BA5055">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00BA5055" w:rsidRDefault="00015DD4" w14:paraId="178D9EFA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Hårt underlag om möjligt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F7B01B7" w14:textId="11D20C6E" w:rsidR="00015DD4" w:rsidRPr="00625D27" w:rsidRDefault="00015DD4" w:rsidP="00F259FF">
+    <w:p w:rsidRPr="00625D27" w:rsidR="00015DD4" w:rsidP="00F259FF" w:rsidRDefault="00015DD4" w14:paraId="5F7B01B7" w14:textId="11D20C6E">
       <w:pPr>
         <w:pStyle w:val="Punktlistaniv2"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00625D27">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>S-HLR</w:t>
       </w:r>
       <w:r w:rsidR="00625D27">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId32">
         <w:r w:rsidRPr="00625D27">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://www.hlr.nu/wp-content/uploads/2021/11/Handlingsplan-HLR-vuxen-for-sjukvardspersonal-2021.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7C0194D8" w14:textId="4D8B2904" w:rsidR="00015DD4" w:rsidRPr="00625D27" w:rsidRDefault="00015DD4" w:rsidP="00F259FF">
+    <w:p w:rsidRPr="00625D27" w:rsidR="00015DD4" w:rsidP="00F259FF" w:rsidRDefault="00015DD4" w14:paraId="7C0194D8" w14:textId="4D8B2904">
       <w:pPr>
         <w:pStyle w:val="Punktlistaniv2"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00625D27">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>A-HLR</w:t>
       </w:r>
       <w:r w:rsidR="00625D27">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId33">
         <w:r w:rsidRPr="00625D27">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://www.hlr.nu/wp-content/uploads/2021/11/handlingsplan-Avancerad-HLR-vuxen-for-sjukvardspersonal2021-.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="26933AC9" w14:textId="6C314C95" w:rsidR="00015DD4" w:rsidRPr="00625D27" w:rsidRDefault="00015DD4" w:rsidP="00F259FF">
+    <w:p w:rsidRPr="00625D27" w:rsidR="00015DD4" w:rsidP="00F259FF" w:rsidRDefault="00015DD4" w14:paraId="26933AC9" w14:textId="6C314C95">
       <w:pPr>
         <w:pStyle w:val="Punktlistaniv2"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00625D27">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Basal HLR</w:t>
       </w:r>
       <w:r w:rsidR="00625D27">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId34">
         <w:r w:rsidRPr="00625D27">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://www.hlr.nu/wp-content/uploads/2021/12/Hjart-lungraddning-vuxen-handlingsplan.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="794309E2" w14:textId="36F2F623" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00625D27">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00625D27" w:rsidRDefault="00015DD4" w14:paraId="794309E2" w14:textId="36F2F623">
       <w:pPr>
         <w:pStyle w:val="Punktlistaniv2"/>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Handlingsplan luftvägsstopp</w:t>
       </w:r>
       <w:r w:rsidR="00625D27">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId35">
         <w:r w:rsidRPr="00625D27">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.hlr.nu/wp-content/uploads/2018/03/Handlingsplan-luftvägsstopp-2016.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1BDF0D47" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00A243C1">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00A243C1" w:rsidRDefault="00015DD4" w14:paraId="1BDF0D47" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="373" w:name="_Toc256000217"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="376" w:name="_Toc160460098"/>
+      <w:bookmarkStart w:name="_Toc256000217" w:id="373"/>
+      <w:bookmarkStart w:name="_Toc98165883" w:id="374"/>
+      <w:bookmarkStart w:name="_Toc98166626" w:id="375"/>
+      <w:bookmarkStart w:name="_Toc160460098" w:id="376"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Akutgruppen på SÄS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="373"/>
       <w:bookmarkEnd w:id="374"/>
       <w:bookmarkEnd w:id="375"/>
       <w:bookmarkEnd w:id="376"/>
     </w:p>
-    <w:p w14:paraId="570D1F1A" w14:textId="61C8599C" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00A243C1">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00A243C1" w:rsidRDefault="00015DD4" w14:paraId="570D1F1A" w14:textId="61C8599C">
       <w:r>
         <w:t>Akutgruppen består av medicinläkare/</w:t>
       </w:r>
       <w:r w:rsidR="7046FEF2">
         <w:t>b</w:t>
       </w:r>
       <w:r>
         <w:t>arnläkare, narkosläkare och narkossjuksköterska med akut</w:t>
       </w:r>
       <w:r w:rsidR="40BA7F95">
         <w:t>moped</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D6F1F22" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00A243C1">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00A243C1" w:rsidRDefault="00015DD4" w14:paraId="2D6F1F22" w14:textId="77777777">
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Medicinläkaren</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>/barnläkaren blir teamledare och beslutsfattande i HLR-situationen samt ska försöka utreda bakomliggande orsak och åtgärda reversibla orsaker till hjärtstoppet. Narkosläkare tillsammans med narkossjuksköterska tar över ansvar för att säkerställa luftväg.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B0A2A67" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00A243C1">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00A243C1" w:rsidRDefault="00015DD4" w14:paraId="1B0A2A67" w14:textId="77777777">
       <w:r w:rsidRPr="00015DD4">
         <w:t>Detta innebär att personalen som redan är på plats fortsätter ansvara för att HLR pågår samt att administrera läkemedel i de fall läkemedelsvana finns.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70097D18" w14:textId="4DA9056D" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00A243C1">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00A243C1" w:rsidRDefault="00015DD4" w14:paraId="70097D18" w14:textId="4DA9056D">
       <w:r>
         <w:t>På akut</w:t>
       </w:r>
       <w:r w:rsidR="6A649AB0">
         <w:t>mopeden</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> finns bland annat utrustning för intubation, ytterligare läkemedel, material för </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>intraossiös</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> nålsättning och manuell defibrillator.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3710ED18" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00A243C1">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00A243C1" w:rsidRDefault="00015DD4" w14:paraId="3710ED18" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="377" w:name="_Toc256000221"/>
-[...10 lines deleted...]
-      <w:bookmarkStart w:id="388" w:name="_Toc160460099"/>
+      <w:bookmarkStart w:name="_Toc256000221" w:id="377"/>
+      <w:bookmarkStart w:name="_Toc256000297" w:id="378"/>
+      <w:bookmarkStart w:name="_Toc44409238" w:id="379"/>
+      <w:bookmarkStart w:name="_Toc256000189" w:id="380"/>
+      <w:bookmarkStart w:name="_Toc256000218" w:id="381"/>
+      <w:bookmarkStart w:name="_Toc256000246" w:id="382"/>
+      <w:bookmarkStart w:name="_Toc256000274" w:id="383"/>
+      <w:bookmarkStart w:name="_Toc63168499" w:id="384"/>
+      <w:bookmarkStart w:name="_Toc63947058" w:id="385"/>
+      <w:bookmarkStart w:name="_Toc98165884" w:id="386"/>
+      <w:bookmarkStart w:name="_Toc98166627" w:id="387"/>
+      <w:bookmarkStart w:name="_Toc160460099" w:id="388"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Avbrytande av HLR</w:t>
       </w:r>
       <w:bookmarkEnd w:id="377"/>
       <w:bookmarkEnd w:id="378"/>
       <w:bookmarkEnd w:id="379"/>
       <w:bookmarkEnd w:id="380"/>
       <w:bookmarkEnd w:id="381"/>
       <w:bookmarkEnd w:id="382"/>
       <w:bookmarkEnd w:id="383"/>
       <w:bookmarkEnd w:id="384"/>
       <w:bookmarkEnd w:id="385"/>
       <w:bookmarkEnd w:id="386"/>
       <w:bookmarkEnd w:id="387"/>
       <w:bookmarkEnd w:id="388"/>
     </w:p>
-    <w:p w14:paraId="1F647070" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00A243C1">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00A243C1" w:rsidRDefault="00015DD4" w14:paraId="1F647070" w14:textId="77777777">
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve">Vid fortsatt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>asystoli</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve"> och utebliven återkomst av spontan cirkulation (ROSC) efter 20 minuters kontinuerlig återupplivning, ska ansvarig läkare ta ställning till avbrytande av HLR. Prognosen är generellt mycket dålig men bedömningen ska vara individuell i varje enskilt fall. Flera faktorer ska övervägas: ålder, grundsjukdom, aktuell anamnes, tid till HLR påbörjades (”no </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>flow</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>” tid) samt speciella förhållanden (t.ex. förgiftning eller hypotermi då bakomliggande orsak bör åtgärdas innan bedömningen).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B3A2D6F" w14:textId="763A990B" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00A243C1">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00A243C1" w:rsidRDefault="00015DD4" w14:paraId="6B3A2D6F" w14:textId="763A990B">
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve">Se även </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId36">
         <w:r w:rsidRPr="00D9270B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Etiska riktlinjer för hjärt-lungräddning (HLR)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00015DD4">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31EDF6BB" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00D9270B">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00D9270B" w:rsidRDefault="00015DD4" w14:paraId="31EDF6BB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="389" w:name="_Toc256000222"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="392" w:name="_Toc160460100"/>
+      <w:bookmarkStart w:name="_Toc256000222" w:id="389"/>
+      <w:bookmarkStart w:name="_Toc98165885" w:id="390"/>
+      <w:bookmarkStart w:name="_Toc98166628" w:id="391"/>
+      <w:bookmarkStart w:name="_Toc160460100" w:id="392"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Dokumentation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="389"/>
       <w:bookmarkEnd w:id="390"/>
       <w:bookmarkEnd w:id="391"/>
       <w:bookmarkEnd w:id="392"/>
     </w:p>
-    <w:p w14:paraId="111F4412" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00D9270B">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00D9270B" w:rsidRDefault="00015DD4" w14:paraId="111F4412" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="393" w:name="_Toc256000223"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="396" w:name="_Toc160460101"/>
+      <w:bookmarkStart w:name="_Toc256000223" w:id="393"/>
+      <w:bookmarkStart w:name="_Toc98165886" w:id="394"/>
+      <w:bookmarkStart w:name="_Toc98166629" w:id="395"/>
+      <w:bookmarkStart w:name="_Toc160460101" w:id="396"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Arbetsblad</w:t>
       </w:r>
       <w:bookmarkEnd w:id="393"/>
       <w:bookmarkEnd w:id="394"/>
       <w:bookmarkEnd w:id="395"/>
       <w:bookmarkEnd w:id="396"/>
     </w:p>
-    <w:p w14:paraId="77831BBC" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00D9270B">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00D9270B" w:rsidRDefault="00015DD4" w14:paraId="77831BBC" w14:textId="77777777">
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve">Arbetsblad vid hjärtstopp används som stöd för att senare kunna dokumentera händelsen i patientjournalen och för registrering av korrekta uppgifter i Svenska Hjärt- och lungräddningsregistret. Tänk på </w:t>
       </w:r>
       <w:r w:rsidRPr="00015DD4">
-        <w:lastRenderedPageBreak/>
         <w:t>att det är viktigt att ange händelseförlopp samt så korrekta tider som möjligt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BCBFA26" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00D9270B">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00D9270B" w:rsidRDefault="00015DD4" w14:paraId="7BCBFA26" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:strike/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Arbetsbladet kan kopieras. Vid behov av nytt exemplar av arbetsblad skrivs dessa ut från intranätet.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="397" w:name="_Hlk98156218"/>
-    <w:p w14:paraId="5B487193" w14:textId="314B4E80" w:rsidR="00015DD4" w:rsidRPr="00AF67C9" w:rsidRDefault="00015DD4" w:rsidP="00D9270B">
+    <w:bookmarkStart w:name="_Hlk98156218" w:id="397"/>
+    <w:p w:rsidRPr="00AF67C9" w:rsidR="00015DD4" w:rsidP="00D9270B" w:rsidRDefault="00015DD4" w14:paraId="5B487193" w14:textId="314B4E80">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF67C9">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00AF67C9">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:instrText xml:space="preserve">HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas467-1574791863-309/native/HLR%20Arbetsblad.pdf" \h </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00AF67C9">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00AF67C9">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00AF67C9">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:t>HLR Arbetsblad Vuxen</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF67C9">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="397"/>
-    <w:p w14:paraId="0539F24B" w14:textId="7F9FBB8B" w:rsidR="00015DD4" w:rsidRPr="00AF67C9" w:rsidRDefault="00015DD4" w:rsidP="00D9270B">
+    <w:p w:rsidRPr="00AF67C9" w:rsidR="00015DD4" w:rsidP="00D9270B" w:rsidRDefault="00015DD4" w14:paraId="0539F24B" w14:textId="7F9FBB8B">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF67C9">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00593861">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:instrText xml:space="preserve">HYPERLINK "https://www.hlr.nu/wp-content/uploads/2018/03/arbetsblad-vid-hjartstopp-barn-2016.pdf" \h </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00AF67C9">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00AF67C9">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00AF67C9">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:t>Arbetsblad HLR barn</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF67C9">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B10CB37" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00D9270B">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00D9270B" w:rsidRDefault="00015DD4" w14:paraId="1B10CB37" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="398" w:name="_Toc256000224"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="401" w:name="_Toc160460102"/>
+      <w:bookmarkStart w:name="_Toc256000224" w:id="398"/>
+      <w:bookmarkStart w:name="_Toc98165887" w:id="399"/>
+      <w:bookmarkStart w:name="_Toc98166630" w:id="400"/>
+      <w:bookmarkStart w:name="_Toc160460102" w:id="401"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Svenska hjärt-/lungräddningsregistret</w:t>
       </w:r>
       <w:bookmarkEnd w:id="398"/>
       <w:bookmarkEnd w:id="399"/>
       <w:bookmarkEnd w:id="400"/>
       <w:bookmarkEnd w:id="401"/>
     </w:p>
-    <w:p w14:paraId="6E50B7A6" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00AF67C9">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00AF67C9" w:rsidRDefault="00015DD4" w14:paraId="6E50B7A6" w14:textId="77777777">
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve">Alla tillfällen där hjärtkompressioner, oavsett orsak, påbörjats ska registreras i Svenska Hjärt- och lungräddningsregistret. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29A23DC3" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00AF67C9">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00AF67C9" w:rsidRDefault="00015DD4" w14:paraId="29A23DC3" w14:textId="77777777">
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve">Om behandlingsmålen HLR och Larm inom 1 minut och defibrillering inom 3/5 minuter inte uppnås ska avvikelse dokumenteras i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>MedControl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50282F64" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00AF67C9">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00AF67C9" w:rsidRDefault="00015DD4" w14:paraId="50282F64" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="402" w:name="_Toc256000230"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="405" w:name="_Toc160460103"/>
+      <w:bookmarkStart w:name="_Toc256000230" w:id="402"/>
+      <w:bookmarkStart w:name="_Toc98165888" w:id="403"/>
+      <w:bookmarkStart w:name="_Toc98166631" w:id="404"/>
+      <w:bookmarkStart w:name="_Toc160460103" w:id="405"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Patientjournal</w:t>
       </w:r>
       <w:bookmarkEnd w:id="402"/>
       <w:bookmarkEnd w:id="403"/>
       <w:bookmarkEnd w:id="404"/>
       <w:bookmarkEnd w:id="405"/>
     </w:p>
-    <w:p w14:paraId="30AEE918" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00AF67C9">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00AF67C9" w:rsidRDefault="00015DD4" w14:paraId="30AEE918" w14:textId="77777777">
       <w:r w:rsidRPr="00015DD4">
         <w:t>Information om hjärtstoppsförloppet d.v.s. Tid för hjärtstoppet, om det var bevittnat, händelseförlopp, tid då akutteamet anländer, tid för återkomst av cirkulation (ROSC), tid för avslutande av HLR m.m. ska dokumenteras i patientjournalen. Patientansvarig läkare och sjuksköterska ansvarar för att utförda åtgärder dokumenteras i patientjournalen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4131086C" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="00AF67C9">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00AF67C9" w:rsidRDefault="00015DD4" w14:paraId="4131086C" w14:textId="77777777">
       <w:r w:rsidRPr="00015DD4">
         <w:t>För patienter som inte är inskrivna på vårdavdelning, ansvarar legitimerad personal på platsen för hjärtstoppet tillsammans med akutgruppen för att händelsen dokumenteras och för att registrering sker i hjärtstoppsregistret.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="111CF4C0" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="004A4DA9">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="004A4DA9" w:rsidRDefault="00015DD4" w14:paraId="111CF4C0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="406" w:name="_Toc256000231"/>
-[...10 lines deleted...]
-      <w:bookmarkStart w:id="417" w:name="_Toc160460104"/>
+      <w:bookmarkStart w:name="_Toc256000231" w:id="406"/>
+      <w:bookmarkStart w:name="_Toc256000298" w:id="407"/>
+      <w:bookmarkStart w:name="_Toc44409239" w:id="408"/>
+      <w:bookmarkStart w:name="_Toc256000190" w:id="409"/>
+      <w:bookmarkStart w:name="_Toc256000219" w:id="410"/>
+      <w:bookmarkStart w:name="_Toc256000247" w:id="411"/>
+      <w:bookmarkStart w:name="_Toc256000275" w:id="412"/>
+      <w:bookmarkStart w:name="_Toc63168500" w:id="413"/>
+      <w:bookmarkStart w:name="_Toc63947059" w:id="414"/>
+      <w:bookmarkStart w:name="_Toc98165889" w:id="415"/>
+      <w:bookmarkStart w:name="_Toc98166632" w:id="416"/>
+      <w:bookmarkStart w:name="_Toc160460104" w:id="417"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Eftervård av vuxna</w:t>
       </w:r>
       <w:bookmarkEnd w:id="406"/>
       <w:bookmarkEnd w:id="407"/>
       <w:bookmarkEnd w:id="408"/>
       <w:bookmarkEnd w:id="409"/>
       <w:bookmarkEnd w:id="410"/>
       <w:bookmarkEnd w:id="411"/>
       <w:bookmarkEnd w:id="412"/>
       <w:bookmarkEnd w:id="413"/>
       <w:bookmarkEnd w:id="414"/>
       <w:bookmarkEnd w:id="415"/>
       <w:bookmarkEnd w:id="416"/>
       <w:bookmarkEnd w:id="417"/>
     </w:p>
-    <w:p w14:paraId="1EE6113D" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="004A4DA9">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="004A4DA9" w:rsidRDefault="00015DD4" w14:paraId="1EE6113D" w14:textId="77777777">
       <w:r w:rsidRPr="00015DD4">
         <w:t>I de fall som patienterna återfår cirkulation är det akutgruppen som beslutar om patienten kvarstannar på avdelningen, överförs till annan avdelning för hjärtövervakning eller tas till IVA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B30206E" w14:textId="5C0442B1" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00F259FF" w:rsidP="004A4DA9">
-[...1 lines deleted...]
-        <w:r w:rsidR="00015DD4" w:rsidRPr="000F7A26">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="004A4DA9" w:rsidRDefault="00F259FF" w14:paraId="7B30206E" w14:textId="5C0442B1">
+      <w:hyperlink w:history="1" r:id="rId37">
+        <w:r w:rsidRPr="000F7A26" w:rsidR="00015DD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Hjärtstopp, eftervård – enkel standardvårdplan för vuxna</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00015DD4" w:rsidRPr="00015DD4">
+      <w:r w:rsidRPr="00015DD4" w:rsidR="00015DD4">
         <w:t xml:space="preserve"> ska startas samt riktlinje </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
-        <w:r w:rsidR="00015DD4" w:rsidRPr="007926F7">
+      <w:hyperlink w:history="1" r:id="rId38">
+        <w:r w:rsidRPr="007926F7" w:rsidR="00015DD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Hjärtstopp – eftervård för vuxna</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00015DD4" w:rsidRPr="00015DD4">
+      <w:r w:rsidRPr="00015DD4" w:rsidR="00015DD4">
         <w:t xml:space="preserve"> ska följas</w:t>
       </w:r>
-      <w:r w:rsidR="00015DD4" w:rsidRPr="00015DD4">
+      <w:r w:rsidRPr="00015DD4" w:rsidR="00015DD4">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="005922E9" w14:textId="530F3C19" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="004A4DA9">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="004A4DA9" w:rsidRDefault="00015DD4" w14:paraId="005922E9" w14:textId="530F3C19">
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve">Alla patienter som överlever sitt hjärtstopp ska följas upp enligt HLR-rådets riktlinjer </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId39">
         <w:r w:rsidRPr="00A54EF3">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Svenska</w:t>
         </w:r>
         <w:r w:rsidR="000F7A26">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="00A54EF3">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>riktlinjer för uppföljning av hjärtstopp (hlr.nu)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve"> samt få informationsmaterialet </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId40">
         <w:r w:rsidRPr="00A54EF3">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Livet efter hjärtstopp (hlr.nu)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="769CFD5D" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="004A4DA9">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="004A4DA9" w:rsidRDefault="00015DD4" w14:paraId="769CFD5D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="418" w:name="_Toc256000245"/>
-[...10 lines deleted...]
-      <w:bookmarkStart w:id="429" w:name="_Toc160460105"/>
+      <w:bookmarkStart w:name="_Toc256000245" w:id="418"/>
+      <w:bookmarkStart w:name="_Toc256000299" w:id="419"/>
+      <w:bookmarkStart w:name="_Toc44409240" w:id="420"/>
+      <w:bookmarkStart w:name="_Toc256000191" w:id="421"/>
+      <w:bookmarkStart w:name="_Toc256000220" w:id="422"/>
+      <w:bookmarkStart w:name="_Toc256000248" w:id="423"/>
+      <w:bookmarkStart w:name="_Toc256000276" w:id="424"/>
+      <w:bookmarkStart w:name="_Toc63168501" w:id="425"/>
+      <w:bookmarkStart w:name="_Toc63947060" w:id="426"/>
+      <w:bookmarkStart w:name="_Toc98165890" w:id="427"/>
+      <w:bookmarkStart w:name="_Toc98166633" w:id="428"/>
+      <w:bookmarkStart w:name="_Toc160460105" w:id="429"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Eftervård av barn</w:t>
       </w:r>
       <w:bookmarkEnd w:id="418"/>
       <w:bookmarkEnd w:id="419"/>
       <w:bookmarkEnd w:id="420"/>
       <w:bookmarkEnd w:id="421"/>
       <w:bookmarkEnd w:id="422"/>
       <w:bookmarkEnd w:id="423"/>
       <w:bookmarkEnd w:id="424"/>
       <w:bookmarkEnd w:id="425"/>
       <w:bookmarkEnd w:id="426"/>
       <w:bookmarkEnd w:id="427"/>
       <w:bookmarkEnd w:id="428"/>
       <w:bookmarkEnd w:id="429"/>
     </w:p>
-    <w:p w14:paraId="7FB0C5E1" w14:textId="6D40469D" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="004A4DA9">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="004A4DA9" w:rsidRDefault="00015DD4" w14:paraId="7FB0C5E1" w14:textId="6D40469D">
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve">Chansen till överlevnad är låg. De barn som överlever ett hjärtstopp bör läggas in på IVA för eftervård. Vidare utredning därefter ska ske antingen på barn- och ungdomskliniken SÄS eller Drottning Silvias </w:t>
       </w:r>
       <w:r w:rsidRPr="00015DD4">
-        <w:lastRenderedPageBreak/>
         <w:t>Barnsjukhus (DSBS), beroende på eventuella komplikationer i efterförloppet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27A921A5" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="000F7A26">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="000F7A26" w:rsidRDefault="00015DD4" w14:paraId="27A921A5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="430" w:name="_Toc256000249"/>
-[...29 lines deleted...]
-      <w:bookmarkStart w:id="460" w:name="_Toc160460106"/>
+      <w:bookmarkStart w:name="_Toc256000249" w:id="430"/>
+      <w:bookmarkStart w:name="_Toc256000304" w:id="431"/>
+      <w:bookmarkStart w:name="_Toc182366122" w:id="432"/>
+      <w:bookmarkStart w:name="_Toc314219399" w:id="433"/>
+      <w:bookmarkStart w:name="_Toc428172435" w:id="434"/>
+      <w:bookmarkStart w:name="_Toc256000009" w:id="435"/>
+      <w:bookmarkStart w:name="_Toc256000022" w:id="436"/>
+      <w:bookmarkStart w:name="_Toc256000035" w:id="437"/>
+      <w:bookmarkStart w:name="_Toc256000048" w:id="438"/>
+      <w:bookmarkStart w:name="_Toc502748161" w:id="439"/>
+      <w:bookmarkStart w:name="_Toc256000061" w:id="440"/>
+      <w:bookmarkStart w:name="_Toc256000074" w:id="441"/>
+      <w:bookmarkStart w:name="_Toc503944342" w:id="442"/>
+      <w:bookmarkStart w:name="_Toc256000087" w:id="443"/>
+      <w:bookmarkStart w:name="_Toc256000101" w:id="444"/>
+      <w:bookmarkStart w:name="_Toc256000115" w:id="445"/>
+      <w:bookmarkStart w:name="_Toc256000129" w:id="446"/>
+      <w:bookmarkStart w:name="_Toc256000143" w:id="447"/>
+      <w:bookmarkStart w:name="_Toc511228447" w:id="448"/>
+      <w:bookmarkStart w:name="_Toc256000158" w:id="449"/>
+      <w:bookmarkStart w:name="_Toc256000174" w:id="450"/>
+      <w:bookmarkStart w:name="_Toc44409245" w:id="451"/>
+      <w:bookmarkStart w:name="_Toc256000196" w:id="452"/>
+      <w:bookmarkStart w:name="_Toc256000225" w:id="453"/>
+      <w:bookmarkStart w:name="_Toc256000253" w:id="454"/>
+      <w:bookmarkStart w:name="_Toc256000281" w:id="455"/>
+      <w:bookmarkStart w:name="_Toc63168506" w:id="456"/>
+      <w:bookmarkStart w:name="_Toc63947065" w:id="457"/>
+      <w:bookmarkStart w:name="_Toc98165891" w:id="458"/>
+      <w:bookmarkStart w:name="_Toc98166634" w:id="459"/>
+      <w:bookmarkStart w:name="_Toc160460106" w:id="460"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Dokumentinformation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="430"/>
       <w:bookmarkEnd w:id="431"/>
       <w:bookmarkEnd w:id="432"/>
       <w:bookmarkEnd w:id="433"/>
       <w:bookmarkEnd w:id="434"/>
       <w:bookmarkEnd w:id="435"/>
       <w:bookmarkEnd w:id="436"/>
       <w:bookmarkEnd w:id="437"/>
       <w:bookmarkEnd w:id="438"/>
       <w:bookmarkEnd w:id="439"/>
       <w:bookmarkEnd w:id="440"/>
       <w:bookmarkEnd w:id="441"/>
       <w:bookmarkEnd w:id="442"/>
       <w:bookmarkEnd w:id="443"/>
       <w:bookmarkEnd w:id="444"/>
       <w:bookmarkEnd w:id="445"/>
       <w:bookmarkEnd w:id="446"/>
       <w:bookmarkEnd w:id="447"/>
       <w:bookmarkEnd w:id="448"/>
       <w:bookmarkEnd w:id="449"/>
       <w:bookmarkEnd w:id="450"/>
       <w:bookmarkEnd w:id="451"/>
       <w:bookmarkEnd w:id="452"/>
       <w:bookmarkEnd w:id="453"/>
       <w:bookmarkEnd w:id="454"/>
       <w:bookmarkEnd w:id="455"/>
       <w:bookmarkEnd w:id="456"/>
       <w:bookmarkEnd w:id="457"/>
       <w:bookmarkEnd w:id="458"/>
       <w:bookmarkEnd w:id="459"/>
       <w:bookmarkEnd w:id="460"/>
     </w:p>
-    <w:p w14:paraId="1E7C87B7" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="000F7A26" w:rsidRDefault="00015DD4" w:rsidP="000F7A26">
+    <w:p w:rsidRPr="000F7A26" w:rsidR="00015DD4" w:rsidP="000F7A26" w:rsidRDefault="00015DD4" w14:paraId="1E7C87B7" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F7A26">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>För innehållet svarar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A6F49FA" w14:textId="6B22CC99" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="000F7A26">
-[...8 lines deleted...]
-        <w:t>Sofia Åkerfeldt</w:t>
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="70DD8D18" w:rsidRDefault="00015DD4" w14:paraId="422B3A8D" w14:textId="78D3F21D">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk63867275" w:id="461"/>
+      <w:bookmarkStart w:name="_Toc149035757" w:id="462"/>
+      <w:bookmarkStart w:name="_Toc149978547" w:id="463"/>
+      <w:r w:rsidR="00015DD4">
+        <w:rPr/>
+        <w:t xml:space="preserve">Sofia </w:t>
+      </w:r>
+      <w:r w:rsidR="00015DD4">
+        <w:rPr/>
+        <w:t>Åkerfeldt</w:t>
       </w:r>
       <w:bookmarkEnd w:id="461"/>
-      <w:r>
+      <w:r w:rsidR="00015DD4">
+        <w:rPr/>
+        <w:t>, sjuksköterska, HLR-utbildningsenhet SÄS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="70DD8D18" w:rsidRDefault="00015DD4" w14:paraId="2A6F49FA" w14:textId="3A4B382E">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="70DD8D18" w:rsidR="57B7C3C3">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Isabell Skott</w:t>
+      </w:r>
+      <w:r w:rsidRPr="70DD8D18" w:rsidR="57B7C3C3">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>, sjuksköterska, HLR-utbildningsenhet SÄS</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t>Gabor Boglari, överläkare, barn- och ungdomskliniken, SÄS</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0A75D523" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="000F7A26" w:rsidRDefault="00015DD4" w:rsidP="000F7A26">
+      </w:r>
+      <w:r w:rsidR="00015DD4">
+        <w:rPr/>
+        <w:t xml:space="preserve">Gabor </w:t>
+      </w:r>
+      <w:r w:rsidR="00015DD4">
+        <w:rPr/>
+        <w:t>Boglari</w:t>
+      </w:r>
+      <w:r w:rsidR="00015DD4">
+        <w:rPr/>
+        <w:t>, överläkare, barn- och ungdomskliniken, SÄS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000F7A26" w:rsidR="00015DD4" w:rsidP="000F7A26" w:rsidRDefault="00015DD4" w14:paraId="0A75D523" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F7A26">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Remissinstanser</w:t>
       </w:r>
       <w:bookmarkEnd w:id="462"/>
       <w:bookmarkEnd w:id="463"/>
       <w:r w:rsidRPr="000F7A26">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (utgåva 1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="657E66F8" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="000F7A26">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="000F7A26" w:rsidRDefault="00015DD4" w14:paraId="657E66F8" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Verksamhetschefer, SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D412E55" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="000F7A26" w:rsidRDefault="00015DD4" w:rsidP="000F7A26">
+    <w:p w:rsidRPr="000F7A26" w:rsidR="00015DD4" w:rsidP="000F7A26" w:rsidRDefault="00015DD4" w14:paraId="3D412E55" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F7A26">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Fastställt av</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="089B3E7C" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="000F7A26">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="000F7A26" w:rsidRDefault="00015DD4" w14:paraId="089B3E7C" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Jerker Nilson, chefläkare. SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46B8D916" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="000F7A26" w:rsidRDefault="00015DD4" w:rsidP="000F7A26">
+    <w:p w:rsidRPr="000F7A26" w:rsidR="00015DD4" w:rsidP="000F7A26" w:rsidRDefault="00015DD4" w14:paraId="46B8D916" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F7A26">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nyckelord</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C6D0A1E" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="000F7A26">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="000F7A26" w:rsidRDefault="00015DD4" w14:paraId="3C6D0A1E" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>HLR, hjärt-lungräddning, utbildning, hjärtstopp, andningsstopp, akututrustning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A9C20CE" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00710444" w:rsidRDefault="00015DD4" w:rsidP="00710444">
+    <w:p w:rsidRPr="00710444" w:rsidR="00015DD4" w:rsidP="00710444" w:rsidRDefault="00015DD4" w14:paraId="6A9C20CE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="464" w:name="_Toc256000250"/>
-[...27 lines deleted...]
-      <w:bookmarkStart w:id="492" w:name="_Toc160460107"/>
+      <w:bookmarkStart w:name="_Toc256000250" w:id="464"/>
+      <w:bookmarkStart w:name="_Toc256000305" w:id="465"/>
+      <w:bookmarkStart w:name="_Toc428172436" w:id="466"/>
+      <w:bookmarkStart w:name="_Toc256000010" w:id="467"/>
+      <w:bookmarkStart w:name="_Toc256000023" w:id="468"/>
+      <w:bookmarkStart w:name="_Toc256000036" w:id="469"/>
+      <w:bookmarkStart w:name="_Toc256000049" w:id="470"/>
+      <w:bookmarkStart w:name="_Toc502748162" w:id="471"/>
+      <w:bookmarkStart w:name="_Toc256000062" w:id="472"/>
+      <w:bookmarkStart w:name="_Toc256000075" w:id="473"/>
+      <w:bookmarkStart w:name="_Toc503944343" w:id="474"/>
+      <w:bookmarkStart w:name="_Toc256000088" w:id="475"/>
+      <w:bookmarkStart w:name="_Toc256000102" w:id="476"/>
+      <w:bookmarkStart w:name="_Toc256000116" w:id="477"/>
+      <w:bookmarkStart w:name="_Toc256000130" w:id="478"/>
+      <w:bookmarkStart w:name="_Toc256000144" w:id="479"/>
+      <w:bookmarkStart w:name="_Toc511228448" w:id="480"/>
+      <w:bookmarkStart w:name="_Toc256000159" w:id="481"/>
+      <w:bookmarkStart w:name="_Toc256000175" w:id="482"/>
+      <w:bookmarkStart w:name="_Toc44409246" w:id="483"/>
+      <w:bookmarkStart w:name="_Toc256000197" w:id="484"/>
+      <w:bookmarkStart w:name="_Toc256000226" w:id="485"/>
+      <w:bookmarkStart w:name="_Toc256000254" w:id="486"/>
+      <w:bookmarkStart w:name="_Toc256000282" w:id="487"/>
+      <w:bookmarkStart w:name="_Toc63168507" w:id="488"/>
+      <w:bookmarkStart w:name="_Toc63947066" w:id="489"/>
+      <w:bookmarkStart w:name="_Toc98165892" w:id="490"/>
+      <w:bookmarkStart w:name="_Toc98166635" w:id="491"/>
+      <w:bookmarkStart w:name="_Toc160460107" w:id="492"/>
       <w:r w:rsidRPr="00710444">
         <w:t>Länkförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="464"/>
       <w:bookmarkEnd w:id="465"/>
       <w:bookmarkEnd w:id="466"/>
       <w:bookmarkEnd w:id="467"/>
       <w:bookmarkEnd w:id="468"/>
       <w:bookmarkEnd w:id="469"/>
       <w:bookmarkEnd w:id="470"/>
       <w:bookmarkEnd w:id="471"/>
       <w:bookmarkEnd w:id="472"/>
       <w:bookmarkEnd w:id="473"/>
       <w:bookmarkEnd w:id="474"/>
       <w:bookmarkEnd w:id="475"/>
       <w:bookmarkEnd w:id="476"/>
       <w:bookmarkEnd w:id="477"/>
       <w:bookmarkEnd w:id="478"/>
       <w:bookmarkEnd w:id="479"/>
       <w:bookmarkEnd w:id="480"/>
       <w:bookmarkEnd w:id="481"/>
       <w:bookmarkEnd w:id="482"/>
       <w:bookmarkEnd w:id="483"/>
       <w:bookmarkEnd w:id="484"/>
       <w:bookmarkEnd w:id="485"/>
       <w:bookmarkEnd w:id="486"/>
       <w:bookmarkEnd w:id="487"/>
       <w:bookmarkEnd w:id="488"/>
       <w:bookmarkEnd w:id="489"/>
       <w:bookmarkEnd w:id="490"/>
       <w:bookmarkEnd w:id="491"/>
       <w:bookmarkEnd w:id="492"/>
     </w:p>
-    <w:p w14:paraId="02A37321" w14:textId="5B23C4C2" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="000F7A26">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="000F7A26" w:rsidRDefault="00015DD4" w14:paraId="02A37321" w14:textId="5B23C4C2">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Akuta Medicinska larm vid SÄS Borås. Sjukhusövergripande riktlinje, SÄS</w:t>
       </w:r>
       <w:r w:rsidR="000F7A26">
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00015DD4">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
-        <w:r w:rsidR="00562A26" w:rsidRPr="007A76EA">
+      <w:hyperlink w:history="1" r:id="rId41">
+        <w:r w:rsidRPr="007A76EA" w:rsidR="00562A26">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://hittadokument.vgregion.se/sas</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="538468DE" w14:textId="19B3C4F7" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="000F7A26">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="000F7A26" w:rsidRDefault="00015DD4" w14:paraId="538468DE" w14:textId="19B3C4F7">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Akuta medicinska larm vid SÄS Skene</w:t>
       </w:r>
       <w:r w:rsidRPr="00015DD4">
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Sjukhusövergripande riktlinje, SÄS</w:t>
       </w:r>
       <w:r w:rsidRPr="00015DD4">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
-        <w:r w:rsidR="0060617A" w:rsidRPr="007A76EA">
+      <w:hyperlink w:history="1" r:id="rId42">
+        <w:r w:rsidRPr="007A76EA" w:rsidR="0060617A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://hittadokument.vgregion.se/sas</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19B7E91D" w14:textId="23DDBAA9" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="000F7A26">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="000F7A26" w:rsidRDefault="00015DD4" w14:paraId="19B7E91D" w14:textId="23DDBAA9">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Akuta sjukdomsfall på allmänna ytor inom sjukhusområdet – larmrutiner vid SÄS</w:t>
       </w:r>
       <w:r w:rsidRPr="00015DD4">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId43" w:history="1">
-        <w:r w:rsidR="0060617A" w:rsidRPr="007A76EA">
+      <w:hyperlink w:history="1" r:id="rId43">
+        <w:r w:rsidRPr="007A76EA" w:rsidR="0060617A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://hittadokument.vgregion.se/sas</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F76CD8F" w14:textId="6830CC4C" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="000F7A26">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="000F7A26" w:rsidRDefault="00015DD4" w14:paraId="3F76CD8F" w14:textId="6830CC4C">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
         <w:t>HLR - Kompetenskrav vid SÄS. Sjukhusövergripande riktlinje, SÄS</w:t>
       </w:r>
       <w:r w:rsidRPr="00015DD4">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId44" w:history="1">
-        <w:r w:rsidR="0060617A" w:rsidRPr="007A76EA">
+      <w:hyperlink w:history="1" r:id="rId44">
+        <w:r w:rsidRPr="007A76EA" w:rsidR="0060617A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://hittadokument.vgregion.se/sas</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BB8C07D" w14:textId="2C07B51A" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="000F7A26">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="000F7A26" w:rsidRDefault="00015DD4" w14:paraId="4BB8C07D" w14:textId="2C07B51A">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve">Hjärtstopp hos gravid kvinna och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>perimortem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>sectio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>, SÄS. Sjukhusövergripande riktlinje, SÄS</w:t>
       </w:r>
       <w:r w:rsidRPr="00015DD4">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId45" w:history="1">
-        <w:r w:rsidR="0060617A" w:rsidRPr="007A76EA">
+      <w:hyperlink w:history="1" r:id="rId45">
+        <w:r w:rsidRPr="007A76EA" w:rsidR="0060617A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://hittadokument.vgregion.se/sas</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09BD5793" w14:textId="73D6897C" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="000F7A26">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="000F7A26" w:rsidRDefault="00015DD4" w14:paraId="09BD5793" w14:textId="73D6897C">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
         <w:t>HLR-verksamhetens webbplats på intranätet.</w:t>
       </w:r>
       <w:r w:rsidRPr="00015DD4">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId46" w:history="1">
-        <w:r w:rsidR="00B94EF1" w:rsidRPr="00B94EF1">
+      <w:hyperlink w:history="1" r:id="rId46">
+        <w:r w:rsidRPr="00B94EF1" w:rsidR="00B94EF1">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/kunskapscentrum/HLR/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3FD565EA" w14:textId="479D0B73" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="000F7A26">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="000F7A26" w:rsidRDefault="00015DD4" w14:paraId="3FD565EA" w14:textId="479D0B73">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:bookmarkStart w:id="493" w:name="_Checklista_för_akututrustning_1"/>
+      <w:bookmarkStart w:name="_Checklista_för_akututrustning_1" w:id="493"/>
       <w:bookmarkEnd w:id="493"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Akutadresser SÄS Borås. Säkerhetsenheten, SÄS</w:t>
       </w:r>
       <w:r w:rsidRPr="00015DD4">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId47" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId47">
         <w:r w:rsidRPr="00EF31B2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/sakerhet-och-krisberedskap/telefonnummer/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="78B38EBB" w14:textId="67614B75" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="000F7A26">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="000F7A26" w:rsidRDefault="00015DD4" w14:paraId="78B38EBB" w14:textId="67614B75">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve">Akutläkemedel för HLR respektive </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>anafylaxi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>, SÄS</w:t>
       </w:r>
       <w:r w:rsidRPr="00015DD4">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId48" w:history="1">
-        <w:r w:rsidR="0060617A" w:rsidRPr="007A76EA">
+      <w:hyperlink w:history="1" r:id="rId48">
+        <w:r w:rsidRPr="007A76EA" w:rsidR="0060617A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://hittadokument.vgregion.se/sas</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B779C23" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00EF31B2" w:rsidRDefault="00015DD4" w:rsidP="000F7A26">
+    <w:p w:rsidRPr="00EF31B2" w:rsidR="00015DD4" w:rsidP="000F7A26" w:rsidRDefault="00015DD4" w14:paraId="1B779C23" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
-        <w:lastRenderedPageBreak/>
         <w:t>Handlingsplan för S-HLR barn. Hjärt-lungrådet</w:t>
       </w:r>
       <w:r w:rsidRPr="00015DD4">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId49" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId49">
         <w:r w:rsidRPr="00EF31B2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.hlr.nu/wp-content/uploads/2018/03/Handlingsplan-S-HLR-barn.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="56ADBC76" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00EF31B2" w:rsidRDefault="00015DD4" w:rsidP="000F7A26">
+    <w:p w:rsidRPr="00EF31B2" w:rsidR="00015DD4" w:rsidP="000F7A26" w:rsidRDefault="00015DD4" w14:paraId="56ADBC76" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Handlingsplan för S-HLR vuxen. Hjärt-lungrådet</w:t>
       </w:r>
       <w:r w:rsidRPr="00015DD4">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId50" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId50">
         <w:r w:rsidRPr="00EF31B2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.hlr.nu/wp-content/uploads/2021/11/Handlingsplan-HLR-vuxen-for-sjukvardspersonal-2021.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6223DB39" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00EF31B2" w:rsidRDefault="00F259FF" w:rsidP="000F7A26">
+    <w:p w:rsidRPr="00EF31B2" w:rsidR="00015DD4" w:rsidP="000F7A26" w:rsidRDefault="00F259FF" w14:paraId="6223DB39" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId51" w:history="1">
-        <w:r w:rsidR="00015DD4" w:rsidRPr="00EF31B2">
+      <w:hyperlink w:history="1" r:id="rId51">
+        <w:r w:rsidRPr="00EF31B2" w:rsidR="00015DD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.hlr.nu/wp-content/uploads/2018/03/Handlingsplan-S-HLR-vuxen-2016.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="149E0A2D" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00EF31B2" w:rsidRDefault="00015DD4" w:rsidP="000F7A26">
+    <w:p w:rsidRPr="00EF31B2" w:rsidR="00015DD4" w:rsidP="000F7A26" w:rsidRDefault="00015DD4" w14:paraId="149E0A2D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Handlingsplan för A-HLR barn. Hjärt-lungrådet</w:t>
       </w:r>
       <w:r w:rsidRPr="00015DD4">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId52" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId52">
         <w:r w:rsidRPr="00EF31B2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.hlr.nu/wp-content/uploads/2018/03/Handlingsplan-A-HLR-Barn-2016.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0DF92C7A" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00EF31B2" w:rsidRDefault="00015DD4" w:rsidP="000F7A26">
+    <w:p w:rsidRPr="00EF31B2" w:rsidR="00015DD4" w:rsidP="000F7A26" w:rsidRDefault="00015DD4" w14:paraId="0DF92C7A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Handlingsplan för A-HLR vuxen. Hjärt-lungrådet</w:t>
       </w:r>
       <w:r w:rsidRPr="00015DD4">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId53" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId53">
         <w:r w:rsidRPr="00EF31B2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.hlr.nu/wp-content/uploads/2018/03/Handlingsplan-A-HLR-Vuxen-2016.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2B2C0CC7" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00EF31B2" w:rsidRDefault="00015DD4" w:rsidP="000F7A26">
+    <w:p w:rsidRPr="00EF31B2" w:rsidR="00015DD4" w:rsidP="000F7A26" w:rsidRDefault="00015DD4" w14:paraId="2B2C0CC7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Handlingsplan luftvägsstopp</w:t>
       </w:r>
       <w:r w:rsidRPr="00015DD4">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId54" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId54">
         <w:r w:rsidRPr="00EF31B2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.hlr.nu/wp-content/uploads/2018/03/Handlingsplan-luftvägsstopp-2016.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="53F2FA92" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00EF31B2" w:rsidRDefault="00015DD4" w:rsidP="000F7A26">
+    <w:p w:rsidRPr="00EF31B2" w:rsidR="00015DD4" w:rsidP="000F7A26" w:rsidRDefault="00015DD4" w14:paraId="53F2FA92" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Neonatal HLR. Barnläkarföreningen/Svenska Neonatalföreningens arbetsgrupp för HLR och initialt omhändertagande</w:t>
       </w:r>
       <w:r w:rsidRPr="00015DD4">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId55" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId55">
         <w:r w:rsidRPr="00EF31B2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://neo.barnlakarforeningen.se/wp-content/uploads/sites/14/2021/10/Neonatal_HLR.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2B83896F" w14:textId="3E3BDF9A" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="000F7A26">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="000F7A26" w:rsidRDefault="00015DD4" w14:paraId="2B83896F" w14:textId="3E3BDF9A">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Trakeotomi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve"> - från anläggning till </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>dekanylering</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>. Sjukhusövergripande riktlinje, SÄS</w:t>
       </w:r>
       <w:r w:rsidRPr="00015DD4">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId56" w:history="1">
-        <w:r w:rsidR="0060617A" w:rsidRPr="007A76EA">
+      <w:hyperlink w:history="1" r:id="rId56">
+        <w:r w:rsidRPr="007A76EA" w:rsidR="0060617A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://hittadokument.vgregion.se/sas</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="703C2B5B" w14:textId="77777777" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="000F7A26">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="000F7A26" w:rsidRDefault="00015DD4" w14:paraId="703C2B5B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Etiska riktlinjer för hjärt-lungräddning (HLR). Svenska läkaresällskapet, Svensk sjuksköterskeförening, Svenska rådet för hjärt-lungräddning.</w:t>
       </w:r>
       <w:r w:rsidRPr="00015DD4">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId57" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId57">
         <w:r w:rsidRPr="00562A26">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.sls.se/globalassets/sls/etik/dokument/riktlinjer20maj-2.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4F583F90" w14:textId="37D3E8D6" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="000F7A26">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="000F7A26" w:rsidRDefault="00015DD4" w14:paraId="4F583F90" w14:textId="37D3E8D6">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Hjärtstopp, eftervård – enkel standardvårdplan för vuxna. Hjärtsvikts-processen, SÄS</w:t>
       </w:r>
       <w:r w:rsidRPr="00015DD4">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId58" w:history="1">
-        <w:r w:rsidR="00BF720C" w:rsidRPr="007A76EA">
+      <w:hyperlink w:history="1" r:id="rId58">
+        <w:r w:rsidRPr="007A76EA" w:rsidR="00BF720C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://hittadokument.vgregion.se/sas</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="078B5ABF" w14:textId="4E51F800" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="000F7A26">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="000F7A26" w:rsidRDefault="00015DD4" w14:paraId="078B5ABF" w14:textId="4E51F800">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Hjärtstopp – eftervård för vuxna. Hjärtsviktsprocessen, SÄS</w:t>
       </w:r>
       <w:r w:rsidRPr="00015DD4">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId59" w:history="1">
-        <w:r w:rsidR="00AC742E" w:rsidRPr="007A76EA">
+      <w:hyperlink w:history="1" r:id="rId59">
+        <w:r w:rsidRPr="007A76EA" w:rsidR="00AC742E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://hittadokument.vgregion.se/sas</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0825064A" w14:textId="751AB529" w:rsidR="00015DD4" w:rsidRPr="00015DD4" w:rsidRDefault="00015DD4" w:rsidP="000F7A26">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="000F7A26" w:rsidRDefault="00015DD4" w14:paraId="0825064A" w14:textId="751AB529">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve">Svenska rådet för hjärt-lungräddning, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60" w:history="1">
-        <w:r w:rsidR="0015557B" w:rsidRPr="00EF52A7">
+      <w:hyperlink w:history="1" r:id="rId60">
+        <w:r w:rsidRPr="00EF52A7" w:rsidR="0015557B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.hlr.nu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0F6F0181" w14:textId="229CAA67" w:rsidR="00015DD4" w:rsidRPr="00625D27" w:rsidRDefault="00015DD4" w:rsidP="000F7A26">
+    <w:p w:rsidRPr="00625D27" w:rsidR="00015DD4" w:rsidP="000F7A26" w:rsidRDefault="00015DD4" w14:paraId="0F6F0181" w14:textId="229CAA67">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="494" w:name="_Bilaga_1,_Checklista"/>
-[...30 lines deleted...]
-      <w:bookmarkStart w:id="525" w:name="_Toc256000176"/>
+      <w:bookmarkStart w:name="_Bilaga_1,_Checklista" w:id="494"/>
+      <w:bookmarkStart w:name="_Toc428172437" w:id="495"/>
+      <w:bookmarkStart w:name="_Toc256000011" w:id="496"/>
+      <w:bookmarkStart w:name="_Toc256000024" w:id="497"/>
+      <w:bookmarkStart w:name="_Toc256000037" w:id="498"/>
+      <w:bookmarkStart w:name="_Toc256000050" w:id="499"/>
+      <w:bookmarkStart w:name="_Toc502748163" w:id="500"/>
+      <w:bookmarkStart w:name="_Toc256000063" w:id="501"/>
+      <w:bookmarkStart w:name="_Toc256000076" w:id="502"/>
+      <w:bookmarkStart w:name="_Toc503944344" w:id="503"/>
+      <w:bookmarkStart w:name="_Toc256000089" w:id="504"/>
+      <w:bookmarkStart w:name="_Toc256000103" w:id="505"/>
+      <w:bookmarkStart w:name="_Toc256000117" w:id="506"/>
+      <w:bookmarkStart w:name="_Toc256000131" w:id="507"/>
+      <w:bookmarkStart w:name="_Toc256000145" w:id="508"/>
+      <w:bookmarkStart w:name="_Toc428172438" w:id="509"/>
+      <w:bookmarkStart w:name="_Toc256000012" w:id="510"/>
+      <w:bookmarkStart w:name="_Toc256000025" w:id="511"/>
+      <w:bookmarkStart w:name="_Toc256000038" w:id="512"/>
+      <w:bookmarkStart w:name="_Toc256000051" w:id="513"/>
+      <w:bookmarkStart w:name="_Toc502748164" w:id="514"/>
+      <w:bookmarkStart w:name="_Toc256000064" w:id="515"/>
+      <w:bookmarkStart w:name="_Toc256000077" w:id="516"/>
+      <w:bookmarkStart w:name="_Toc503944346" w:id="517"/>
+      <w:bookmarkStart w:name="_Toc256000091" w:id="518"/>
+      <w:bookmarkStart w:name="_Toc256000105" w:id="519"/>
+      <w:bookmarkStart w:name="_Toc256000119" w:id="520"/>
+      <w:bookmarkStart w:name="_Toc256000133" w:id="521"/>
+      <w:bookmarkStart w:name="_Toc256000147" w:id="522"/>
+      <w:bookmarkStart w:name="_Toc511228449" w:id="523"/>
+      <w:bookmarkStart w:name="_Toc256000160" w:id="524"/>
+      <w:bookmarkStart w:name="_Toc256000176" w:id="525"/>
       <w:bookmarkEnd w:id="494"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Arbetsblad HLR vuxen</w:t>
       </w:r>
       <w:r w:rsidRPr="00015DD4">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00625D27">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00625D27">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas467-1574791863-309/native/HLR%20Arbetsblad.pdf" </w:instrText>
       </w:r>
       <w:r w:rsidR="00625D27">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00625D27">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00625D27">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:t>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas467-1574791863-309/native/HLR%20Arbetsblad.pdf</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76B9F95B" w14:textId="19E99DCD" w:rsidR="00536A5A" w:rsidRPr="00625D27" w:rsidRDefault="00625D27" w:rsidP="00625D27">
+    <w:p w:rsidRPr="00625D27" w:rsidR="00536A5A" w:rsidP="00625D27" w:rsidRDefault="00625D27" w14:paraId="76B9F95B" w14:textId="19E99DCD">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00015DD4" w:rsidRPr="00625D27">
+      <w:r w:rsidRPr="00625D27" w:rsidR="00015DD4">
         <w:t>Arbetsblad HLR barn</w:t>
       </w:r>
-      <w:r w:rsidR="00015DD4" w:rsidRPr="00625D27">
+      <w:r w:rsidRPr="00625D27" w:rsidR="00015DD4">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId61" w:history="1">
-        <w:r w:rsidR="00015DD4" w:rsidRPr="00625D27">
+      <w:hyperlink w:history="1" r:id="rId61">
+        <w:r w:rsidRPr="00625D27" w:rsidR="00015DD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.hlr.nu/wp-content/uploads/2018/03/arbetsblad-vid-hjartstopp-barn-2016.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="495"/>
       <w:bookmarkEnd w:id="496"/>
       <w:bookmarkEnd w:id="497"/>
       <w:bookmarkEnd w:id="498"/>
       <w:bookmarkEnd w:id="499"/>
       <w:bookmarkEnd w:id="500"/>
       <w:bookmarkEnd w:id="501"/>
       <w:bookmarkEnd w:id="502"/>
       <w:bookmarkEnd w:id="503"/>
       <w:bookmarkEnd w:id="504"/>
       <w:bookmarkEnd w:id="505"/>
       <w:bookmarkEnd w:id="506"/>
       <w:bookmarkEnd w:id="507"/>
       <w:bookmarkEnd w:id="508"/>
       <w:bookmarkEnd w:id="509"/>
       <w:bookmarkEnd w:id="510"/>
       <w:bookmarkEnd w:id="511"/>
       <w:bookmarkEnd w:id="512"/>
       <w:bookmarkEnd w:id="513"/>
       <w:bookmarkEnd w:id="514"/>
       <w:bookmarkEnd w:id="515"/>
       <w:bookmarkEnd w:id="516"/>
       <w:bookmarkEnd w:id="517"/>
       <w:bookmarkEnd w:id="518"/>
       <w:bookmarkEnd w:id="519"/>
       <w:bookmarkEnd w:id="520"/>
       <w:bookmarkEnd w:id="521"/>
       <w:bookmarkEnd w:id="522"/>
       <w:bookmarkEnd w:id="523"/>
       <w:bookmarkEnd w:id="524"/>
       <w:bookmarkEnd w:id="525"/>
     </w:p>
-    <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00625D27" w:rsidSect="00015DD4">
+    <w:sectPr w:rsidRPr="00625D27" w:rsidR="00536A5A" w:rsidSect="00015DD4">
       <w:headerReference w:type="default" r:id="rId62"/>
       <w:footerReference w:type="even" r:id="rId63"/>
       <w:footerReference w:type="default" r:id="rId64"/>
       <w:headerReference w:type="first" r:id="rId65"/>
       <w:footerReference w:type="first" r:id="rId66"/>
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:commentsEx xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" mc:Ignorable="w16cid"/>
+</file>
+
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0EE4F5CE" w14:textId="77777777" w:rsidR="00422A33" w:rsidRDefault="00422A33">
+    <w:p w:rsidR="00422A33" w:rsidRDefault="00422A33" w14:paraId="0EE4F5CE" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79439E74" w14:textId="77777777" w:rsidR="00422A33" w:rsidRDefault="00422A33">
+    <w:p w:rsidR="00422A33" w:rsidRDefault="00422A33" w14:paraId="79439E74" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="796D0C45" w14:textId="77777777" w:rsidR="00422A33" w:rsidRDefault="00422A33">
+    <w:p w:rsidR="00422A33" w:rsidRDefault="00422A33" w14:paraId="796D0C45" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -7278,162 +7618,162 @@
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
-      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
+      <w:p w:rsidRPr="00EC0A68" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="00A65FD4" w14:paraId="47BD2091" w14:textId="4558F808">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="063AE373">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
@@ -7468,311 +7808,311 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F447E74" w14:textId="77777777" w:rsidR="00422A33" w:rsidRDefault="00422A33"/>
+    <w:p w:rsidR="00422A33" w:rsidRDefault="00422A33" w14:paraId="3F447E74" w14:textId="77777777"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3116135C" w14:textId="77777777" w:rsidR="00422A33" w:rsidRDefault="00422A33">
+    <w:p w:rsidR="00422A33" w:rsidRDefault="00422A33" w14:paraId="3116135C" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="66D431BD" w14:textId="77777777" w:rsidR="00422A33" w:rsidRDefault="00422A33">
+    <w:p w:rsidR="00422A33" w:rsidRDefault="00422A33" w14:paraId="66D431BD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                        <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-          <w:pict>
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+          <w:pict w14:anchorId="28CFBCA0">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="685B7E76" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="00413A60" w14:paraId="058CDD4D" w14:textId="4A49575C">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                        <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-          <w:pict>
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+          <w:pict w14:anchorId="08C6460C">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="6D41DF98" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00CA39EF" w:rsidRPr="00762EE0">
+    <w:r w:rsidRPr="00762EE0" w:rsidR="00CA39EF">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17744</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198873</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="216408"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Bildobjekt 4">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
@@ -7808,1780 +8148,1780 @@
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7559040" cy="216408"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
+    <w:r w:rsidRPr="00762EE0" w:rsidR="00BC48A6">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations>
     <int2:textHash int2:hashCode="F5hY8iBtJQePw5" int2:id="3FN2Wy8C">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:textHash>
   </int2:observations>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="AE4AF4D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="643"/>
         </w:tabs>
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4E068FB4"/>
     <w:lvl w:ilvl="0" w:tplc="9078F7DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CBD5036"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FBC6A3D6"/>
     <w:lvl w:ilvl="0" w:tplc="2158B38C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1077"/>
         </w:tabs>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="95BE31F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9667,487 +10007,487 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6837"/>
         </w:tabs>
         <w:ind w:left="6837" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FAD66FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0C22F336"/>
     <w:lvl w:ilvl="0" w:tplc="1D7C7B5C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlistaniv2"/>
       <w:lvlText w:val="­"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2789" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3509" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4229" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4949" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5669" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6389" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7109" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7829" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="265042650">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="691682933">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1669938860">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="252907468">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="311759466">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="979917694">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="758209308">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1129321565">
@@ -10176,71 +10516,76 @@
   </w:num>
   <w:num w:numId="16" w16cid:durableId="666595396">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1513102257">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1947958599">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1522473998">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1624507045">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1694185866">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="170532221">
     <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:zoom w:percent="90"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
+  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="00001062"/>
     <w:rsid w:val="000051D5"/>
@@ -10566,50 +10911,51 @@
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A54EF3"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC1AED"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AC742E"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE2690"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00AF67C9"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
+    <w:rsid w:val="00B253E0"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B7000D"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B84344"/>
     <w:rsid w:val="00B85063"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B94EF1"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BA5055"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
@@ -10692,241 +11038,301 @@
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE12F3"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EF31B2"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F259FF"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FE486F"/>
     <w:rsid w:val="00FF7C02"/>
+    <w:rsid w:val="018795A1"/>
+    <w:rsid w:val="019D7FA3"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="026811C4"/>
     <w:rsid w:val="031E6FCD"/>
+    <w:rsid w:val="071905AE"/>
+    <w:rsid w:val="07219BBF"/>
     <w:rsid w:val="08FB34D8"/>
+    <w:rsid w:val="0925021D"/>
+    <w:rsid w:val="09B94B38"/>
+    <w:rsid w:val="09ED21F3"/>
+    <w:rsid w:val="0AB9AB6F"/>
     <w:rsid w:val="0E7EDD5D"/>
     <w:rsid w:val="0FB283D9"/>
     <w:rsid w:val="11B67E1F"/>
+    <w:rsid w:val="12F06A81"/>
     <w:rsid w:val="132F03F1"/>
+    <w:rsid w:val="13DF4EB4"/>
+    <w:rsid w:val="157AAF43"/>
+    <w:rsid w:val="15E9AB47"/>
     <w:rsid w:val="1B783428"/>
     <w:rsid w:val="1C739906"/>
     <w:rsid w:val="1F35E63E"/>
+    <w:rsid w:val="201D59B4"/>
     <w:rsid w:val="205181C9"/>
+    <w:rsid w:val="214F324D"/>
+    <w:rsid w:val="21A80E0E"/>
     <w:rsid w:val="235A9172"/>
+    <w:rsid w:val="2490F0FB"/>
+    <w:rsid w:val="24AA0DEB"/>
     <w:rsid w:val="24B3C7C9"/>
     <w:rsid w:val="25184A80"/>
+    <w:rsid w:val="25AA1E91"/>
+    <w:rsid w:val="285EB1E4"/>
+    <w:rsid w:val="29B5C9F8"/>
+    <w:rsid w:val="2AA3B52D"/>
     <w:rsid w:val="2B7B71B5"/>
+    <w:rsid w:val="2C60669E"/>
     <w:rsid w:val="2F6274F8"/>
+    <w:rsid w:val="305E0F84"/>
     <w:rsid w:val="31489A18"/>
+    <w:rsid w:val="320F87A6"/>
     <w:rsid w:val="324099D4"/>
     <w:rsid w:val="32779574"/>
+    <w:rsid w:val="32CB6216"/>
+    <w:rsid w:val="32D3A65E"/>
+    <w:rsid w:val="33C5D2CB"/>
+    <w:rsid w:val="351F853C"/>
+    <w:rsid w:val="356296E4"/>
     <w:rsid w:val="35C25018"/>
+    <w:rsid w:val="36C9121B"/>
     <w:rsid w:val="36F7B9E9"/>
+    <w:rsid w:val="3C3EAE3F"/>
+    <w:rsid w:val="3D5386DA"/>
     <w:rsid w:val="3D6C3B33"/>
     <w:rsid w:val="3DD071C9"/>
+    <w:rsid w:val="3E3772AE"/>
     <w:rsid w:val="40260400"/>
+    <w:rsid w:val="4094AEB5"/>
     <w:rsid w:val="40BA7F95"/>
     <w:rsid w:val="41B2F058"/>
     <w:rsid w:val="42A831A0"/>
+    <w:rsid w:val="42E7E313"/>
+    <w:rsid w:val="4512D5EA"/>
+    <w:rsid w:val="48A75F0F"/>
     <w:rsid w:val="48C54AF4"/>
     <w:rsid w:val="49318AC0"/>
+    <w:rsid w:val="4B3F5E79"/>
+    <w:rsid w:val="4BBB7E9A"/>
     <w:rsid w:val="4C692B82"/>
     <w:rsid w:val="4CC168F2"/>
+    <w:rsid w:val="4CD012E7"/>
+    <w:rsid w:val="4E4ED8FD"/>
     <w:rsid w:val="4FFBD0B1"/>
     <w:rsid w:val="508A6D05"/>
+    <w:rsid w:val="50C1AF96"/>
+    <w:rsid w:val="540E6CA4"/>
     <w:rsid w:val="54F85074"/>
+    <w:rsid w:val="57073307"/>
+    <w:rsid w:val="57B7C3C3"/>
     <w:rsid w:val="5975A926"/>
+    <w:rsid w:val="59F87327"/>
+    <w:rsid w:val="5A501CDA"/>
+    <w:rsid w:val="5BD68C57"/>
     <w:rsid w:val="60876872"/>
     <w:rsid w:val="6091010C"/>
+    <w:rsid w:val="60BEA661"/>
     <w:rsid w:val="616792AE"/>
+    <w:rsid w:val="64373B3D"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="659ED465"/>
     <w:rsid w:val="6673654E"/>
+    <w:rsid w:val="66D494E2"/>
     <w:rsid w:val="682C1ECE"/>
     <w:rsid w:val="6A649AB0"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="6DFD22B8"/>
+    <w:rsid w:val="6E92CE32"/>
     <w:rsid w:val="6EDBDBEC"/>
     <w:rsid w:val="7046FEF2"/>
     <w:rsid w:val="70C8C451"/>
+    <w:rsid w:val="70DD8D18"/>
+    <w:rsid w:val="72C25DB5"/>
     <w:rsid w:val="751C2C5F"/>
     <w:rsid w:val="754CB6B1"/>
     <w:rsid w:val="76292247"/>
+    <w:rsid w:val="768BBEF3"/>
+    <w:rsid w:val="768E8586"/>
     <w:rsid w:val="77E76856"/>
+    <w:rsid w:val="7A0F7721"/>
     <w:rsid w:val="7C05D4FA"/>
+    <w:rsid w:val="7CB245EF"/>
+    <w:rsid w:val="7FF0FB81"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{26AB2B9A-FE76-4B01-AB38-5CB772ECCF66}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10951,75 +11357,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -11054,57 +11460,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:uiPriority="21" w:semiHidden="1"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:uiPriority="31" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:uiPriority="32" w:semiHidden="1"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:uiPriority="33" w:semiHidden="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -11162,769 +11568,769 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008A0C5F"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="004D31C9"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="1600" w:after="240"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00015DD4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00015DD4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00015DD4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
+  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
+  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
+  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
+  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
     <w:rsid w:val="004D31C9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
+  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
+  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
+  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
+  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
+  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
+  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
+  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
+  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
+  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
+  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
+  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00710444"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsunderrubrik" w:customStyle="1">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsunderrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsunderrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00710444"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:ind w:left="1349"/>
@@ -11996,609 +12402,609 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
+  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00153CC0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
+  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
+  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
+  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -12607,94 +13013,94 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -12703,496 +13109,496 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
+  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
     <w:name w:val="VGR tabell"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
+  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
     <w:name w:val="Oformaterad tabell 51"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
+  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001410E5"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1349" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
@@ -13259,212 +13665,212 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
+  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik6Char">
+  <w:style w:type="character" w:styleId="Rubrik6Char" w:customStyle="1">
     <w:name w:val="Rubrik 6 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00015DD4"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik7Char">
+  <w:style w:type="character" w:styleId="Rubrik7Char" w:customStyle="1">
     <w:name w:val="Rubrik 7 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00015DD4"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
+  <w:style w:type="character" w:styleId="Rubrik9Char" w:customStyle="1">
     <w:name w:val="Rubrik 9 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00015DD4"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista2">
     <w:name w:val="List Bullet 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00015DD4"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="20"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0041184F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Underrubrik">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="UnderrubrikChar"/>
     <w:qFormat/>
     <w:rsid w:val="001410E5"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="120" w:after="0"/>
       <w:ind w:left="992"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
       <w:b/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikChar">
+  <w:style w:type="character" w:styleId="UnderrubrikChar" w:customStyle="1">
     <w:name w:val="Underrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Underrubrik"/>
     <w:rsid w:val="001410E5"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001410E5"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Punktlistaniv2">
+  <w:style w:type="paragraph" w:styleId="Punktlistaniv2" w:customStyle="1">
     <w:name w:val="Punktlista nivå2"/>
     <w:qFormat/>
     <w:rsid w:val="00625D27"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="22"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1707"/>
       </w:tabs>
       <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="1706" w:right="868" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentarer">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="KommentarerChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
+  <w:style w:type="character" w:styleId="KommentarerChar" w:customStyle="1">
     <w:name w:val="Kommentarer Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Kommentarer"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="character" w:styleId="Kommentarsreferens">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
@@ -13514,51 +13920,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-30/SURROGATE/Akuta%20medicinska%20larm%20vid%20S%c3%84S%20Bor%c3%a5s.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas467-1574791863-405/surrogate/Checklista%20Akutvagnen.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/sakerhet-och-krisberedskap/telefonnummer/" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hlr.nu/wp-content/uploads/2021/11/Svenska.riktlinjer.2021.uppfoljning.pdf" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-188/SURROGATE/Trakeotomi%20-%20fr%c3%a5n%20anl%c3%a4ggning%20till%20dekanylering.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hlr.nu/wp-content/uploads/2021/12/Hjart-lungraddning-vuxen-handlingsplan.pdf" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hittadokument.vgregion.se/sas" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/sakerhet-och-krisberedskap/telefonnummer/" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hlr.nu/wp-content/uploads/2021/11/Handlingsplan-HLR-vuxen-for-sjukvardspersonal-2021.pdf" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neo.barnlakarforeningen.se/wp-content/uploads/sites/14/2021/10/Neonatal_HLR.pdf" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas467-1574791863-247/surrogate/%c3%85rskontroll%2c%20akututrustning.html" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hlr.nu/wp-content/uploads/2021/12/Hjart-lungradning-barn-handlingsplan.pdf" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-31/SURROGATE/Akuta%20medicinska%20larm%20vid%20S%c3%84S%20Skene.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hlr.nu/wp-content/uploads/2021/11/Handlingsplan-HLR-vuxen-for-sjukvardspersonal-2021.pdf" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9614-1097948292-40/surrogate/Hj%c3%a4rtstopp%2c%20efterv%c3%a5rd%20%e2%80%93%20enkel%20standardv%c3%a5rdplan%20f%c3%b6r%20vuxna%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hlr.nu/wp-content/uploads/2021/11/Livet-efter-hjartstopp_Informationsmaterial.pdf" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hittadokument.vgregion.se/sas" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hlr.nu/wp-content/uploads/2018/03/Handlingsplan-A-HLR-Vuxen-2016.pdf" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hittadokument.vgregion.se/sas" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-33/SURROGATE/Akuta%20sjukdomsfall%20p%c3%a5%20allm%c3%a4nna%20ytor%20inom%20sjukhusomr%c3%a5det%20%e2%80%93%20larmrutiner%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-30/SURROGATE/Akuta%20medicinska%20larm%20vid%20S%c3%84S%20Bor%c3%a5s.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hlr.nu/wp-content/uploads/2021/11/HandlingsplanAvancerad-HLR-barn-for-sjukvardspersonal-2021.pdf" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sls.se/globalassets/sls/etik/dokument/riktlinjer20maj-2.pdf" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hlr.nu/wp-content/uploads/2018/03/Handlingsplan-S-HLR-barn.pdf" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sls.se/globalassets/sls/etik/dokument/riktlinjer20maj-2.pdf" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hlr.nu/wp-content/uploads/2018/03/arbetsblad-vid-hjartstopp-barn-2016.pdf" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-487/SURROGATE/Akutl%c3%a4kemedel%20f%c3%b6r%20HLR%20respektive%20anafylaxi%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neo.barnlakarforeningen.se/wp-content/uploads/sites/14/2021/10/Neonatal_HLR.pdf" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hittadokument.vgregion.se/sas" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hlr.nu/wp-content/uploads/2018/03/Handlingsplan-A-HLR-Barn-2016.pdf" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hlr.nu" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-31/SURROGATE/Akuta%20medicinska%20larm%20vid%20S%c3%84S%20Skene.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hlr.nu/wp-content/uploads/2021/11/Handlingsplan-Trauma2021.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hlr.nu/wp-content/uploads/2021/11/Handlingsplan-HLR-barn-for-sjukvardspersonal-2021.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hlr.nu/wp-content/uploads/2021/11/Handlingsplan-luftvagsstopp-2021.pdf" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hlr.nu/wp-content/uploads/2018/03/Handlingsplan-luftv&#228;gsstopp-2016.pdf" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hittadokument.vgregion.se/sas" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hittadokument.vgregion.se/sas" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hittadokument.vgregion.se/sas" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId64" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hlr.nu/wp-content/uploads/2018/03/Handlingsplan-S-HLR-vuxen-2016.pdf" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-93/SURROGATE/HLR%20-%20Kompetenskrav%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas467-1574791863-405/surrogate/Checklista%20Akutvagnen.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-33/SURROGATE/Akuta%20sjukdomsfall%20p%c3%a5%20allm%c3%a4nna%20ytor%20inom%20sjukhusomr%c3%a5det%20%e2%80%93%20larmrutiner%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hlr.nu/wp-content/uploads/2021/11/handlingsplan-Avancerad-HLR-vuxen-for-sjukvardspersonal2021-.pdf" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9614-1097948292-39/SURROGATE/Hj%c3%a4rtstopp%20-%20efterv%c3%a5rd%20f%c3%b6r%20vuxna.pdf" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/kunskapscentrum/HLR/" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hittadokument.vgregion.se/sas" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-92/SURROGATE/Hj%c3%a4rtstopp%20hos%20gravid%20kvinna%20och%20perimortem%20sectio%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hittadokument.vgregion.se/sas" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hlr.nu/wp-content/uploads/2018/03/Handlingsplan-luftv&#228;gsstopp-2016.pdf" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId62" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-30/SURROGATE/Akuta%20medicinska%20larm%20vid%20S%c3%84S%20Bor%c3%a5s.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas467-1574791863-405/surrogate/Checklista%20Akutvagnen.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/sakerhet-och-krisberedskap/telefonnummer/" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hlr.nu/wp-content/uploads/2021/11/Svenska.riktlinjer.2021.uppfoljning.pdf" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-188/SURROGATE/Trakeotomi%20-%20fr%c3%a5n%20anl%c3%a4ggning%20till%20dekanylering.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hlr.nu/wp-content/uploads/2021/12/Hjart-lungraddning-vuxen-handlingsplan.pdf" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hittadokument.vgregion.se/sas" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/sakerhet-och-krisberedskap/telefonnummer/" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hlr.nu/wp-content/uploads/2021/11/Handlingsplan-HLR-vuxen-for-sjukvardspersonal-2021.pdf" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neo.barnlakarforeningen.se/wp-content/uploads/sites/14/2021/10/Neonatal_HLR.pdf" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas467-1574791863-247/surrogate/%c3%85rskontroll%2c%20akututrustning.html" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hlr.nu/wp-content/uploads/2021/12/Hjart-lungradning-barn-handlingsplan.pdf" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hlr.nu/wp-content/uploads/2021/11/Handlingsplan-HLR-vuxen-for-sjukvardspersonal-2021.pdf" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9614-1097948292-40/surrogate/Hj%c3%a4rtstopp%2c%20efterv%c3%a5rd%20%e2%80%93%20enkel%20standardv%c3%a5rdplan%20f%c3%b6r%20vuxna%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hlr.nu/wp-content/uploads/2021/11/Livet-efter-hjartstopp_Informationsmaterial.pdf" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hittadokument.vgregion.se/sas" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hlr.nu/wp-content/uploads/2018/03/Handlingsplan-A-HLR-Vuxen-2016.pdf" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hittadokument.vgregion.se/sas" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-33/SURROGATE/Akuta%20sjukdomsfall%20p%c3%a5%20allm%c3%a4nna%20ytor%20inom%20sjukhusomr%c3%a5det%20%e2%80%93%20larmrutiner%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hlr.nu/wp-content/uploads/2021/11/HandlingsplanAvancerad-HLR-barn-for-sjukvardspersonal-2021.pdf" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sls.se/globalassets/sls/etik/dokument/riktlinjer20maj-2.pdf" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hlr.nu/wp-content/uploads/2018/03/Handlingsplan-S-HLR-barn.pdf" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sls.se/globalassets/sls/etik/dokument/riktlinjer20maj-2.pdf" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hlr.nu/wp-content/uploads/2018/03/arbetsblad-vid-hjartstopp-barn-2016.pdf" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-487/SURROGATE/Akutl%c3%a4kemedel%20f%c3%b6r%20HLR%20respektive%20anafylaxi%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neo.barnlakarforeningen.se/wp-content/uploads/sites/14/2021/10/Neonatal_HLR.pdf" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hittadokument.vgregion.se/sas" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hlr.nu/wp-content/uploads/2018/03/Handlingsplan-A-HLR-Barn-2016.pdf" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hlr.nu" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-31/SURROGATE/Akuta%20medicinska%20larm%20vid%20S%c3%84S%20Skene.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hlr.nu/wp-content/uploads/2021/11/Handlingsplan-Trauma2021.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hlr.nu/wp-content/uploads/2021/11/Handlingsplan-HLR-barn-for-sjukvardspersonal-2021.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hlr.nu/wp-content/uploads/2021/11/Handlingsplan-luftvagsstopp-2021.pdf" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hlr.nu/wp-content/uploads/2018/03/Handlingsplan-luftv&#228;gsstopp-2016.pdf" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hittadokument.vgregion.se/sas" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hittadokument.vgregion.se/sas" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hittadokument.vgregion.se/sas" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId64" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hlr.nu/wp-content/uploads/2018/03/Handlingsplan-S-HLR-vuxen-2016.pdf" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-93/SURROGATE/HLR%20-%20Kompetenskrav%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas467-1574791863-405/surrogate/Checklista%20Akutvagnen.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-33/SURROGATE/Akuta%20sjukdomsfall%20p%c3%a5%20allm%c3%a4nna%20ytor%20inom%20sjukhusomr%c3%a5det%20%e2%80%93%20larmrutiner%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hlr.nu/wp-content/uploads/2021/11/handlingsplan-Avancerad-HLR-vuxen-for-sjukvardspersonal2021-.pdf" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9614-1097948292-39/SURROGATE/Hj%c3%a4rtstopp%20-%20efterv%c3%a5rd%20f%c3%b6r%20vuxna.pdf" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/kunskapscentrum/HLR/" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hittadokument.vgregion.se/sas" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-92/SURROGATE/Hj%c3%a4rtstopp%20hos%20gravid%20kvinna%20och%20perimortem%20sectio%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hittadokument.vgregion.se/sas" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hlr.nu/wp-content/uploads/2018/03/Handlingsplan-luftv&#228;gsstopp-2016.pdf" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId62" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="R7f80c74326d14e0b" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="R8590953937844b62" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="Ra7b1c63a82f341f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-30/SURROGATE/Akuta%20medicinska%20larm%20vid%20S%c3%84S%20Bor%c3%a5s.pdf" TargetMode="External" Id="Rca32fada519840c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-31/SURROGATE/Akuta%20medicinska%20larm%20vid%20S%c3%84S%20Skene.pdf" TargetMode="External" Id="R2b65e55264e94054" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -13850,60 +14256,53 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...18 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Dok_med_omslag_sd_red</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Manager/>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinkBase/>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>HLR - Genomförande vid SÄS</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Karin Åhlin</lastModifiedBy>
-  <revision>76</revision>
+  <lastModifiedBy>Isabell Skott</lastModifiedBy>
+  <revision>78</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>