--- v1 (2026-04-01)
+++ v2 (2026-06-01)
@@ -3740,103 +3740,93 @@
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00153CC0" w:rsidRDefault="00015DD4" w14:paraId="67277C5D" w14:textId="77777777">
       <w:r w:rsidRPr="00015DD4">
         <w:t>Checklistan beskriver vad som ska ingå i akututrustningen, men används även som underlag vid kontroll och dokumentation av akututrustningens innehåll.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00153CC0" w:rsidRDefault="00015DD4" w14:paraId="70DAD792" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Efter användning ska akututrustningen genast återställas!</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00153CC0" w:rsidRDefault="00015DD4" w14:paraId="168CE970" w14:textId="77777777">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00153CC0" w:rsidRDefault="00015DD4" w14:paraId="168CE970" w14:textId="162F31CA">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc428172429" w:id="143"/>
       <w:bookmarkStart w:name="_Toc256000003" w:id="144"/>
       <w:bookmarkStart w:name="_Toc256000016" w:id="145"/>
       <w:bookmarkStart w:name="_Toc256000029" w:id="146"/>
       <w:bookmarkStart w:name="_Toc256000042" w:id="147"/>
       <w:bookmarkStart w:name="_Toc502748155" w:id="148"/>
       <w:bookmarkStart w:name="_Toc256000055" w:id="149"/>
       <w:bookmarkStart w:name="_Toc256000068" w:id="150"/>
       <w:bookmarkStart w:name="_Toc503944336" w:id="151"/>
       <w:bookmarkStart w:name="_Toc256000081" w:id="152"/>
       <w:bookmarkStart w:name="_Toc256000095" w:id="153"/>
       <w:bookmarkStart w:name="_Toc256000109" w:id="154"/>
       <w:bookmarkStart w:name="_Toc256000123" w:id="155"/>
       <w:bookmarkStart w:name="_Toc256000137" w:id="156"/>
       <w:bookmarkStart w:name="_Toc511228440" w:id="157"/>
       <w:bookmarkStart w:name="_Toc256000151" w:id="158"/>
       <w:bookmarkStart w:name="_Toc256000167" w:id="159"/>
       <w:bookmarkStart w:name="_Toc160460074" w:id="160"/>
       <w:r w:rsidR="00015DD4">
         <w:rPr/>
         <w:t>Hjärtstartare</w:t>
       </w:r>
       <w:bookmarkEnd w:id="143"/>
       <w:bookmarkEnd w:id="144"/>
       <w:bookmarkEnd w:id="145"/>
       <w:bookmarkEnd w:id="146"/>
       <w:bookmarkEnd w:id="147"/>
       <w:bookmarkEnd w:id="148"/>
       <w:bookmarkEnd w:id="149"/>
       <w:bookmarkEnd w:id="150"/>
       <w:bookmarkEnd w:id="151"/>
       <w:bookmarkEnd w:id="152"/>
       <w:bookmarkEnd w:id="153"/>
       <w:bookmarkEnd w:id="154"/>
       <w:bookmarkEnd w:id="155"/>
       <w:bookmarkEnd w:id="156"/>
       <w:bookmarkEnd w:id="157"/>
       <w:bookmarkEnd w:id="158"/>
       <w:bookmarkEnd w:id="159"/>
-      <w:r w:rsidR="00015DD4">
-[...8 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="160"/>
     </w:p>
     <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00855C2D" w:rsidRDefault="00015DD4" w14:paraId="36E428A8" w14:textId="77777777">
       <w:r w:rsidRPr="00015DD4">
         <w:t>Arbetsplatser med utplacerad hjärtstartare ansvarar för att statusindikator på hjärtstartare kontrolleras dagligen, för att säkerställa detta används en signeringslista.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00855C2D" w:rsidRDefault="00015DD4" w14:paraId="69F88CFF" w14:textId="77777777">
       <w:r w:rsidRPr="00015DD4">
         <w:t>Innehållet i tillhörande väska ska kontrolleras en gång per vecka och direkt efter användande. Arbetsplatsen ansvarar för detta.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00855C2D" w:rsidRDefault="00015DD4" w14:paraId="7F45F5EA" w14:textId="2ED98ABC">
       <w:r w:rsidR="00015DD4">
         <w:rPr/>
         <w:t>Användarinitierat</w:t>
       </w:r>
       <w:r w:rsidR="00015DD4">
         <w:rPr/>
         <w:t xml:space="preserve"> test ska utföras när hjärtstartaren piper, när elektroderna eller batteriet bytts ut eller om misstanke finns att hjärtstartaren kan ha skadats. För ytterligare information, se lathund </w:t>
       </w:r>
       <w:r w:rsidR="00015DD4">
         <w:rPr/>
         <w:t>som finns i anslutning till hjärtstartare.</w:t>
       </w:r>
@@ -3860,193 +3850,205 @@
       <w:r w:rsidRPr="00015DD4">
         <w:t>Efter ett tillbud lämnas nya elektroder ut på plats av akutgruppen. Om detta inte sker är det den larmande enhetens ansvar att omedelbart hämta nya elektroder på operation 1, tfn: 033 – 616 30 80 eller 616 30 72. HLR-instruktörer har tillgång till att hämta nya elektroder i HLR-utbildningsenhetens lokaler.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00855C2D" w:rsidRDefault="00015DD4" w14:paraId="29F974F2" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
         <w:t>När elektrodernas utgångsdatum är mindre än 3 månader ska dessa lämnas till HLR-utbildningsenheten, där nya elektroder även hämtas.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00855C2D" w:rsidRDefault="00015DD4" w14:paraId="620827E7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc160460076" w:id="162"/>
       <w:r>
         <w:t>Batteri</w:t>
       </w:r>
       <w:bookmarkEnd w:id="162"/>
     </w:p>
-    <w:p w:rsidRPr="009517A1" w:rsidR="00015DD4" w:rsidP="70DD8D18" w:rsidRDefault="00015DD4" w14:paraId="6DEFA766" w14:textId="7497BAD6">
+    <w:p w:rsidRPr="009517A1" w:rsidR="00015DD4" w:rsidP="70DD8D18" w:rsidRDefault="00015DD4" w14:paraId="6DEFA766" w14:textId="317001A9">
       <w:pPr>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidR="00015DD4">
         <w:rPr/>
         <w:t>När apparaten indikerar för svagt ba</w:t>
       </w:r>
-      <w:r w:rsidRPr="70DD8D18" w:rsidR="00015DD4">
+      <w:r w:rsidRPr="7804522E" w:rsidR="00015DD4">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>tteri, installeras</w:t>
       </w:r>
-      <w:r w:rsidRPr="70DD8D18" w:rsidR="00015DD4">
+      <w:r w:rsidRPr="7804522E" w:rsidR="00015DD4">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="70DD8D18" w:rsidR="36C9121B">
+      <w:r w:rsidRPr="7804522E" w:rsidR="36C9121B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>ett nytt batteri</w:t>
       </w:r>
-      <w:r w:rsidRPr="70DD8D18" w:rsidR="36C9121B">
+      <w:r w:rsidRPr="7804522E" w:rsidR="36C9121B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="70DD8D18" w:rsidR="00015DD4">
+      <w:r w:rsidRPr="7804522E" w:rsidR="00015DD4">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">och ett </w:t>
       </w:r>
-      <w:r w:rsidRPr="70DD8D18" w:rsidR="00015DD4">
+      <w:r w:rsidRPr="7804522E" w:rsidR="00015DD4">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>användarinitierat</w:t>
       </w:r>
-      <w:r w:rsidRPr="70DD8D18" w:rsidR="00015DD4">
+      <w:r w:rsidRPr="7804522E" w:rsidR="00015DD4">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> test </w:t>
       </w:r>
-      <w:r w:rsidRPr="70DD8D18" w:rsidR="25184A80">
+      <w:r w:rsidRPr="7804522E" w:rsidR="25184A80">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>görs.</w:t>
       </w:r>
-      <w:r w:rsidRPr="70DD8D18" w:rsidR="48A75F0F">
+      <w:r w:rsidRPr="7804522E" w:rsidR="48A75F0F">
         <w:rPr>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="70DD8D18" w:rsidR="48A75F0F">
+      <w:r w:rsidRPr="7804522E" w:rsidR="48A75F0F">
         <w:rPr>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Ny</w:t>
       </w:r>
-      <w:r w:rsidRPr="70DD8D18" w:rsidR="48A75F0F">
+      <w:r w:rsidRPr="7804522E" w:rsidR="48A75F0F">
         <w:rPr>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>a batte</w:t>
       </w:r>
-      <w:r w:rsidRPr="70DD8D18" w:rsidR="48A75F0F">
+      <w:r w:rsidRPr="7804522E" w:rsidR="48A75F0F">
         <w:rPr>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>rier finna att hämta på HIA</w:t>
       </w:r>
-      <w:r w:rsidRPr="70DD8D18" w:rsidR="4512D5EA">
+      <w:r w:rsidRPr="7804522E" w:rsidR="4512D5EA">
         <w:rPr>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="70DD8D18" w:rsidR="12F06A81">
+      <w:r w:rsidRPr="7804522E" w:rsidR="12F06A81">
         <w:rPr>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Avdelningen/</w:t>
       </w:r>
-      <w:r w:rsidRPr="70DD8D18" w:rsidR="09B94B38">
+      <w:r w:rsidRPr="7804522E" w:rsidR="09B94B38">
         <w:rPr>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidRPr="70DD8D18" w:rsidR="12F06A81">
+      <w:r w:rsidRPr="7804522E" w:rsidR="12F06A81">
         <w:rPr>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">ottagning debiteras sedan för </w:t>
       </w:r>
-      <w:r w:rsidRPr="70DD8D18" w:rsidR="60BEA661">
+      <w:r w:rsidRPr="7804522E" w:rsidR="60BEA661">
         <w:rPr>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>batteriet</w:t>
       </w:r>
-      <w:r w:rsidRPr="70DD8D18" w:rsidR="12F06A81">
+      <w:r w:rsidRPr="7804522E" w:rsidR="12F06A81">
         <w:rPr>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="70DD8D18" w:rsidR="00015DD4">
+      <w:r w:rsidRPr="7804522E" w:rsidR="00015DD4">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Det förbrukade batteriet lämnas till medicinsk teknik (MT).</w:t>
+        <w:t xml:space="preserve"> Det förbrukade batteriet lämnas till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7804522E" w:rsidR="7E1A13B0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>batteriåtervinning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7804522E" w:rsidR="00015DD4">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="009517A1" w:rsidR="00015DD4" w:rsidP="00855C2D" w:rsidRDefault="00015DD4" w14:paraId="1DF5F622" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc160460077" w:id="163"/>
       <w:r w:rsidRPr="009517A1">
         <w:t>Datakort</w:t>
       </w:r>
       <w:bookmarkEnd w:id="163"/>
     </w:p>
     <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="00855C2D" w:rsidRDefault="00015DD4" w14:paraId="7FF03669" w14:textId="34A79ECE">
       <w:r w:rsidRPr="009517A1">
         <w:t xml:space="preserve">Alla hjärtstartare är utrustade med </w:t>
       </w:r>
       <w:r w:rsidRPr="009517A1" w:rsidR="1F35E63E">
         <w:t>ett data</w:t>
       </w:r>
       <w:r w:rsidRPr="009517A1">
         <w:t>kort som registrerar händelse vid användning. Datakort byts ut enligt Lathund "Hjärtstartare</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> FR3". Avläsning av datakort sker på HLR-utbildningsenheten.</w:t>
       </w:r>
@@ -4490,97 +4492,55 @@
         <w:t xml:space="preserve">Intravenös eller </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>intraosseös</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve"> infart etableras så snart det är praktiskt möjligt.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="001410E5" w:rsidRDefault="00015DD4" w14:paraId="0EAFA7CF" w14:textId="4FC63EAC">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Läkemedelsadministration ges under pågående HLR</w:t>
       </w:r>
       <w:r w:rsidR="00B84344">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="001410E5" w:rsidRDefault="00015DD4" w14:paraId="03C56B06" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00015DD4">
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="00015DD4">
+        <w:rPr/>
         <w:t>Varje läkemedelsinjektion ska följas av en injektion av Natriumklorid 9 mg/ml 20 ml eller infusion Ringer-Acetat.</w:t>
-      </w:r>
-[...42 lines deleted...]
-        <w:t>följs av flushdropp Ringer-Acetat på cirka 200 ml.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="001410E5" w:rsidRDefault="00015DD4" w14:paraId="7C6E11FD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve">Flushdropp ska alltid ges med övertryck vid </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>intraosseös</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve"> tillförsel.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="001410E5" w:rsidRDefault="00015DD4" w14:paraId="25B509DA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Amiodarone</w:t>
@@ -4626,85 +4586,78 @@
       <w:bookmarkStart w:name="_Toc256000211" w:id="251"/>
       <w:bookmarkStart w:name="_Toc256000239" w:id="252"/>
       <w:bookmarkStart w:name="_Toc256000267" w:id="253"/>
       <w:bookmarkStart w:name="_Toc63168492" w:id="254"/>
       <w:bookmarkStart w:name="_Toc63947051" w:id="255"/>
       <w:bookmarkStart w:name="_Toc98165870" w:id="256"/>
       <w:bookmarkStart w:name="_Toc98166613" w:id="257"/>
       <w:bookmarkStart w:name="_Toc160460084" w:id="258"/>
       <w:bookmarkEnd w:id="246"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Defibrillering</w:t>
       </w:r>
       <w:bookmarkEnd w:id="247"/>
       <w:bookmarkEnd w:id="248"/>
       <w:bookmarkEnd w:id="249"/>
       <w:bookmarkEnd w:id="250"/>
       <w:bookmarkEnd w:id="251"/>
       <w:bookmarkEnd w:id="252"/>
       <w:bookmarkEnd w:id="253"/>
       <w:bookmarkEnd w:id="254"/>
       <w:bookmarkEnd w:id="255"/>
       <w:bookmarkEnd w:id="256"/>
       <w:bookmarkEnd w:id="257"/>
       <w:bookmarkEnd w:id="258"/>
     </w:p>
-    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="001410E5" w:rsidRDefault="00015DD4" w14:paraId="340DA4BD" w14:textId="63651E4D">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="001410E5" w:rsidRDefault="00015DD4" w14:paraId="340DA4BD" w14:textId="2AAA53D5">
       <w:r w:rsidR="00015DD4">
         <w:rPr/>
         <w:t xml:space="preserve">Den halvautomatiska defibrillatorn </w:t>
       </w:r>
-      <w:r w:rsidRPr="70DD8D18" w:rsidR="00015DD4">
-[...5 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00015DD4">
         <w:rPr/>
-        <w:t xml:space="preserve"> analyserar rytm och anvisar defibrillering vid VF och VT enligt tillverkarens algoritm. För barn under 25 kg eller under 8 år s</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="70DD8D18" w:rsidR="00015DD4">
+        <w:t>analyserar rytm och anvisar defibrillering vid VF och VT enligt tillverkarens algoritm. För barn under 25 kg eller under 8 år s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7804522E" w:rsidR="00015DD4">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>ka</w:t>
       </w:r>
-      <w:r w:rsidRPr="70DD8D18" w:rsidR="2C60669E">
+      <w:r w:rsidRPr="7804522E" w:rsidR="2C60669E">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="70DD8D18" w:rsidR="24AA0DEB">
+      <w:r w:rsidRPr="7804522E" w:rsidR="24AA0DEB">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">barnläge </w:t>
       </w:r>
-      <w:r w:rsidRPr="70DD8D18" w:rsidR="00015DD4">
+      <w:r w:rsidRPr="7804522E" w:rsidR="00015DD4">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
       <w:r w:rsidR="00015DD4">
         <w:rPr/>
         <w:t>vändas. Utrustningen reducerar strömstyrkan</w:t>
       </w:r>
       <w:r w:rsidR="00015DD4">
         <w:rPr/>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="001410E5" w:rsidRDefault="00015DD4" w14:paraId="0A75B710" w14:textId="77777777">
       <w:r w:rsidRPr="00015DD4">
         <w:t>Den manuella defibrillatorn kräver kunskap i rytmtolkning och ska endast användas av de som är utbildade i Avancerad HLR. Vid manuell defibrillering av vuxna används förinställda strömstyrkor. Vid defibrillering av barn ges 4 J/kg</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="001410E5" w:rsidRDefault="00015DD4" w14:paraId="60FC9077" w14:textId="4E684A92">
       <w:r w:rsidR="00015DD4">
         <w:rPr/>
         <w:t xml:space="preserve">Multifunktionell defibrillator har valbar manuell och halvautomatisk funktion och har ibland även övervakning som </w:t>
       </w:r>
       <w:r w:rsidR="00015DD4">
@@ -4990,115 +4943,131 @@
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="00015DD4">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="009F7C2B" w:rsidRDefault="00015DD4" w14:paraId="5ABDB4B2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc256000157" w:id="272"/>
       <w:bookmarkStart w:name="_Toc98165874" w:id="273"/>
       <w:bookmarkStart w:name="_Toc98166617" w:id="274"/>
       <w:bookmarkStart w:name="_Toc160460089" w:id="275"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Att beakta vid hjärtstillestånd vid drunkning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="272"/>
       <w:bookmarkEnd w:id="273"/>
       <w:bookmarkEnd w:id="274"/>
       <w:bookmarkEnd w:id="275"/>
     </w:p>
-    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="72C25DB5" w:rsidRDefault="00015DD4" w14:paraId="3AC9F36C" w14:textId="7DDFF8D6">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="72C25DB5" w:rsidRDefault="00015DD4" w14:paraId="3AC9F36C" w14:textId="627FFFD2">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidR="00015DD4">
         <w:rPr/>
         <w:t>Tidiga inblåsningar direkt på plats är ofta avgörande för överlevnaden vid drunkning. Om möjligt ska 5 inblåsningar göras redan i vattnet.</w:t>
       </w:r>
-      <w:r w:rsidR="09ED21F3">
-        <w:rPr/>
+      <w:r w:rsidRPr="7804522E" w:rsidR="09ED21F3">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="72C25DB5" w:rsidR="09ED21F3">
-[...3 lines deleted...]
-        <w:t>För mer information se HLR-rådets kursböcker.</w:t>
+      <w:r w:rsidRPr="7804522E" w:rsidR="09ED21F3">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">För mer information se HLR-rådets </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7804522E" w:rsidR="1B0A63EE">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>rekommendationer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7804522E" w:rsidR="09ED21F3">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="009F7C2B" w:rsidRDefault="00015DD4" w14:paraId="708C3925" w14:textId="00DC92D5">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc256000173" w:id="276"/>
       <w:bookmarkStart w:name="_Toc98165875" w:id="277"/>
       <w:bookmarkStart w:name="_Toc98166618" w:id="278"/>
       <w:bookmarkStart w:name="_Toc160460090" w:id="279"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Att beakta vid hjärtstopp hos patient med hypotermi</w:t>
       </w:r>
       <w:bookmarkEnd w:id="276"/>
       <w:bookmarkEnd w:id="277"/>
       <w:bookmarkEnd w:id="278"/>
       <w:bookmarkEnd w:id="279"/>
     </w:p>
     <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="009F7C2B" w:rsidRDefault="00015DD4" w14:paraId="4E792226" w14:textId="77777777">
       <w:r w:rsidRPr="00015DD4">
         <w:t>Hos en patient med kroppstemperatur under 30 och 35 grader följs andra algoritmer än vanligt. För mer information se HLR-rådets kursböcker.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="009F7C2B" w:rsidRDefault="00015DD4" w14:paraId="181FE040" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc256000188" w:id="280"/>
       <w:bookmarkStart w:name="_Toc98165876" w:id="281"/>
       <w:bookmarkStart w:name="_Toc98166619" w:id="282"/>
       <w:bookmarkStart w:name="_Toc160460091" w:id="283"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Att beakta vid hjärtstopp vid förgiftning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="280"/>
       <w:bookmarkEnd w:id="281"/>
       <w:bookmarkEnd w:id="282"/>
       <w:bookmarkEnd w:id="283"/>
     </w:p>
     <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="009F7C2B" w:rsidRDefault="00015DD4" w14:paraId="19EAC5ED" w14:textId="77777777">
       <w:r w:rsidRPr="00015DD4">
         <w:t>Vid misstänkt förgiftning och hjärtstopp ska medarbetarnas säkerhet priori</w:t>
       </w:r>
       <w:r w:rsidRPr="00015DD4">
         <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve">teras. Undvik direkt mun-mot-munandning. Om möjligt försök identifiera substansen som intagits med hjälp av anhöriga/vittnen och ta hjälp av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Giftinformationscentalen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve"> för råd angående behandling.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="009F7C2B" w:rsidRDefault="00015DD4" w14:paraId="5EB7E44C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc256000192" w:id="284"/>
       <w:bookmarkStart w:name="_Toc98165877" w:id="285"/>
       <w:bookmarkStart w:name="_Toc98166620" w:id="286"/>
       <w:bookmarkStart w:name="_Toc160460092" w:id="287"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Att beakta vid hjärtstopp vid trauma</w:t>
       </w:r>
       <w:bookmarkEnd w:id="284"/>
       <w:bookmarkEnd w:id="285"/>
       <w:bookmarkEnd w:id="286"/>
@@ -5514,95 +5483,113 @@
     </w:p>
     <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="006B4582" w:rsidRDefault="00015DD4" w14:paraId="4B718109" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve">HLR pågår hela tiden med så få och korta avbrott som möjligt. Fortsätt samordna kompressioner och inblåsningar, 15:2. Kompressioner ska genomföras på nedre halvan av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t>sternum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve"> och ska vara cirka en tredjedel av AP diametern av bröstkorgen dock max 6 cm djupa. Frekvens 100-120/min. Spädbarn komprimeras med tummarna på bröstbenet och grepp runt bröstkorgen med båda händerna. Större barn med en handflata mot bröstbenets nedre tredjedel.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="006B4582" w:rsidRDefault="00015DD4" w14:paraId="5C700BD7" w14:textId="235C46BE">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
         <w:t>Är barnet intuberat kan kompressioner fortgå oavbrutet med 100-120/min och inblåsningar med 10-25/min (spädbarn 25/min, ≥1 år 20/min, ≥8 år 15/min, ≥12 år 10/min). Undvik hyperventilering.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="006B4582" w:rsidRDefault="00015DD4" w14:paraId="51831238" w14:textId="77777777">
+    <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="006B4582" w:rsidRDefault="00015DD4" w14:paraId="51831238" w14:textId="06DBF491">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00015DD4">
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="00015DD4">
+        <w:rPr/>
         <w:t xml:space="preserve">Infart ska sättas in i samband med påbörjade kompressioner. Om etableringen av </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00015DD4">
+      <w:r w:rsidR="00015DD4">
+        <w:rPr/>
         <w:t>venväg</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00015DD4">
+      <w:r w:rsidR="00015DD4">
+        <w:rPr/>
         <w:t xml:space="preserve"> verkar bli komplicerad rekommenderas </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00015DD4">
+      <w:r w:rsidR="00015DD4">
+        <w:rPr/>
         <w:t>intraosseös</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00015DD4">
+      <w:r w:rsidR="00015DD4">
+        <w:rPr/>
         <w:t xml:space="preserve"> infart omedelbart. Sätts oftast på främre mediala ytan av </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00015DD4">
+      <w:r w:rsidR="00015DD4">
+        <w:rPr/>
         <w:t>tibia</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00015DD4">
+      <w:r w:rsidR="00015DD4">
+        <w:rPr/>
+        <w:t xml:space="preserve">, cirka </w:t>
+      </w:r>
+      <w:r w:rsidR="00015DD4">
+        <w:rPr/>
+        <w:t>2-3</w:t>
+      </w:r>
+      <w:r w:rsidR="00015DD4">
+        <w:rPr/>
+        <w:t xml:space="preserve"> cm </w:t>
+      </w:r>
+      <w:r w:rsidR="3485AB8C">
+        <w:rPr/>
+        <w:t>medialt om</w:t>
+      </w:r>
+      <w:r w:rsidR="3485AB8C">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00015DD4">
+        <w:rPr/>
         <w:t>tuberositas</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00015DD4">
+      <w:r w:rsidR="00015DD4">
+        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00015DD4">
+      <w:r w:rsidR="00015DD4">
+        <w:rPr/>
         <w:t>tibiae</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00015DD4">
+      <w:r w:rsidR="00015DD4">
+        <w:rPr/>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="006B4582" w:rsidRDefault="00015DD4" w14:paraId="2C5EC364" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00015DD4">
         <w:t xml:space="preserve">Starta och anslut defibrillator under pågående HLR så snart som möjligt, se rubrik </w:t>
       </w:r>
       <w:hyperlink w:history="1" w:anchor="_Defibrillering">
         <w:r w:rsidRPr="000163DE">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Defibrillering</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00015DD4">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00015DD4" w:rsidR="00015DD4" w:rsidP="006B4582" w:rsidRDefault="00015DD4" w14:paraId="4A7A8D06" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
@@ -11045,155 +11032,165 @@
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F259FF"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FE486F"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="018795A1"/>
     <w:rsid w:val="019D7FA3"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="026811C4"/>
     <w:rsid w:val="031E6FCD"/>
     <w:rsid w:val="071905AE"/>
     <w:rsid w:val="07219BBF"/>
+    <w:rsid w:val="08737CA5"/>
     <w:rsid w:val="08FB34D8"/>
     <w:rsid w:val="0925021D"/>
     <w:rsid w:val="09B94B38"/>
     <w:rsid w:val="09ED21F3"/>
     <w:rsid w:val="0AB9AB6F"/>
     <w:rsid w:val="0E7EDD5D"/>
     <w:rsid w:val="0FB283D9"/>
     <w:rsid w:val="11B67E1F"/>
     <w:rsid w:val="12F06A81"/>
     <w:rsid w:val="132F03F1"/>
     <w:rsid w:val="13DF4EB4"/>
     <w:rsid w:val="157AAF43"/>
     <w:rsid w:val="15E9AB47"/>
+    <w:rsid w:val="1B0A63EE"/>
     <w:rsid w:val="1B783428"/>
     <w:rsid w:val="1C739906"/>
     <w:rsid w:val="1F35E63E"/>
     <w:rsid w:val="201D59B4"/>
     <w:rsid w:val="205181C9"/>
     <w:rsid w:val="214F324D"/>
     <w:rsid w:val="21A80E0E"/>
     <w:rsid w:val="235A9172"/>
     <w:rsid w:val="2490F0FB"/>
     <w:rsid w:val="24AA0DEB"/>
     <w:rsid w:val="24B3C7C9"/>
     <w:rsid w:val="25184A80"/>
     <w:rsid w:val="25AA1E91"/>
     <w:rsid w:val="285EB1E4"/>
     <w:rsid w:val="29B5C9F8"/>
     <w:rsid w:val="2AA3B52D"/>
     <w:rsid w:val="2B7B71B5"/>
     <w:rsid w:val="2C60669E"/>
+    <w:rsid w:val="2EF2F972"/>
     <w:rsid w:val="2F6274F8"/>
     <w:rsid w:val="305E0F84"/>
     <w:rsid w:val="31489A18"/>
     <w:rsid w:val="320F87A6"/>
     <w:rsid w:val="324099D4"/>
     <w:rsid w:val="32779574"/>
     <w:rsid w:val="32CB6216"/>
     <w:rsid w:val="32D3A65E"/>
+    <w:rsid w:val="33711876"/>
     <w:rsid w:val="33C5D2CB"/>
+    <w:rsid w:val="3485AB8C"/>
     <w:rsid w:val="351F853C"/>
     <w:rsid w:val="356296E4"/>
     <w:rsid w:val="35C25018"/>
     <w:rsid w:val="36C9121B"/>
     <w:rsid w:val="36F7B9E9"/>
     <w:rsid w:val="3C3EAE3F"/>
     <w:rsid w:val="3D5386DA"/>
     <w:rsid w:val="3D6C3B33"/>
     <w:rsid w:val="3DD071C9"/>
     <w:rsid w:val="3E3772AE"/>
     <w:rsid w:val="40260400"/>
     <w:rsid w:val="4094AEB5"/>
     <w:rsid w:val="40BA7F95"/>
     <w:rsid w:val="41B2F058"/>
     <w:rsid w:val="42A831A0"/>
     <w:rsid w:val="42E7E313"/>
     <w:rsid w:val="4512D5EA"/>
     <w:rsid w:val="48A75F0F"/>
     <w:rsid w:val="48C54AF4"/>
     <w:rsid w:val="49318AC0"/>
     <w:rsid w:val="4B3F5E79"/>
     <w:rsid w:val="4BBB7E9A"/>
     <w:rsid w:val="4C692B82"/>
     <w:rsid w:val="4CC168F2"/>
     <w:rsid w:val="4CD012E7"/>
     <w:rsid w:val="4E4ED8FD"/>
     <w:rsid w:val="4FFBD0B1"/>
     <w:rsid w:val="508A6D05"/>
     <w:rsid w:val="50C1AF96"/>
     <w:rsid w:val="540E6CA4"/>
     <w:rsid w:val="54F85074"/>
     <w:rsid w:val="57073307"/>
     <w:rsid w:val="57B7C3C3"/>
     <w:rsid w:val="5975A926"/>
     <w:rsid w:val="59F87327"/>
     <w:rsid w:val="5A501CDA"/>
     <w:rsid w:val="5BD68C57"/>
     <w:rsid w:val="60876872"/>
     <w:rsid w:val="6091010C"/>
     <w:rsid w:val="60BEA661"/>
     <w:rsid w:val="616792AE"/>
+    <w:rsid w:val="63658A8C"/>
     <w:rsid w:val="64373B3D"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="659ED465"/>
     <w:rsid w:val="6673654E"/>
     <w:rsid w:val="66D494E2"/>
     <w:rsid w:val="682C1ECE"/>
     <w:rsid w:val="6A649AB0"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="6BBAD0A9"/>
     <w:rsid w:val="6DFD22B8"/>
     <w:rsid w:val="6E92CE32"/>
     <w:rsid w:val="6EDBDBEC"/>
     <w:rsid w:val="7046FEF2"/>
     <w:rsid w:val="70C8C451"/>
     <w:rsid w:val="70DD8D18"/>
     <w:rsid w:val="72C25DB5"/>
     <w:rsid w:val="751C2C5F"/>
     <w:rsid w:val="754CB6B1"/>
     <w:rsid w:val="76292247"/>
     <w:rsid w:val="768BBEF3"/>
     <w:rsid w:val="768E8586"/>
     <w:rsid w:val="77E76856"/>
+    <w:rsid w:val="7804522E"/>
     <w:rsid w:val="7A0F7721"/>
+    <w:rsid w:val="7A3168B1"/>
     <w:rsid w:val="7C05D4FA"/>
     <w:rsid w:val="7CB245EF"/>
+    <w:rsid w:val="7E1A13B0"/>
     <w:rsid w:val="7FF0FB81"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke weight="1pt" color="#4a773c"/>
       <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
@@ -14278,31 +14275,31 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Dok_med_omslag_sd_red</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Manager/>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinkBase/>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>HLR - Genomförande vid SÄS</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Isabell Skott</lastModifiedBy>
-  <revision>78</revision>
+  <revision>79</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>