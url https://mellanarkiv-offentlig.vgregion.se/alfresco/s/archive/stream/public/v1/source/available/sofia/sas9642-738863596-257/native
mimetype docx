--- v1 (2026-02-19)
+++ v2 (2026-04-01)
@@ -6,197 +6,209 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w:rsidR="003D47E7" w:rsidP="00F35B05" w:rsidRDefault="003D47E7" w14:paraId="386E29A7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="003D47E7" w:rsidSect="003D47E7">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc321146591" w:id="0"/>
     </w:p>
     <w:p w:rsidRPr="003D47E7" w:rsidR="003D47E7" w:rsidP="005F0C98" w:rsidRDefault="003D47E7" w14:paraId="7540C727" w14:textId="27E04E13">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc314219769" w:id="1"/>
-      <w:r w:rsidR="003D47E7">
-        <w:rPr/>
+      <w:r>
         <w:t xml:space="preserve">Gröna Korset på </w:t>
       </w:r>
       <w:r w:rsidR="2A6B2AEF">
-        <w:rPr/>
         <w:t>SÄS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003D47E7" w:rsidR="003D47E7" w:rsidP="005F0C98" w:rsidRDefault="003D47E7" w14:paraId="51251B0D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc467684452" w:id="2"/>
       <w:bookmarkStart w:name="_Toc256000000" w:id="3"/>
       <w:bookmarkStart w:name="_Toc256000018" w:id="4"/>
       <w:bookmarkStart w:name="_Toc256000036" w:id="5"/>
       <w:bookmarkStart w:name="_Toc93307741" w:id="6"/>
       <w:bookmarkStart w:name="_Toc256000054" w:id="7"/>
       <w:bookmarkStart w:name="_Toc148513612" w:id="8"/>
       <w:r w:rsidRPr="003D47E7">
         <w:t>Sammanfattning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w:rsidR="003D47E7" w:rsidP="005F0C98" w:rsidRDefault="003D47E7" w14:paraId="178BB38B" w14:textId="0D8664EC">
-      <w:r w:rsidR="003D47E7">
-[...25 lines deleted...]
-        <w:t xml:space="preserve">, säkerställa en god patientsäkerhetskultur, en bra arbetsmiljö samt minska kvalitetsbristkostnader. Gröna korset är en del av </w:t>
+      <w:r>
+        <w:t xml:space="preserve">Gröna Korset är en evidensbaserad visuell och systematisk arbetsmetod för identifiering av vårdskada eller risk för vårdskada. Förbättringsåtgärder vidtas genom metoden ”Dagligt förbättringsarbete”. Syftet med metoden är att minimera vårdskador, säkerställa en god patientsäkerhetskultur, en bra arbetsmiljö samt minska kvalitetsbristkostnader. Gröna korset är en del av </w:t>
       </w:r>
       <w:r w:rsidR="22C1AA0E">
-        <w:rPr/>
         <w:t>Södra Älvsborgs sjukhus (</w:t>
       </w:r>
-      <w:r w:rsidR="003D47E7">
-        <w:rPr/>
+      <w:r>
         <w:t>SÄS</w:t>
       </w:r>
       <w:r w:rsidR="4A158D15">
-        <w:rPr/>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="003D47E7">
-[...9 lines deleted...]
-        <w:t>.</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> ledningssystem; det är en standard och ska användas av sjukhusets samtliga öppen- och slutenvårdsenheter och övriga verksamheter med patientkontakt. SÄS har en nollvision för vårdskador.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005F0C98" w:rsidP="005F0C98" w:rsidRDefault="005F0C98" w14:paraId="0DA20A19" w14:textId="02019E29">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc148513613" w:id="9"/>
-      <w:r w:rsidR="005F0C98">
-        <w:rPr/>
+      <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w:rsidR="4E779BD4" w:rsidP="08178CFF" w:rsidRDefault="4E779BD4" w14:paraId="224F3964" w14:textId="6E3EA5F1">
+    <w:p w:rsidR="4E779BD4" w:rsidP="3759CED2" w:rsidRDefault="4E779BD4" w14:paraId="48A95FA2" w14:textId="61F3D116">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof w:val="0"/>
-          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="08178CFF" w:rsidR="4E779BD4">
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidR="4E779BD4">
+        <w:rPr/>
+        <w:t xml:space="preserve">Nytt arbetssätt med regionalt IT-stöd </w:t>
+      </w:r>
+      <w:r w:rsidR="5C4AB4D6">
+        <w:rPr/>
+        <w:t xml:space="preserve">beskrivs. </w:t>
+      </w:r>
+      <w:r w:rsidR="4E779BD4">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="4E779BD4" w:rsidP="3759CED2" w:rsidRDefault="4E779BD4" w14:paraId="224F3964" w14:textId="6BB71D21">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof w:val="0"/>
-          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
-[...2 lines deleted...]
-      </w:r>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidR="67FB9834">
+        <w:rPr/>
+        <w:t>Mallar enligt ursprunglig metod</w:t>
+      </w:r>
+      <w:r w:rsidR="6BDACD38">
+        <w:rPr/>
+        <w:t xml:space="preserve"> går tills vidare att nå</w:t>
+      </w:r>
+      <w:r w:rsidR="4933B93B">
+        <w:rPr/>
+        <w:t xml:space="preserve"> via</w:t>
+      </w:r>
+      <w:r w:rsidR="6BDACD38">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="Rf3cdf95c9be14640">
+        <w:r w:rsidRPr="3759CED2" w:rsidR="6445182D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof w:val="0"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="sv-SE"/>
+          </w:rPr>
+          <w:t>Gröna korset - Södra Älvsborgs Sjukhus</w:t>
+        </w:r>
+        <w:r w:rsidRPr="3759CED2" w:rsidR="7AB5850E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof w:val="0"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="sv-SE"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="005F0C98" w:rsidR="003D47E7" w:rsidP="005F0C98" w:rsidRDefault="003D47E7" w14:paraId="65738B99" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="360" w:after="40"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F0C98">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="_Toc467684453" w:id="10"/>
     <w:bookmarkStart w:name="_Toc256000001" w:id="11"/>
     <w:bookmarkStart w:name="_Toc256000019" w:id="12"/>
     <w:bookmarkStart w:name="_Toc256000037" w:id="13"/>
     <w:bookmarkStart w:name="_Toc93307742" w:id="14"/>
     <w:bookmarkStart w:name="_Toc256000055" w:id="15"/>
@@ -280,1284 +292,1284 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00FD538D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00FD538D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="00FD538D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00FD538D" w:rsidRDefault="00000000" w14:paraId="09B35C7E" w14:textId="3ABF7CCA">
+    <w:p w:rsidR="00FD538D" w:rsidRDefault="00FD538D" w14:paraId="09B35C7E" w14:textId="3ABF7CCA">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Toc148513613">
-        <w:r w:rsidRPr="00033857" w:rsidR="00FD538D">
+        <w:r w:rsidRPr="00033857">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förändringar sedan föregående version</w:t>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc148513613 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD538D">
-[...5 lines deleted...]
-        <w:r w:rsidR="00FD538D">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00FD538D" w:rsidRDefault="00000000" w14:paraId="40F01149" w14:textId="293744E6">
+    <w:p w:rsidR="00FD538D" w:rsidRDefault="00FD538D" w14:paraId="40F01149" w14:textId="293744E6">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Toc148513614">
-        <w:r w:rsidRPr="00033857" w:rsidR="00FD538D">
+        <w:r w:rsidRPr="00033857">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förutsättningar</w:t>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc148513614 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD538D">
-[...5 lines deleted...]
-        <w:r w:rsidR="00FD538D">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00FD538D" w:rsidRDefault="00000000" w14:paraId="54D3EA3F" w14:textId="3C281588">
+    <w:p w:rsidR="00FD538D" w:rsidRDefault="00FD538D" w14:paraId="54D3EA3F" w14:textId="3C281588">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Toc148513615">
-        <w:r w:rsidRPr="00033857" w:rsidR="00FD538D">
+        <w:r w:rsidRPr="00033857">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>SÄS patientsäkerhetskultur</w:t>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc148513615 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD538D">
-[...5 lines deleted...]
-        <w:r w:rsidR="00FD538D">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00FD538D" w:rsidRDefault="00000000" w14:paraId="60CE4CB9" w14:textId="25A95118">
+    <w:p w:rsidR="00FD538D" w:rsidRDefault="00FD538D" w14:paraId="60CE4CB9" w14:textId="25A95118">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Toc148513616">
-        <w:r w:rsidRPr="00033857" w:rsidR="00FD538D">
+        <w:r w:rsidRPr="00033857">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Ansvar</w:t>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc148513616 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD538D">
-[...5 lines deleted...]
-        <w:r w:rsidR="00FD538D">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00FD538D" w:rsidRDefault="00000000" w14:paraId="65624D3D" w14:textId="2D2B64ED">
+    <w:p w:rsidR="00FD538D" w:rsidRDefault="00FD538D" w14:paraId="65624D3D" w14:textId="2D2B64ED">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Toc148513617">
-        <w:r w:rsidRPr="00033857" w:rsidR="00FD538D">
+        <w:r w:rsidRPr="00033857">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Verksamhetschef</w:t>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc148513617 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD538D">
-[...5 lines deleted...]
-        <w:r w:rsidR="00FD538D">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00FD538D" w:rsidRDefault="00000000" w14:paraId="073A1CEB" w14:textId="40D049AE">
+    <w:p w:rsidR="00FD538D" w:rsidRDefault="00FD538D" w14:paraId="073A1CEB" w14:textId="40D049AE">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Toc148513618">
-        <w:r w:rsidRPr="00033857" w:rsidR="00FD538D">
+        <w:r w:rsidRPr="00033857">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Medarbetare</w:t>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc148513618 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD538D">
-[...5 lines deleted...]
-        <w:r w:rsidR="00FD538D">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00FD538D" w:rsidRDefault="00000000" w14:paraId="5B740B3B" w14:textId="6F140958">
+    <w:p w:rsidR="00FD538D" w:rsidRDefault="00FD538D" w14:paraId="5B740B3B" w14:textId="6F140958">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Toc148513619">
-        <w:r w:rsidRPr="00033857" w:rsidR="00FD538D">
+        <w:r w:rsidRPr="00033857">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Arbete med Gröna Korset</w:t>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc148513619 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD538D">
-[...5 lines deleted...]
-        <w:r w:rsidR="00FD538D">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00FD538D" w:rsidRDefault="00000000" w14:paraId="0DDFC88E" w14:textId="10F77FA6">
+    <w:p w:rsidR="00FD538D" w:rsidRDefault="00FD538D" w14:paraId="0DDFC88E" w14:textId="10F77FA6">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Toc148513620">
-        <w:r w:rsidRPr="00033857" w:rsidR="00FD538D">
+        <w:r w:rsidRPr="00033857">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Genomförande</w:t>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc148513620 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD538D">
-[...5 lines deleted...]
-        <w:r w:rsidR="00FD538D">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00FD538D" w:rsidRDefault="00000000" w14:paraId="5D1D9533" w14:textId="75190F1E">
+    <w:p w:rsidR="00FD538D" w:rsidRDefault="00FD538D" w14:paraId="5D1D9533" w14:textId="75190F1E">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Toc148513621">
-        <w:r w:rsidRPr="00033857" w:rsidR="00FD538D">
+        <w:r w:rsidRPr="00033857">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Aktivitetssteg 1 – Identifiering</w:t>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc148513621 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD538D">
-[...5 lines deleted...]
-        <w:r w:rsidR="00FD538D">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00FD538D" w:rsidRDefault="00000000" w14:paraId="52F1A669" w14:textId="144710AD">
+    <w:p w:rsidR="00FD538D" w:rsidRDefault="00FD538D" w14:paraId="52F1A669" w14:textId="144710AD">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Toc148513622">
-        <w:r w:rsidRPr="00033857" w:rsidR="00FD538D">
+        <w:r w:rsidRPr="00033857">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Aktivitetssteg 2 – Allvarlighetsbedömning</w:t>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc148513622 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD538D">
-[...5 lines deleted...]
-        <w:r w:rsidR="00FD538D">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00FD538D" w:rsidRDefault="00000000" w14:paraId="1B89DEAB" w14:textId="62B0A0F3">
+    <w:p w:rsidR="00FD538D" w:rsidRDefault="00FD538D" w14:paraId="1B89DEAB" w14:textId="62B0A0F3">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Toc148513623">
-        <w:r w:rsidRPr="00033857" w:rsidR="00FD538D">
+        <w:r w:rsidRPr="00033857">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Aktivitetssteg 3 – Datainsamling</w:t>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc148513623 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD538D">
-[...5 lines deleted...]
-        <w:r w:rsidR="00FD538D">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00FD538D" w:rsidRDefault="00000000" w14:paraId="132FF567" w14:textId="5EC53CEB">
+    <w:p w:rsidR="00FD538D" w:rsidRDefault="00FD538D" w14:paraId="132FF567" w14:textId="5EC53CEB">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Toc148513624">
-        <w:r w:rsidRPr="00033857" w:rsidR="00FD538D">
+        <w:r w:rsidRPr="00033857">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Aktivitetssteg 4 – Avvikelseregistrering</w:t>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc148513624 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD538D">
-[...5 lines deleted...]
-        <w:r w:rsidR="00FD538D">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00FD538D" w:rsidRDefault="00000000" w14:paraId="31E63B7F" w14:textId="3583DDAA">
+    <w:p w:rsidR="00FD538D" w:rsidRDefault="00FD538D" w14:paraId="31E63B7F" w14:textId="3583DDAA">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Toc148513625">
-        <w:r w:rsidRPr="00033857" w:rsidR="00FD538D">
+        <w:r w:rsidRPr="00033857">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Aktivitetssteg 5 – Involvera patienten</w:t>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc148513625 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD538D">
-[...5 lines deleted...]
-        <w:r w:rsidR="00FD538D">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00FD538D" w:rsidRDefault="00000000" w14:paraId="68855120" w14:textId="3D7773B7">
+    <w:p w:rsidR="00FD538D" w:rsidRDefault="00FD538D" w14:paraId="68855120" w14:textId="3D7773B7">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Toc148513626">
-        <w:r w:rsidRPr="00033857" w:rsidR="00FD538D">
+        <w:r w:rsidRPr="00033857">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Aktivitetssteg 6 – Förbättringsåtgärder</w:t>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc148513626 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD538D">
-[...5 lines deleted...]
-        <w:r w:rsidR="00FD538D">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00FD538D" w:rsidRDefault="00000000" w14:paraId="5D86183B" w14:textId="2DF3F3CF">
+    <w:p w:rsidR="00FD538D" w:rsidRDefault="00FD538D" w14:paraId="5D86183B" w14:textId="2DF3F3CF">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Toc148513627">
-        <w:r w:rsidRPr="00033857" w:rsidR="00FD538D">
+        <w:r w:rsidRPr="00033857">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Aktivitetssteg 7 – Uppföljning och lärande</w:t>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc148513627 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD538D">
-[...5 lines deleted...]
-        <w:r w:rsidR="00FD538D">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00FD538D" w:rsidRDefault="00000000" w14:paraId="7C5C86F1" w14:textId="2FB0ED67">
+    <w:p w:rsidR="00FD538D" w:rsidRDefault="00FD538D" w14:paraId="7C5C86F1" w14:textId="2FB0ED67">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Toc148513628">
-        <w:r w:rsidRPr="00033857" w:rsidR="00FD538D">
+        <w:r w:rsidRPr="00033857">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Dokumentinformation</w:t>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc148513628 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD538D">
-[...5 lines deleted...]
-        <w:r w:rsidR="00FD538D">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00FD538D" w:rsidRDefault="00000000" w14:paraId="04B1C0E4" w14:textId="5AAB4780">
+    <w:p w:rsidR="00FD538D" w:rsidRDefault="00FD538D" w14:paraId="04B1C0E4" w14:textId="5AAB4780">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Toc148513629">
-        <w:r w:rsidRPr="00033857" w:rsidR="00FD538D">
+        <w:r w:rsidRPr="00033857">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Referensförteckning</w:t>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc148513629 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD538D">
-[...5 lines deleted...]
-        <w:r w:rsidR="00FD538D">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00FD538D" w:rsidRDefault="00000000" w14:paraId="3241AFB0" w14:textId="2E567046">
+    <w:p w:rsidR="00FD538D" w:rsidRDefault="00FD538D" w14:paraId="3241AFB0" w14:textId="2E567046">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Toc148513630">
-        <w:r w:rsidRPr="00033857" w:rsidR="00FD538D">
+        <w:r w:rsidRPr="00033857">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Länkförteckning</w:t>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc148513630 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD538D">
-[...5 lines deleted...]
-        <w:r w:rsidR="00FD538D">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00FD538D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="003D47E7" w:rsidR="003D47E7" w:rsidP="006727EB" w:rsidRDefault="00DB0140" w14:paraId="61A2BD2C" w14:textId="1CFDCA02">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkStart w:name="_Toc148513614" w:id="16"/>
@@ -1722,62 +1734,51 @@
       <w:bookmarkStart w:name="_Toc467684454" w:id="19"/>
       <w:bookmarkStart w:name="_Toc256000002" w:id="20"/>
       <w:bookmarkStart w:name="_Toc256000020" w:id="21"/>
       <w:bookmarkStart w:name="_Toc256000038" w:id="22"/>
       <w:bookmarkStart w:name="_Toc93307743" w:id="23"/>
       <w:bookmarkStart w:name="_Toc256000056" w:id="24"/>
       <w:bookmarkStart w:name="_Toc148513615" w:id="25"/>
       <w:r w:rsidRPr="003D47E7">
         <w:t>SÄS patientsäkerhetskultur</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w:rsidRPr="003D47E7" w:rsidR="003D47E7" w:rsidP="006727EB" w:rsidRDefault="003D47E7" w14:paraId="18A15C2D" w14:textId="77777777">
       <w:r w:rsidRPr="003D47E7">
         <w:t>Patientsäkerhetskulturen kan beskrivas som den värdegrund (värderingar och uppfattningar) eller det beteende samt förhållningssätt som verksamheter på Södra Älvsborgs Sjukhus har till sina patienter och till de risker som kan uppstå inom den egna verksamheten.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003D47E7" w:rsidR="003D47E7" w:rsidP="006727EB" w:rsidRDefault="003D47E7" w14:paraId="0159DDC1" w14:textId="77777777">
       <w:r w:rsidRPr="003D47E7">
-        <w:t xml:space="preserve">En god patientsäkerhetskultur kännetecknas av att medarbetare är medvetna om risker, rapporterar avvikelser samt vidtar åtgärder för att förebygga eller förhindra upprepning av negativ händelse. </w:t>
-[...10 lines deleted...]
-        <w:t>leta ”syndabockar” innebär det att ha öppna tvärprofessionella dialoger, där åtgärder vidtas på systemnivå gällande patientsäkerhetsrisker.</w:t>
+        <w:t>En god patientsäkerhetskultur kännetecknas av att medarbetare är medvetna om risker, rapporterar avvikelser samt vidtar åtgärder för att förebygga eller förhindra upprepning av negativ händelse. Istället för att leta ”syndabockar” innebär det att ha öppna tvärprofessionella dialoger, där åtgärder vidtas på systemnivå gällande patientsäkerhetsrisker.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003D47E7" w:rsidR="003D47E7" w:rsidP="006727EB" w:rsidRDefault="003D47E7" w14:paraId="6F9CD973" w14:textId="77777777">
       <w:r w:rsidRPr="003D47E7">
         <w:t>Med en bra säkerhets- och patientsäkerhetskultur kan man uppnå en säker och trygg miljö för våra patienter, närstående samt medarbetare på SÄS.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003D47E7" w:rsidR="003D47E7" w:rsidP="006727EB" w:rsidRDefault="003D47E7" w14:paraId="6F4F14A6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc467684455" w:id="26"/>
       <w:bookmarkStart w:name="_Toc256000003" w:id="27"/>
       <w:bookmarkStart w:name="_Toc256000021" w:id="28"/>
       <w:bookmarkStart w:name="_Toc256000039" w:id="29"/>
       <w:bookmarkStart w:name="_Toc93307744" w:id="30"/>
       <w:bookmarkStart w:name="_Toc256000057" w:id="31"/>
       <w:bookmarkStart w:name="_Toc148513616" w:id="32"/>
       <w:r w:rsidRPr="003D47E7">
         <w:t>Ansvar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
@@ -1789,91 +1790,67 @@
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc467684456" w:id="33"/>
       <w:bookmarkStart w:name="_Toc256000004" w:id="34"/>
       <w:bookmarkStart w:name="_Toc256000022" w:id="35"/>
       <w:bookmarkStart w:name="_Toc256000040" w:id="36"/>
       <w:bookmarkStart w:name="_Toc93307745" w:id="37"/>
       <w:bookmarkStart w:name="_Toc256000058" w:id="38"/>
       <w:bookmarkStart w:name="_Toc148513617" w:id="39"/>
       <w:r w:rsidRPr="003D47E7">
         <w:t>Verksamhetschef</w:t>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p w:rsidRPr="003D47E7" w:rsidR="003D47E7" w:rsidP="08178CFF" w:rsidRDefault="003D47E7" w14:paraId="49EC21C0" w14:textId="5D669986">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr/>
-[...2 lines deleted...]
-        <w:rPr/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Ansvarar för ett effektivt och förebyggande patientsäkerhetsarbete samt upprättat ledningssystem för avvikelsehantering, </w:t>
       </w:r>
       <w:r w:rsidR="1652EA49">
-        <w:rPr/>
         <w:t xml:space="preserve">Gröna korset, </w:t>
       </w:r>
-      <w:hyperlink r:id="R0e3b83487f754b5f">
-        <w:r w:rsidRPr="08178CFF" w:rsidR="003D47E7">
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidRPr="08178CFF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>dagligt f</w:t>
-[...11 lines deleted...]
-          <w:t>rbättringsarbete</w:t>
+          <w:t>dagligt förbättringsarbete</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="221DC227">
-        <w:rPr/>
-[...8 lines deleted...]
-        <w:t>Pro.</w:t>
+        <w:t xml:space="preserve"> och utredning i MedControl Pro.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003D47E7" w:rsidR="003D47E7" w:rsidP="006727EB" w:rsidRDefault="003D47E7" w14:paraId="02D7957A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D47E7">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Skapar förutsättningar för medarbetare att delta i det systematiska kvalitets, förbättrings- och patientsäkerhetsarbetet.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003D47E7" w:rsidR="003D47E7" w:rsidP="006727EB" w:rsidRDefault="003D47E7" w14:paraId="238E0AD1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D47E7">
         <w:rPr>
@@ -1954,51 +1931,51 @@
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
     </w:p>
     <w:p w:rsidRPr="003D47E7" w:rsidR="003D47E7" w:rsidP="006727EB" w:rsidRDefault="003D47E7" w14:paraId="3183B975" w14:textId="77777777">
       <w:r w:rsidRPr="003D47E7">
         <w:t>Viktiga förutsättningar för att arbeta med Gröna Korset är att:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003D47E7" w:rsidR="003D47E7" w:rsidP="006727EB" w:rsidRDefault="003D47E7" w14:paraId="256E7CBF" w14:textId="51D53E4F">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D47E7">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Chefer förstår vikten av att vara ledare och ”bärare” av patientsäkerhetsarbete, patientsäkerhetskultur samt </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId19">
+      <w:hyperlink w:history="1" r:id="rId18">
         <w:r w:rsidRPr="00016D90">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>dagligt förbättringsarbete</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003D47E7">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003D47E7" w:rsidR="003D47E7" w:rsidP="006727EB" w:rsidRDefault="003D47E7" w14:paraId="1AB46A8E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D47E7">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -2032,78 +2009,66 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003D47E7" w:rsidR="003D47E7" w:rsidP="006727EB" w:rsidRDefault="003D47E7" w14:paraId="4247B856" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D47E7">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Metoden används i sin helhet (alla sju aktivitetssteg) enligt metod</w:t>
       </w:r>
       <w:r w:rsidRPr="003D47E7">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>beskrivning.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003D47E7" w:rsidR="003D47E7" w:rsidP="006727EB" w:rsidRDefault="00000000" w14:paraId="54779D8C" w14:textId="4ED23A2B">
+    <w:p w:rsidRPr="003D47E7" w:rsidR="003D47E7" w:rsidP="006727EB" w:rsidRDefault="003D47E7" w14:paraId="54779D8C" w14:textId="4ED23A2B">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId20">
-        <w:r w:rsidRPr="00016337" w:rsidR="003D47E7">
+      <w:hyperlink w:history="1" r:id="rId19">
+        <w:r w:rsidRPr="00016337">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Dagligt förbätt</w:t>
-[...11 lines deleted...]
-          <w:t>ingsarbete</w:t>
+          <w:t>Dagligt förbättringsarbete</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="003D47E7" w:rsidR="003D47E7">
+      <w:r w:rsidRPr="003D47E7">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (alla aktivitetssteg) är infört på enheten.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003D47E7" w:rsidR="003D47E7" w:rsidP="006727EB" w:rsidRDefault="003D47E7" w14:paraId="0BE3E9B1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D47E7">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Det finns god kunskap om definitionen på </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003D47E7">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>vårdskada</w:t>
@@ -2165,236 +2130,130 @@
       <w:bookmarkStart w:name="_Toc256000043" w:id="57"/>
       <w:bookmarkStart w:name="_Toc93307748" w:id="58"/>
       <w:bookmarkStart w:name="_Toc256000061" w:id="59"/>
       <w:bookmarkStart w:name="_Toc148513620" w:id="60"/>
       <w:r w:rsidRPr="003D47E7">
         <w:t>Genomförande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
     </w:p>
     <w:p w:rsidRPr="003D47E7" w:rsidR="003D47E7" w:rsidP="006727EB" w:rsidRDefault="003D47E7" w14:paraId="7FF5EDDF" w14:textId="77777777">
       <w:r w:rsidRPr="003D47E7">
         <w:t xml:space="preserve">Gröna korset består av sju olika aktivitetssteg. Det första steget, dialogen kring misstänkta </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003D47E7">
         <w:t>vårdskador</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003D47E7">
-        <w:t xml:space="preserve">, ska genomföras minst en gång per dag och bör ta mellan </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> minuter.</w:t>
+        <w:t>, ska genomföras minst en gång per dag och bör ta mellan 5-10 minuter.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003D47E7" w:rsidP="08178CFF" w:rsidRDefault="003D47E7" w14:paraId="15A21659" w14:textId="71152254">
-      <w:pPr>
-[...6 lines deleted...]
-        <w:rPr/>
+      <w:r>
         <w:t>Målet är att mötet sker i den tvärprofessionella grupp som möter patienten på en vårdenhet, mottagning, operationsenhet, röntgenenhet eller annan verksamhet med patientkontakt. I vissa fall är detta svårt att genomföra och kan då ske i en speciell grupp av medarbetare, exempelvis läkare utan fast vårdenhet. Även dessa bör, när så är möjligt, delta i den tvärprofessionella gruppens möten. Även studenter, tillfälliga medarbetare och paramedicinare bör delta.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="6F935D65" w:rsidP="08178CFF" w:rsidRDefault="6F935D65" w14:paraId="01E9E0E2" w14:textId="4F6A7544">
-      <w:pPr>
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> i utbildningen Metoden Gröna korset samt regiongemensamt IT-stöd</w:t>
+      <w:r w:rsidRPr="08178CFF">
+        <w:t>Regionalt verktyg och IT-stöd för Gröna korset presenteras i Lärportalen i utbildningen Metoden Gröna korset samt regiongemensamt IT-stöd</w:t>
       </w:r>
       <w:r w:rsidRPr="08178CFF" w:rsidR="24E7AE31">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:noProof w:val="0"/>
           <w:color w:val="333333"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="Rb1a9dd131750407f">
+      <w:hyperlink r:id="rId20">
         <w:r w:rsidRPr="08178CFF" w:rsidR="24E7AE31">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-            <w:color w:val="006298" w:themeColor="accent1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:color w:val="006298" w:themeColor="accent1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
-            <w:u w:val="single"/>
-            <w:lang w:val="sv-SE"/>
           </w:rPr>
           <w:t>Lärportalen - Södra Älvsborgs Sjukhus</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="08178CFF" w:rsidR="6F935D65">
-[...2 lines deleted...]
-          <w:noProof w:val="0"/>
+      <w:r w:rsidRPr="08178CFF">
+        <w:rPr>
           <w:color w:val="333333"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="08178CFF" w:rsidR="6F935D65">
-[...7 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="08178CFF">
         <w:t xml:space="preserve">Kontakta förvaltningsadministratör av </w:t>
       </w:r>
       <w:r w:rsidRPr="08178CFF" w:rsidR="772B0A2A">
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>Gröna korset</w:t>
       </w:r>
-      <w:r w:rsidRPr="08178CFF" w:rsidR="6F935D65">
-[...7 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="08178CFF">
         <w:t xml:space="preserve"> för att lägga till ny vårdenhet eller mottagning i verktyget.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003D47E7" w:rsidR="003D47E7" w:rsidP="006727EB" w:rsidRDefault="003D47E7" w14:paraId="135D6D88" w14:textId="77777777">
       <w:r w:rsidRPr="003D47E7">
         <w:t>Nedanstående beskrivning utgår från en vårdavdelning men kan lätt anpassas till övriga verksamheter.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003D47E7" w:rsidR="003D47E7" w:rsidP="006727EB" w:rsidRDefault="003D47E7" w14:paraId="023FAD70" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc467684460" w:id="61"/>
       <w:bookmarkStart w:name="_Toc256000008" w:id="62"/>
       <w:bookmarkStart w:name="_Toc256000026" w:id="63"/>
       <w:bookmarkStart w:name="_Toc256000044" w:id="64"/>
       <w:bookmarkStart w:name="_Toc93307749" w:id="65"/>
       <w:bookmarkStart w:name="_Toc256000062" w:id="66"/>
       <w:bookmarkStart w:name="_Toc148513621" w:id="67"/>
       <w:r w:rsidRPr="003D47E7">
         <w:t>Aktivitetssteg 1 – Identifiering</w:t>
       </w:r>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
       <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
     </w:p>
     <w:p w:rsidR="003D47E7" w:rsidP="08178CFF" w:rsidRDefault="003D47E7" w14:paraId="1D7AB40D" w14:textId="08702996">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr/>
-[...11 lines deleted...]
-        <w:t>.</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Identifiering av risk för negativ händelse eller vårdskada.</w:t>
       </w:r>
       <w:r w:rsidR="5294DCF3">
-        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003D47E7" w:rsidR="003D47E7" w:rsidP="006727EB" w:rsidRDefault="003D47E7" w14:paraId="2D2B71FB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="003D47E7">
         <w:t xml:space="preserve">Minst en gång per dygn ska frågan ställas: Har det funnits risk för </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003D47E7">
         <w:t>vårdskada</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003D47E7">
         <w:t xml:space="preserve"> eller har en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003D47E7">
         <w:t>vårdskada</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003D47E7">
         <w:t xml:space="preserve"> inträffat?</w:t>
@@ -2414,257 +2273,155 @@
       </w:pPr>
       <w:r w:rsidRPr="003D47E7">
         <w:t xml:space="preserve">Varje arbetslag över dygnet vidarebefordrar information om eventuella risker eller </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003D47E7">
         <w:t>vårdskador</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003D47E7">
         <w:t>, som uppstått under arbetspasset, för att vara en del av diskussionen under dagen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003D47E7" w:rsidR="003D47E7" w:rsidP="00F360DB" w:rsidRDefault="003D47E7" w14:paraId="53A9523A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:right="1132"/>
       </w:pPr>
       <w:r w:rsidRPr="003D47E7">
         <w:t>Verksamheten kan välja att ha ett möte efter varje arbetspass vid 24-timmars vård.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003D47E7" w:rsidR="003D47E7" w:rsidP="08178CFF" w:rsidRDefault="003D47E7" w14:paraId="21C450A4" w14:textId="066A28E5">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> ska kunna härledas till enskild patient eller händelse</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Identifierad risk eller vårdskada ska kunna härledas till enskild patient eller händelse</w:t>
       </w:r>
       <w:r w:rsidR="11E8A99A">
-        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="08178CFF" w:rsidR="11E8A99A">
-        <w:rPr>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> Pro (MCP). Där ska personnummer anges. Från verktyget Gröna korset finns en direktlänk till MCP när en händelse registreras.</w:t>
+        <w:t>men patientuppgifter får inte finnas med i registreringen i Gröna korset. Händelse som kräver en orsaksutredning ska registreras i MedControl Pro (MCP). Där ska personnummer anges. Från verktyget Gröna korset finns en direktlänk till MCP när en händelse registreras.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003D47E7" w:rsidR="003D47E7" w:rsidP="08178CFF" w:rsidRDefault="003D47E7" w14:paraId="035667B1" w14:textId="4CC3FCC8">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr>
-[...18 lines deleted...]
-        <w:t>t</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Initial identifiering av vårdskada kan vara svårt i samband med t</w:t>
       </w:r>
       <w:r w:rsidR="4508B6AE">
-        <w:rPr/>
         <w:t xml:space="preserve">ill exempel </w:t>
       </w:r>
-      <w:r w:rsidR="003D47E7">
-[...13 lines deleted...]
-        <w:t>.</w:t>
+      <w:r>
+        <w:t>medicinska komplikationer. Markera komplikationen, utred undvikbarheten och efterregistrera eventuell identifierad vårdskada.</w:t>
       </w:r>
       <w:r w:rsidR="0910D018">
-        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="08178CFF" w:rsidR="0910D018">
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>Det kan vara svårt att avgöra om en händelse ska registreras i MCP eller inte. En medarbetare gör inte fel om en händelse registreras i MCP när åsikterna går isär.</w:t>
       </w:r>
       <w:r w:rsidRPr="003D47E7">
         <w:softHyphen/>
         <w:t xml:space="preserve">barheten och efterregistrera eventuell identifierad </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="5D04568F" w:rsidP="08178CFF" w:rsidRDefault="5D04568F" w14:paraId="570B12E0" w14:textId="65612115">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr>
-[...16 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="08178CFF">
         <w:t>Regionalt verktyg för Gröna korset möjliggör för enskild medarbetare att registrera händelse innan tvärprofessionell dialog. Det kan vara lämpligt när medarbetare identifierat något avvikande utanför kontorstid och vill att händelse ska stämmas av vid nästkommande möte men kanske inte själv kan närvara. Varje verksamhet väljer själva när registrering får göras och kommunicerar det till sina medarbetare. Det går inte ta bort funktionen i verktyget.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="08178CFF" w:rsidP="08178CFF" w:rsidRDefault="08178CFF" w14:paraId="5BE850A6" w14:textId="51BF8BCB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1349"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="003D47E7" w:rsidR="003D47E7" w:rsidP="006727EB" w:rsidRDefault="003D47E7" w14:paraId="24D4A90D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc467684461" w:id="68"/>
       <w:bookmarkStart w:name="_Toc256000009" w:id="69"/>
       <w:bookmarkStart w:name="_Toc256000027" w:id="70"/>
       <w:bookmarkStart w:name="_Toc256000045" w:id="71"/>
       <w:bookmarkStart w:name="_Toc93307750" w:id="72"/>
       <w:bookmarkStart w:name="_Toc256000063" w:id="73"/>
       <w:bookmarkStart w:name="_Toc148513622" w:id="74"/>
       <w:r w:rsidRPr="003D47E7">
         <w:t>Aktivitetssteg 2 – Allvarlighetsbedömning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
       <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
       <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
     </w:p>
     <w:p w:rsidRPr="003D47E7" w:rsidR="003D47E7" w:rsidP="006727EB" w:rsidRDefault="003D47E7" w14:paraId="0D661099" w14:textId="413A8EC3">
-      <w:r w:rsidR="003D47E7">
-        <w:rPr/>
+      <w:r>
         <w:t>Allvarlighetsbedömning av händelsen görs under mötestillfället i den tvärprofessionella arbetsgruppen enligt färgkoder nedan</w:t>
       </w:r>
       <w:r w:rsidR="00877A39">
-        <w:rPr/>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="7A8466C9" w:rsidP="08178CFF" w:rsidRDefault="7A8466C9" w14:paraId="3194A707" w14:textId="24E57EAD">
-      <w:pPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="7A8466C9">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:inline wp14:editId="08E9A179" wp14:anchorId="28671A4A">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="28671A4A" wp14:editId="08E9A179">
             <wp:extent cx="5048250" cy="2676525"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="274006701" name="drawing"/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks noChangeAspect="1"/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
-              <a:graphicData xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="274006701" name="Picture 274006701"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1537746991">
+                    <a:blip r:embed="rId21">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5048250" cy="2676525"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -2672,115 +2429,83 @@
     <w:p w:rsidRPr="003D47E7" w:rsidR="003D47E7" w:rsidP="00940D9F" w:rsidRDefault="003D47E7" w14:paraId="77389B58" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc467684462" w:id="75"/>
       <w:bookmarkStart w:name="_Toc256000010" w:id="76"/>
       <w:bookmarkStart w:name="_Toc256000028" w:id="77"/>
       <w:bookmarkStart w:name="_Toc256000046" w:id="78"/>
       <w:bookmarkStart w:name="_Toc93307751" w:id="79"/>
       <w:bookmarkStart w:name="_Toc256000064" w:id="80"/>
       <w:bookmarkStart w:name="_Toc148513623" w:id="81"/>
       <w:r w:rsidRPr="003D47E7">
         <w:t>Aktivitetssteg 3 – Datainsamling</w:t>
       </w:r>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
       <w:bookmarkEnd w:id="77"/>
       <w:bookmarkEnd w:id="78"/>
       <w:bookmarkEnd w:id="79"/>
       <w:bookmarkEnd w:id="80"/>
       <w:bookmarkEnd w:id="81"/>
     </w:p>
     <w:p w:rsidRPr="003D47E7" w:rsidR="003D47E7" w:rsidP="00940D9F" w:rsidRDefault="003D47E7" w14:paraId="51AC780D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr/>
-[...2 lines deleted...]
-        <w:rPr/>
+      </w:pPr>
+      <w:r>
         <w:t>Samla in fakta och beskriv händelsen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="165CD698" w:rsidP="08178CFF" w:rsidRDefault="165CD698" w14:paraId="1F3B65D5" w14:textId="6A87D473">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr>
-[...12 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="08178CFF">
         <w:t>Under pågående möte registrerar utsedd vårdenhetsadministratör (särskild behörighet krävs) händelse, väljer händelsekategori, väljer allvarlighetsgrad i händelse och sätter dagens färgkod. Om flera händelser inträffat samma dag styrs dagens färg av den allvarligaste händelsen. Eventuellt tidigare registrerade händelser av enskild medarbetare kan justeras utifrån teamets bedömning. Händelsen måste beskrivas, trolig orsak och förslag till förbättring är valbart att beskriva. Om ett ärende ska registreras i MCP, utse vem som ska göra det. Det finns en direktlänk från registrerad händelse till MCP.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="220FA224" w:rsidP="08178CFF" w:rsidRDefault="220FA224" w14:paraId="3E63C514" w14:textId="79271042">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr>
-[...16 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="08178CFF">
         <w:t>Det regionala verktyget för Gröna korset ger en visuell bild över när avstämning genomförts och detaljer kring identifierade händelser.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="08178CFF" w:rsidP="08178CFF" w:rsidRDefault="08178CFF" w14:paraId="427C1771" w14:textId="153014B9">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1349"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
-          <w:noProof w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="003D47E7" w:rsidR="003D47E7" w:rsidP="00940D9F" w:rsidRDefault="003D47E7" w14:paraId="59D85432" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc467684463" w:id="82"/>
       <w:bookmarkStart w:name="_Toc256000011" w:id="83"/>
       <w:bookmarkStart w:name="_Toc256000029" w:id="84"/>
       <w:bookmarkStart w:name="_Toc256000047" w:id="85"/>
       <w:bookmarkStart w:name="_Toc93307752" w:id="86"/>
       <w:bookmarkStart w:name="_Toc256000065" w:id="87"/>
       <w:bookmarkStart w:name="_Toc148513624" w:id="88"/>
       <w:r w:rsidRPr="003D47E7">
         <w:t>Aktivitetssteg 4 – Avvikelseregistrering</w:t>
       </w:r>
       <w:bookmarkEnd w:id="82"/>
       <w:bookmarkEnd w:id="83"/>
       <w:bookmarkEnd w:id="84"/>
       <w:bookmarkEnd w:id="85"/>
       <w:bookmarkEnd w:id="86"/>
       <w:bookmarkEnd w:id="87"/>
       <w:bookmarkEnd w:id="88"/>
     </w:p>
@@ -2806,204 +2531,99 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003D47E7">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> enligt riktlinje </w:t>
       </w:r>
       <w:hyperlink w:history="1" r:id="rId22">
         <w:r w:rsidRPr="004409A2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Avvikelsehantering SÄS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003D47E7">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003D47E7" w:rsidR="003D47E7" w:rsidP="004409A2" w:rsidRDefault="003D47E7" w14:paraId="65672CA0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr/>
-      </w:pPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Utsedd medarbetare skriver avvikelseregistrering i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>MedControl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> PRO samma dag innan arbetsdagens slut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="6B0CF92D" w:rsidP="08178CFF" w:rsidRDefault="6B0CF92D" w14:paraId="092A5F6D" w14:textId="3675F448">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="08178CFF">
+        <w:t>Den som skriver en avvikelse i MCP skriver in AV-nummer i aktuellt fält i registrerad händelse i Gröna korset.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003D47E7" w:rsidR="003D47E7" w:rsidP="004409A2" w:rsidRDefault="003D47E7" w14:paraId="0F840453" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003D47E7">
+        <w:t>Vårdenhetschef ska om möjligt ge utsedd medarbetare avsatt tid för att skriva avvikelsen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003D47E7" w:rsidP="08178CFF" w:rsidRDefault="003D47E7" w14:paraId="27A1151A" w14:textId="3D61E13F">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vårdenhetschef är ansvarig att dagen efter följa upp att avvikelsen är </w:t>
+      </w:r>
+      <w:r w:rsidRPr="08178CFF" w:rsidR="50EB21E8">
+        <w:t>registrerad i aktuell händelse i Gröna korset.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003D47E7" w:rsidR="003D47E7" w:rsidP="004409A2" w:rsidRDefault="50EB21E8" w14:paraId="502DABFF" w14:textId="61FC9978">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="08178CFF">
+        <w:t>Vid uppenbar allvarlig vårdskada ska alltid händelseanalys övervägas.</w:t>
+      </w:r>
       <w:r w:rsidR="003D47E7">
-        <w:rPr/>
-[...149 lines deleted...]
-        <w:t>m.m.</w:t>
+        <w:t xml:space="preserve"> Se också aktivitetssteg 6 om information till patienten m.m.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003D47E7" w:rsidR="003D47E7" w:rsidP="004409A2" w:rsidRDefault="003D47E7" w14:paraId="032C304E" w14:textId="407C8838">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D47E7">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">De följande stegen dokumenteras i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003D47E7">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MedControl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003D47E7">
         <w:rPr>
           <w:szCs w:val="20"/>
@@ -3033,126 +2653,88 @@
       <w:bookmarkStart w:name="_Toc256000012" w:id="90"/>
       <w:bookmarkStart w:name="_Toc256000030" w:id="91"/>
       <w:bookmarkStart w:name="_Toc256000048" w:id="92"/>
       <w:bookmarkStart w:name="_Toc93307753" w:id="93"/>
       <w:bookmarkStart w:name="_Toc256000066" w:id="94"/>
       <w:bookmarkStart w:name="_Toc148513625" w:id="95"/>
       <w:r w:rsidRPr="003D47E7">
         <w:t>Aktivitetssteg 5 – Involvera patienten</w:t>
       </w:r>
       <w:bookmarkEnd w:id="89"/>
       <w:bookmarkEnd w:id="90"/>
       <w:bookmarkEnd w:id="91"/>
       <w:bookmarkEnd w:id="92"/>
       <w:bookmarkEnd w:id="93"/>
       <w:bookmarkEnd w:id="94"/>
       <w:bookmarkEnd w:id="95"/>
     </w:p>
     <w:p w:rsidRPr="003D47E7" w:rsidR="003D47E7" w:rsidP="002B0BB6" w:rsidRDefault="003D47E7" w14:paraId="7D9F7276" w14:textId="77777777">
       <w:r w:rsidRPr="003D47E7">
         <w:t>Involvera patienter, närstående eller vårdnadshavare i patientsäkerhets- och kvalitetsarbetet; uppmana dem att medverka och inkomma med förbättringsförslag.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003D47E7" w:rsidR="003D47E7" w:rsidP="002B0BB6" w:rsidRDefault="003D47E7" w14:paraId="68F70237" w14:textId="4657672E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr/>
-      </w:pPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Vid varje händelse med vårdskada ska förbättringsförslag inhämtas av patient, närstående eller vårdnadshavare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003D47E7" w:rsidP="08178CFF" w:rsidRDefault="003D47E7" w14:paraId="2231E40C" w14:textId="21360A77">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Den som inhämtat förbättringsförslag </w:t>
+      </w:r>
+      <w:r w:rsidR="0E6467D0">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="08178CFF" w:rsidR="0E6467D0">
+        <w:t>okumenterar informationen i aktuellt ärende i Gröna korset.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003D47E7" w:rsidR="003D47E7" w:rsidP="002B0BB6" w:rsidRDefault="0E6467D0" w14:paraId="59E91D18" w14:textId="53A33A6A">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förbättringsförslag blir en del av </w:t>
+      </w:r>
       <w:r w:rsidR="003D47E7">
-        <w:rPr/>
-[...1 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">enhetens förbättringsarbete. </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" w:anchor="_Aktivitetssteg_6_-">
+        <w:r w:rsidRPr="08178CFF" w:rsidR="003D47E7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Se aktivitetssteg 6</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidR="003D47E7">
-        <w:rPr/>
-[...67 lines deleted...]
-        <w:rPr/>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003D47E7" w:rsidR="003D47E7" w:rsidP="002B0BB6" w:rsidRDefault="003D47E7" w14:paraId="5F0E0EE3" w14:textId="4D769555">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Aktivitetssteg_6_-" w:id="96"/>
       <w:bookmarkStart w:name="_Toc467684465" w:id="97"/>
       <w:bookmarkStart w:name="_Toc256000013" w:id="98"/>
       <w:bookmarkStart w:name="_Toc256000031" w:id="99"/>
       <w:bookmarkStart w:name="_Toc256000049" w:id="100"/>
       <w:bookmarkStart w:name="_Toc93307754" w:id="101"/>
       <w:bookmarkStart w:name="_Toc256000067" w:id="102"/>
       <w:bookmarkStart w:name="_Toc148513626" w:id="103"/>
       <w:bookmarkEnd w:id="96"/>
       <w:r w:rsidRPr="003D47E7">
         <w:t xml:space="preserve">Aktivitetssteg 6 </w:t>
       </w:r>
       <w:r w:rsidRPr="003D47E7" w:rsidR="00FD538D">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="003D47E7">
         <w:t xml:space="preserve"> Förbättringsåtgärder</w:t>
       </w:r>
@@ -3218,337 +2800,268 @@
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="003D47E7">
         <w:t xml:space="preserve">Långsiktigt förbättringsarbete bör initieras inom de områden där enheten identifierat ett större utfall av risker eller </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003D47E7">
         <w:t>vårdskador</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003D47E7">
         <w:t>, eller trender till ökade negativa händelser utifrån månadssammanställningar.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003D47E7" w:rsidR="003D47E7" w:rsidP="002B0BB6" w:rsidRDefault="003D47E7" w14:paraId="634C4A53" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="003D47E7">
         <w:t>Etablera arbetsgrupper med representation från olika verksamheter eller enheter, där gemensamt identifierade frekventa risker och negativa händelser inträffar. Initiera gemensamma förbättringsåtgärder.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003D47E7" w:rsidR="003D47E7" w:rsidP="002B0BB6" w:rsidRDefault="003D47E7" w14:paraId="00CC50EF" w14:textId="3FE58692">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> som uppkommer vid det dagliga avstämningsmötet omhändertas också i det dagliga förbättringsarbetet</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Förbättringsförslag gällande strul, etiska frågor m.m. som uppkommer vid det dagliga avstämningsmötet omhändertas också i det dagliga förbättringsarbetet</w:t>
       </w:r>
       <w:r w:rsidR="03EC3863">
-        <w:rPr/>
         <w:t xml:space="preserve"> och registreras lämpligen med färgen gul i det Gröna korset.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003D47E7" w:rsidR="003D47E7" w:rsidP="002B0BB6" w:rsidRDefault="00000000" w14:paraId="3949A130" w14:textId="48C29983">
+    <w:p w:rsidRPr="003D47E7" w:rsidR="003D47E7" w:rsidP="002B0BB6" w:rsidRDefault="003D47E7" w14:paraId="3949A130" w14:textId="48C29983">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:hyperlink w:history="1" r:id="rId25">
-        <w:r w:rsidRPr="0083275C" w:rsidR="003D47E7">
+        <w:r w:rsidRPr="0083275C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Dagligt förbättringsarbete</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="003D47E7" w:rsidR="003D47E7">
+      <w:r w:rsidRPr="003D47E7">
         <w:t xml:space="preserve"> sker enligt sjukhusets rutiner och riktlinjer, se webbsida.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003D47E7" w:rsidR="003D47E7" w:rsidP="0083275C" w:rsidRDefault="003D47E7" w14:paraId="58B98967" w14:textId="4ACAE8E2">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc467684466" w:id="104"/>
       <w:bookmarkStart w:name="_Toc256000014" w:id="105"/>
       <w:bookmarkStart w:name="_Toc256000032" w:id="106"/>
       <w:bookmarkStart w:name="_Toc256000050" w:id="107"/>
       <w:bookmarkStart w:name="_Toc93307755" w:id="108"/>
       <w:bookmarkStart w:name="_Toc256000068" w:id="109"/>
       <w:bookmarkStart w:name="_Toc148513627" w:id="110"/>
-      <w:r w:rsidR="003D47E7">
-        <w:rPr/>
+      <w:r>
         <w:t xml:space="preserve">Aktivitetssteg 7 </w:t>
       </w:r>
       <w:r w:rsidR="00FD538D">
-        <w:rPr/>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidR="003D47E7">
-        <w:rPr/>
+      <w:r>
         <w:t xml:space="preserve"> Uppföljning och lärande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="104"/>
       <w:bookmarkEnd w:id="105"/>
       <w:bookmarkEnd w:id="106"/>
       <w:bookmarkEnd w:id="107"/>
       <w:bookmarkEnd w:id="108"/>
       <w:bookmarkEnd w:id="109"/>
       <w:bookmarkEnd w:id="110"/>
     </w:p>
     <w:p w:rsidR="2573CD6B" w:rsidP="08178CFF" w:rsidRDefault="2573CD6B" w14:paraId="26B3DC70" w14:textId="3BE047E5">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr>
-[...12 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="08178CFF">
         <w:t>Uppföljning kan ses månadsvis per enhet, direkt i det regionala verktyget Gröna korset. Mer omfattande uppföljning presenteras i Power BI rapport (behörighet krävs).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003D47E7" w:rsidR="003D47E7" w:rsidP="0083275C" w:rsidRDefault="003D47E7" w14:paraId="00EDF832" w14:textId="6BBF8301">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="003D47E7">
         <w:t xml:space="preserve">Minst en gång per månad ska utfall av sammanställningen gällande risker och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003D47E7">
         <w:t>vårdskador</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003D47E7">
         <w:t xml:space="preserve"> diskuteras på APT och i </w:t>
       </w:r>
       <w:r w:rsidR="007D672F">
         <w:t>verksamhets</w:t>
       </w:r>
       <w:r w:rsidRPr="003D47E7">
         <w:t>ledning med syfte att utvärdera åtgärder samt skapa lärande.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003D47E7" w:rsidR="003D47E7" w:rsidP="0083275C" w:rsidRDefault="003D47E7" w14:paraId="4457594D" w14:textId="6CCC46F8">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr/>
-[...2 lines deleted...]
-        <w:rPr/>
+      </w:pPr>
+      <w:r>
         <w:t>Sammanställnin</w:t>
       </w:r>
       <w:r w:rsidR="501628CA">
-        <w:rPr/>
         <w:t>g</w:t>
       </w:r>
-      <w:r w:rsidR="003D47E7">
-        <w:rPr/>
+      <w:r>
         <w:t xml:space="preserve"> ska finnas tillgänglig på </w:t>
       </w:r>
       <w:r w:rsidR="00A24BE6">
-        <w:rPr/>
         <w:t>verksamhets</w:t>
       </w:r>
-      <w:r w:rsidR="003D47E7">
-[...12 lines deleted...]
-    <w:p w:rsidRPr="003D47E7" w:rsidR="003D47E7" w:rsidP="0083275C" w:rsidRDefault="003D47E7" w14:paraId="6609AF38" w14:textId="4B9237DF">
+      <w:r>
+        <w:t>ledningens och enhetens styrtavla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003D47E7" w:rsidR="003D47E7" w:rsidP="0083275C" w:rsidRDefault="0D13A256" w14:paraId="6609AF38" w14:textId="4B9237DF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr/>
-[...9 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="08178CFF">
         <w:t xml:space="preserve">Gröna korset kommer att följas upp sjukhusövergripande och regionalt. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="73FC1810" w:rsidP="08178CFF" w:rsidRDefault="73FC1810" w14:paraId="30B92F21" w14:textId="588E10CC">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr>
-[...16 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="08178CFF">
         <w:t>Medarbetare med särskild behörighet kan publicera ärenden i Gröna korset som del i ett gemensamt regionalt lärande.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="08178CFF" w:rsidP="08178CFF" w:rsidRDefault="08178CFF" w14:paraId="0C02A481" w14:textId="0459D5CB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00DB0140" w:rsidR="003D47E7" w:rsidP="00DB0140" w:rsidRDefault="003D47E7" w14:paraId="421D86FB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc182366122" w:id="111"/>
       <w:bookmarkStart w:name="_Toc467684467" w:id="112"/>
       <w:bookmarkStart w:name="_Toc256000015" w:id="113"/>
       <w:bookmarkStart w:name="_Toc256000033" w:id="114"/>
       <w:bookmarkStart w:name="_Toc256000051" w:id="115"/>
       <w:bookmarkStart w:name="_Toc93307756" w:id="116"/>
       <w:bookmarkStart w:name="_Toc256000069" w:id="117"/>
       <w:bookmarkStart w:name="_Toc148513628" w:id="118"/>
       <w:r w:rsidRPr="00DB0140">
         <w:t>Dokumentinformation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="111"/>
       <w:bookmarkEnd w:id="112"/>
       <w:bookmarkEnd w:id="113"/>
       <w:bookmarkEnd w:id="114"/>
       <w:bookmarkEnd w:id="115"/>
       <w:bookmarkEnd w:id="116"/>
       <w:bookmarkEnd w:id="117"/>
       <w:bookmarkEnd w:id="118"/>
     </w:p>
     <w:p w:rsidRPr="0083275C" w:rsidR="003D47E7" w:rsidP="0083275C" w:rsidRDefault="003D47E7" w14:paraId="01D02062" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0083275C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>För innehållet svarar</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D47E7" w:rsidP="0083275C" w:rsidRDefault="003D47E7" w14:paraId="2876F0DF" w14:textId="2D3ADC2A">
-[...1 lines deleted...]
-        <w:rPr/>
+    <w:p w:rsidR="003D47E7" w:rsidP="0083275C" w:rsidRDefault="12D63064" w14:paraId="2876F0DF" w14:textId="2D3ADC2A">
+      <w:r>
         <w:t>Tabitha Fyhr</w:t>
       </w:r>
       <w:r w:rsidR="003D47E7">
-        <w:rPr/>
         <w:t>, patientsäkerhetsstrateg, SÄS</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="003D47E7">
         <w:br/>
       </w:r>
       <w:r w:rsidR="003D47E7">
-        <w:rPr/>
         <w:t>Jerker Nilson, chefläkare, SÄS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0083275C" w:rsidR="003D47E7" w:rsidP="0083275C" w:rsidRDefault="003D47E7" w14:paraId="7603675D" w14:textId="592CA4FB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc149035757" w:id="119"/>
       <w:bookmarkStart w:name="_Toc149978547" w:id="120"/>
-      <w:r w:rsidRPr="08178CFF" w:rsidR="003D47E7">
-[...2 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidRPr="08178CFF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Remissinstanser</w:t>
       </w:r>
       <w:bookmarkEnd w:id="119"/>
       <w:bookmarkEnd w:id="120"/>
       <w:r w:rsidRPr="08178CFF" w:rsidR="00E62258">
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (utgåva </w:t>
       </w:r>
       <w:r w:rsidRPr="08178CFF" w:rsidR="1F41AFE0">
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="08178CFF" w:rsidR="00E62258">
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003D47E7" w:rsidR="003D47E7" w:rsidP="0083275C" w:rsidRDefault="003D47E7" w14:paraId="7BA14F25" w14:textId="77777777">
       <w:r w:rsidRPr="003D47E7">
         <w:t>Verksamhetschefer, SÄS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0083275C" w:rsidR="003D47E7" w:rsidP="0083275C" w:rsidRDefault="003D47E7" w14:paraId="76664216" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0083275C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Fastställt av</w:t>
       </w:r>
     </w:p>
@@ -3850,99 +3363,67 @@
         </w:rPr>
         <w:t>Clin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00672AEB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00672AEB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nurs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00672AEB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>. 2021 Mar;30 (</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">. 2021 Mar;30 (5-6):830-839. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00672AEB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>5-6</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00672AEB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">):830-839. </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">/jocn.15626. </w:t>
+        <w:t xml:space="preserve">: 10.1111/jocn.15626. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00672AEB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Epub</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00672AEB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2021 Jan 17.</w:t>
       </w:r>
       <w:r w:rsidRPr="00672AEB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00672AEB">
@@ -4037,59 +3518,51 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00672AEB">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Research, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00672AEB">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00672AEB">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and </w:t>
-[...7 lines deleted...]
-        <w:t>Innovation1,3</w:t>
+        <w:t xml:space="preserve"> and Innovation1,3</w:t>
       </w:r>
       <w:r w:rsidRPr="00672AEB">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink w:history="1" r:id="rId27">
         <w:r w:rsidRPr="00672AEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://pubmed.ncbi.nlm.nih.gov/33372328</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="00672AEB" w:rsidR="003D47E7" w:rsidP="0083275C" w:rsidRDefault="003D47E7" w14:paraId="0BBABB5C" w14:textId="09F03DD5">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -4206,67 +3679,51 @@
         </w:rPr>
         <w:t>Reporting</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00672AEB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. J Patient </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00672AEB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Saf</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00672AEB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>. 2022 Jan 1;18 (</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">18-e25. </w:t>
+        <w:t xml:space="preserve">. 2022 Jan 1;18 (1):e18-e25. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00672AEB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>doi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00672AEB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>: 10.1097/PTS.0000000000000685.</w:t>
       </w:r>
       <w:r w:rsidRPr="00672AEB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00672AEB">
@@ -4283,354 +3740,376 @@
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink w:history="1" r:id="rId28">
         <w:r w:rsidRPr="00672AEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://pubmed.ncbi.nlm.nih.gov/34951607</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="00DB0140" w:rsidR="003D47E7" w:rsidP="00DB0140" w:rsidRDefault="003D47E7" w14:paraId="78A00B33" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc467684469" w:id="128"/>
       <w:bookmarkStart w:name="_Toc256000017" w:id="129"/>
       <w:bookmarkStart w:name="_Toc256000035" w:id="130"/>
       <w:bookmarkStart w:name="_Toc256000053" w:id="131"/>
       <w:bookmarkStart w:name="_Toc93307758" w:id="132"/>
       <w:bookmarkStart w:name="_Toc256000071" w:id="133"/>
       <w:bookmarkStart w:name="_Toc148513630" w:id="134"/>
-      <w:r w:rsidR="003D47E7">
-        <w:rPr/>
+      <w:r>
         <w:t>Länkförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="128"/>
       <w:bookmarkEnd w:id="129"/>
       <w:bookmarkEnd w:id="130"/>
       <w:bookmarkEnd w:id="131"/>
       <w:bookmarkEnd w:id="132"/>
       <w:bookmarkEnd w:id="133"/>
       <w:bookmarkEnd w:id="134"/>
     </w:p>
     <w:p w:rsidR="00D24F8C" w:rsidP="08178CFF" w:rsidRDefault="00D24F8C" w14:paraId="1FC1DAA5" w14:textId="6A304CF5">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:noProof w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="08178CFF">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve">Utbildning i metoden Gröna korset samt regiongemensamt IT-stöd. </w:t>
       </w:r>
-      <w:hyperlink r:id="R5adab81fb69e434c">
-        <w:r w:rsidRPr="08178CFF" w:rsidR="00D24F8C">
+      <w:hyperlink r:id="rId29">
+        <w:r w:rsidRPr="08178CFF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-            <w:color w:val="006298" w:themeColor="accent1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:color w:val="006298" w:themeColor="accent1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
-            <w:u w:val="single"/>
-            <w:lang w:val="sv-SE"/>
           </w:rPr>
           <w:t>Lärportalen - Södra Älvsborgs Sjukhus</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="2AF5E30B" w:rsidP="08178CFF" w:rsidRDefault="2AF5E30B" w14:paraId="0D8E8D26" w14:textId="7D8A46CE">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="288" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:noProof w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="sv-SE"/>
-[...5 lines deleted...]
-          <w:noProof w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="08178CFF">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Länk till IT-stödet.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="Rd2b562d9f4bc4a86">
+      <w:hyperlink r:id="rId30">
         <w:r w:rsidRPr="08178CFF" w:rsidR="66F76D21">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-            <w:noProof w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
-            <w:lang w:val="sv-SE"/>
           </w:rPr>
           <w:t>Gröna Korset - Start</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="00DB0140" w:rsidR="003D47E7" w:rsidP="00672AEB" w:rsidRDefault="003D47E7" w14:paraId="07BA55BB" w14:textId="61F74DD0">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB0140">
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="3759CED2" w:rsidR="003D47E7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Mallar och dokumentationsmaterial om dagligt förbättringsarbete.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB0140">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId31">
-        <w:r w:rsidRPr="00DB0140">
+      <w:hyperlink r:id="R5143dd79504e4806">
+        <w:r w:rsidRPr="3759CED2" w:rsidR="003D47E7">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/utveckling-kvalitet-och-uppfoljning/verktygslada-forbattringsarbete/dagligt-forbattringsarbete</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidR="00FCF3B4" w:rsidP="3759CED2" w:rsidRDefault="00FCF3B4" w14:paraId="209E7649" w14:textId="161F6088">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="1304"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3759CED2" w:rsidR="00FCF3B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="sv-SE" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Information på SÄS intranät</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FCF3B4" w:rsidP="3759CED2" w:rsidRDefault="00FCF3B4" w14:paraId="7EE958E3" w14:textId="2A2777A5">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="R75a842d0efea4c34">
+        <w:r w:rsidRPr="3759CED2" w:rsidR="00FCF3B4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof w:val="0"/>
+            <w:lang w:val="sv-SE"/>
+          </w:rPr>
+          <w:t>Gröna korset - Södra Älvsborgs Sjukhus</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
     <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="00536A5A" w:rsidRDefault="00536A5A" w14:paraId="76B9F95B" w14:textId="24513497">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidSect="003D47E7">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00AB4C5F" w:rsidRDefault="00AB4C5F" w14:paraId="2D74C423" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00AB4C5F" w:rsidRDefault="00AB4C5F" w14:paraId="3F8A4D92" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w:rsidR="00AB4C5F" w:rsidRDefault="00AB4C5F" w14:paraId="10EB83FF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w:rsidRPr="00EC0A68" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="00A65FD4" w14:paraId="47BD2091" w14:textId="4558F808">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -4659,51 +4138,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="063AE373">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -4737,73 +4216,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00AB4C5F" w:rsidRDefault="00AB4C5F" w14:paraId="17AACBD5" w14:textId="77777777"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00AB4C5F" w:rsidRDefault="00AB4C5F" w14:paraId="3AC9D800" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w:rsidR="00AB4C5F" w:rsidRDefault="00AB4C5F" w14:paraId="2AA4A66D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -4841,91 +4320,91 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict w14:anchorId="4AD9F710">
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="6D41DF98" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="00413A60" w14:paraId="058CDD4D" w14:textId="4A49575C">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -4964,51 +4443,51 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict w14:anchorId="5D62142C">
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="685B7E76" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
@@ -5091,51 +4570,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="00762EE0" w:rsidR="00BC48A6">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7002,51 +6481,51 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CEB37C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="05ECA272"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
@@ -7572,95 +7051,93 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1744639479">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1722554665">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="957762143">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1647122264">
     <w:abstractNumId w:val="17"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:zoom w:percent="80"/>
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke weight="1pt" color="#4a773c"/>
       <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
-    <w:rsid w:val="00000000"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016337"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00016D90"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
@@ -7678,50 +7155,51 @@
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="00203E7D"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="0023081A"/>
     <w:rsid w:val="00235B57"/>
+    <w:rsid w:val="00245065"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00284720"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0BB6"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D2F0D"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
@@ -8044,171 +7522,186 @@
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F30346"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F360DB"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00FCF3B4"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD538D"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="026A66EB"/>
     <w:rsid w:val="034818A0"/>
     <w:rsid w:val="03EC3863"/>
     <w:rsid w:val="044DF3A4"/>
     <w:rsid w:val="0501625B"/>
     <w:rsid w:val="05AA7D48"/>
     <w:rsid w:val="08178CFF"/>
     <w:rsid w:val="0910D018"/>
     <w:rsid w:val="09E47C47"/>
     <w:rsid w:val="0D13A256"/>
     <w:rsid w:val="0E6467D0"/>
     <w:rsid w:val="0E898C66"/>
     <w:rsid w:val="1164A993"/>
     <w:rsid w:val="11E8A99A"/>
     <w:rsid w:val="12D63064"/>
     <w:rsid w:val="13634C1F"/>
     <w:rsid w:val="164ACBAC"/>
     <w:rsid w:val="1652EA49"/>
     <w:rsid w:val="165CD698"/>
     <w:rsid w:val="1A043EB8"/>
     <w:rsid w:val="1C0E727B"/>
     <w:rsid w:val="1DE53F84"/>
     <w:rsid w:val="1F41AFE0"/>
     <w:rsid w:val="202FECD2"/>
     <w:rsid w:val="215E0C91"/>
     <w:rsid w:val="2177DF49"/>
     <w:rsid w:val="220FA224"/>
     <w:rsid w:val="221DC227"/>
     <w:rsid w:val="22C1AA0E"/>
     <w:rsid w:val="23B07E25"/>
     <w:rsid w:val="23C0CB0C"/>
     <w:rsid w:val="24E7AE31"/>
     <w:rsid w:val="2573CD6B"/>
     <w:rsid w:val="2911EE8E"/>
     <w:rsid w:val="2A6B2AEF"/>
     <w:rsid w:val="2ACADBFF"/>
     <w:rsid w:val="2AF5E30B"/>
     <w:rsid w:val="30C60080"/>
     <w:rsid w:val="312705AD"/>
     <w:rsid w:val="319736A7"/>
     <w:rsid w:val="31C0439F"/>
     <w:rsid w:val="335FFB0F"/>
+    <w:rsid w:val="3361455B"/>
     <w:rsid w:val="33B388B1"/>
     <w:rsid w:val="37081481"/>
+    <w:rsid w:val="3759CED2"/>
+    <w:rsid w:val="39B5DC9C"/>
     <w:rsid w:val="3FAA4D97"/>
     <w:rsid w:val="41CE0C9D"/>
     <w:rsid w:val="4508B6AE"/>
     <w:rsid w:val="45903EC8"/>
     <w:rsid w:val="46989266"/>
     <w:rsid w:val="4838FCAD"/>
+    <w:rsid w:val="4933B93B"/>
     <w:rsid w:val="4A158D15"/>
     <w:rsid w:val="4B0CAC30"/>
     <w:rsid w:val="4E779BD4"/>
     <w:rsid w:val="501628CA"/>
     <w:rsid w:val="50EB21E8"/>
     <w:rsid w:val="5294DCF3"/>
+    <w:rsid w:val="557671C0"/>
+    <w:rsid w:val="562138DC"/>
     <w:rsid w:val="57720638"/>
     <w:rsid w:val="5795EAA6"/>
     <w:rsid w:val="595F4381"/>
+    <w:rsid w:val="5C4AB4D6"/>
     <w:rsid w:val="5D04568F"/>
     <w:rsid w:val="5DE6F289"/>
+    <w:rsid w:val="5F728391"/>
     <w:rsid w:val="6131A6C7"/>
+    <w:rsid w:val="6445182D"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6484D087"/>
     <w:rsid w:val="66F76D21"/>
+    <w:rsid w:val="67FB9834"/>
+    <w:rsid w:val="6AD1B86F"/>
     <w:rsid w:val="6B0CF92D"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="6BDACD38"/>
     <w:rsid w:val="6E08D758"/>
     <w:rsid w:val="6F935D65"/>
     <w:rsid w:val="6FF77B41"/>
     <w:rsid w:val="701BE4B2"/>
     <w:rsid w:val="73FC1810"/>
+    <w:rsid w:val="75AD1C0F"/>
     <w:rsid w:val="772B0A2A"/>
     <w:rsid w:val="7859E718"/>
     <w:rsid w:val="7A8466C9"/>
+    <w:rsid w:val="7AB5850E"/>
     <w:rsid w:val="7DD2D1B1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke weight="1pt" color="#4a773c"/>
       <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10764,51 +10257,51 @@
       </w:tabs>
       <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="1349" w:right="868" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00940D9F"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10836,51 +10329,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/patientsakerhetslag-2010659_sfs-2010-659" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/utveckling-kvalitet-och-uppfoljning/verktygslada-forbattringsarbete/dagligt-forbattringsarbete/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/utveckling-kvalitet-och-uppfoljning/verktygslada-forbattringsarbete/dagligt-forbattringsarbete/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-52/SURROGATE/Avvikelsehantering%20S%c3%84S.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-52/SURROGATE/Avvikelsehantering%20S%c3%84S.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/34951607" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/utveckling-kvalitet-och-uppfoljning/verktygslada-forbattringsarbete/dagligt-forbattringsarbete/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/utveckling-kvalitet-och-uppfoljning/verktygslada-forbattringsarbete/dagligt-forbattringsarbete/" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-52/SURROGATE/Avvikelsehantering%20S%c3%84S.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/33372328" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/utveckling-kvalitet-och-uppfoljning/verktygslada-forbattringsarbete/dagligt-forbattringsarbete/" TargetMode="External" Id="R0e3b83487f754b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/system-a-o/larportalen-totara/" TargetMode="External" Id="Rb1a9dd131750407f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="rId1537746991" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/system-a-o/larportalen-totara/" TargetMode="External" Id="R5adab81fb69e434c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vgregion.sharepoint.com/sites/gk-grona-korset?OR=Teams-HL&amp;CT=1744090960122" TargetMode="External" Id="Rd2b562d9f4bc4a86" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/utveckling-kvalitet-och-uppfoljning/verktygslada-forbattringsarbete/dagligt-forbattringsarbete/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/patientsakerhetslag-2010659_sfs-2010-659" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/utveckling-kvalitet-och-uppfoljning/verktygslada-forbattringsarbete/dagligt-forbattringsarbete/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/utveckling-kvalitet-och-uppfoljning/verktygslada-forbattringsarbete/dagligt-forbattringsarbete/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/system-a-o/larportalen-totara/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/system-a-o/larportalen-totara/" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-52/SURROGATE/Avvikelsehantering%20S%c3%84S.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-52/SURROGATE/Avvikelsehantering%20S%c3%84S.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/34951607" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/utveckling-kvalitet-och-uppfoljning/verktygslada-forbattringsarbete/dagligt-forbattringsarbete/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-52/SURROGATE/Avvikelsehantering%20S%c3%84S.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/33372328" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vgregion.sharepoint.com/sites/gk-grona-korset?OR=Teams-HL&amp;CT=1744090960122" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/kvalitet-och-patientsakerhet/risker-och-skador-i-varden/grona-korset/" TargetMode="External" Id="Rf3cdf95c9be14640" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/utveckling-kvalitet-och-uppfoljning/verktygslada-forbattringsarbete/dagligt-forbattringsarbete/" TargetMode="External" Id="R5143dd79504e4806" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/kvalitet-och-patientsakerhet/risker-och-skador-i-varden/grona-korset/" TargetMode="External" Id="R75a842d0efea4c34" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -11173,52 +10666,52 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Template>Dok_med_omslag_sd_red</ap:Template>
+  <ap:Template>Dok_med_omslag_sd_red.dotx</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Manager/>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinkBase/>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Gröna Korset på SÄS</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Tabitha Fyhr</lastModifiedBy>
-  <revision>36</revision>
+  <revision>37</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>