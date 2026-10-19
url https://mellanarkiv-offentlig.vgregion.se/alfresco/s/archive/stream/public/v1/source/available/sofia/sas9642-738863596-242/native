--- v1 (2026-04-01)
+++ v2 (2026-10-19)
@@ -8,211 +8,211 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="38A1869A" w14:textId="2E4276AA" w:rsidR="00E149CF" w:rsidRDefault="00E149CF" w:rsidP="00E149CF">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="0" w:name="_Toc100327184"/>
+    <w:p w:rsidR="00E149CF" w:rsidP="00E149CF" w:rsidRDefault="00E149CF" w14:paraId="38A1869A" w14:textId="2E4276AA">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc100327184" w:id="0"/>
       <w:r>
         <w:t>Diabetes typ 2 under graviditet samt</w:t>
       </w:r>
       <w:r w:rsidR="006E0561">
         <w:t xml:space="preserve"> läkemedelsbehandlad</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> graviditetsdiabetes – Handläggningsrutiner, SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11BC1DCA" w14:textId="3E9A1843" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik2"/>
+    <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="11BC1DCA" w14:textId="3E9A1843">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc201566298"/>
-      <w:bookmarkStart w:id="2" w:name="_Toc224120942"/>
+      <w:bookmarkStart w:name="_Toc201566298" w:id="1"/>
+      <w:bookmarkStart w:name="_Toc224120942" w:id="2"/>
       <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="73FCBB50" w14:textId="57E3970E" w:rsidR="00E149CF" w:rsidRDefault="002234CA" w:rsidP="005C181F">
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="4" w:name="_Toc72840807"/>
+    <w:p w:rsidR="00E149CF" w:rsidP="005C181F" w:rsidRDefault="002234CA" w14:paraId="73FCBB50" w14:textId="57E3970E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc100327185" w:id="3"/>
+      <w:bookmarkStart w:name="_Toc72840807" w:id="4"/>
       <w:r>
         <w:t>Handläggn</w:t>
       </w:r>
       <w:r w:rsidR="00F36F7D">
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:t>ng av patienter med diabetes typ 2 och läkemedels</w:t>
       </w:r>
       <w:r w:rsidR="00394068">
         <w:t>behandlad graviditetsdiabetes beskrivs som ett flöde utan att s</w:t>
       </w:r>
       <w:r w:rsidR="00B516B2">
         <w:t>eparera</w:t>
       </w:r>
       <w:r w:rsidR="006942CA">
         <w:t xml:space="preserve"> dessa patientkategorier</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19EF82DC" w14:textId="3DD10BCE" w:rsidR="006942CA" w:rsidRDefault="006942CA" w:rsidP="005C181F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidR="006942CA" w:rsidP="005C181F" w:rsidRDefault="006942CA" w14:paraId="19EF82DC" w14:textId="3DD10BCE">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Ansvarsfördelning</w:t>
       </w:r>
       <w:r w:rsidR="00906938">
         <w:t xml:space="preserve"> för </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00906938">
         <w:t>prekonception</w:t>
       </w:r>
       <w:r w:rsidR="006279E6">
         <w:t>ell</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="006279E6">
         <w:t xml:space="preserve"> råd</w:t>
       </w:r>
       <w:r w:rsidR="00F0274B">
         <w:t>givning förtydligas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09BEC35A" w14:textId="2D48A288" w:rsidR="00F0274B" w:rsidRDefault="00F0274B" w:rsidP="005C181F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidR="00F0274B" w:rsidP="005C181F" w:rsidRDefault="00F0274B" w14:paraId="09BEC35A" w14:textId="2D48A288">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Ind</w:t>
       </w:r>
       <w:r w:rsidR="00B567DF">
         <w:t>ividuell</w:t>
       </w:r>
       <w:r w:rsidR="005F4E66">
         <w:t xml:space="preserve"> planering under förlossning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C86D1DB" w14:textId="6958F08F" w:rsidR="005F4E66" w:rsidRDefault="005F4E66" w:rsidP="005C181F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidR="005F4E66" w:rsidP="005C181F" w:rsidRDefault="005F4E66" w14:paraId="6C86D1DB" w14:textId="6958F08F">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Förtydligande av ansvarsfördelning</w:t>
       </w:r>
       <w:r w:rsidR="00B1699B">
         <w:t xml:space="preserve"> efter </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B1699B">
         <w:t>partus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="7EE23E65" w14:textId="0B9AF02B" w:rsidR="00B1699B" w:rsidRPr="002234CA" w:rsidRDefault="00B1699B" w:rsidP="005C181F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidRPr="002234CA" w:rsidR="00B1699B" w:rsidP="005C181F" w:rsidRDefault="00B1699B" w14:paraId="7EE23E65" w14:textId="0B9AF02B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kostbehandlad graviditetsdiabetes tas inte upp i denna rutin dock nämns om </w:t>
       </w:r>
       <w:r w:rsidR="00851A32">
         <w:t xml:space="preserve">handläggning </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00851A32">
         <w:t>postpartum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F404CE">
         <w:t xml:space="preserve"> (på BB och VC) och hänvisas till mödrahälsovårdens</w:t>
       </w:r>
       <w:r w:rsidR="00C1675A">
         <w:t xml:space="preserve"> rutin.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69BCFD87" w14:textId="4D168518" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik2"/>
+    <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="69BCFD87" w14:textId="4D168518">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc201566299"/>
-      <w:bookmarkStart w:id="6" w:name="_Toc224120943"/>
+      <w:bookmarkStart w:name="_Toc201566299" w:id="5"/>
+      <w:bookmarkStart w:name="_Toc224120943" w:id="6"/>
       <w:r>
         <w:t>Sammanfattning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="4B261C20" w14:textId="1840FFA2" w:rsidR="00E149CF" w:rsidRDefault="00E149CF" w:rsidP="00E149CF">
+    <w:p w:rsidR="00E149CF" w:rsidP="00E149CF" w:rsidRDefault="00E149CF" w14:paraId="4B261C20" w14:textId="1840FFA2">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E149CF">
         <w:t xml:space="preserve">Rutinen beskriver samarbetet mellan olika </w:t>
       </w:r>
-      <w:r w:rsidR="004754DE" w:rsidRPr="00E149CF">
+      <w:r w:rsidRPr="00E149CF" w:rsidR="004754DE">
         <w:t>vårdenheter</w:t>
       </w:r>
       <w:r w:rsidR="004754DE">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="004754DE" w:rsidRPr="00E149CF">
+      <w:r w:rsidRPr="00E149CF" w:rsidR="004754DE">
         <w:t>bland</w:t>
       </w:r>
       <w:r w:rsidRPr="00E149CF">
         <w:t xml:space="preserve"> annat </w:t>
       </w:r>
       <w:r w:rsidR="00D33C67">
         <w:t>primärvård</w:t>
       </w:r>
       <w:r w:rsidR="00E14E1C">
         <w:t xml:space="preserve">, barnmorskemottagningar (BMM), </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F569FC">
         <w:t>antenatalmottagning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00DF7C06">
         <w:t xml:space="preserve"> och diabetesmottagnin</w:t>
       </w:r>
       <w:r w:rsidR="002C03AB">
         <w:t>gen</w:t>
       </w:r>
       <w:r w:rsidR="003E653A">
         <w:t xml:space="preserve">. Den gäller vården av </w:t>
       </w:r>
@@ -227,127 +227,120 @@
       </w:r>
       <w:r w:rsidR="00AE32B6">
         <w:t xml:space="preserve"> graviditetsdiabetes. Rutinen omfattar</w:t>
       </w:r>
       <w:r w:rsidR="00F770D5">
         <w:t xml:space="preserve"> hela vårdkedjan och specificerar tydligt vilka åtgärder som ska utföras av respektive vårdenhet</w:t>
       </w:r>
       <w:r w:rsidR="003555B6">
         <w:t xml:space="preserve"> i de olika faserna av övervakningsprocessen innan, under och efter</w:t>
       </w:r>
       <w:r w:rsidR="00460CF8">
         <w:t xml:space="preserve"> graviditeten. Den utgör </w:t>
       </w:r>
       <w:r w:rsidR="007161D0">
         <w:t xml:space="preserve">en </w:t>
       </w:r>
       <w:r w:rsidR="00460CF8">
         <w:t>lokal variant</w:t>
       </w:r>
       <w:r w:rsidR="00D911BB">
         <w:t xml:space="preserve"> av den regionala rutinen</w:t>
       </w:r>
       <w:r w:rsidR="00EE5157">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="00EE5157" w:rsidRPr="00CE293A">
+      <w:hyperlink w:history="1" r:id="rId12">
+        <w:r w:rsidRPr="00CE293A" w:rsidR="00EE5157">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">Diabetes typ 2 under </w:t>
+          <w:t>Diabetes typ 2 under graviditet</w:t>
         </w:r>
-        <w:r w:rsidR="00EE5157" w:rsidRPr="00CE293A">
+        <w:r w:rsidRPr="00CE293A" w:rsidR="001817D6">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
-[...6 lines deleted...]
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> samt läkemedelsbehandlad graviditetsdiabetes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001817D6">
         <w:t xml:space="preserve"> och </w:t>
       </w:r>
       <w:r w:rsidR="003848AA">
         <w:t xml:space="preserve">följer de </w:t>
       </w:r>
       <w:r w:rsidR="00B14133">
         <w:t xml:space="preserve">regionala </w:t>
       </w:r>
       <w:r w:rsidR="006D2E8D">
         <w:t xml:space="preserve">medicinska </w:t>
       </w:r>
       <w:r w:rsidR="00C172FA">
         <w:t>rek</w:t>
       </w:r>
       <w:r w:rsidR="00CD5677">
         <w:t>ommendationerna</w:t>
       </w:r>
       <w:r w:rsidR="00181C4A">
         <w:t xml:space="preserve">, anpassade till vårdkedjan inom upptagningsområdet Södra Älvsborgs </w:t>
       </w:r>
       <w:r w:rsidR="003C7F03">
         <w:t xml:space="preserve">sjukhus. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FC6584C" w14:textId="1BA638D1" w:rsidR="00B405A1" w:rsidRDefault="00E149CF" w:rsidP="00E149CF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Underrubrik"/>
+    <w:p w:rsidR="00B405A1" w:rsidP="00E149CF" w:rsidRDefault="00E149CF" w14:paraId="1FC6584C" w14:textId="1BA638D1">
+      <w:pPr>
+        <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EC21788" w14:textId="39D29859" w:rsidR="00B94101" w:rsidRDefault="00E149CF">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+    <w:p w:rsidR="00B94101" w:rsidRDefault="00E149CF" w14:paraId="6EC21788" w14:textId="39D29859">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 2;1;Rubrik 3;2;Rubrik 4;3" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc224120942" w:history="1">
-        <w:r w:rsidR="00B94101" w:rsidRPr="00AA3E64">
+      <w:hyperlink w:history="1" w:anchor="_Toc224120942">
+        <w:r w:rsidRPr="00AA3E64" w:rsidR="00B94101">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förändringar sedan föregående version</w:t>
         </w:r>
         <w:r w:rsidR="00B94101">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00B94101">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00B94101">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224120942 \h </w:instrText>
@@ -359,64 +352,64 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00B94101">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00B94101">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="00B94101">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="270DAC20" w14:textId="1E879A53" w:rsidR="00B94101" w:rsidRDefault="00B94101">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+    <w:p w:rsidR="00B94101" w:rsidRDefault="00B94101" w14:paraId="270DAC20" w14:textId="1E879A53">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224120943" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc224120943">
         <w:r w:rsidRPr="00AA3E64">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Sammanfattning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224120943 \h </w:instrText>
@@ -428,64 +421,64 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="52911ADF" w14:textId="2AB3A6E0" w:rsidR="00B94101" w:rsidRDefault="00B94101">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+    <w:p w:rsidR="00B94101" w:rsidRDefault="00B94101" w14:paraId="52911ADF" w14:textId="2AB3A6E0">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224120944" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc224120944">
         <w:r w:rsidRPr="00AA3E64">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Definition och klassifikation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224120944 \h </w:instrText>
@@ -497,64 +490,64 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="23C0AF49" w14:textId="60303301" w:rsidR="00B94101" w:rsidRDefault="00B94101">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+    <w:p w:rsidR="00B94101" w:rsidRDefault="00B94101" w14:paraId="23C0AF49" w14:textId="60303301">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224120945" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc224120945">
         <w:r w:rsidRPr="00AA3E64">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förutsättningar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224120945 \h </w:instrText>
@@ -566,64 +559,64 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="321147EE" w14:textId="0A8B0B2C" w:rsidR="00B94101" w:rsidRDefault="00B94101">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+    <w:p w:rsidR="00B94101" w:rsidRDefault="00B94101" w14:paraId="321147EE" w14:textId="0A8B0B2C">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224120946" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc224120946">
         <w:r w:rsidRPr="00AA3E64">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Genomförande och Ansvarsfördelning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224120946 \h </w:instrText>
@@ -635,64 +628,64 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5C014914" w14:textId="7087CE4E" w:rsidR="00B94101" w:rsidRDefault="00B94101">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+    <w:p w:rsidR="00B94101" w:rsidRDefault="00B94101" w14:paraId="5C014914" w14:textId="7087CE4E">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224120947" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc224120947">
         <w:r w:rsidRPr="00AA3E64">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Innan Graviditet</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224120947 \h </w:instrText>
@@ -704,64 +697,64 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="385D7961" w14:textId="6B945D9A" w:rsidR="00B94101" w:rsidRDefault="00B94101">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+    <w:p w:rsidR="00B94101" w:rsidRDefault="00B94101" w14:paraId="385D7961" w14:textId="6B945D9A">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224120948" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc224120948">
         <w:r w:rsidRPr="00AA3E64">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Under graviditet</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224120948 \h </w:instrText>
@@ -773,64 +766,64 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="75065467" w14:textId="318E97B1" w:rsidR="00B94101" w:rsidRDefault="00B94101">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+    <w:p w:rsidR="00B94101" w:rsidRDefault="00B94101" w14:paraId="75065467" w14:textId="318E97B1">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224120949" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc224120949">
         <w:r w:rsidRPr="00AA3E64">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förlossning och postpartum vård</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224120949 \h </w:instrText>
@@ -842,64 +835,64 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0EE0EF47" w14:textId="28C4BD9B" w:rsidR="00B94101" w:rsidRDefault="00B94101">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+    <w:p w:rsidR="00B94101" w:rsidRDefault="00B94101" w14:paraId="0EE0EF47" w14:textId="28C4BD9B">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224120950" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc224120950">
         <w:r w:rsidRPr="00AA3E64">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Dokumentinformation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224120950 \h </w:instrText>
@@ -911,346 +904,340 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="39F6AFF7" w14:textId="66483402" w:rsidR="00E149CF" w:rsidRPr="00E149CF" w:rsidRDefault="00E149CF" w:rsidP="00E149CF">
+    <w:p w:rsidRPr="00E149CF" w:rsidR="00E149CF" w:rsidP="00E149CF" w:rsidRDefault="00E149CF" w14:paraId="39F6AFF7" w14:textId="66483402">
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C638E18" w14:textId="3C676EB3" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="005A60B1">
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="9" w:name="_Toc201566301"/>
+    <w:p w:rsidR="00250831" w:rsidP="005A60B1" w:rsidRDefault="00250831" w14:paraId="1C638E18" w14:textId="3C676EB3">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc224120944" w:id="7"/>
+      <w:bookmarkStart w:name="_Toc100327187" w:id="8"/>
+      <w:bookmarkStart w:name="_Toc201566301" w:id="9"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:t xml:space="preserve">Definition och </w:t>
       </w:r>
       <w:r w:rsidR="005A60B1">
         <w:t>k</w:t>
       </w:r>
       <w:r>
         <w:t>lassifikation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="324EE2F2" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00E54CA2" w:rsidRDefault="00250831" w:rsidP="00250831">
+    <w:p w:rsidRPr="00E54CA2" w:rsidR="00250831" w:rsidP="00250831" w:rsidRDefault="00250831" w14:paraId="324EE2F2" w14:textId="77777777">
       <w:r w:rsidRPr="00E54CA2">
         <w:t xml:space="preserve">Vid typ 2-diabetes föreligger en nedsatt perifer insulinkänslighet, med eller utan samtidig defekt </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">i </w:t>
       </w:r>
       <w:r w:rsidRPr="00E54CA2">
         <w:t xml:space="preserve">insulinproduktion och/eller frisättning. Vanliga riskfaktorer är högre ålder, övervikt och hereditet. Andra riskfaktorer inkluderar bukfetma, hypertoni, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E54CA2">
         <w:t>hyperlipidemi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E54CA2">
         <w:t>. Tidigare graviditetsdiabetes är också en stark riskfaktor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1765288C" w14:textId="1D8CF0A6" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00250831">
+    <w:p w:rsidR="00250831" w:rsidP="00250831" w:rsidRDefault="00250831" w14:paraId="1765288C" w14:textId="1D8CF0A6">
       <w:r w:rsidRPr="00E54CA2">
         <w:t>Graviditetsdiabetes (GDM) definieras som diabetes som uppstår under graviditet. De flesta kvinnor uppnår tillfredsställande blodsockernivåer med enbart kostjustering</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> och regelbunden motion</w:t>
       </w:r>
       <w:r w:rsidRPr="00E54CA2">
         <w:t>, och dessa</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> handläggs via </w:t>
       </w:r>
       <w:r w:rsidR="00BE34C1">
         <w:t>m</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ödrahälsovården och </w:t>
       </w:r>
       <w:r w:rsidR="00BE34C1">
         <w:t>p</w:t>
       </w:r>
       <w:r>
         <w:t>rimärvården, och</w:t>
       </w:r>
       <w:r w:rsidRPr="00E54CA2">
         <w:t xml:space="preserve"> omfattas</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> därför</w:t>
       </w:r>
       <w:r w:rsidRPr="00E54CA2">
         <w:t xml:space="preserve"> inte av </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">denna rutin, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E54CA2">
         <w:t>se separat dokument</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> länkad till </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId13">
         <w:r w:rsidRPr="00735EC9">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>Graviditetsdiabetes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E54CA2">
         <w:t>Efter avslutad graviditet normaliseras blodsockret vanligen hos kvinnor med GDM, men om detta inte sker</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
+      <w:r w:rsidRPr="00E54CA2">
+        <w:t>omklassificeras diagnosen vanligen till typ 2-diabetes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00250831" w:rsidP="00250831" w:rsidRDefault="00250831" w14:paraId="1ED1330A" w14:textId="77777777">
+      <w:r>
+        <w:t>ICD kod:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00250831" w:rsidP="00250831" w:rsidRDefault="00250831" w14:paraId="5A9FD89A" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">O24.1: Diabetes </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E54CA2">
-        <w:t>omklassificeras</w:t>
+      <w:r>
+        <w:t>mellitus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E54CA2">
-[...16 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> typ 2 före graviditeten</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41458135" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00250831">
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidR="00250831" w:rsidP="00250831" w:rsidRDefault="00250831" w14:paraId="41458135" w14:textId="77777777">
+      <w:r>
         <w:t>O24.4B: Läkemedelsbehandlad graviditetsdiabetes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="227AB25C" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00552C3F">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="10" w:name="_Toc224120945"/>
+    <w:p w:rsidR="00250831" w:rsidP="00552C3F" w:rsidRDefault="00250831" w14:paraId="227AB25C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc224120945" w:id="10"/>
       <w:r w:rsidRPr="0062694E">
         <w:t>Förutsättningar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="581940AC" w14:textId="0DFA8747" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00250831">
+    <w:p w:rsidR="00250831" w:rsidP="00250831" w:rsidRDefault="00250831" w14:paraId="581940AC" w14:textId="0DFA8747">
       <w:r w:rsidRPr="0062694E">
         <w:t xml:space="preserve">På grund av sjukdomens långvariga utveckling och potentiella påverkan på graviditet finns behov av ett nära samarbete i ett tvärprofessionellt team bestående av diabetessjuksköterskor, </w:t>
       </w:r>
       <w:r>
         <w:t>allmänläkare,</w:t>
       </w:r>
       <w:r w:rsidRPr="0062694E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>medicin</w:t>
       </w:r>
       <w:r w:rsidRPr="0062694E">
         <w:t>läkare, barnmorskor och obstetriker.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Dessa professioner finns utspridda på respektive primärvård och mödravård i Södra Älvsborgs upptagningsområde samt medicinkliniken på SÄS och Alingsås samt kvinnokliniken på SÄS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BD2EABD" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00D638BD" w:rsidRDefault="00250831" w:rsidP="00702409">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="11" w:name="_Toc224120946"/>
+    <w:p w:rsidRPr="00D638BD" w:rsidR="00250831" w:rsidP="00702409" w:rsidRDefault="00250831" w14:paraId="5BD2EABD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc224120946" w:id="11"/>
       <w:r w:rsidRPr="00D638BD">
         <w:t>Genomförande </w:t>
       </w:r>
       <w:r>
         <w:t>och</w:t>
       </w:r>
       <w:r w:rsidRPr="0063522B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D638BD">
         <w:t>Ansvarsfördelning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="45842FD9" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="008330B6" w:rsidRDefault="00250831" w:rsidP="00702409">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="12" w:name="_Toc224120947"/>
+    <w:p w:rsidRPr="008330B6" w:rsidR="00250831" w:rsidP="00702409" w:rsidRDefault="00250831" w14:paraId="45842FD9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc224120947" w:id="12"/>
       <w:r w:rsidRPr="008330B6">
         <w:t>Innan Graviditet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="7B2C73D7" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00250831">
+    <w:p w:rsidR="00250831" w:rsidP="00250831" w:rsidRDefault="00250831" w14:paraId="7B2C73D7" w14:textId="77777777">
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00744981">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Prekonceptionell</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00744981">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> rådgivning och behandling, länken till regional riktlinje</w:t>
       </w:r>
       <w:r w:rsidRPr="000D77F3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId14">
         <w:r w:rsidRPr="000D77F3">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:b/>
           </w:rPr>
           <w:t>Diabetes typ 2 under graviditet samt läkemedelsbehandlad graviditetsdiabetes</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="73650167" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00250831">
+    <w:p w:rsidR="00250831" w:rsidP="00250831" w:rsidRDefault="00250831" w14:paraId="73650167" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">För att minska risken för missbildningar bör den metabola kontrollen vara så bra som möjligt, helst redan flera månader före konceptionen. Målvärde för HbA1c är &lt;42 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>/L utan perioder med hypoglykemi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04F3C7D4" w14:textId="787101E9" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00250831">
+    <w:p w:rsidR="00250831" w:rsidP="00250831" w:rsidRDefault="00250831" w14:paraId="04F3C7D4" w14:textId="787101E9">
       <w:r w:rsidRPr="008E1A9F">
         <w:t>Kvinnan</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> med diabetes typ 2 som önskar </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>prekonceptionell</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> rådgivning, kontaktar sin</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC0A5D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002314E5">
         <w:t>v</w:t>
       </w:r>
       <w:r>
         <w:t>årdcentral (VC).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1745C9CA" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00374C98" w:rsidRDefault="00250831" w:rsidP="00250831">
+    <w:p w:rsidRPr="00374C98" w:rsidR="00250831" w:rsidP="00250831" w:rsidRDefault="00250831" w14:paraId="1745C9CA" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374C98">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Vårdcentral ansvarar för:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B5AFF94" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="000229AD" w:rsidRDefault="00250831" w:rsidP="00250831">
+    <w:p w:rsidRPr="000229AD" w:rsidR="00250831" w:rsidP="00250831" w:rsidRDefault="00250831" w14:paraId="6B5AFF94" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000229AD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Remiss och</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
@@ -1279,453 +1266,446 @@
         </w:rPr>
         <w:t>Antenatal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000229AD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>mottagningen SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D0BCF9F" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00B3337A" w:rsidRDefault="00250831" w:rsidP="00250831">
+    <w:p w:rsidRPr="00B3337A" w:rsidR="00250831" w:rsidP="00250831" w:rsidRDefault="00250831" w14:paraId="1D0BCF9F" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00B3337A">
         <w:t>Remiss exempelvis vid tidigare obstetriska komplikationer relaterade till diabetes eller vid patientens oro på grund av befintliga diabeteskomplikationer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6928CE2B" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00B3337A" w:rsidRDefault="00250831" w:rsidP="00250831">
+    <w:p w:rsidRPr="00B3337A" w:rsidR="00250831" w:rsidP="00250831" w:rsidRDefault="00250831" w14:paraId="6928CE2B" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00B3337A">
         <w:t>Kontakt (konsultation eller remiss) vid oklarheter, exempelvis frågor om läkemedel eller andra kliniska ställningstaganden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D7A256E" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00B3337A" w:rsidRDefault="00250831" w:rsidP="00250831">
+    <w:p w:rsidRPr="00B3337A" w:rsidR="00250831" w:rsidP="00250831" w:rsidRDefault="00250831" w14:paraId="5D7A256E" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00B3337A">
-        <w:t xml:space="preserve">Samråd med specialistmödravård eller diabetesteam vid avvikande njurfunktion eller misstanke om avancerad </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, för ställningstagande till ytterligare utredning (till exempel </w:t>
+        <w:t xml:space="preserve">Samråd med specialistmödravård eller diabetesteam vid avvikande njurfunktion eller misstanke om avancerad nefropati, för ställningstagande till ytterligare utredning (till exempel </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B3337A">
         <w:t>Iohexol</w:t>
       </w:r>
       <w:r w:rsidRPr="00B3337A">
         <w:noBreakHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B3337A">
         <w:t>clearance</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B3337A">
         <w:t xml:space="preserve"> – görs på specialistnivå).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31FAD6B0" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="000229AD" w:rsidRDefault="00250831" w:rsidP="00250831">
+    <w:p w:rsidRPr="000229AD" w:rsidR="00250831" w:rsidP="00250831" w:rsidRDefault="00250831" w14:paraId="31FAD6B0" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000229AD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Diabetesbehandling och metabol kontroll</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F0ADCB9" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00B3337A" w:rsidRDefault="00250831" w:rsidP="00250831">
+    <w:p w:rsidRPr="00B3337A" w:rsidR="00250831" w:rsidP="00250831" w:rsidRDefault="00250831" w14:paraId="7F0ADCB9" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00B3337A">
         <w:t xml:space="preserve">Optimering av diabetesbehandling. Ett högt HbA1c bör sänkas långsamt, ca 20 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B3337A">
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B3337A">
         <w:t>/mol på tre månader.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EC2ADA6" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00B3337A" w:rsidRDefault="00250831" w:rsidP="00250831">
+    <w:p w:rsidRPr="00B3337A" w:rsidR="00250831" w:rsidP="00250831" w:rsidRDefault="00250831" w14:paraId="5EC2ADA6" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00B3337A">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ögonbottenstatus: Vid HbA1c&gt; 50 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B3337A">
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B3337A">
         <w:t>/mol bör extra ögonbottenfotografering göras.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D8CB0AA" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00B3337A" w:rsidRDefault="00250831" w:rsidP="00250831">
+    <w:p w:rsidRPr="00B3337A" w:rsidR="00250831" w:rsidP="00250831" w:rsidRDefault="00250831" w14:paraId="6D8CB0AA" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00B3337A">
-        <w:t xml:space="preserve">Aktiv </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="49625129" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00B3337A" w:rsidRDefault="00250831" w:rsidP="00250831">
+        <w:t>Aktiv retinopati ska vara behandlad före konception.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B3337A" w:rsidR="00250831" w:rsidP="00250831" w:rsidRDefault="00250831" w14:paraId="49625129" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00B3337A">
         <w:t>Ställningstagande till kontinuerlig glukosmätning (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B3337A">
         <w:t>isCGM</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B3337A">
         <w:t>) eller egenmonitorering vid instabil diabetes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BD05ED8" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00B3337A" w:rsidRDefault="00250831" w:rsidP="00250831">
+    <w:p w:rsidRPr="00B3337A" w:rsidR="00250831" w:rsidP="00250831" w:rsidRDefault="00250831" w14:paraId="5BD05ED8" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00B3337A">
         <w:t>Ställningstagande till behov av dietistkontakt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63D37336" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="000229AD" w:rsidRDefault="00250831" w:rsidP="00250831">
+    <w:p w:rsidRPr="000229AD" w:rsidR="00250831" w:rsidP="00250831" w:rsidRDefault="00250831" w14:paraId="63D37336" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000229AD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Läkemedelsgenomgång inför graviditet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41F7CA4A" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00B3337A" w:rsidRDefault="00250831" w:rsidP="00250831">
+    <w:p w:rsidRPr="00B3337A" w:rsidR="00250831" w:rsidP="00250831" w:rsidRDefault="00250831" w14:paraId="41F7CA4A" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00B3337A">
         <w:t xml:space="preserve">Förskrivning av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B3337A">
         <w:t>folsyreprofylax</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B3337A">
         <w:t xml:space="preserve"> helst 3 månader före konception.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A185365" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00B3337A" w:rsidRDefault="00250831" w:rsidP="00250831">
+    <w:p w:rsidRPr="00B3337A" w:rsidR="00250831" w:rsidP="00250831" w:rsidRDefault="00250831" w14:paraId="5A185365" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00B3337A">
         <w:t xml:space="preserve">Statiner sätts ut inför graviditet. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B3337A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Undantag endast efter specialistbedömning</w:t>
       </w:r>
       <w:r w:rsidRPr="00B3337A">
         <w:t xml:space="preserve"> vid homozygot familjär </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B3337A">
         <w:t>hyperkolesterolemi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B3337A">
         <w:t xml:space="preserve">, genomgången </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B3337A">
         <w:t>myokardinfarkt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B3337A">
         <w:t xml:space="preserve"> eller stroke.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="724433B6" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00B3337A" w:rsidRDefault="00250831" w:rsidP="00250831">
+    <w:p w:rsidRPr="00B3337A" w:rsidR="00250831" w:rsidP="00250831" w:rsidRDefault="00250831" w14:paraId="724433B6" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00B3337A">
         <w:t>ACE</w:t>
       </w:r>
       <w:r w:rsidRPr="00B3337A">
         <w:noBreakHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B3337A">
         <w:t>hämmare/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B3337A">
         <w:t>angiotensinreceptorblockerare</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B3337A">
         <w:t xml:space="preserve"> (ARB) ska bytas mot annan behandling (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B3337A">
         <w:t>labetalol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B3337A">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B3337A">
         <w:t>nifedipin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B3337A">
         <w:t xml:space="preserve"> eller metyldopa).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D80CE25" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="000229AD" w:rsidRDefault="00250831" w:rsidP="00250831">
+    <w:p w:rsidRPr="000229AD" w:rsidR="00250831" w:rsidP="00250831" w:rsidRDefault="00250831" w14:paraId="3D80CE25" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000229AD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Provtagningar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11713331" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00897BCA" w:rsidRDefault="00250831" w:rsidP="00744981">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidRPr="00897BCA" w:rsidR="00250831" w:rsidP="00744981" w:rsidRDefault="00250831" w14:paraId="11713331" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00897BCA">
         <w:t>Tyreoideaprover ska vara tagna inom senaste året.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D839437" w14:textId="151C1DF3" w:rsidR="00250831" w:rsidRPr="00897BCA" w:rsidRDefault="00250831" w:rsidP="00744981">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidRPr="00897BCA" w:rsidR="00250831" w:rsidP="00744981" w:rsidRDefault="00250831" w14:paraId="3D839437" w14:textId="151C1DF3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00897BCA">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00897BCA">
         <w:noBreakHyphen/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00897BCA">
         <w:t>kreatinin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00897BCA">
         <w:t xml:space="preserve"> tas vid samsjuklighet eller misstanke om njurkomplikationer (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00897BCA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Iohexol</w:t>
       </w:r>
       <w:r w:rsidRPr="00897BCA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:noBreakHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00897BCA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>clearance</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00897BCA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> i samråd med specialiserad vård</w:t>
       </w:r>
       <w:r w:rsidRPr="00897BCA">
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DC4D0A0" w14:textId="4C4102A3" w:rsidR="00250831" w:rsidRPr="00897BCA" w:rsidRDefault="00250831" w:rsidP="00897BCA">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="13" w:name="_Toc224120948"/>
+    <w:p w:rsidRPr="00897BCA" w:rsidR="00250831" w:rsidP="00897BCA" w:rsidRDefault="00250831" w14:paraId="6DC4D0A0" w14:textId="4C4102A3">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc224120948" w:id="13"/>
       <w:r w:rsidRPr="00224D24">
         <w:t>Under graviditet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="32847CD7" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00032C83" w:rsidRDefault="00250831" w:rsidP="00250831">
+    <w:p w:rsidRPr="00032C83" w:rsidR="00250831" w:rsidP="00250831" w:rsidRDefault="00250831" w14:paraId="32847CD7" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00032C83">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Primärvård</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FB6218B" w14:textId="66A0FC35" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00897BCA">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w:rsidRPr="00735EC9" w:rsidR="00250831" w:rsidP="00897BCA" w:rsidRDefault="00250831" w14:paraId="1FB6218B" w14:textId="66A0FC35">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00735EC9">
         <w:t xml:space="preserve">Gravid patient med diabetes typ 2 fortsätter att följas upp av sin </w:t>
       </w:r>
       <w:r w:rsidRPr="00897BCA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">diabetessköterska/läkare vid sin vårdcentral </w:t>
       </w:r>
       <w:r w:rsidRPr="00735EC9">
         <w:t xml:space="preserve">så länge patienten kan hållas tillfredställande </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00735EC9">
         <w:t>normoglykem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00735EC9">
         <w:t>. Målvärde är HbA1c &lt;42</w:t>
@@ -1744,53 +1724,53 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00735EC9">
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00735EC9">
         <w:t xml:space="preserve">/L fastande, före övriga måltider &lt;6,0 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00735EC9">
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00735EC9">
         <w:t xml:space="preserve">/L och 1–1,5 timme efter måltid &lt;8,0 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00735EC9">
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00735EC9">
         <w:t>/L1. Stora svängningar i p-glukos bör undvikas. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29319861" w14:textId="7C4A844C" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00897BCA">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w:rsidR="00250831" w:rsidP="00897BCA" w:rsidRDefault="00250831" w14:paraId="29319861" w14:textId="7C4A844C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00735EC9">
         <w:t xml:space="preserve">Om hon behandlas med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00735EC9">
         <w:t>Metformin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00735EC9">
         <w:t xml:space="preserve"> kan denna behandling fortsätta, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00735EC9">
         <w:t>maxdos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00735EC9">
         <w:t xml:space="preserve"> är totalt 2 g/dag. Ger inte hypoglykemi. </w:t>
       </w:r>
       <w:r w:rsidRPr="00897BCA">
@@ -1808,92 +1788,91 @@
         </w:rPr>
         <w:t>Metformin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00897BCA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> och insulin ska användas under graviditet </w:t>
       </w:r>
       <w:r w:rsidRPr="00735EC9">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00897BCA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>OBS!</w:t>
       </w:r>
       <w:r w:rsidRPr="00735EC9">
         <w:t xml:space="preserve"> Var uppmärksam på att kombinationspreparat finns). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EAF94A2" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00250831">
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidR="00250831" w:rsidP="00250831" w:rsidRDefault="00250831" w14:paraId="6EAF94A2" w14:textId="77777777">
+      <w:r w:rsidRPr="00735EC9">
         <w:t xml:space="preserve">Mer information om behandling med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00735EC9">
         <w:t>Metformin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00735EC9">
         <w:t xml:space="preserve"> finns beskrivet i SU:s rutin </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId15">
         <w:r w:rsidRPr="00267EFC">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>Diabetes typ 2 under graviditet samt läkemedelsbehandlad graviditetsdiabetes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00735EC9">
         <w:t>avsnitt ”</w:t>
       </w:r>
       <w:r>
         <w:t>Behandling</w:t>
       </w:r>
       <w:r w:rsidRPr="00735EC9">
         <w:t xml:space="preserve"> under graviditet</w:t>
       </w:r>
       <w:r>
         <w:t>. s12</w:t>
       </w:r>
       <w:r w:rsidRPr="00735EC9">
         <w:t>”. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60E5EB0F" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00250831">
+    <w:p w:rsidR="00250831" w:rsidP="00250831" w:rsidRDefault="00250831" w14:paraId="60E5EB0F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00735EC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">OBS! </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00735EC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Metformin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00735EC9">
         <w:rPr>
           <w:b/>
@@ -1933,258 +1912,304 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00735EC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>intrauterin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00735EC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> tillväxthämning eller allvarlig infektion samt tillfälligt vid kontraströntgen. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Dessa tillstånd uppmärksammas och därför justeras av obstetriker på MVC eller SÄS. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F7780FA" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00250831">
+    <w:p w:rsidRPr="00735EC9" w:rsidR="00250831" w:rsidP="00250831" w:rsidRDefault="00250831" w14:paraId="6F7780FA" w14:textId="77777777">
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00735EC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Metformin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00735EC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> är kontraindicerat vid måttlig-svår njurfunktionsnedsättning, </w:t>
+        <w:t xml:space="preserve"> är kontraindicerat vid måttlig-svår njurfunktionsnedsättning, ketoacidos och dehydrering.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00735EC9" w:rsidR="00250831" w:rsidP="00E036CA" w:rsidRDefault="00250831" w14:paraId="569BF18D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>Om patienten har pågående behandling med statiner ska dessa sättas ut inför graviditet eller så snart graviditeten är känd, om inte stark indikation finns. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00735EC9" w:rsidR="00250831" w:rsidP="00E036CA" w:rsidRDefault="00250831" w14:paraId="378E9C71" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>Uppföljning med dygnsprofiler rekommenderas, exempelvis 2 dygnsprofiler/vecka som grundrutin samt minst 2 dygnsprofiler efter kostrådgivning och/eller justering av läkemedelsdos. HbA1c tas var 4–6 vecka för behandlingskontroll. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00735EC9" w:rsidR="00250831" w:rsidP="00E036CA" w:rsidRDefault="00250831" w14:paraId="75147C4E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>Hjälpmedelsförskrivning (teststickor, glukosmätare osv) sker via</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ordinarie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve"> diabetessköterska. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00735EC9" w:rsidR="00250831" w:rsidP="00E036CA" w:rsidRDefault="00250831" w14:paraId="2DF1B3B3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve">När en patient inte kan hållas tillfredställande </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00735EC9">
+        <w:t>normoglykem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve"> med kost och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>Metformin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>, föreligger indikation för insulinterapi. Patienten ska då remitteras till</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048170C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>ketoacidos</w:t>
+        <w:t xml:space="preserve"> diabetesmottagning på Medicinkliniken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>för recept, instruktion, information runt insulinterapin samt vidare uppföljning.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> I praktiken händer det ofta att patienten remitteras dit via </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>antenatalmottagning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00735EC9">
+      <w:r>
+        <w:t xml:space="preserve"> om dygnsprofiler förefaller vara höga.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A010BA" w:rsidR="00250831" w:rsidP="00250831" w:rsidRDefault="00250831" w14:paraId="2C879B24" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> och </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00735EC9">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>dehydrering</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00735EC9">
+        <w:t>Barnmorskemottagning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A010BA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00735EC9">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="569BF18D" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00E036CA">
-[...98 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidR="00250831" w:rsidP="00664D5F" w:rsidRDefault="00250831" w14:paraId="695787FF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">BMM- </w:t>
       </w:r>
       <w:r w:rsidRPr="00735EC9">
-        <w:t xml:space="preserve">barnmorskan ansvarar för att vid första kontakttillfället stämma av med kvinnan att hon meddelat sin diabetessköterska/läkare på vårdcentralen att hon är </w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00735EC9">
+        <w:t>barnmorskan ansvarar för att vid första kontakttillfället stämma av med kvinnan att hon meddelat sin diabetessköterska/läkare på vårdcentralen att hon är gravid samt skickar remiss till vårdcentralen för kännedom och omhändertagandet enligt ovan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00250831" w:rsidP="00664D5F" w:rsidRDefault="00250831" w14:paraId="5E092C42" w14:textId="2A539F97">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="00250831">
+        <w:rPr/>
         <w:t>Målblodtryck är ≤130/80 mm Hg. Hänsyn behöver tas till ri</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00250831">
+        <w:rPr/>
         <w:t>sk</w:t>
       </w:r>
-      <w:r w:rsidRPr="00735EC9">
+      <w:r w:rsidR="00250831">
+        <w:rPr/>
         <w:t xml:space="preserve"> för dålig </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00735EC9">
+      <w:r w:rsidR="00250831">
+        <w:rPr/>
         <w:t>placentaperfusion</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00735EC9">
+      <w:r w:rsidR="00250831">
+        <w:rPr/>
         <w:t xml:space="preserve"> men högre blodtryck än 140/90 bör ej accepteras, se SU:s rutin </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidRPr="00735EC9">
+      <w:hyperlink r:id="R6a50f2e1d0544d9b">
+        <w:r w:rsidRPr="0D61DBDF" w:rsidR="00250831">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="ＭＳ ゴシック" w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>Diabetes typ 2 under graviditet samt läkemedelsbehandlad graviditetsdiabetes</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00735EC9">
+      <w:r w:rsidR="00250831">
+        <w:rPr/>
         <w:t>, avsnitt ”</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00250831">
+        <w:rPr/>
         <w:t>Blodtrycksb</w:t>
       </w:r>
-      <w:r w:rsidRPr="00735EC9">
+      <w:r w:rsidR="00250831">
+        <w:rPr/>
         <w:t>ehandling under graviditet”.</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+      <w:r w:rsidR="00CE5C5A">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="003B5FC3">
+        <w:rPr/>
+        <w:t xml:space="preserve">Vid graviditetsdiabetes </w:t>
+      </w:r>
+      <w:r w:rsidR="4A357610">
+        <w:rPr/>
+        <w:t xml:space="preserve">är </w:t>
+      </w:r>
+      <w:r w:rsidR="003B5FC3">
+        <w:rPr/>
+        <w:t xml:space="preserve">målblodtryck &lt;=150/100 </w:t>
+      </w:r>
+      <w:r w:rsidR="003B5FC3">
+        <w:rPr/>
+        <w:t>mmHg</w:t>
+      </w:r>
+      <w:r w:rsidR="003B5FC3">
+        <w:rPr/>
+        <w:t xml:space="preserve"> och behandling</w:t>
+      </w:r>
+      <w:r w:rsidR="3FCD3CD6">
+        <w:rPr/>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="003B5FC3">
+        <w:rPr/>
+        <w:t xml:space="preserve"> av </w:t>
+      </w:r>
+      <w:r w:rsidR="003B5FC3">
+        <w:rPr/>
+        <w:t>blodtryck</w:t>
+      </w:r>
+      <w:r w:rsidR="20545D11">
+        <w:rPr/>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="1358D4E1">
+        <w:rPr/>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="1358D4E1">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="20545D11">
+        <w:rPr/>
+        <w:t>sker</w:t>
+      </w:r>
+      <w:r w:rsidR="003B5FC3">
+        <w:rPr/>
+        <w:t xml:space="preserve"> enl. PM "</w:t>
+      </w:r>
+      <w:r w:rsidR="003B5FC3">
+        <w:rPr/>
+        <w:t>Hypertensiva</w:t>
+      </w:r>
+      <w:r w:rsidR="003B5FC3">
+        <w:rPr/>
+        <w:t xml:space="preserve"> tillstånd under graviditet</w:t>
+      </w:r>
+      <w:r w:rsidR="77EAFFED">
+        <w:rPr/>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="003B5FC3">
+        <w:rPr/>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00250831" w:rsidP="00664D5F" w:rsidRDefault="00250831" w14:paraId="20F3CC06" w14:textId="00B20165">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>BMM</w:t>
       </w:r>
       <w:r w:rsidRPr="00735EC9">
         <w:t xml:space="preserve">-barnmorskan </w:t>
       </w:r>
       <w:r>
         <w:t>remitterar</w:t>
       </w:r>
       <w:r w:rsidRPr="00735EC9">
         <w:t xml:space="preserve"> till </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00815734">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00735EC9">
         <w:t>ntenatalmottagning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00735EC9">
         <w:t xml:space="preserve"> för planering av läkarbesök </w:t>
       </w:r>
       <w:r>
@@ -2223,1407 +2248,1359 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00735EC9">
         <w:t xml:space="preserve"> S-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00735EC9">
         <w:t>holotranskobalamin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00735EC9">
         <w:t xml:space="preserve"> tas på patienter som behandlas/planeras för behandling med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00735EC9">
         <w:t>Metformin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00735EC9">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43E6D92C" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00664D5F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidR="00250831" w:rsidP="00664D5F" w:rsidRDefault="00250831" w14:paraId="43E6D92C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00E71651">
         <w:t xml:space="preserve">BMM-barnmorskan </w:t>
       </w:r>
       <w:r>
         <w:t>följer patienten enligt basprogrammet med tillägg av u-sticka vid varje besök och</w:t>
       </w:r>
       <w:r w:rsidRPr="00E71651">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>u-odling varje månad fram till graviditetsvecka 25. Eventuella ytterligare åtgärder</w:t>
       </w:r>
       <w:r w:rsidRPr="00E71651">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>utöver basprogrammet framgår av anteckningen på första läkarbesöket eller läkaranteckning i MHV3 vid basprogrambedömning. Till exempel k</w:t>
       </w:r>
       <w:r w:rsidRPr="00735EC9">
-        <w:t xml:space="preserve">ontroll av vikt, BT, u-sticka varannan vecka efter RUL t.o.m. v. 34 hos patienter med kärlkomplikationer, d.v.s. njurpåverkan, </w:t>
+        <w:t>ontroll av vikt, BT, u-sticka varannan vecka efter RUL t.o.m. v. 34 hos patienter med kärlkomplikationer, d.v.s. njurpåverkan, retinopati, essentiell hypertoni (grav</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">iditetsvecka 28, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>32</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och 36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve"> kan </w:t>
+      </w:r>
+      <w:r>
+        <w:t>utgå</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve"> på MVC</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve"> eftersom det kontrolleras hos barnmorska på </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00735EC9">
-        <w:t>retinopati</w:t>
+        <w:t>antenatalmottagning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00735EC9">
-        <w:t>, essentiell hypertoni (grav</w:t>
-[...30 lines deleted...]
-      <w:r w:rsidRPr="00735EC9">
         <w:t xml:space="preserve"> i samband med besök för viktskattning </w:t>
       </w:r>
       <w:r>
         <w:t>i graviditetsvecka 28, 32 och 36</w:t>
       </w:r>
       <w:r w:rsidRPr="00735EC9">
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B9079E2" w14:textId="1A1423F6" w:rsidR="00250831" w:rsidRPr="001E140C" w:rsidRDefault="00250831" w:rsidP="00E036CA">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidRPr="001E140C" w:rsidR="00250831" w:rsidP="00E036CA" w:rsidRDefault="00250831" w14:paraId="5B9079E2" w14:textId="1A1423F6">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Patienten planeras för TUL och RUL på sedvanligt sätt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50A0C1C5" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00A010BA" w:rsidRDefault="00250831" w:rsidP="00250831">
+    <w:p w:rsidRPr="00A010BA" w:rsidR="00250831" w:rsidP="00250831" w:rsidRDefault="00250831" w14:paraId="50A0C1C5" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A010BA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antenatalmottagning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A010BA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42368745" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00250831">
+    <w:p w:rsidRPr="00735EC9" w:rsidR="00250831" w:rsidP="00250831" w:rsidRDefault="00250831" w14:paraId="42368745" w14:textId="77777777">
       <w:r w:rsidRPr="00735EC9">
         <w:t xml:space="preserve">Ansvarar för </w:t>
       </w:r>
       <w:r>
         <w:t>kombinerade barnmorske-</w:t>
       </w:r>
       <w:r w:rsidRPr="00735EC9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">och </w:t>
       </w:r>
       <w:r w:rsidRPr="00735EC9">
         <w:t>läkarbesök innefattande ultraljudskontroller, provtagning och CTG-kurvor. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40F040B3" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00250831">
+    <w:p w:rsidR="00250831" w:rsidP="00250831" w:rsidRDefault="00250831" w14:paraId="40F040B3" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00735EC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Graviditetsvecka 9–12 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BEEFCAD" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00250831">
+    <w:p w:rsidR="00250831" w:rsidP="00250831" w:rsidRDefault="00250831" w14:paraId="5BEEFCAD" w14:textId="77777777">
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BE031A">
         <w:t>Metformin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BE031A">
         <w:t xml:space="preserve"> kan påverka upptaget av vitamin B12 från tarmen. Därför skall </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BE031A">
         <w:t>holotranskobalamin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BE031A">
-        <w:t xml:space="preserve">, (transportprotein för B12 från blodbanan </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">till cellerna) och därmed markör för aktivt B12, mätas om kvinnan står på </w:t>
+        <w:t xml:space="preserve">, (transportprotein för B12 från blodbanan till cellerna) och därmed markör för aktivt B12, mätas om kvinnan står på </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BE031A">
         <w:t>Metformin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BE031A">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A53939">
         <w:t>Om s-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A53939">
         <w:t>holotranskobalamin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> &lt;21 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>pmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>/L, förskrivs vitamin B12 (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Betolvex</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>) 1mg 2x2/d i 2 veckor, därefter 1x1/d under resten av graviditeten. Ny kontroll behöver inte göras därefter.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A605707" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00250831">
+    <w:p w:rsidRPr="00735EC9" w:rsidR="00250831" w:rsidP="00250831" w:rsidRDefault="00250831" w14:paraId="7A605707" w14:textId="77777777">
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E0113A">
         <w:t>Metformin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E0113A">
         <w:t xml:space="preserve"> kan ha negativa effekter om kvinnan har en njurfunktionsnedsättning. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E0113A">
         <w:t>Kreatinin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E0113A">
         <w:t xml:space="preserve"> och GFR kontrolleras. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E0113A">
         <w:t>Metformin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E0113A">
         <w:t xml:space="preserve"> är kontraindicerat vid GF</w:t>
       </w:r>
       <w:r>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00E0113A">
         <w:t xml:space="preserve"> 140 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E0113A">
         <w:t>μmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E0113A">
         <w:t>/L. Reducerad dos vid GFR 45–60 ml/min.</w:t>
       </w:r>
       <w:r w:rsidRPr="00735EC9">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CF7B41B" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00250831">
+    <w:p w:rsidR="00250831" w:rsidP="00250831" w:rsidRDefault="00250831" w14:paraId="5CF7B41B" w14:textId="77777777">
       <w:r w:rsidRPr="003A7541">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Barnmorska på </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A7541">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>antenatalmottagning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00735EC9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25C566B9" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00477B18">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidR="00250831" w:rsidP="00477B18" w:rsidRDefault="00250831" w14:paraId="25C566B9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00735EC9">
         <w:t>kontrollerar att provsvar finns tillgängliga vid läkarbesöket: Hb, Na, K, Ca, HbA1c, u-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00735EC9">
         <w:t>alb</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00735EC9">
         <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00735EC9">
         <w:t>krea</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00735EC9">
         <w:t>-kvot, u-odling samt S-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00735EC9">
         <w:t>holotranskobalamin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00735EC9">
         <w:t xml:space="preserve"> (tas om det missats på MVC inför läkarbesöket). Vid besöket tas vikt och BT.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="210284CD" w14:textId="19F71759" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00477B18">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidRPr="00735EC9" w:rsidR="00250831" w:rsidP="00477B18" w:rsidRDefault="00250831" w14:paraId="210284CD" w14:textId="19F71759">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Bokar f-tillväxtkontroller</w:t>
       </w:r>
       <w:r w:rsidRPr="00735EC9">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">i graviditetsvecka 28, 32 och 36 samt CTG-kontroller 2ggr/vecka from graviditetsvecka 37+0, </w:t>
       </w:r>
       <w:r w:rsidRPr="00735EC9">
         <w:t>samt vikt, BT</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> och</w:t>
       </w:r>
       <w:r w:rsidRPr="00735EC9">
         <w:t xml:space="preserve"> u-sticka</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> i samband med dessa besök.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78AD6BC9" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00250831">
+    <w:p w:rsidR="00250831" w:rsidP="00250831" w:rsidRDefault="00250831" w14:paraId="78AD6BC9" w14:textId="77777777">
       <w:r w:rsidRPr="00735EC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Läkare:</w:t>
       </w:r>
       <w:r w:rsidRPr="00735EC9">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="300CEA84" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00AB5777">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidRPr="00735EC9" w:rsidR="00250831" w:rsidP="00AB5777" w:rsidRDefault="00250831" w14:paraId="300CEA84" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Genomgång av provsvar HbA1c och labbsvar som togs på BMM.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A8DA463" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00AB5777">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidRPr="00735EC9" w:rsidR="00250831" w:rsidP="00AB5777" w:rsidRDefault="00250831" w14:paraId="7A8DA463" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00735EC9">
         <w:t xml:space="preserve">Anamnes innefattande bland annat tidigare och nuvarande sjukdom, medicinering, eventuella problem med diabetesinställningen särskilt vid </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00735EC9">
         <w:t>Hyperemesis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00735EC9">
         <w:t xml:space="preserve">symtom och vid genomgången </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00735EC9">
         <w:t>Gastric</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00735EC9">
         <w:t>-bypass-op.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26E87363" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00AB5777">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidRPr="00735EC9" w:rsidR="00250831" w:rsidP="00AB5777" w:rsidRDefault="00250831" w14:paraId="26E87363" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00735EC9">
         <w:t xml:space="preserve">Information om vikten av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00735EC9">
         <w:t>normoglykemi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00735EC9">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Vilken diabetesbehandling har patienten nu?</w:t>
       </w:r>
       <w:r w:rsidRPr="00735EC9">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>Info om hur ofta utförs dygnsglukosprofiler som följs upp via VC.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E9F5589" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00AB5777">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidRPr="00735EC9" w:rsidR="00250831" w:rsidP="00AB5777" w:rsidRDefault="00250831" w14:paraId="3E9F5589" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00735EC9">
         <w:t>Information om de planerade kontrollerna under graviditeten (skriftlig</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> standardiserad</w:t>
       </w:r>
       <w:r w:rsidRPr="00735EC9">
         <w:t xml:space="preserve"> vårdplan ges till patienten). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01A147EF" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00AB5777">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidRPr="00735EC9" w:rsidR="00250831" w:rsidP="00AB5777" w:rsidRDefault="00250831" w14:paraId="01A147EF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00735EC9">
         <w:t>Recept för ASA-profylax v. 12–36 om ej kontraindikation föreligger.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2351432A" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00AB5777">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidRPr="00735EC9" w:rsidR="00250831" w:rsidP="00AB5777" w:rsidRDefault="00250831" w14:paraId="2351432A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00735EC9">
         <w:t xml:space="preserve">Ultraljud för </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00735EC9">
         <w:t>viabilitetsbedömning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00735EC9">
         <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F8A6398" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00AB5777">
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidRPr="00735EC9" w:rsidR="00250831" w:rsidP="00AB5777" w:rsidRDefault="00250831" w14:paraId="7F8A6398" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00735EC9">
         <w:t>Remiss till ögonmottagningen för ögonbottenkontroller under graviditeten. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B1BB28B" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00AB5777">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidR="00250831" w:rsidP="00AB5777" w:rsidRDefault="00250831" w14:paraId="7B1BB28B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00735EC9">
         <w:t xml:space="preserve">Vid tillägg av ytterligare individuella ordinationer skickas journalkopia från besöket med markering av ordinationerna till </w:t>
       </w:r>
       <w:r>
         <w:t>BMM</w:t>
       </w:r>
       <w:r w:rsidRPr="00735EC9">
         <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="709D6B84" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00AB5777">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidR="00250831" w:rsidP="00AB5777" w:rsidRDefault="00250831" w14:paraId="709D6B84" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vid </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>hyperemesis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> eller misstänkt </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> eller misstänkt ketoacidos </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>vgs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> se länkar till bilagor </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED4942">
         <w:t xml:space="preserve">” </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED4942">
         <w:t>Hyperemesis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED4942">
         <w:t xml:space="preserve"> hos gravid kvinna med diabetes”, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED4942">
         <w:t xml:space="preserve">”Tolkning av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED4942">
         <w:t>ketoner</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED4942">
         <w:t xml:space="preserve"> i blodet”, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED4942">
-        <w:t xml:space="preserve">” Diabetisk </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> under graviditet”</w:t>
+        <w:t>” Diabetisk ketoacidos under graviditet”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62328BE1" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00250831">
+    <w:p w:rsidRPr="00735EC9" w:rsidR="00250831" w:rsidP="00250831" w:rsidRDefault="00250831" w14:paraId="62328BE1" w14:textId="77777777">
       <w:r w:rsidRPr="00735EC9">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6942E5E9" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00CB127A">
+    <w:p w:rsidRPr="00735EC9" w:rsidR="00250831" w:rsidP="00CB127A" w:rsidRDefault="00250831" w14:paraId="6942E5E9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00735EC9">
         <w:t xml:space="preserve">Graviditetsvecka </w:t>
       </w:r>
       <w:r>
         <w:t>28, 32 och 36</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="467AFBB4" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00250831">
+    <w:p w:rsidRPr="00735EC9" w:rsidR="00250831" w:rsidP="00250831" w:rsidRDefault="00250831" w14:paraId="467AFBB4" w14:textId="77777777">
       <w:r w:rsidRPr="00735EC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Barnmorska</w:t>
       </w:r>
       <w:r w:rsidRPr="00735EC9">
         <w:t xml:space="preserve"> tar BT, u-sticka + u-odl</w:t>
       </w:r>
       <w:r>
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidRPr="00735EC9">
         <w:t>, vikt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7716FCFB" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00250831">
+    <w:p w:rsidRPr="00735EC9" w:rsidR="00250831" w:rsidP="00250831" w:rsidRDefault="00250831" w14:paraId="7716FCFB" w14:textId="77777777">
       <w:r w:rsidRPr="00735EC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Läkare:</w:t>
       </w:r>
       <w:r w:rsidRPr="00735EC9">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47F42C28" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00AB5777">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidRPr="00735EC9" w:rsidR="00250831" w:rsidP="00AB5777" w:rsidRDefault="00250831" w14:paraId="47F42C28" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00735EC9">
         <w:t>Aktuell anamnes. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D4EE7D9" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00AB5777">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidR="00250831" w:rsidP="00AB5777" w:rsidRDefault="00250831" w14:paraId="7D4EE7D9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00735EC9">
         <w:t>Ultraljud viktskattning + biofysisk profil. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5721708F" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00AB5777">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidRPr="00735EC9" w:rsidR="00250831" w:rsidP="00AB5777" w:rsidRDefault="00250831" w14:paraId="5721708F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Vid fostertillväxt/skattad fostervikt&gt;</w:t>
       </w:r>
       <w:r w:rsidRPr="00735EC9">
         <w:t xml:space="preserve"> +22%</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> eller accelererad fostertillväxt&gt;+15% (regional definition), </w:t>
       </w:r>
       <w:r w:rsidRPr="00735EC9">
         <w:t>genomgång för optimering av blodsockerläget samt ny viktskattning om 2 v</w:t>
       </w:r>
       <w:r>
         <w:t>eckor samt ställningstagande till intensifierad övervakning med CTG, exempelvis 2ggr/vecka. Motivering journalförs.</w:t>
       </w:r>
       <w:r w:rsidRPr="00735EC9">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38E7FA30" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00AB5777">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidRPr="00735EC9" w:rsidR="00250831" w:rsidP="00AB5777" w:rsidRDefault="00250831" w14:paraId="38E7FA30" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00735EC9">
         <w:t>Ställningstagande till eventuellt sjukskrivningsbehov. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3675CDEB" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00AB5777">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidRPr="00735EC9" w:rsidR="00250831" w:rsidP="00AB5777" w:rsidRDefault="00250831" w14:paraId="3675CDEB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00735EC9">
         <w:t>Påminn patienten om att söka akut vid minskade fosterrörelser.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="606978FA" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00AB5777">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidR="00250831" w:rsidP="00AB5777" w:rsidRDefault="00250831" w14:paraId="606978FA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00735EC9">
         <w:t>CTG 2 ggr/v ordineras hos kvinnor med ögon- och/eller njurkomplikationer eller vid dålig metabol kontroll. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4952E909" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00AB5777">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidRPr="00735EC9" w:rsidR="00250831" w:rsidP="00AB5777" w:rsidRDefault="00250831" w14:paraId="4952E909" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vid </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Betapred</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">-behandling </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>vgs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> länk till bilaga </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED4942">
         <w:t xml:space="preserve">” Riktlinjer för höjning av insulindos vid samtidig </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED4942">
         <w:t>betapred</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED4942">
         <w:t xml:space="preserve"> behandling”</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CC2CC6C" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00250831">
+    <w:p w:rsidRPr="00735EC9" w:rsidR="00250831" w:rsidP="00250831" w:rsidRDefault="00250831" w14:paraId="0CC2CC6C" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Vid </w:t>
       </w:r>
       <w:r w:rsidRPr="00E56D7F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>vecka 36</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> besöket ingår även förlossningsplanering. Vid okomplicerad graviditet rekommenderas vaginal förlossning vid BPU.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28291005" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00250831"/>
-    <w:p w14:paraId="4A585FEA" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="008165E8">
+    <w:p w:rsidRPr="00735EC9" w:rsidR="00250831" w:rsidP="00250831" w:rsidRDefault="00250831" w14:paraId="28291005" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00735EC9" w:rsidR="00250831" w:rsidP="008165E8" w:rsidRDefault="00250831" w14:paraId="4A585FEA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00735EC9">
-        <w:lastRenderedPageBreak/>
         <w:t>Graviditetsvecka 37+0 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B647484" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00250831">
+    <w:p w:rsidRPr="00735EC9" w:rsidR="00250831" w:rsidP="00250831" w:rsidRDefault="00250831" w14:paraId="3B647484" w14:textId="77777777">
       <w:r w:rsidRPr="00735EC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Barnmorska</w:t>
       </w:r>
       <w:r w:rsidRPr="00735EC9">
         <w:t xml:space="preserve"> tar BT, u-sticka, vikt. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17D6C3FF" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00250831">
+    <w:p w:rsidRPr="00735EC9" w:rsidR="00250831" w:rsidP="00250831" w:rsidRDefault="00250831" w14:paraId="17D6C3FF" w14:textId="77777777">
       <w:r w:rsidRPr="00735EC9">
         <w:t>CTG 2 ggr/v påbörjas. I samband med CTG-besöken upprepas BT, u-sticka, vikt, eventuell cx-bedömning/hinnsvepning (läkarordination). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="530F2BB3" w14:textId="78AEAC16" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00AB5777">
+    <w:p w:rsidRPr="00735EC9" w:rsidR="00250831" w:rsidP="00AB5777" w:rsidRDefault="00250831" w14:paraId="530F2BB3" w14:textId="78AEAC16">
       <w:r w:rsidRPr="00735EC9">
         <w:t>Påminn patienten om att söka akut vid minskade fosterrörelser. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="080C4593" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="008165E8">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="14" w:name="_Toc224120949"/>
+    <w:p w:rsidRPr="00735EC9" w:rsidR="00250831" w:rsidP="008165E8" w:rsidRDefault="00250831" w14:paraId="080C4593" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc224120949" w:id="14"/>
       <w:r w:rsidRPr="00735EC9">
         <w:t xml:space="preserve">Förlossning och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00735EC9">
         <w:t>postpartum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00735EC9">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>vård</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="59D5E02F" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00250831">
+    <w:p w:rsidR="00250831" w:rsidP="00250831" w:rsidRDefault="00250831" w14:paraId="59D5E02F" w14:textId="77777777">
       <w:r w:rsidRPr="00735EC9">
         <w:t>Förlossning planeras senast vecka 40+0 vid normal graviditetsutveckling.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D06455C" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00250831">
+    <w:p w:rsidR="00250831" w:rsidP="00250831" w:rsidRDefault="00250831" w14:paraId="7D06455C" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Riskfaktorer som kan indicera tidigareläggande av förlossning kan exempelvis vara accelererande fostertillväxt, nytillkommen </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>polyhydramnios</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve">, hypertoni, ökande </w:t>
+        <w:t>, hypertoni, ökande proteinuri även utan samtidig hypertoni, nytillkommen proteinuri, tillväxthämning, dålig metabol kontroll, PE.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00250831" w:rsidP="00250831" w:rsidRDefault="00250831" w14:paraId="749FD5E7" w14:textId="789A5AA6">
+      <w:r>
+        <w:t xml:space="preserve">Vaginal förlossning eftersträvas, dock är </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>proteinuri</w:t>
+        <w:t>sectiofrekvensen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> även utan samtidig hypertoni, nytillkommen </w:t>
-[...19 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve"> ökad hos kvinnor med diabetes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6234A3D2" w14:textId="2C6EDFB6" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00AB5777">
+    <w:p w:rsidR="00250831" w:rsidP="00AB5777" w:rsidRDefault="00250831" w14:paraId="6234A3D2" w14:textId="2C6EDFB6">
       <w:r w:rsidRPr="007D0D21">
         <w:t>Enl</w:t>
       </w:r>
       <w:r w:rsidR="00844AFB">
         <w:t>igt</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D21">
         <w:t> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007D0D21">
         <w:t>graviditete</w:t>
       </w:r>
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D21">
         <w:t>sregistret</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007D0D21">
         <w:t> 2017 var kejsarsnittsfrekvensen 42 % hos kvinnor med någon typ av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007D0D21">
         <w:t>pregestationell</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007D0D21">
         <w:t> diabetes. Hos kvinnor med graviditetsdiabetes var kejsarsnittsfrekvensen 27%. För vaginal förlossning talar </w:t>
       </w:r>
-      <w:r w:rsidR="00164A73" w:rsidRPr="007D0D21">
+      <w:r w:rsidRPr="007D0D21" w:rsidR="00164A73">
         <w:t>till exempel</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D21">
         <w:t> de positiva effekterna för barnet att utsättas för stresshormoner och naturlig bakterieflora (</w:t>
       </w:r>
       <w:r w:rsidR="00164A73">
         <w:t>se</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D21">
         <w:t xml:space="preserve"> länken till Diabetes typ 2 under graviditet samt läkemedelsbehandlad graviditetsdiabetes. Rutin upprättad av obstetrik, Sahlgrenska Universitetssjukhuset).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="187D94F8" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="0053437E">
+    <w:p w:rsidR="00250831" w:rsidP="0053437E" w:rsidRDefault="00250831" w14:paraId="187D94F8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r>
         <w:t>Förlossningsavdelning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24C8B43B" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00086D41" w:rsidRDefault="00250831" w:rsidP="00250831">
+    <w:p w:rsidRPr="00086D41" w:rsidR="00250831" w:rsidP="00250831" w:rsidRDefault="00250831" w14:paraId="24C8B43B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00086D41">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vårdplan </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42B6EF82" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00A45E06">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidR="00250831" w:rsidP="00A45E06" w:rsidRDefault="00250831" w14:paraId="42B6EF82" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00086D41">
         <w:t xml:space="preserve">Ansvarig obstetriker informeras alltid när en diabetespatient kommer till förlossningsavdelningen. Läkaren ska läsa vårdsammanfattning av PAB och </w:t>
       </w:r>
       <w:r>
         <w:t>diabetes-</w:t>
       </w:r>
       <w:r w:rsidRPr="00086D41">
         <w:t>PAS</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> om patienten står på insulin</w:t>
       </w:r>
       <w:r w:rsidRPr="00086D41">
         <w:t>, patienten</w:t>
       </w:r>
       <w:r>
         <w:t>s hälsa,</w:t>
       </w:r>
       <w:r w:rsidRPr="00086D41">
         <w:t xml:space="preserve"> och bekräfta att vårdplan följs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F0F3147" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00A45E06">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidR="00250831" w:rsidP="00A45E06" w:rsidRDefault="00250831" w14:paraId="7F0F3147" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="007940BA">
-        <w:lastRenderedPageBreak/>
         <w:t>Aktuell dokumentation av insulinbehandling utförs via diabetesansvarig PAS i Diabetesjournalen som nås i Melior. Klick på Externa länkar och öppna Diabetesjournalen och använd fliken “Journal” för påläsning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04E275F2" w14:textId="0CBC77F9" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00A45E06">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidR="00250831" w:rsidP="00A45E06" w:rsidRDefault="00250831" w14:paraId="04E275F2" w14:textId="0CBC77F9">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Om man inte har tillgång till Melior (exempelvis Vårdcentraler), kan en speciell mall i papper från </w:t>
       </w:r>
       <w:r w:rsidRPr="00936134">
         <w:t>SU Sahlgrenska</w:t>
       </w:r>
       <w:r w:rsidR="00020944">
         <w:t xml:space="preserve"> användas</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00936134">
         <w:t xml:space="preserve"> där diabetessjuksköterska</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> fyller i och</w:t>
       </w:r>
       <w:r w:rsidRPr="00936134">
         <w:t> lämna</w:t>
       </w:r>
       <w:r>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00936134">
         <w:t xml:space="preserve"> över</w:t>
       </w:r>
       <w:r w:rsidR="00020944">
         <w:t xml:space="preserve"> den</w:t>
       </w:r>
       <w:r w:rsidRPr="00936134">
         <w:t xml:space="preserve"> ifylld</w:t>
       </w:r>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00936134">
         <w:t xml:space="preserve"> mallen till gravida kvinnan med konkreta anvisningar angående behandling</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="15" w:name="x_customMessage"/>
+      <w:bookmarkStart w:name="x_customMessage" w:id="15"/>
       <w:r w:rsidRPr="00BE787C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Det finns bilaga 5 på s.39 i Östras </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BE787C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>pm</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="007B7A21">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">se </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>länken.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ED36FD8" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00A45E06">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidR="00250831" w:rsidP="00A45E06" w:rsidRDefault="00250831" w14:paraId="7ED36FD8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00086D41">
         <w:t xml:space="preserve">Att läkaren har tagit del av informationen och pratat med patienten ska journalföras. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1076B4BF" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00A45E06">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidR="00250831" w:rsidP="00A45E06" w:rsidRDefault="00250831" w14:paraId="1076B4BF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00086D41">
         <w:t xml:space="preserve">Fri </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00086D41">
         <w:t>venväg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00086D41">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3500BFDB" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00A45E06">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidR="00250831" w:rsidP="00A45E06" w:rsidRDefault="00250831" w14:paraId="3500BFDB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00086D41">
         <w:t xml:space="preserve"> Under aktiv förlossning dokumenterar patientansvarig barnmorska </w:t>
       </w:r>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00086D41">
         <w:t xml:space="preserve"> blankett</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00086D41">
         <w:t xml:space="preserve"> nutrition, glukosnivåer (partner/anhörig kan vara behjälplig med detta), insulindos, eventuella kräkningar och feber minst en gång/timme, se bilaga</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 6</w:t>
       </w:r>
       <w:r w:rsidRPr="00086D41">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E7495D">
         <w:t>”Dokumentation glukosstatus under förlossning och energilista”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78CCFE6F" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00A45E06">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidR="00250831" w:rsidP="00A45E06" w:rsidRDefault="00250831" w14:paraId="78CCFE6F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00615FF0">
         <w:t xml:space="preserve">OBS! Kvinnor som har graviditetsdiabetes och </w:t>
       </w:r>
       <w:r w:rsidRPr="00D301E4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">står på </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D301E4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>metformin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00615FF0">
         <w:t>, kan avsluta behandlingen i samband med förlossningsstart.</w:t>
       </w:r>
       <w:r w:rsidRPr="00086D41">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DC0DE55" w14:textId="77777777" w:rsidR="006D5180" w:rsidRDefault="006D5180" w:rsidP="006D5180">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w:rsidR="006D5180" w:rsidP="006D5180" w:rsidRDefault="006D5180" w14:paraId="0DC0DE55" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="137810E3" w14:textId="77777777" w:rsidR="006D5180" w:rsidRPr="009B7CA1" w:rsidRDefault="006D5180" w:rsidP="006D5180">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w:rsidRPr="009B7CA1" w:rsidR="006D5180" w:rsidP="006D5180" w:rsidRDefault="006D5180" w14:paraId="137810E3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7CA1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nutrition/Energitillförsel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4933E588" w14:textId="77777777" w:rsidR="006D5180" w:rsidRDefault="006D5180" w:rsidP="006D5180">
+    <w:p w:rsidR="006D5180" w:rsidP="006D5180" w:rsidRDefault="006D5180" w14:paraId="4933E588" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="009B7CA1">
         <w:t>Energiförbrukning under en förlossning kan jämställas med det som krävs vid ett tungt fysiskt arbete. Glukosbehovet ökar 8-faldigt under förlossningens aktiva fas. Därför uppmanas kvinnan att äta och dricka under förlossningen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A5544CE" w14:textId="77777777" w:rsidR="006D5180" w:rsidRDefault="006D5180" w:rsidP="006D5180">
+    <w:p w:rsidR="006D5180" w:rsidP="006D5180" w:rsidRDefault="006D5180" w14:paraId="5A5544CE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="783396E0" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00223123" w:rsidRDefault="00250831" w:rsidP="00223123">
+    <w:p w:rsidRPr="00223123" w:rsidR="00250831" w:rsidP="00223123" w:rsidRDefault="00250831" w14:paraId="783396E0" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223123">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Glukoskontroll</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E300F6D" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00A45E06">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidR="00250831" w:rsidP="00A45E06" w:rsidRDefault="00250831" w14:paraId="6E300F6D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00E212AC">
         <w:t xml:space="preserve">Eftersträva </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E212AC">
         <w:t>normoglykemi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E212AC">
         <w:t xml:space="preserve">: p-glukos 4–7 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E212AC">
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E212AC">
         <w:t xml:space="preserve">/L men inte på bekostnad av energitillförsel. Högt p-glukos intrapartalt ökar risken för neonatal hypoglykemi. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44CCB2C5" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00A45E06">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidR="00250831" w:rsidP="00A45E06" w:rsidRDefault="00250831" w14:paraId="44CCB2C5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00E212AC">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Vid P-glukos&gt; 7 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E212AC">
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E212AC">
         <w:t>/L ges liten extra dos kortverkande insulin subkutant (2–4 E)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BF3183D" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00A45E06">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidR="00250831" w:rsidP="00A45E06" w:rsidRDefault="00250831" w14:paraId="7BF3183D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00E212AC">
         <w:t xml:space="preserve">Kontroll av kapillärt p-glukos 1–2 gånger/timme. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37F5D2D9" w14:textId="4E06686B" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00A45E06">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidR="00250831" w:rsidP="00A45E06" w:rsidRDefault="00250831" w14:paraId="37F5D2D9" w14:textId="4E06686B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00E212AC">
         <w:t>Utvärdera patientens energibehov.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0011198C">
         <w:t>Vid glukosvärde</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> &lt;3,5 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>/L ges extra mat eller drick alt</w:t>
       </w:r>
       <w:r w:rsidR="0017066B">
         <w:t xml:space="preserve">ernativt </w:t>
       </w:r>
       <w:r>
         <w:t>200ml av pågående Glukosinfusion 50mg/ml som snabb infusion under 15 minuter.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CA69DE1" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00A45E06">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidR="00250831" w:rsidP="00A45E06" w:rsidRDefault="00250831" w14:paraId="6CA69DE1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00D43FD5">
         <w:t xml:space="preserve">Kontakt med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D43FD5">
         <w:t>diabetolog</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D43FD5">
         <w:t xml:space="preserve"> eller diabetes </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D43FD5">
         <w:t>ssk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D43FD5">
         <w:t xml:space="preserve"> vid behov. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F03B2C7" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00A45E06">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidR="00250831" w:rsidP="00A45E06" w:rsidRDefault="00250831" w14:paraId="4F03B2C7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00D43FD5">
         <w:t>Tänk på att feber och infektion ökar insulinbehovet. Som tumregel 1 grads feber ökar insulinbehovet med ca 25%.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BEE67D0" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00250831"/>
-    <w:p w14:paraId="64118980" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00250831">
+    <w:p w:rsidR="00250831" w:rsidP="00250831" w:rsidRDefault="00250831" w14:paraId="5BEE67D0" w14:textId="77777777"/>
+    <w:p w:rsidR="00250831" w:rsidP="00250831" w:rsidRDefault="00250831" w14:paraId="64118980" w14:textId="77777777">
       <w:r w:rsidRPr="00735EC9">
         <w:t>För</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> mer detaljerad</w:t>
       </w:r>
       <w:r w:rsidRPr="00735EC9">
         <w:t xml:space="preserve"> handläggning av förlossning hos kvinnor med insulinbehandlad diabetes typ 2, se SU:s rutin </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId17">
         <w:r w:rsidRPr="00735EC9">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>Diabetes typ 1 under graviditet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00735EC9">
         <w:t>, avsnitt ”Handläggning vid specifika komplikationer”. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FD4E5C5" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00FD1F94" w:rsidRDefault="00250831" w:rsidP="00250831">
+    <w:p w:rsidRPr="00FD1F94" w:rsidR="00250831" w:rsidP="00250831" w:rsidRDefault="00250831" w14:paraId="0FD4E5C5" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD1F94">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>BB-avdelning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="757F6A1D" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00A45E06">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidRPr="00735EC9" w:rsidR="00250831" w:rsidP="00A45E06" w:rsidRDefault="00250831" w14:paraId="757F6A1D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00735EC9">
         <w:t xml:space="preserve">Hos patient som blivit insatt på </w:t>
       </w:r>
       <w:r w:rsidRPr="00D96AFD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>insulin under graviditeten</w:t>
       </w:r>
       <w:r w:rsidRPr="00735EC9">
         <w:t xml:space="preserve">, sätts insulinet ut efter </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00735EC9">
         <w:t>partus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00735EC9">
         <w:t xml:space="preserve">. Patienter med insulinbehandlad </w:t>
       </w:r>
       <w:r w:rsidRPr="00D96AFD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>typ 2 diabetes innan graviditet</w:t>
       </w:r>
       <w:r w:rsidRPr="00735EC9">
         <w:t xml:space="preserve">, behåller insulinbehandlingen </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00735EC9">
         <w:t>postpartum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00735EC9">
         <w:t>, doserna reduceras omedelbart efter förlossningen till pregravid dos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AE315E4" w14:textId="1D757742" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00C24550">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidRPr="00735EC9" w:rsidR="00250831" w:rsidP="00C24550" w:rsidRDefault="00250831" w14:paraId="1AE315E4" w14:textId="1D757742">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00735EC9">
         <w:t xml:space="preserve">Om </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Metformin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00735EC9">
         <w:t xml:space="preserve">dosökning skett under graviditeten sänker man </w:t>
       </w:r>
       <w:r w:rsidRPr="00537923">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>till pregravid dos</w:t>
       </w:r>
       <w:r w:rsidRPr="00735EC9">
         <w:t xml:space="preserve">. Om </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00735EC9">
         <w:t>Metformin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00735EC9">
         <w:t xml:space="preserve"> s</w:t>
       </w:r>
       <w:r>
         <w:t>attes</w:t>
       </w:r>
       <w:r w:rsidRPr="00735EC9">
         <w:t xml:space="preserve"> in under graviditet, avslutas detta när kvinnan är förlöst. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14CB9017" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00C24550">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidR="00250831" w:rsidP="00C24550" w:rsidRDefault="00250831" w14:paraId="14CB9017" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00735EC9">
         <w:t>När det har gått</w:t>
       </w:r>
       <w:r>
         <w:t>&gt;</w:t>
       </w:r>
       <w:r w:rsidRPr="00735EC9">
         <w:t xml:space="preserve">=1 dygn </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00735EC9">
         <w:t>postpartum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00735EC9">
         <w:t xml:space="preserve"> kontrolleras plasmaglukosprofil (7 värden per dag)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> hos </w:t>
       </w:r>
       <w:r w:rsidRPr="002F159C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -3633,904 +3610,898 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>graviditets</w:t>
       </w:r>
       <w:r w:rsidRPr="009A645E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>diabetes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (GDM)</w:t>
       </w:r>
       <w:r w:rsidRPr="00735EC9">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6063880A" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00C24550">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidR="00250831" w:rsidP="00C24550" w:rsidRDefault="00250831" w14:paraId="6063880A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Patienter med </w:t>
       </w:r>
       <w:r w:rsidRPr="00375B7C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>kostbehandlad GDM</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> följs inte upp med dygnsglukosprofil på BB dock samtliga skall remitteras till VC för uppföljning enligt nedan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6566BE9F" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00C24550">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidRPr="00735EC9" w:rsidR="00250831" w:rsidP="00C24550" w:rsidRDefault="00250831" w14:paraId="6566BE9F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00735EC9">
         <w:t xml:space="preserve">Mätvärden är </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00735EC9">
         <w:t>preprandiellt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00735EC9">
         <w:t xml:space="preserve"> &lt;6 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00735EC9">
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00735EC9">
         <w:t>/L och</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00735EC9">
         <w:t>postprandiellt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00735EC9">
         <w:t xml:space="preserve"> (d.v.s. cirka 1,5 h efter måltid) &lt;8 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00735EC9">
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00735EC9">
         <w:t>/L. Vid för höga värden görs ytterligare en dygnsprofil. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31ABD58B" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00C24550">
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidR="00250831" w:rsidP="00C24550" w:rsidRDefault="00250831" w14:paraId="31ABD58B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00735EC9">
         <w:t>Remiss skrivs vid utskrivningen av BB-läkare till patientens ordinarie läkare/diabetessköterska</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58E572A8" w14:textId="77777777" w:rsidR="00444016" w:rsidRPr="00735EC9" w:rsidRDefault="00444016" w:rsidP="00444016">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w:rsidRPr="00735EC9" w:rsidR="00444016" w:rsidP="00444016" w:rsidRDefault="00444016" w14:paraId="58E572A8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="282C1209" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00B91D98">
+    <w:p w:rsidR="00250831" w:rsidP="00B91D98" w:rsidRDefault="00250831" w14:paraId="282C1209" w14:textId="77777777">
       <w:r w:rsidRPr="00735EC9">
         <w:t>Ifall patienten skrivs ut från BB med otillfredsställande plasmaglukosprofil</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> trots hjälp med justering från </w:t>
       </w:r>
       <w:r w:rsidRPr="00901BD2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>diabetesmotta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>gnings</w:t>
       </w:r>
       <w:r w:rsidRPr="00901BD2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> sjuksköterska</w:t>
       </w:r>
       <w:r w:rsidRPr="00735EC9">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>ska man ange på remissen till VC högre prioritering. Bifoga gärna epikris för lättare bedömning för VC-sjuksköterska/läkare hur snabbt patienten behöver komma in till VC.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DBCA342" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00250831">
+    <w:p w:rsidR="00250831" w:rsidP="00250831" w:rsidRDefault="00250831" w14:paraId="3DBCA342" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A0AF4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vårdcentral</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08CFF977" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00813C55" w:rsidRDefault="00250831" w:rsidP="00C24550">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidRPr="00813C55" w:rsidR="00250831" w:rsidP="00C24550" w:rsidRDefault="00250831" w14:paraId="08CFF977" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00813C55">
         <w:t xml:space="preserve">Patienter </w:t>
       </w:r>
       <w:r>
         <w:t>med diabetes typ 2 och GDM med kvarstående läkemedelsbehandling behöver följas upp med individuell prioritering (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>vgs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> ovan), beroende på vilka dygnsglukosprofiler patienten uppvisat på BB. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59FD7FB7" w14:textId="4A15A4EA" w:rsidR="002D0EEC" w:rsidRDefault="00250831" w:rsidP="006C2B7D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidR="002D0EEC" w:rsidP="006C2B7D" w:rsidRDefault="00250831" w14:paraId="59FD7FB7" w14:textId="4A15A4EA">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Patienter med </w:t>
       </w:r>
       <w:r w:rsidRPr="00173761">
         <w:t>GDM</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> utan läkemedel kallas till VC</w:t>
       </w:r>
       <w:r w:rsidRPr="00173761">
         <w:t xml:space="preserve"> 6–12 månader efter förlossningen</w:t>
       </w:r>
       <w:r>
         <w:t>. Dessa patienter</w:t>
       </w:r>
       <w:r w:rsidRPr="00173761">
         <w:t xml:space="preserve"> löper en ökad risk att drabbas av Diabetes typ 2 längre fram i livet. Patienten bör därför informeras om att undvika övervikt, fysisk inaktivitet och mat med högt glykemiskt index för att minska risken att drabbas av diabetes typ 2 i framtiden.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId18">
         <w:r w:rsidRPr="00796EDE">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>Graviditetsdiabetes Barnmorskemottagningar Södra Älvsborg (M3)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="06C491A0" w14:textId="77777777" w:rsidR="00B23837" w:rsidRDefault="00B23837" w:rsidP="00B23837">
+    <w:p w:rsidR="00B23837" w:rsidP="00B23837" w:rsidRDefault="00B23837" w14:paraId="06C491A0" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Relaterad information (l</w:t>
       </w:r>
       <w:r w:rsidRPr="006D2C41">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>änkar till bilagor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E136CCF" w14:textId="77777777" w:rsidR="00B23837" w:rsidRPr="00A14975" w:rsidRDefault="00B23837" w:rsidP="00B23837">
+    <w:p w:rsidRPr="00A14975" w:rsidR="00B23837" w:rsidP="00B23837" w:rsidRDefault="00B23837" w14:paraId="3E136CCF" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00735EC9">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A421832" w14:textId="77777777" w:rsidR="00B23837" w:rsidRPr="00735EC9" w:rsidRDefault="00B23837" w:rsidP="006C2B7D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w:rsidRPr="00735EC9" w:rsidR="00B23837" w:rsidP="006C2B7D" w:rsidRDefault="00B23837" w14:paraId="0A421832" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00735EC9">
         <w:t>Diabetes typ 2 under graviditet samt läkemedelsbehandlad graviditetsdiabetes. Rutin upprättad av obstetrik, Sahlgrenska Universitetssjukhuset </w:t>
       </w:r>
       <w:r w:rsidRPr="00735EC9">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId19">
         <w:r w:rsidRPr="006C2B7D">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>https://hittadokument.vgregion.se/su</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00735EC9">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA67B4">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId20">
         <w:r w:rsidRPr="006C2B7D">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9786-1429723585-169/surrogate/Diabetes%20typ%202%20under%20graviditet%20samt%20l%C3%A4kemedelsbehandlad%20graviditetsdiabetes.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="31B471E2" w14:textId="73A0F3C5" w:rsidR="00B23837" w:rsidRPr="00735EC9" w:rsidRDefault="00B23837" w:rsidP="006C2B7D">
+    <w:p w:rsidRPr="00735EC9" w:rsidR="00B23837" w:rsidP="006C2B7D" w:rsidRDefault="00B23837" w14:paraId="31B471E2" w14:textId="73A0F3C5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00735EC9">
-        <w:lastRenderedPageBreak/>
         <w:t>Diabetes typ 1 under graviditet. Rutin upprättad av obstetrik, Sahlgrenska Universitetssjukhuset </w:t>
       </w:r>
       <w:r w:rsidRPr="00735EC9">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId21" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId21">
         <w:r w:rsidRPr="00735EC9">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>https://hittadokument.vgregion.se/su</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00735EC9">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="006C2B7D">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId22">
         <w:r w:rsidRPr="006C2B7D">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>Diabetes typ 1 under graviditet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7281AB16" w14:textId="77777777" w:rsidR="00B23837" w:rsidRDefault="00B23837" w:rsidP="006C2B7D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w:rsidR="00B23837" w:rsidP="006C2B7D" w:rsidRDefault="00B23837" w14:paraId="7281AB16" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00735EC9">
         <w:t xml:space="preserve">Graviditetsdiabetes. </w:t>
       </w:r>
       <w:r>
         <w:t>Barnmorskemottagningar</w:t>
       </w:r>
       <w:r w:rsidRPr="00735EC9">
         <w:t xml:space="preserve"> Södra Älvsborg, Regionhälsan, Västra Götalandsregionen </w:t>
       </w:r>
       <w:r w:rsidRPr="00735EC9">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId23" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId23">
         <w:r w:rsidRPr="00735EC9">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/RHS9927-391389789-22/SURROGATE/Graviditetsdiabetes%202021-08-30%20M3.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="738D6FD6" w14:textId="77777777" w:rsidR="00B23837" w:rsidRDefault="00B23837" w:rsidP="006C2B7D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w:rsidR="00B23837" w:rsidP="006C2B7D" w:rsidRDefault="00B23837" w14:paraId="738D6FD6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId24">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00F11C39">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>Hypertensiva</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00F11C39">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t xml:space="preserve"> tillstånd under graviditet.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="140866E5" w14:textId="77777777" w:rsidR="00B23837" w:rsidRDefault="00B23837" w:rsidP="00B23837"/>
-    <w:p w14:paraId="6A2FF9AF" w14:textId="2620C8B1" w:rsidR="00B23837" w:rsidRDefault="00B23837">
+    <w:p w:rsidR="00B23837" w:rsidP="00B23837" w:rsidRDefault="00B23837" w14:paraId="140866E5" w14:textId="77777777"/>
+    <w:p w:rsidR="00B23837" w:rsidRDefault="00B23837" w14:paraId="6A2FF9AF" w14:textId="2620C8B1">
       <w:r w:rsidRPr="1161B921">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Länkar till bilagor från Östra</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1173AB4C" w14:textId="77777777" w:rsidR="00DD3692" w:rsidRDefault="00DD3692" w:rsidP="00DD3692">
-      <w:hyperlink r:id="rId25" w:history="1">
+    <w:p w:rsidR="00DD3692" w:rsidP="00DD3692" w:rsidRDefault="00DD3692" w14:paraId="1173AB4C" w14:textId="77777777">
+      <w:hyperlink w:history="1" r:id="rId25">
         <w:r w:rsidRPr="00C039F2">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Diabetes typ 2 under graviditet samt läkemedelsbehandlad graviditetsdiabetes</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="276CD86B" w14:textId="339EB604" w:rsidR="000C3E2F" w:rsidRDefault="00DD3692">
+    <w:p w:rsidR="000C3E2F" w:rsidRDefault="00DD3692" w14:paraId="276CD86B" w14:textId="339EB604">
       <w:r>
         <w:t>På ovanstående länk finns bilagorna att läsa på sidorna 26 – 61.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00AA19EA" w14:textId="77777777" w:rsidR="00B23837" w:rsidRPr="006D2C41" w:rsidRDefault="00B23837" w:rsidP="003F2DA7">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidRPr="006D2C41" w:rsidR="00B23837" w:rsidP="003F2DA7" w:rsidRDefault="00B23837" w14:paraId="00AA19EA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bilaga 1. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006D2C41">
         <w:t>Hyperemesis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006D2C41">
         <w:t xml:space="preserve"> hos gravid kvinna med diabetes </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18B0D37E" w14:textId="77777777" w:rsidR="00B23837" w:rsidRPr="006D2C41" w:rsidRDefault="00B23837" w:rsidP="003F2DA7">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidRPr="006D2C41" w:rsidR="00B23837" w:rsidP="003F2DA7" w:rsidRDefault="00B23837" w14:paraId="18B0D37E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bilaga 2. </w:t>
       </w:r>
       <w:r w:rsidRPr="006D2C41">
         <w:t xml:space="preserve">Tolkning av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006D2C41">
         <w:t>ketoner</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006D2C41">
         <w:t xml:space="preserve"> i blodet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52AE4611" w14:textId="77777777" w:rsidR="00B23837" w:rsidRPr="006D2C41" w:rsidRDefault="00B23837" w:rsidP="003F2DA7">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidRPr="006D2C41" w:rsidR="00B23837" w:rsidP="003F2DA7" w:rsidRDefault="00B23837" w14:paraId="52AE4611" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bilaga 3. </w:t>
       </w:r>
       <w:r w:rsidRPr="006D2C41">
-        <w:t xml:space="preserve">Diabetisk </w:t>
-[...12 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+        <w:t>Diabetisk ketoacidos under graviditet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006D2C41" w:rsidR="00B23837" w:rsidP="003F2DA7" w:rsidRDefault="00B23837" w14:paraId="02C2CF7C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bilaga 4. </w:t>
       </w:r>
       <w:r w:rsidRPr="006D2C41">
         <w:t xml:space="preserve">Riktlinjer för höjning av insulindos vid samtidig </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006D2C41">
         <w:t>betapred</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006D2C41">
         <w:t xml:space="preserve"> behandling</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="069E86FE" w14:textId="77777777" w:rsidR="00B23837" w:rsidRPr="006D2C41" w:rsidRDefault="00B23837" w:rsidP="003F2DA7">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidRPr="006D2C41" w:rsidR="00B23837" w:rsidP="003F2DA7" w:rsidRDefault="00B23837" w14:paraId="069E86FE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bilaga 5. </w:t>
       </w:r>
       <w:r w:rsidRPr="006D2C41">
         <w:t xml:space="preserve">Exempel på förlossningsplan från diabetessjuksköterska </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AAD6192" w14:textId="77777777" w:rsidR="00B23837" w:rsidRDefault="00B23837" w:rsidP="003F2DA7">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidR="00B23837" w:rsidP="003F2DA7" w:rsidRDefault="00B23837" w14:paraId="0AAD6192" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bilaga 6. </w:t>
       </w:r>
       <w:r w:rsidRPr="006D2C41">
         <w:t>Dokumentation glukosstatus under förlossning och energilista</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3884D75A" w14:textId="77777777" w:rsidR="00B23837" w:rsidRPr="006D2C41" w:rsidRDefault="00B23837" w:rsidP="003F2DA7">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidRPr="006D2C41" w:rsidR="00B23837" w:rsidP="003F2DA7" w:rsidRDefault="00B23837" w14:paraId="3884D75A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>och</w:t>
       </w:r>
       <w:r w:rsidRPr="006D2C41">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B46608D" w14:textId="77777777" w:rsidR="00B23837" w:rsidRPr="006D2C41" w:rsidRDefault="00B23837" w:rsidP="003F2DA7">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidRPr="006D2C41" w:rsidR="00B23837" w:rsidP="003F2DA7" w:rsidRDefault="00B23837" w14:paraId="5B46608D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="006D2C41">
         <w:t>Bilaga 9</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="006D2C41">
         <w:t xml:space="preserve"> Plasmaglukosprofil efter förlossningen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35F2F7C3" w14:textId="77777777" w:rsidR="00B23837" w:rsidRPr="006D2C41" w:rsidRDefault="00B23837" w:rsidP="003F2DA7">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidRPr="006D2C41" w:rsidR="00B23837" w:rsidP="003F2DA7" w:rsidRDefault="00B23837" w14:paraId="35F2F7C3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="006D2C41">
         <w:t>Bilaga 12</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="006D2C41">
         <w:t xml:space="preserve"> Patientinformation till dig som är gravid och har typ 2-diabetes</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4517B4F4" w14:textId="77777777" w:rsidR="00B23837" w:rsidRPr="006D2C41" w:rsidRDefault="00B23837" w:rsidP="003F2DA7">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidRPr="006D2C41" w:rsidR="00B23837" w:rsidP="003F2DA7" w:rsidRDefault="00B23837" w14:paraId="4517B4F4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="006D2C41">
         <w:t>Bilaga 14</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="006D2C41">
         <w:t xml:space="preserve"> Bra mat för dig med läkemedelsbehandlad diabetes</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AA74A3C" w14:textId="0D998087" w:rsidR="00250831" w:rsidRDefault="00B23837" w:rsidP="003F2DA7">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidR="00250831" w:rsidP="003F2DA7" w:rsidRDefault="00B23837" w14:paraId="0AA74A3C" w14:textId="0D998087">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="006D2C41">
         <w:t>Bilaga 15</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="006D2C41">
         <w:t xml:space="preserve"> Illamående och kräkningar vid graviditet och typ 2 diabetes. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C787BDA" w14:textId="6C4D79F0" w:rsidR="00E149CF" w:rsidRPr="00E149CF" w:rsidRDefault="00E149CF" w:rsidP="00E149CF">
-[...13 lines deleted...]
-      <w:bookmarkStart w:id="26" w:name="_Toc224120950"/>
+    <w:p w:rsidRPr="00E149CF" w:rsidR="00E149CF" w:rsidP="00E149CF" w:rsidRDefault="00E149CF" w14:paraId="0C787BDA" w14:textId="6C4D79F0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc182366122" w:id="16"/>
+      <w:bookmarkStart w:name="_Toc419877570" w:id="17"/>
+      <w:bookmarkStart w:name="_Toc24018671" w:id="18"/>
+      <w:bookmarkStart w:name="_Toc256000004" w:id="19"/>
+      <w:bookmarkStart w:name="_Toc69128757" w:id="20"/>
+      <w:bookmarkStart w:name="_Toc82165004" w:id="21"/>
+      <w:bookmarkStart w:name="_Toc256000016" w:id="22"/>
+      <w:bookmarkStart w:name="_Toc256000032" w:id="23"/>
+      <w:bookmarkStart w:name="_Toc144198503" w:id="24"/>
+      <w:bookmarkStart w:name="_Toc201566304" w:id="25"/>
+      <w:bookmarkStart w:name="_Toc224120950" w:id="26"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="00E149CF">
-        <w:lastRenderedPageBreak/>
         <w:t>Dokumentinformation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
-    <w:p w14:paraId="05340582" w14:textId="77777777" w:rsidR="00E149CF" w:rsidRPr="00E149CF" w:rsidRDefault="00E149CF" w:rsidP="00E149CF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Underrubrik"/>
+    <w:p w:rsidRPr="00E149CF" w:rsidR="00E149CF" w:rsidP="00E149CF" w:rsidRDefault="00E149CF" w14:paraId="05340582" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r w:rsidRPr="00E149CF">
         <w:t>För innehållet svarar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37C40AC1" w14:textId="77777777" w:rsidR="00E149CF" w:rsidRPr="00E149CF" w:rsidRDefault="00E149CF" w:rsidP="00E149CF">
+    <w:p w:rsidRPr="00E149CF" w:rsidR="00E149CF" w:rsidP="00E149CF" w:rsidRDefault="00E149CF" w14:paraId="37C40AC1" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E149CF">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t>Natalia Ödman, överläkare, kvinnokliniken, SÄS, Borås</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6498A016" w14:textId="77777777" w:rsidR="00E149CF" w:rsidRPr="00E149CF" w:rsidRDefault="00E149CF" w:rsidP="00E149CF">
+    <w:p w:rsidRPr="00E149CF" w:rsidR="00E149CF" w:rsidP="00E149CF" w:rsidRDefault="00E149CF" w14:paraId="6498A016" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E149CF">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">Gudrun </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E149CF">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t>Greim</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E149CF">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">, medicinsk rådgivare, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E149CF">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t>Närhälsan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E149CF">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> V7</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6335433E" w14:textId="77777777" w:rsidR="00E149CF" w:rsidRDefault="00E149CF" w:rsidP="00E149CF">
+    <w:p w:rsidR="00E149CF" w:rsidP="00E149CF" w:rsidRDefault="00E149CF" w14:paraId="6335433E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E149CF">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t>Detlef Hess, överläkare, medicinkliniken, SÄS, Borås</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78327930" w14:textId="6C9E978B" w:rsidR="009B63B1" w:rsidRDefault="009B63B1" w:rsidP="00E149CF">
+    <w:p w:rsidR="009B63B1" w:rsidP="00E149CF" w:rsidRDefault="009B63B1" w14:paraId="78327930" w14:textId="6C9E978B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">Karin </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t>Järhamre</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t>, överläkare, Centralt mödravårdsteam</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02E657FB" w14:textId="55350275" w:rsidR="009B63B1" w:rsidRPr="00E149CF" w:rsidRDefault="009B63B1" w:rsidP="00E149CF">
+    <w:p w:rsidRPr="00E149CF" w:rsidR="009B63B1" w:rsidP="00E149CF" w:rsidRDefault="009B63B1" w14:paraId="02E657FB" w14:textId="55350275">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">Linda Afzelius, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009D1992">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t>barmorska</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="006F2C5C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t>, Centralt mödravårdsteam</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D618BED" w14:textId="77777777" w:rsidR="00E149CF" w:rsidRPr="00E149CF" w:rsidRDefault="00E149CF" w:rsidP="00E149CF">
+    <w:p w:rsidRPr="00E149CF" w:rsidR="00E149CF" w:rsidP="00E149CF" w:rsidRDefault="00E149CF" w14:paraId="0D618BED" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E149CF">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t>Uppdatering augusti 2023 utförd av Natalia Ödman, överläkare, kvinnokliniken, SÄS Borås</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7241B3E0" w14:textId="77777777" w:rsidR="00E149CF" w:rsidRPr="00E149CF" w:rsidRDefault="00E149CF" w:rsidP="00E149CF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Underrubrik"/>
+    <w:p w:rsidRPr="00E149CF" w:rsidR="00E149CF" w:rsidP="00E149CF" w:rsidRDefault="00E149CF" w14:paraId="7241B3E0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r w:rsidRPr="00E149CF">
         <w:t>Remissinstanser (utgåva 1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D9E7BBA" w14:textId="77777777" w:rsidR="00E149CF" w:rsidRPr="00E149CF" w:rsidRDefault="00E149CF" w:rsidP="00E149CF">
+    <w:p w:rsidRPr="00E149CF" w:rsidR="00E149CF" w:rsidP="00E149CF" w:rsidRDefault="00E149CF" w14:paraId="5D9E7BBA" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E149CF">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t>Verksamhetschefer, SÄS</w:t>
       </w:r>
       <w:r w:rsidRPr="00E149CF">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E149CF">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
         <w:t>Antje Johannsmeyer, överläkare, kvinnokliniken/MHV-överläkare</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23FD8961" w14:textId="77777777" w:rsidR="00E149CF" w:rsidRPr="00E149CF" w:rsidRDefault="00E149CF" w:rsidP="00E149CF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Underrubrik"/>
+    <w:p w:rsidRPr="00E149CF" w:rsidR="00E149CF" w:rsidP="00E149CF" w:rsidRDefault="00E149CF" w14:paraId="23FD8961" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r w:rsidRPr="00E149CF">
         <w:t>Fastställt av</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="508C1CEA" w14:textId="77777777" w:rsidR="00E149CF" w:rsidRPr="00E149CF" w:rsidRDefault="00E149CF" w:rsidP="00E149CF">
+    <w:p w:rsidRPr="00E149CF" w:rsidR="00E149CF" w:rsidP="00E149CF" w:rsidRDefault="00E149CF" w14:paraId="508C1CEA" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E149CF">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t>Jerker Nilson, chefläkare, SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A3E0C35" w14:textId="77777777" w:rsidR="00E149CF" w:rsidRPr="00E149CF" w:rsidRDefault="00E149CF" w:rsidP="00E149CF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Underrubrik"/>
+    <w:p w:rsidRPr="00E149CF" w:rsidR="00E149CF" w:rsidP="00E149CF" w:rsidRDefault="00E149CF" w14:paraId="2A3E0C35" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r w:rsidRPr="00E149CF">
         <w:t>Nyckelord</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="296726DF" w14:textId="77777777" w:rsidR="00E149CF" w:rsidRPr="00E149CF" w:rsidRDefault="00E149CF" w:rsidP="00E149CF">
+    <w:p w:rsidRPr="00E149CF" w:rsidR="00E149CF" w:rsidP="00E149CF" w:rsidRDefault="00E149CF" w14:paraId="296726DF" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E149CF">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t>Diabetes, graviditet, insulin, läkemedel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40AA233F" w14:textId="53FEB45C" w:rsidR="009C6C0C" w:rsidRDefault="009C6C0C" w:rsidP="00E149CF"/>
+    <w:p w:rsidR="009C6C0C" w:rsidP="00E149CF" w:rsidRDefault="009C6C0C" w14:paraId="40AA233F" w14:textId="53FEB45C"/>
     <w:sectPr w:rsidR="009C6C0C" w:rsidSect="00B96AFF">
       <w:headerReference w:type="default" r:id="rId26"/>
       <w:footerReference w:type="even" r:id="rId27"/>
       <w:footerReference w:type="default" r:id="rId28"/>
       <w:headerReference w:type="first" r:id="rId29"/>
       <w:footerReference w:type="first" r:id="rId30"/>
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2787A8BE" w14:textId="77777777" w:rsidR="002D2AF6" w:rsidRDefault="002D2AF6">
+    <w:p w:rsidR="00A1010E" w:rsidRDefault="00A1010E" w14:paraId="3D9D9A61" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="232CCA5E" w14:textId="77777777" w:rsidR="002D2AF6" w:rsidRDefault="002D2AF6">
+    <w:p w:rsidR="00A1010E" w:rsidRDefault="00A1010E" w14:paraId="278C01C6" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="52D74CBC" w14:textId="77777777" w:rsidR="002D2AF6" w:rsidRDefault="002D2AF6">
+    <w:p w:rsidR="00A1010E" w:rsidRDefault="00A1010E" w14:paraId="6F7DAE56" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4540,54 +4511,55 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
@@ -4601,237 +4573,236 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="modern"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
-[...2 lines deleted...]
-        <w:rStyle w:val="Sidnummer"/>
+      <w:pStyle w:val="Footer"/>
+      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="008A6A32" w:rsidP="00EC0A68">
+  <w:p w:rsidRPr="00831C35" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="00490FD7" w14:paraId="47BD2091" w14:textId="66F4EBFA">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00A65FD4">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> (</w:t>
     </w:r>
-    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
-    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="76DF6159">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1953671" cy="348178"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
@@ -4870,1961 +4841,1961 @@
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24D900FB" w14:textId="77777777" w:rsidR="002D2AF6" w:rsidRDefault="002D2AF6"/>
+    <w:p w:rsidR="00A1010E" w:rsidRDefault="00A1010E" w14:paraId="32747D4F" w14:textId="77777777"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="19D33C5E" w14:textId="77777777" w:rsidR="002D2AF6" w:rsidRDefault="002D2AF6">
+    <w:p w:rsidR="00A1010E" w:rsidRDefault="00A1010E" w14:paraId="7A4CAA98" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6E90ADA0" w14:textId="77777777" w:rsidR="002D2AF6" w:rsidRDefault="002D2AF6">
+    <w:p w:rsidR="00A1010E" w:rsidRDefault="00A1010E" w14:paraId="3977074B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                        <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <w:pict w14:anchorId="16EF30F0">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="6D41DF98" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="448A65ED" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="00413A60" w14:paraId="058CDD4D" w14:textId="448A65ED">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                        <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <w:pict w14:anchorId="065F10C9">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="685B7E76" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02942033"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="660073B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04D509F3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A9689BA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="266E02CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0ECC1BA0"/>
     <w:lvl w:ilvl="0" w:tplc="53A40F30">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1647" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2367" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3087" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3807" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4527" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5247" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5967" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6687" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30740982"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4BB029BA"/>
     <w:lvl w:ilvl="0" w:tplc="6488173A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38AB380A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B266A5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39176732"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6B44ACA4"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -6878,154 +6849,154 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Punktlista"/>
+      <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C2062E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="16F41734"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -7087,886 +7058,886 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EC84B67"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F8649E4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Liststycke"/>
+      <w:pStyle w:val="ListParagraph"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E330C00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B4A25C06"/>
     <w:lvl w:ilvl="0" w:tplc="483C7414">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61B10416"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="04D263BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8165,373 +8136,373 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1909921896">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1367871050">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="164058872">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="861477783">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1280868239">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="444931515">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="739910959">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="391579451">
@@ -8585,71 +8556,71 @@
   <w:num w:numId="24" w16cid:durableId="2113476645">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="668873203">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1056078437">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="196159966">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1760910103">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1916042115">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1259366044">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
+  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
@@ -8688,124 +8659,129 @@
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B2B35"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B5D93"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000C3E2F"/>
     <w:rsid w:val="000D6AB8"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="000F7FE6"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001108C0"/>
     <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="00112E51"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
+    <w:rsid w:val="00141405"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="0015226D"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="0016264A"/>
     <w:rsid w:val="00164A73"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="0017066B"/>
     <w:rsid w:val="00170B87"/>
     <w:rsid w:val="001727E2"/>
     <w:rsid w:val="00172F2C"/>
     <w:rsid w:val="0017508E"/>
     <w:rsid w:val="0017518A"/>
     <w:rsid w:val="00175DFF"/>
+    <w:rsid w:val="001805CA"/>
     <w:rsid w:val="001817D6"/>
     <w:rsid w:val="00181C4A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="00184FB5"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001A61EF"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001D635F"/>
+    <w:rsid w:val="001E09D5"/>
     <w:rsid w:val="001E1D2D"/>
     <w:rsid w:val="001E3789"/>
     <w:rsid w:val="001F0728"/>
     <w:rsid w:val="001F4903"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
+    <w:rsid w:val="00211F8B"/>
     <w:rsid w:val="002134D9"/>
     <w:rsid w:val="00215F48"/>
     <w:rsid w:val="00216869"/>
     <w:rsid w:val="002169F7"/>
     <w:rsid w:val="00216F13"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00223123"/>
     <w:rsid w:val="002234CA"/>
     <w:rsid w:val="002271DC"/>
     <w:rsid w:val="002314E5"/>
     <w:rsid w:val="00235230"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00237D51"/>
     <w:rsid w:val="00250831"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="002541E1"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="0026133E"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00267FC3"/>
     <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00271127"/>
     <w:rsid w:val="00273E2E"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00292062"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
+    <w:rsid w:val="002B7D0A"/>
     <w:rsid w:val="002C03AB"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D0EEC"/>
     <w:rsid w:val="002D2AF6"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002D64E8"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E35B8"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="003306CF"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="00340CB7"/>
@@ -8814,204 +8790,211 @@
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="003555B6"/>
     <w:rsid w:val="0035630B"/>
     <w:rsid w:val="0035780B"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371088"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00376F8C"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003840E0"/>
     <w:rsid w:val="003848AA"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="00390ED8"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00394068"/>
     <w:rsid w:val="00397619"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003A658E"/>
     <w:rsid w:val="003B0F96"/>
     <w:rsid w:val="003B2A4B"/>
+    <w:rsid w:val="003B5FC3"/>
     <w:rsid w:val="003B65F7"/>
     <w:rsid w:val="003C7F03"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D0EEA"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D2B8D"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003E653A"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="003F2DA7"/>
     <w:rsid w:val="004012ED"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="004117B9"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="004330AA"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00444016"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00452001"/>
     <w:rsid w:val="00452C1B"/>
     <w:rsid w:val="00460CF8"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00464EAA"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="0047106B"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="004735F1"/>
     <w:rsid w:val="004754DE"/>
     <w:rsid w:val="00477B18"/>
     <w:rsid w:val="00480DC7"/>
+    <w:rsid w:val="0048709B"/>
     <w:rsid w:val="004876F6"/>
+    <w:rsid w:val="00490FD7"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="0049741B"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
+    <w:rsid w:val="004B1502"/>
     <w:rsid w:val="004B17BF"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2554"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F25ED"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="005006EB"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="005066B0"/>
     <w:rsid w:val="00506B52"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00512551"/>
     <w:rsid w:val="00513581"/>
     <w:rsid w:val="00531213"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="0053437E"/>
     <w:rsid w:val="00535F8E"/>
+    <w:rsid w:val="0054088D"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00543E81"/>
     <w:rsid w:val="005441FC"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="00550E1D"/>
     <w:rsid w:val="00552C3F"/>
     <w:rsid w:val="0055367A"/>
     <w:rsid w:val="00553F02"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00557B3A"/>
     <w:rsid w:val="00564D57"/>
     <w:rsid w:val="00564FA4"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00581A52"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005853A3"/>
     <w:rsid w:val="00591DE4"/>
     <w:rsid w:val="00593FB4"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A60B1"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005A6A0C"/>
     <w:rsid w:val="005B17A5"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C181F"/>
     <w:rsid w:val="005C3C37"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005C4AF6"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
+    <w:rsid w:val="005E1880"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005F05DC"/>
     <w:rsid w:val="005F4E66"/>
     <w:rsid w:val="00601C7C"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="006063A5"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="006279E6"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="0063067B"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0064095C"/>
     <w:rsid w:val="006446F6"/>
     <w:rsid w:val="00653C90"/>
     <w:rsid w:val="00655760"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00664D5F"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="006731A9"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="00675284"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="006909AF"/>
     <w:rsid w:val="006942CA"/>
     <w:rsid w:val="006971B7"/>
     <w:rsid w:val="0069751C"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A6AAE"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006C00C5"/>
     <w:rsid w:val="006C2B7D"/>
     <w:rsid w:val="006C4634"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
+    <w:rsid w:val="006D22EE"/>
     <w:rsid w:val="006D2B7F"/>
     <w:rsid w:val="006D2E8D"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D5180"/>
     <w:rsid w:val="006D5F29"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E0561"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="006F2C5C"/>
     <w:rsid w:val="00702409"/>
     <w:rsid w:val="00702869"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="007161D0"/>
     <w:rsid w:val="00717989"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="007241AC"/>
     <w:rsid w:val="007262F1"/>
     <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
@@ -9033,70 +9016,75 @@
     <w:rsid w:val="00784538"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="00787DF8"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007B7A21"/>
     <w:rsid w:val="007C09A4"/>
     <w:rsid w:val="007D0953"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007D7F25"/>
     <w:rsid w:val="007E0FA8"/>
     <w:rsid w:val="007E6C9F"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5C3F"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00806786"/>
     <w:rsid w:val="00815734"/>
     <w:rsid w:val="008165E8"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="00822B8E"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
+    <w:rsid w:val="00830AF4"/>
     <w:rsid w:val="00831C35"/>
+    <w:rsid w:val="00832406"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00841554"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00844AFB"/>
     <w:rsid w:val="00844BBE"/>
     <w:rsid w:val="008474F4"/>
     <w:rsid w:val="008511D9"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00851A32"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
+    <w:rsid w:val="0086653C"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00873419"/>
+    <w:rsid w:val="00874D2B"/>
     <w:rsid w:val="00880C50"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="008864D4"/>
     <w:rsid w:val="008867E8"/>
     <w:rsid w:val="00892F28"/>
+    <w:rsid w:val="00896B30"/>
     <w:rsid w:val="00897958"/>
     <w:rsid w:val="00897BCA"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A1D3C"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A6823"/>
     <w:rsid w:val="008A6A32"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B0EB8"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C02C7"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D124E"/>
     <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008D6C64"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008E7F3C"/>
     <w:rsid w:val="008F5679"/>
     <w:rsid w:val="008F589F"/>
@@ -9104,131 +9092,137 @@
     <w:rsid w:val="00906938"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00910C27"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="009239AC"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00941348"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="00983DEA"/>
     <w:rsid w:val="009840FB"/>
     <w:rsid w:val="0099563D"/>
     <w:rsid w:val="009A07DC"/>
     <w:rsid w:val="009A32ED"/>
+    <w:rsid w:val="009B12AE"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009B208F"/>
     <w:rsid w:val="009B63B1"/>
     <w:rsid w:val="009B77FE"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009C5A52"/>
     <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D1753"/>
     <w:rsid w:val="009D1992"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E29A6"/>
     <w:rsid w:val="009E353E"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F1F3C"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="009F5E10"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A031C1"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A05B66"/>
     <w:rsid w:val="00A07BEC"/>
+    <w:rsid w:val="00A1010E"/>
     <w:rsid w:val="00A16B5B"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A353E5"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A45E06"/>
     <w:rsid w:val="00A46F77"/>
     <w:rsid w:val="00A5053D"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A538ED"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A55086"/>
     <w:rsid w:val="00A5534E"/>
     <w:rsid w:val="00A61FD5"/>
     <w:rsid w:val="00A657F1"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A744D9"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA29D2"/>
     <w:rsid w:val="00AA4B91"/>
+    <w:rsid w:val="00AA5DFC"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA7276"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB09A4"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AB5777"/>
     <w:rsid w:val="00AB7A9A"/>
     <w:rsid w:val="00AC01A3"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AC611D"/>
     <w:rsid w:val="00AC699A"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE04D0"/>
     <w:rsid w:val="00AE32B6"/>
     <w:rsid w:val="00AE4812"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00AF7CA0"/>
     <w:rsid w:val="00B03E50"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B055B3"/>
+    <w:rsid w:val="00B057E5"/>
     <w:rsid w:val="00B05F79"/>
+    <w:rsid w:val="00B07876"/>
     <w:rsid w:val="00B13F4C"/>
+    <w:rsid w:val="00B13F97"/>
     <w:rsid w:val="00B14133"/>
     <w:rsid w:val="00B14487"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B1699B"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B23837"/>
     <w:rsid w:val="00B3337A"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B405A1"/>
     <w:rsid w:val="00B406AB"/>
     <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B516B2"/>
     <w:rsid w:val="00B54FA9"/>
     <w:rsid w:val="00B567DF"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B617EC"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B64B95"/>
     <w:rsid w:val="00B64E8C"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B65DF5"/>
@@ -9286,325 +9280,345 @@
     <w:rsid w:val="00C5613D"/>
     <w:rsid w:val="00C64D5D"/>
     <w:rsid w:val="00C65D12"/>
     <w:rsid w:val="00C6724D"/>
     <w:rsid w:val="00C678FA"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72378"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C93F6D"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB05C8"/>
     <w:rsid w:val="00CB127A"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CB21B5"/>
     <w:rsid w:val="00CB2AC2"/>
     <w:rsid w:val="00CB3A34"/>
     <w:rsid w:val="00CC167C"/>
+    <w:rsid w:val="00CC45ED"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CC69FD"/>
     <w:rsid w:val="00CC6A15"/>
     <w:rsid w:val="00CD5677"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE293A"/>
     <w:rsid w:val="00CE4B73"/>
+    <w:rsid w:val="00CE5C5A"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00CF749C"/>
     <w:rsid w:val="00D00BD7"/>
     <w:rsid w:val="00D00E84"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D114A3"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D20779"/>
+    <w:rsid w:val="00D20AB0"/>
     <w:rsid w:val="00D23A9E"/>
     <w:rsid w:val="00D32580"/>
     <w:rsid w:val="00D33C67"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D43EED"/>
     <w:rsid w:val="00D45317"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D5395C"/>
     <w:rsid w:val="00D62468"/>
     <w:rsid w:val="00D63239"/>
+    <w:rsid w:val="00D642A2"/>
     <w:rsid w:val="00D6651C"/>
     <w:rsid w:val="00D67C88"/>
     <w:rsid w:val="00D73AF9"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D911BB"/>
     <w:rsid w:val="00D915B1"/>
+    <w:rsid w:val="00D9191B"/>
+    <w:rsid w:val="00D97E4E"/>
     <w:rsid w:val="00DA17B8"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DA7E56"/>
     <w:rsid w:val="00DD30D1"/>
     <w:rsid w:val="00DD3692"/>
     <w:rsid w:val="00DE09A3"/>
     <w:rsid w:val="00DE2EA9"/>
     <w:rsid w:val="00DE3C4F"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00DF1F1F"/>
     <w:rsid w:val="00DF3BEF"/>
     <w:rsid w:val="00DF7C06"/>
     <w:rsid w:val="00E012F3"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E036CA"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E13F02"/>
     <w:rsid w:val="00E149CF"/>
     <w:rsid w:val="00E14E1C"/>
     <w:rsid w:val="00E248DA"/>
     <w:rsid w:val="00E30FA4"/>
     <w:rsid w:val="00E3482A"/>
     <w:rsid w:val="00E40557"/>
     <w:rsid w:val="00E411B6"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E52ABC"/>
     <w:rsid w:val="00E53F45"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E618F3"/>
     <w:rsid w:val="00E64173"/>
     <w:rsid w:val="00E65EBC"/>
     <w:rsid w:val="00E71E23"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E83072"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00E93F7B"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
+    <w:rsid w:val="00EA60EC"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED6DAC"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EE5157"/>
     <w:rsid w:val="00F0274B"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F27583"/>
     <w:rsid w:val="00F310FD"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F36F7D"/>
     <w:rsid w:val="00F370B3"/>
     <w:rsid w:val="00F404CE"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F44105"/>
     <w:rsid w:val="00F443DB"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F520D6"/>
     <w:rsid w:val="00F53AB1"/>
     <w:rsid w:val="00F569FC"/>
+    <w:rsid w:val="00F763FA"/>
     <w:rsid w:val="00F770D5"/>
     <w:rsid w:val="00F77E6D"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F96D0F"/>
     <w:rsid w:val="00FA4A7E"/>
+    <w:rsid w:val="00FB127E"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FB64C5"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FC6284"/>
     <w:rsid w:val="00FD3C70"/>
+    <w:rsid w:val="00FD52C7"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE075B"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7362"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="06793162"/>
+    <w:rsid w:val="0D61DBDF"/>
     <w:rsid w:val="1161B921"/>
+    <w:rsid w:val="1358D4E1"/>
+    <w:rsid w:val="20545D11"/>
+    <w:rsid w:val="2979CA86"/>
+    <w:rsid w:val="3FCD3CD6"/>
+    <w:rsid w:val="4297D8DA"/>
     <w:rsid w:val="49911D52"/>
+    <w:rsid w:val="4A357610"/>
     <w:rsid w:val="573171E7"/>
     <w:rsid w:val="5B1ADC41"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="6C0BCE18"/>
+    <w:rsid w:val="77EAFFED"/>
     <w:rsid w:val="7EF4D88B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
+  <w15:docId w15:val="{86A87035-04E7-43E6-9122-574795B00647}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9629,75 +9643,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -9732,57 +9746,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:uiPriority="21" w:semiHidden="1"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:uiPriority="31" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:uiPriority="32" w:semiHidden="1"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:uiPriority="33" w:semiHidden="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -9840,2266 +9854,2266 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik1Char"/>
+    <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik2Char"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik3Char"/>
+    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik4Char"/>
+    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik5Char"/>
+    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik9">
+  <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik9Char"/>
+    <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:ind w:left="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell1">
+  <w:style w:type="table" w:styleId="PlainTable1">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
+  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidfot">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidfotChar"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
+  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidhuvud">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidhuvudChar"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Sidnummer">
+  <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
+  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
-    <w:name w:val="Rubrik 1 Char"/>
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+    <w:name w:val="Heading 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
-    <w:link w:val="Rubrik1"/>
+    <w:link w:val="Heading1"/>
     <w:rsid w:val="001108C0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
+  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
-[...1 lines deleted...]
-    <w:link w:val="Sidfot"/>
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+    <w:name w:val="Footer Char"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="RubrikChar"/>
+    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
+  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
-[...1 lines deleted...]
-    <w:link w:val="Rubrik"/>
+  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
+    <w:name w:val="Title Char"/>
+    <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ballongtext">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BallongtextChar"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
-[...2 lines deleted...]
-    <w:link w:val="Ballongtext"/>
+  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Platshllartext">
+  <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
+  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
     <w:name w:val="Faktaruta rubrik"/>
-    <w:basedOn w:val="Rubrik2"/>
+    <w:basedOn w:val="Heading2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
-    <w:name w:val="Rubrik 2 Char"/>
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+    <w:name w:val="Heading 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik2"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
-    <w:name w:val="Rubrik 3 Char"/>
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
+    <w:name w:val="Heading 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik3"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
-    <w:name w:val="Rubrik 4 Char"/>
+  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
+    <w:name w:val="Heading 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik4"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
-[...2 lines deleted...]
-    <w:link w:val="Rubrik5"/>
+  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Liststycke">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
+  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll1">
+  <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00B14487"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+  <w:style w:type="paragraph" w:styleId="UnderrubrikVGR" w:customStyle="1">
     <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+  <w:style w:type="character" w:styleId="UnderrubrikVGRChar" w:customStyle="1">
     <w:name w:val="Underrubrik VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00B14487"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll2">
+  <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BC6590"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
       </w:tabs>
       <w:ind w:right="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll3">
+  <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll4">
+  <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll5">
+  <w:style w:type="paragraph" w:styleId="TOC5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll6">
+  <w:style w:type="paragraph" w:styleId="TOC6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1200"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll7">
+  <w:style w:type="paragraph" w:styleId="TOC7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll8">
+  <w:style w:type="paragraph" w:styleId="TOC8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll9">
+  <w:style w:type="paragraph" w:styleId="TOC9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
+  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Fotnotsreferens">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
+  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
+  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
     <w:name w:val="Formatmall1 Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
+  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell2">
+  <w:style w:type="table" w:styleId="PlainTable2">
     <w:name w:val="Plain Table 2"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlnk">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabellrutnt">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightList-Accent1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
     <w:name w:val="Light Grid Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
     <w:name w:val="Light Grid Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
+  <w:style w:type="table" w:styleId="LightList-Accent6">
     <w:name w:val="Light List Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
     <w:name w:val="Light Shading Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
+  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
     <w:name w:val="VGR tabell"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
+  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
     <w:name w:val="Oformaterad tabell 51"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
+  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Punktlista">
+  <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell3">
+  <w:style w:type="table" w:styleId="PlainTable3">
     <w:name w:val="Plain Table 3"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell4">
+  <w:style w:type="table" w:styleId="PlainTable4">
     <w:name w:val="Plain Table 4"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Beskrivning">
+  <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
-[...2 lines deleted...]
-    <w:link w:val="Sidhuvud"/>
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
-[...2 lines deleted...]
-    <w:link w:val="Rubrik9"/>
+  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Brdtext">
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:aliases w:val="(=Löpande text)"/>
-    <w:link w:val="BrdtextChar"/>
+    <w:link w:val="BodyTextChar"/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:spacing w:after="160"/>
       <w:ind w:left="2676"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
-    <w:name w:val="Brödtext Char"/>
+  <w:style w:type="character" w:styleId="BodyTextChar" w:customStyle="1">
+    <w:name w:val="Body Text Char"/>
     <w:aliases w:val="(=Löpande text) Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Brdtext"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
+  <w:style w:type="paragraph" w:styleId="Tabell" w:customStyle="1">
     <w:name w:val="Tabell"/>
     <w:link w:val="TabellChar"/>
     <w:qFormat/>
     <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:ind w:right="-142"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
+  <w:style w:type="character" w:styleId="TabellChar" w:customStyle="1">
     <w:name w:val="Tabell Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Tabell"/>
     <w:rsid w:val="00831C35"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="AnvndHyperlnk">
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B97D4E"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Olstomnmnande">
+  <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E149CF"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Underrubrik">
+  <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="UnderrubrikChar"/>
+    <w:link w:val="SubtitleChar"/>
     <w:qFormat/>
     <w:rsid w:val="00E149CF"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="160"/>
       <w:ind w:left="567"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikChar">
-[...2 lines deleted...]
-    <w:link w:val="Underrubrik"/>
+  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
     <w:rsid w:val="00E149CF"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kommentarer">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="Comment Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="KommentarerChar"/>
+    <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
-[...2 lines deleted...]
-    <w:link w:val="Kommentarer"/>
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Kommentarsreferens">
-[...1 lines deleted...]
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="Comment Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="142890219">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -12180,51 +12194,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1414350307">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/RHS9927-391389789-22/SURROGATE/Graviditetsdiabetes%202021-08-30%20M3.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/RHS9927-391389789-22/SURROGATE/Graviditetsdiabetes%20Barnmorskemottagningar%20S%c3%b6dra%20%c3%84lvsborg%20(M3).pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9786-1429723585-168/surrogate/Diabetes%20typ%201%20under%20graviditet.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9786-1429723585-169/surrogate/Diabetes%20typ%202%20under%20graviditet%20samt%20l%C3%A4kemedelsbehandlad%20graviditetsdiabetes.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SU9786-1429723585-168/SURROGATE/Diabetes%20typ%201%20under%20graviditet.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9786-1429723585-169/surrogate/Diabetes%20typ%202%20under%20graviditet%20samt%20l%c3%a4kemedelsbehandlad%20graviditetsdiabetes.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9786-1429723585-169/surrogate/Diabetes%20typ%202%20under%20graviditet%20samt%20l%c3%a4kemedelsbehandlad%20graviditetsdiabetes.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9786-1429723585-169/surrogate/Diabetes%20typ%202%20under%20graviditet%20samt%20l%C3%A4kemedelsbehandlad%20graviditetsdiabetes.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9641-1173499273-78/surrogate/Hypertensiva%20tillst%c3%a5nd%20under%20graviditet.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9786-1429723585-169/surrogate/Diabetes%20typ%202%20under%20graviditet%20samt%20l%c3%a4kemedelsbehandlad%20graviditetsdiabetes.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/RHS9927-391389789-22/SURROGATE/Graviditetsdiabetes%202021-08-30%20M3.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hittadokument.vgregion.se/su" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9786-1429723585-169/surrogate/Diabetes%20typ%202%20under%20graviditet%20samt%20l%c3%a4kemedelsbehandlad%20graviditetsdiabetes.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9786-1429723585-168/surrogate/Diabetes%20typ%201%20under%20graviditet.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId30" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/RHS9927-391389789-22/SURROGATE/Graviditetsdiabetes%202021-08-30%20M3.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/RHS9927-391389789-22/SURROGATE/Graviditetsdiabetes%20Barnmorskemottagningar%20S%c3%b6dra%20%c3%84lvsborg%20(M3).pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9786-1429723585-168/surrogate/Diabetes%20typ%201%20under%20graviditet.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9786-1429723585-169/surrogate/Diabetes%20typ%202%20under%20graviditet%20samt%20l%C3%A4kemedelsbehandlad%20graviditetsdiabetes.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SU9786-1429723585-168/SURROGATE/Diabetes%20typ%201%20under%20graviditet.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9786-1429723585-169/surrogate/Diabetes%20typ%202%20under%20graviditet%20samt%20l%c3%a4kemedelsbehandlad%20graviditetsdiabetes.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9786-1429723585-169/surrogate/Diabetes%20typ%202%20under%20graviditet%20samt%20l%C3%A4kemedelsbehandlad%20graviditetsdiabetes.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9641-1173499273-78/surrogate/Hypertensiva%20tillst%c3%a5nd%20under%20graviditet.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9786-1429723585-169/surrogate/Diabetes%20typ%202%20under%20graviditet%20samt%20l%c3%a4kemedelsbehandlad%20graviditetsdiabetes.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/RHS9927-391389789-22/SURROGATE/Graviditetsdiabetes%202021-08-30%20M3.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hittadokument.vgregion.se/su" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9786-1429723585-169/surrogate/Diabetes%20typ%202%20under%20graviditet%20samt%20l%c3%a4kemedelsbehandlad%20graviditetsdiabetes.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9786-1429723585-168/surrogate/Diabetes%20typ%201%20under%20graviditet.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9786-1429723585-169/surrogate/Diabetes%20typ%202%20under%20graviditet%20samt%20l%c3%a4kemedelsbehandlad%20graviditetsdiabetes.pdf" TargetMode="External" Id="R6a50f2e1d0544d9b" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
@@ -12508,477 +12522,52 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...436 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>4</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Manager/>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinkBase/>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Diabetes typ 2 under graviditet samt graviditetsdiabetes – Handläggningsrutiner, SÄS</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy/>
-  <revision>1</revision>
+  <lastModifiedBy>Madeleine Wahlgren</lastModifiedBy>
+  <revision>3</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>