--- v0 (2025-12-17)
+++ v1 (2026-04-01)
@@ -1,3555 +1,4954 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3F58C33B" w14:textId="38D08338" w:rsidR="00E07C1E" w:rsidRPr="00E07C1E" w:rsidRDefault="00E07C1E" w:rsidP="00CE152B">
+    <w:p w14:paraId="38A1869A" w14:textId="2E4276AA" w:rsidR="00E149CF" w:rsidRDefault="00E149CF" w:rsidP="00E149CF">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="4B467996" w14:textId="77777777" w:rsidR="00E07C1E" w:rsidRPr="00E07C1E" w:rsidRDefault="00E07C1E" w:rsidP="00CE152B">
+      <w:bookmarkStart w:id="0" w:name="_Toc100327184"/>
+      <w:r>
+        <w:t>Diabetes typ 2 under graviditet samt</w:t>
+      </w:r>
+      <w:r w:rsidR="006E0561">
+        <w:t xml:space="preserve"> läkemedelsbehandlad</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> graviditetsdiabetes – Handläggningsrutiner, SÄS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11BC1DCA" w14:textId="3E9A1843" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="10" w:name="_Toc144198488"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc201566298"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc224120942"/>
+      <w:r>
+        <w:t>Förändringar sedan föregående version</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="00E07C1E">
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="73FCBB50" w14:textId="57E3970E" w:rsidR="00E149CF" w:rsidRDefault="002234CA" w:rsidP="005C181F">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc100327185"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc72840807"/>
+      <w:r>
+        <w:t>Handläggn</w:t>
+      </w:r>
+      <w:r w:rsidR="00F36F7D">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ng av patienter med diabetes typ 2 och läkemedels</w:t>
+      </w:r>
+      <w:r w:rsidR="00394068">
+        <w:t>behandlad graviditetsdiabetes beskrivs som ett flöde utan att s</w:t>
+      </w:r>
+      <w:r w:rsidR="00B516B2">
+        <w:t>eparera</w:t>
+      </w:r>
+      <w:r w:rsidR="006942CA">
+        <w:t xml:space="preserve"> dessa patientkategorier</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19EF82DC" w14:textId="3DD10BCE" w:rsidR="006942CA" w:rsidRDefault="006942CA" w:rsidP="005C181F">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ansvarsfördelning</w:t>
+      </w:r>
+      <w:r w:rsidR="00906938">
+        <w:t xml:space="preserve"> för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00906938">
+        <w:t>prekonception</w:t>
+      </w:r>
+      <w:r w:rsidR="006279E6">
+        <w:t>ell</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006279E6">
+        <w:t xml:space="preserve"> råd</w:t>
+      </w:r>
+      <w:r w:rsidR="00F0274B">
+        <w:t>givning förtydligas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09BEC35A" w14:textId="2D48A288" w:rsidR="00F0274B" w:rsidRDefault="00F0274B" w:rsidP="005C181F">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ind</w:t>
+      </w:r>
+      <w:r w:rsidR="00B567DF">
+        <w:t>ividuell</w:t>
+      </w:r>
+      <w:r w:rsidR="005F4E66">
+        <w:t xml:space="preserve"> planering under förlossning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C86D1DB" w14:textId="6958F08F" w:rsidR="005F4E66" w:rsidRDefault="005F4E66" w:rsidP="005C181F">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förtydligande av ansvarsfördelning</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1699B">
+        <w:t xml:space="preserve"> efter </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B1699B">
+        <w:t>partus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7EE23E65" w14:textId="0B9AF02B" w:rsidR="00B1699B" w:rsidRPr="002234CA" w:rsidRDefault="00B1699B" w:rsidP="005C181F">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Kostbehandlad graviditetsdiabetes tas inte upp i denna rutin dock nämns om </w:t>
+      </w:r>
+      <w:r w:rsidR="00851A32">
+        <w:t xml:space="preserve">handläggning </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00851A32">
+        <w:t>postpartum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F404CE">
+        <w:t xml:space="preserve"> (på BB och VC) och hänvisas till mödrahälsovårdens</w:t>
+      </w:r>
+      <w:r w:rsidR="00C1675A">
+        <w:t xml:space="preserve"> rutin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69BCFD87" w14:textId="4D168518" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc201566299"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc224120943"/>
+      <w:r>
         <w:t>Sammanfattning</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
-      <w:bookmarkEnd w:id="7"/>
-[...9 lines deleted...]
-        <w:r w:rsidRPr="00331A40">
+    </w:p>
+    <w:p w14:paraId="4B261C20" w14:textId="1840FFA2" w:rsidR="00E149CF" w:rsidRDefault="00E149CF" w:rsidP="00E149CF">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E149CF">
+        <w:t xml:space="preserve">Rutinen beskriver samarbetet mellan olika </w:t>
+      </w:r>
+      <w:r w:rsidR="004754DE" w:rsidRPr="00E149CF">
+        <w:t>vårdenheter</w:t>
+      </w:r>
+      <w:r w:rsidR="004754DE">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="004754DE" w:rsidRPr="00E149CF">
+        <w:t>bland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E149CF">
+        <w:t xml:space="preserve"> annat </w:t>
+      </w:r>
+      <w:r w:rsidR="00D33C67">
+        <w:t>primärvård</w:t>
+      </w:r>
+      <w:r w:rsidR="00E14E1C">
+        <w:t xml:space="preserve">, barnmorskemottagningar (BMM), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F569FC">
+        <w:t>antenatalmottagning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DF7C06">
+        <w:t xml:space="preserve"> och diabetesmottagnin</w:t>
+      </w:r>
+      <w:r w:rsidR="002C03AB">
+        <w:t>gen</w:t>
+      </w:r>
+      <w:r w:rsidR="003E653A">
+        <w:t xml:space="preserve">. Den gäller vården av </w:t>
+      </w:r>
+      <w:r w:rsidR="004754DE">
+        <w:t xml:space="preserve">gravida kvinnor med typ 2-diabetes </w:t>
+      </w:r>
+      <w:r w:rsidR="009F5E10">
+        <w:t>samt läkemed</w:t>
+      </w:r>
+      <w:r w:rsidR="00B77301">
+        <w:t>elsbehandlad</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE32B6">
+        <w:t xml:space="preserve"> graviditetsdiabetes. Rutinen omfattar</w:t>
+      </w:r>
+      <w:r w:rsidR="00F770D5">
+        <w:t xml:space="preserve"> hela vårdkedjan och specificerar tydligt vilka åtgärder som ska utföras av respektive vårdenhet</w:t>
+      </w:r>
+      <w:r w:rsidR="003555B6">
+        <w:t xml:space="preserve"> i de olika faserna av övervakningsprocessen innan, under och efter</w:t>
+      </w:r>
+      <w:r w:rsidR="00460CF8">
+        <w:t xml:space="preserve"> graviditeten. Den utgör </w:t>
+      </w:r>
+      <w:r w:rsidR="007161D0">
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidR="00460CF8">
+        <w:t>lokal variant</w:t>
+      </w:r>
+      <w:r w:rsidR="00D911BB">
+        <w:t xml:space="preserve"> av den regionala rutinen</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE5157">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00EE5157" w:rsidRPr="00CE293A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Diabetes typ 2 under graviditet samt läkemedelsbehandlad graviditetsdiabetes</w:t>
+          <w:t xml:space="preserve">Diabetes typ 2 under </w:t>
+        </w:r>
+        <w:r w:rsidR="00EE5157" w:rsidRPr="00CE293A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:lastRenderedPageBreak/>
+          <w:t>graviditet</w:t>
+        </w:r>
+        <w:r w:rsidR="001817D6" w:rsidRPr="00CE293A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> samt läkemedelsbehandlad graviditetsdiabetes</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E07C1E">
-[...41 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="001817D6">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidR="003848AA">
+        <w:t xml:space="preserve">följer de </w:t>
+      </w:r>
+      <w:r w:rsidR="00B14133">
+        <w:t xml:space="preserve">regionala </w:t>
+      </w:r>
+      <w:r w:rsidR="006D2E8D">
+        <w:t xml:space="preserve">medicinska </w:t>
+      </w:r>
+      <w:r w:rsidR="00C172FA">
+        <w:t>rek</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5677">
+        <w:t>ommendationerna</w:t>
+      </w:r>
+      <w:r w:rsidR="00181C4A">
+        <w:t xml:space="preserve">, anpassade till vårdkedjan inom upptagningsområdet Södra Älvsborgs </w:t>
+      </w:r>
+      <w:r w:rsidR="003C7F03">
+        <w:t xml:space="preserve">sjukhus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FC6584C" w14:textId="1BA638D1" w:rsidR="00B405A1" w:rsidRDefault="00E149CF" w:rsidP="00E149CF">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
+      </w:pPr>
+      <w:r>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="12" w:name="_Toc69128749"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="7FD68999" w14:textId="560353FC" w:rsidR="00715715" w:rsidRDefault="00D56019">
+    <w:p w14:paraId="6EC21788" w14:textId="39D29859" w:rsidR="00B94101" w:rsidRDefault="00E149CF">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-        </w:rPr>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...15 lines deleted...]
-        </w:rPr>
+        <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 2;1;Rubrik 3;2;Rubrik 4;3" </w:instrText>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc144198488" w:history="1">
-        <w:r w:rsidR="00715715" w:rsidRPr="0006704C">
+      <w:hyperlink w:anchor="_Toc224120942" w:history="1">
+        <w:r w:rsidR="00B94101" w:rsidRPr="00AA3E64">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Sammanfattning</w:t>
+          <w:t>Förändringar sedan föregående version</w:t>
         </w:r>
-        <w:r w:rsidR="00715715">
+        <w:r w:rsidR="00B94101">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00715715">
+        <w:r w:rsidR="00B94101">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00715715">
+        <w:r w:rsidR="00B94101">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc144198488 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224120942 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00715715">
+        <w:r w:rsidR="00B94101">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00715715">
+        <w:r w:rsidR="00B94101">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00715715">
+        <w:r w:rsidR="00B94101">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00715715">
+        <w:r w:rsidR="00B94101">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6469A97E" w14:textId="7AC55467" w:rsidR="00715715" w:rsidRDefault="00715715">
+    <w:p w14:paraId="270DAC20" w14:textId="1E879A53" w:rsidR="00B94101" w:rsidRDefault="00B94101">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="0006704C">
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224120943" w:history="1">
+        <w:r w:rsidRPr="00AA3E64">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Förändringar sedan föregående version</w:t>
+          <w:t>Sammanfattning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc144198489 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224120943 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="44982ACE" w14:textId="5B62AC99" w:rsidR="00715715" w:rsidRDefault="00715715">
+    <w:p w14:paraId="52911ADF" w14:textId="2AB3A6E0" w:rsidR="00B94101" w:rsidRDefault="00B94101">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="0006704C">
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224120944" w:history="1">
+        <w:r w:rsidRPr="00AA3E64">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
-            <w:kern w:val="32"/>
           </w:rPr>
-          <w:t>Förutsättningar</w:t>
+          <w:t>Definition och klassifikation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc144198490 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224120944 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1CAEE71F" w14:textId="6EA22632" w:rsidR="00715715" w:rsidRDefault="00715715">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="23C0AF49" w14:textId="60303301" w:rsidR="00B94101" w:rsidRDefault="00B94101">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="0006704C">
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224120945" w:history="1">
+        <w:r w:rsidRPr="00AA3E64">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Ansvarsfördelning</w:t>
+          <w:t>Förutsättningar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc144198491 \h </w:instrText>
-[...277 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc144198495 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224120945 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="69C4DCBB" w14:textId="3F3CAE91" w:rsidR="00715715" w:rsidRDefault="00715715">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="321147EE" w14:textId="0A8B0B2C" w:rsidR="00B94101" w:rsidRDefault="00B94101">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:color w:val="auto"/>
-[...5 lines deleted...]
-        <w:r w:rsidRPr="0006704C">
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224120946" w:history="1">
+        <w:r w:rsidRPr="00AA3E64">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Antenatalmottagningen</w:t>
+          <w:t>Genomförande och Ansvarsfördelning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc144198496 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224120946 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5C014914" w14:textId="7087CE4E" w:rsidR="00B94101" w:rsidRDefault="00B94101">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224120947" w:history="1">
+        <w:r w:rsidRPr="00AA3E64">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Innan Graviditet</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224120947 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="385D7961" w14:textId="6B945D9A" w:rsidR="00B94101" w:rsidRDefault="00B94101">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224120948" w:history="1">
+        <w:r w:rsidRPr="00AA3E64">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Under graviditet</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224120948 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4054EA92" w14:textId="2FBD5F95" w:rsidR="00715715" w:rsidRDefault="00715715">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="75065467" w14:textId="318E97B1" w:rsidR="00B94101" w:rsidRDefault="00B94101">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:color w:val="auto"/>
-[...5 lines deleted...]
-        <w:r w:rsidRPr="0006704C">
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224120949" w:history="1">
+        <w:r w:rsidRPr="00AA3E64">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Förlossning och postpartum</w:t>
+          <w:t>Förlossning och postpartum vård</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc144198497 \h </w:instrText>
-[...417 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc144198503 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224120949 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="66F19E0B" w14:textId="7250C962" w:rsidR="00715715" w:rsidRDefault="00715715">
+    <w:p w14:paraId="0EE0EF47" w14:textId="28C4BD9B" w:rsidR="00B94101" w:rsidRDefault="00B94101">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="0006704C">
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224120950" w:history="1">
+        <w:r w:rsidRPr="00AA3E64">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Länkförteckning</w:t>
+          <w:t>Dokumentinformation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc144198504 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224120950 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="61E1D047" w14:textId="5E48EADB" w:rsidR="00E07C1E" w:rsidRPr="00E07C1E" w:rsidRDefault="00D56019" w:rsidP="00CE152B">
+    <w:p w14:paraId="39F6AFF7" w14:textId="66483402" w:rsidR="00E149CF" w:rsidRPr="00E149CF" w:rsidRDefault="00E149CF" w:rsidP="00E149CF">
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C638E18" w14:textId="3C676EB3" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="005A60B1">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:sz w:val="32"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc224120944"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc100327187"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc201566301"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r>
+        <w:t xml:space="preserve">Definition och </w:t>
+      </w:r>
+      <w:r w:rsidR="005A60B1">
+        <w:t>k</w:t>
+      </w:r>
+      <w:r>
+        <w:t>lassifikation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="324EE2F2" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00E54CA2" w:rsidRDefault="00250831" w:rsidP="00250831">
+      <w:r w:rsidRPr="00E54CA2">
+        <w:t xml:space="preserve">Vid typ 2-diabetes föreligger en nedsatt perifer insulinkänslighet, med eller utan samtidig defekt </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E54CA2">
+        <w:t xml:space="preserve">insulinproduktion och/eller frisättning. Vanliga riskfaktorer är högre ålder, övervikt och hereditet. Andra riskfaktorer inkluderar bukfetma, hypertoni, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54CA2">
+        <w:t>hyperlipidemi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54CA2">
+        <w:t>. Tidigare graviditetsdiabetes är också en stark riskfaktor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1765288C" w14:textId="1D8CF0A6" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00250831">
+      <w:r w:rsidRPr="00E54CA2">
+        <w:t>Graviditetsdiabetes (GDM) definieras som diabetes som uppstår under graviditet. De flesta kvinnor uppnår tillfredsställande blodsockernivåer med enbart kostjustering</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och regelbunden motion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E54CA2">
+        <w:t>, och dessa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> handläggs via </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE34C1">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ödrahälsovården och </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE34C1">
+        <w:t>p</w:t>
+      </w:r>
+      <w:r>
+        <w:t>rimärvården, och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E54CA2">
+        <w:t xml:space="preserve"> omfattas</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> därför</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E54CA2">
+        <w:t xml:space="preserve"> inte av </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">denna rutin, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E54CA2">
+        <w:t>se separat dokument</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> länkad till </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00735EC9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Graviditetsdiabetes</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E54CA2">
+        <w:t>Efter avslutad graviditet normaliseras blodsockret vanligen hos kvinnor med GDM, men om detta inte sker</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54CA2">
+        <w:t>omklassificeras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54CA2">
+        <w:t xml:space="preserve"> diagnosen vanligen till typ 2-diabetes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ED1330A" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00250831">
+      <w:r>
+        <w:t>ICD kod:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A9FD89A" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00250831">
+      <w:r>
+        <w:t xml:space="preserve">O24.1: Diabetes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>mellitus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> typ 2 före graviditeten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41458135" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00250831">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>O24.4B: Läkemedelsbehandlad graviditetsdiabetes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="227AB25C" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00552C3F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc224120945"/>
+      <w:r w:rsidRPr="0062694E">
+        <w:t>Förutsättningar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="581940AC" w14:textId="0DFA8747" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00250831">
+      <w:r w:rsidRPr="0062694E">
+        <w:t xml:space="preserve">På grund av sjukdomens långvariga utveckling och potentiella påverkan på graviditet finns behov av ett nära samarbete i ett tvärprofessionellt team bestående av diabetessjuksköterskor, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>allmänläkare,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062694E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>medicin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062694E">
+        <w:t>läkare, barnmorskor och obstetriker.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Dessa professioner finns utspridda på respektive primärvård och mödravård i Södra Älvsborgs upptagningsområde samt medicinkliniken på SÄS och Alingsås samt kvinnokliniken på SÄS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BD2EABD" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00D638BD" w:rsidRDefault="00250831" w:rsidP="00702409">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc224120946"/>
+      <w:r w:rsidRPr="00D638BD">
+        <w:t>Genomförande </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063522B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D638BD">
+        <w:t>Ansvarsfördelning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="45842FD9" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="008330B6" w:rsidRDefault="00250831" w:rsidP="00702409">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc224120947"/>
+      <w:r w:rsidRPr="008330B6">
+        <w:t>Innan Graviditet</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="7B2C73D7" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00250831">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00744981">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Prekonceptionell</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00744981">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rådgivning och behandling, länken till regional riktlinje</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D77F3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="000D77F3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:b/>
+          </w:rPr>
+          <w:t>Diabetes typ 2 under graviditet samt läkemedelsbehandlad graviditetsdiabetes</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="73650167" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00250831">
+      <w:r>
+        <w:t xml:space="preserve">För att minska risken för missbildningar bör den metabola kontrollen vara så bra som möjligt, helst redan flera månader före konceptionen. Målvärde för HbA1c är &lt;42 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>mmol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>/L utan perioder med hypoglykemi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04F3C7D4" w14:textId="787101E9" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00250831">
+      <w:r w:rsidRPr="008E1A9F">
+        <w:t>Kvinnan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> med diabetes typ 2 som önskar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>prekonceptionell</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> rådgivning, kontaktar sin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002314E5">
+        <w:t>v</w:t>
+      </w:r>
+      <w:r>
+        <w:t>årdcentral (VC).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1745C9CA" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00374C98" w:rsidRDefault="00250831" w:rsidP="00250831">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00374C98">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Vårdcentral ansvarar för:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B5AFF94" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="000229AD" w:rsidRDefault="00250831" w:rsidP="00250831">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000229AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Remiss och</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/eller</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000229AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> samråd med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000229AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Antenatal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000229AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mottagningen SÄS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D0BCF9F" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00B3337A" w:rsidRDefault="00250831" w:rsidP="00250831">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B3337A">
+        <w:t>Remiss exempelvis vid tidigare obstetriska komplikationer relaterade till diabetes eller vid patientens oro på grund av befintliga diabeteskomplikationer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6928CE2B" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00B3337A" w:rsidRDefault="00250831" w:rsidP="00250831">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B3337A">
+        <w:t>Kontakt (konsultation eller remiss) vid oklarheter, exempelvis frågor om läkemedel eller andra kliniska ställningstaganden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D7A256E" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00B3337A" w:rsidRDefault="00250831" w:rsidP="00250831">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B3337A">
+        <w:t xml:space="preserve">Samråd med specialistmödravård eller diabetesteam vid avvikande njurfunktion eller misstanke om avancerad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B3337A">
+        <w:t>nefropati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B3337A">
+        <w:t xml:space="preserve">, för ställningstagande till ytterligare utredning (till exempel </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B3337A">
+        <w:t>Iohexol</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B3337A">
+        <w:noBreakHyphen/>
+        <w:t>clearance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B3337A">
+        <w:t xml:space="preserve"> – görs på specialistnivå).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31FAD6B0" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="000229AD" w:rsidRDefault="00250831" w:rsidP="00250831">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000229AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Diabetesbehandling och metabol kontroll</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F0ADCB9" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00B3337A" w:rsidRDefault="00250831" w:rsidP="00250831">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B3337A">
+        <w:t xml:space="preserve">Optimering av diabetesbehandling. Ett högt HbA1c bör sänkas långsamt, ca 20 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B3337A">
+        <w:t>mmol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B3337A">
+        <w:t>/mol på tre månader.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EC2ADA6" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00B3337A" w:rsidRDefault="00250831" w:rsidP="00250831">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B3337A">
         <w:lastRenderedPageBreak/>
-        <w:fldChar w:fldCharType="end"/>
-[...5 lines deleted...]
-          <w:sz w:val="32"/>
+        <w:t xml:space="preserve">Ögonbottenstatus: Vid HbA1c&gt; 50 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B3337A">
+        <w:t>mmol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B3337A">
+        <w:t>/mol bör extra ögonbottenfotografering göras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D8CB0AA" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00B3337A" w:rsidRDefault="00250831" w:rsidP="00250831">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B3337A">
+        <w:t xml:space="preserve">Aktiv </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B3337A">
+        <w:t>retinopati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B3337A">
+        <w:t xml:space="preserve"> ska vara behandlad före konception.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49625129" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00B3337A" w:rsidRDefault="00250831" w:rsidP="00250831">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B3337A">
+        <w:t>Ställningstagande till kontinuerlig glukosmätning (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B3337A">
+        <w:t>isCGM</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B3337A">
+        <w:t>) eller egenmonitorering vid instabil diabetes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BD05ED8" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00B3337A" w:rsidRDefault="00250831" w:rsidP="00250831">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B3337A">
+        <w:t>Ställningstagande till behov av dietistkontakt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63D37336" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="000229AD" w:rsidRDefault="00250831" w:rsidP="00250831">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Förutsättningar</w:t>
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00E07C1E">
+      </w:pPr>
+      <w:r w:rsidRPr="000229AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Läkemedelsgenomgång inför graviditet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41F7CA4A" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00B3337A" w:rsidRDefault="00250831" w:rsidP="00250831">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B3337A">
+        <w:t xml:space="preserve">Förskrivning av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B3337A">
+        <w:t>folsyreprofylax</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B3337A">
+        <w:t xml:space="preserve"> helst 3 månader före konception.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A185365" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00B3337A" w:rsidRDefault="00250831" w:rsidP="00250831">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B3337A">
+        <w:t xml:space="preserve">Statiner sätts ut inför graviditet. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B3337A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Genomförande</w:t>
-[...96 lines deleted...]
-        <w:rPr>
+        <w:t>Undantag endast efter specialistbedömning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B3337A">
+        <w:t xml:space="preserve"> vid homozygot familjär </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B3337A">
+        <w:t>hyperkolesterolemi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B3337A">
+        <w:t xml:space="preserve">, genomgången </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B3337A">
+        <w:t>myokardinfarkt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B3337A">
+        <w:t xml:space="preserve"> eller stroke.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="724433B6" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00B3337A" w:rsidRDefault="00250831" w:rsidP="00250831">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B3337A">
+        <w:t>ACE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B3337A">
+        <w:noBreakHyphen/>
+        <w:t>hämmare/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B3337A">
+        <w:t>angiotensinreceptorblockerare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B3337A">
+        <w:t xml:space="preserve"> (ARB) ska bytas mot annan behandling (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B3337A">
+        <w:t>labetalol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B3337A">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B3337A">
+        <w:t>nifedipin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B3337A">
+        <w:t xml:space="preserve"> eller metyldopa).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D80CE25" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="000229AD" w:rsidRDefault="00250831" w:rsidP="00250831">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...10 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000229AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Provtagningar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11713331" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00897BCA" w:rsidRDefault="00250831" w:rsidP="00744981">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00897BCA">
+        <w:t>Tyreoideaprover ska vara tagna inom senaste året.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D839437" w14:textId="151C1DF3" w:rsidR="00250831" w:rsidRPr="00897BCA" w:rsidRDefault="00250831" w:rsidP="00744981">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00897BCA">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897BCA">
+        <w:noBreakHyphen/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00897BCA">
+        <w:t>kreatinin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00897BCA">
+        <w:t xml:space="preserve"> tas vid samsjuklighet eller misstanke om njurkomplikationer (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00897BCA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Iohexol</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897BCA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>clearance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00897BCA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i samråd med specialiserad vård</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897BCA">
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DC4D0A0" w14:textId="4C4102A3" w:rsidR="00250831" w:rsidRPr="00897BCA" w:rsidRDefault="00250831" w:rsidP="00897BCA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc224120948"/>
+      <w:r w:rsidRPr="00224D24">
+        <w:t>Under graviditet</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="32847CD7" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00032C83" w:rsidRDefault="00250831" w:rsidP="00250831">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00032C83">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Primärvård</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FB6218B" w14:textId="66A0FC35" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00897BCA">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve">Gravid patient med diabetes typ 2 fortsätter att följas upp av sin </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897BCA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">diabetessköterska/läkare vid sin vårdcentral </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve">så länge patienten kan hållas tillfredställande </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>normoglykem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>. Målvärde är HbA1c &lt;42</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>mmol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve">/mol. P-glukos/vävnadsglukos bör vara &lt;5,3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>mmol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve">/L fastande, före övriga måltider &lt;6,0 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>mmol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve">/L och 1–1,5 timme efter måltid &lt;8,0 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>mmol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>/L1. Stora svängningar i p-glukos bör undvikas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29319861" w14:textId="7C4A844C" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00897BCA">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve">Om hon behandlas med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>Metformin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve"> kan denna behandling fortsätta, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>maxdos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve"> är totalt 2 g/dag. Ger inte hypoglykemi. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897BCA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Endast </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00897BCA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Metformin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00897BCA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och insulin ska användas under graviditet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897BCA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>OBS!</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E07C1E">
-[...14 lines deleted...]
-        <w:r w:rsidRPr="00331A40">
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve"> Var uppmärksam på att kombinationspreparat finns). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EAF94A2" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00250831">
+      <w:r w:rsidRPr="00735EC9">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Mer information om behandling med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>Metformin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve"> finns beskrivet i SU:s rutin </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00267EFC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Diabetes typ 2 under graviditet samt läkemedelsbehandlad graviditetsdiabetes</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>avsnitt ”</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Behandling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve"> under graviditet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. s12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60E5EB0F" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00250831">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00735EC9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OBS! </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Metformin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sätts</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ut</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vid svår </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>hyperemesis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, preeklampsi, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>intrauterin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tillväxthämning eller allvarlig infektion samt tillfälligt vid kontraströntgen. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dessa tillstånd uppmärksammas och därför justeras av obstetriker på MVC eller SÄS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F7780FA" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00250831">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Metformin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> är kontraindicerat vid måttlig-svår njurfunktionsnedsättning, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ketoacidos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>dehydrering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="569BF18D" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00E036CA">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>Om patienten har pågående behandling med statiner ska dessa sättas ut inför graviditet eller så snart graviditeten är känd, om inte stark indikation finns. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="378E9C71" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00E036CA">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>Uppföljning med dygnsprofiler rekommenderas, exempelvis 2 dygnsprofiler/vecka som grundrutin samt minst 2 dygnsprofiler efter kostrådgivning och/eller justering av läkemedelsdos. HbA1c tas var 4–6 vecka för behandlingskontroll. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75147C4E" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00E036CA">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>Hjälpmedelsförskrivning (teststickor, glukosmätare osv) sker via</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ordinarie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve"> diabetessköterska. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DF1B3B3" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00E036CA">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve">När en patient inte kan hållas tillfredställande </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>normoglykem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve"> med kost och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>Metformin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>, föreligger indikation för insulinterapi. Patienten ska då remitteras till</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048170C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> diabetesmottagning på Medicinkliniken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>för recept, instruktion, information runt insulinterapin samt vidare uppföljning.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> I praktiken händer det ofta att patienten remitteras dit via </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>antenatalmottagning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> om dygnsprofiler förefaller vara höga.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C879B24" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00A010BA" w:rsidRDefault="00250831" w:rsidP="00250831">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Barnmorskemottagning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A010BA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="695787FF" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00664D5F">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">BMM- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve">barnmorskan ansvarar för att vid första kontakttillfället stämma av med kvinnan att hon meddelat sin diabetessköterska/läkare på vårdcentralen att hon är </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:lastRenderedPageBreak/>
+        <w:t>gravid samt skickar remiss till vårdcentralen för kännedom och omhändertagandet enligt ovan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E092C42" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00664D5F">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>Målblodtryck är ≤130/80 mm Hg. Hänsyn behöver tas till ri</w:t>
+      </w:r>
+      <w:r>
+        <w:t>sk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve"> för dålig </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>placentaperfusion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve"> men högre blodtryck än 140/90 bör ej accepteras, se SU:s rutin </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00735EC9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Diabetes typ 2 under graviditet samt läkemedelsbehandlad graviditetsdiabetes</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>, avsnitt ”</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Blodtrycksb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>ehandling under graviditet”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20F3CC06" w14:textId="00B20165" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00664D5F">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>BMM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve">-barnmorskan </w:t>
+      </w:r>
+      <w:r>
+        <w:t>remitterar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve"> till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00815734">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>ntenatalmottagning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve"> för planering av läkarbesök </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>gestationsvecka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve"> 9–12. Hb, Na, K, Ca, u-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>alb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>krea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve">-kvot, u-odling och HbA1c tas inför besöket på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>ntenatalmottagning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve"> S-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>holotranskobalamin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve"> tas på patienter som behandlas/planeras för behandling med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>Metformin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43E6D92C" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00664D5F">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E71651">
+        <w:t xml:space="preserve">BMM-barnmorskan </w:t>
+      </w:r>
+      <w:r>
+        <w:t>följer patienten enligt basprogrammet med tillägg av u-sticka vid varje besök och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E71651">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>u-odling varje månad fram till graviditetsvecka 25. Eventuella ytterligare åtgärder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E71651">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>utöver basprogrammet framgår av anteckningen på första läkarbesöket eller läkaranteckning i MHV3 vid basprogrambedömning. Till exempel k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve">ontroll av vikt, BT, u-sticka varannan vecka efter RUL t.o.m. v. 34 hos patienter med kärlkomplikationer, d.v.s. njurpåverkan, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>retinopati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>, essentiell hypertoni (grav</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">iditetsvecka 28, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>32</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och 36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve"> kan </w:t>
+      </w:r>
+      <w:r>
+        <w:t>utgå</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve"> på MVC</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve"> eftersom det kontrolleras hos barnmorska på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>antenatalmottagning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve"> i samband med besök för viktskattning </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i graviditetsvecka 28, 32 och 36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B9079E2" w14:textId="1A1423F6" w:rsidR="00250831" w:rsidRPr="001E140C" w:rsidRDefault="00250831" w:rsidP="00E036CA">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Patienten planeras för TUL och RUL på sedvanligt sätt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50A0C1C5" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00A010BA" w:rsidRDefault="00250831" w:rsidP="00250831">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A010BA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antenatalmottagning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A010BA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42368745" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00250831">
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve">Ansvarar för </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kombinerade barnmorske-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>läkarbesök innefattande ultraljudskontroller, provtagning och CTG-kurvor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40F040B3" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00250831">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00735EC9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Graviditetsvecka 9–12 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BEEFCAD" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00250831">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE031A">
+        <w:t>Metformin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE031A">
+        <w:t xml:space="preserve"> kan påverka upptaget av vitamin B12 från tarmen. Därför skall </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE031A">
+        <w:t>holotranskobalamin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE031A">
+        <w:t xml:space="preserve">, (transportprotein för B12 från blodbanan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE031A">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">till cellerna) och därmed markör för aktivt B12, mätas om kvinnan står på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE031A">
+        <w:t>Metformin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE031A">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A53939">
+        <w:t>Om s-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A53939">
+        <w:t>holotranskobalamin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> &lt;21 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pmol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>/L, förskrivs vitamin B12 (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Betolvex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>) 1mg 2x2/d i 2 veckor, därefter 1x1/d under resten av graviditeten. Ny kontroll behöver inte göras därefter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A605707" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00250831">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E0113A">
+        <w:t>Metformin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E0113A">
+        <w:t xml:space="preserve"> kan ha negativa effekter om kvinnan har en njurfunktionsnedsättning. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E0113A">
+        <w:t>Kreatinin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E0113A">
+        <w:t xml:space="preserve"> och GFR kontrolleras. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E0113A">
+        <w:t>Metformin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E0113A">
+        <w:t xml:space="preserve"> är kontraindicerat vid GF</w:t>
+      </w:r>
+      <w:r>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E0113A">
+        <w:t xml:space="preserve"> 140 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E0113A">
+        <w:t>μmol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E0113A">
+        <w:t>/L. Reducerad dos vid GFR 45–60 ml/min.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CF7B41B" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00250831">
+      <w:r w:rsidRPr="003A7541">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Barnmorska på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003A7541">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>antenatalmottagning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25C566B9" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00477B18">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>kontrollerar att provsvar finns tillgängliga vid läkarbesöket: Hb, Na, K, Ca, HbA1c, u-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>alb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>krea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>-kvot, u-odling samt S-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>holotranskobalamin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve"> (tas om det missats på MVC inför läkarbesöket). Vid besöket tas vikt och BT.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="210284CD" w14:textId="19F71759" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00477B18">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bokar f-tillväxtkontroller</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i graviditetsvecka 28, 32 och 36 samt CTG-kontroller 2ggr/vecka from graviditetsvecka 37+0, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>samt vikt, BT</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve"> u-sticka</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i samband med dessa besök.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78AD6BC9" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00250831">
+      <w:r w:rsidRPr="00735EC9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Läkare:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="300CEA84" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00AB5777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Genomgång av provsvar HbA1c och labbsvar som togs på BMM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A8DA463" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00AB5777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve">Anamnes innefattande bland annat tidigare och nuvarande sjukdom, medicinering, eventuella problem med diabetesinställningen särskilt vid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>Hyperemesis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve">symtom och vid genomgången </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>Gastric</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>-bypass-op.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26E87363" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00AB5777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve">Information om vikten av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>normoglykemi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Vilken diabetesbehandling har patienten nu?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Info om hur ofta utförs dygnsglukosprofiler som följs upp via VC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E9F5589" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00AB5777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>Information om de planerade kontrollerna under graviditeten (skriftlig</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> standardiserad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve"> vårdplan ges till patienten). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01A147EF" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00AB5777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>Recept för ASA-profylax v. 12–36 om ej kontraindikation föreligger.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2351432A" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00AB5777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve">Ultraljud för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>viabilitetsbedömning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F8A6398" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00AB5777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00735EC9">
+        <w:lastRenderedPageBreak/>
+        <w:t>Remiss till ögonmottagningen för ögonbottenkontroller under graviditeten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B1BB28B" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00AB5777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve">Vid tillägg av ytterligare individuella ordinationer skickas journalkopia från besöket med markering av ordinationerna till </w:t>
+      </w:r>
+      <w:r>
+        <w:t>BMM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="709D6B84" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00AB5777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hyperemesis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> eller misstänkt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ketoacidos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>vgs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> se länkar till bilagor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED4942">
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED4942">
+        <w:t>Hyperemesis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED4942">
+        <w:t xml:space="preserve"> hos gravid kvinna med diabetes”, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED4942">
+        <w:t xml:space="preserve">”Tolkning av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED4942">
+        <w:t>ketoner</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED4942">
+        <w:t xml:space="preserve"> i blodet”, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED4942">
+        <w:t xml:space="preserve">” Diabetisk </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED4942">
+        <w:t>ketoacidos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED4942">
+        <w:t xml:space="preserve"> under graviditet”</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62328BE1" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00250831">
+      <w:r w:rsidRPr="00735EC9">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6942E5E9" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00CB127A">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve">Graviditetsvecka </w:t>
+      </w:r>
+      <w:r>
+        <w:t>28, 32 och 36</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="467AFBB4" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00250831">
+      <w:r w:rsidRPr="00735EC9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Barnmorska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve"> tar BT, u-sticka + u-odl</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>, vikt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7716FCFB" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00250831">
+      <w:r w:rsidRPr="00735EC9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Läkare:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47F42C28" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00AB5777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>Aktuell anamnes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D4EE7D9" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00AB5777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>Ultraljud viktskattning + biofysisk profil. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5721708F" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00AB5777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vid fostertillväxt/skattad fostervikt&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve"> +22%</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> eller accelererad fostertillväxt&gt;+15% (regional definition), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>genomgång för optimering av blodsockerläget samt ny viktskattning om 2 v</w:t>
+      </w:r>
+      <w:r>
+        <w:t>eckor samt ställningstagande till intensifierad övervakning med CTG, exempelvis 2ggr/vecka. Motivering journalförs.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38E7FA30" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00AB5777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>Ställningstagande till eventuellt sjukskrivningsbehov. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3675CDEB" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00AB5777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>Påminn patienten om att söka akut vid minskade fosterrörelser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="606978FA" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00AB5777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>CTG 2 ggr/v ordineras hos kvinnor med ögon- och/eller njurkomplikationer eller vid dålig metabol kontroll. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4952E909" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00AB5777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Betapred</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">-behandling </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>vgs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> länk till bilaga </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED4942">
+        <w:t xml:space="preserve">” Riktlinjer för höjning av insulindos vid samtidig </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED4942">
+        <w:t>betapred</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED4942">
+        <w:t xml:space="preserve"> behandling”</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CC2CC6C" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00250831">
+      <w:r>
+        <w:t xml:space="preserve">Vid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E56D7F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>vecka 36</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> besöket ingår även förlossningsplanering. Vid okomplicerad graviditet rekommenderas vaginal förlossning vid BPU.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28291005" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00250831"/>
+    <w:p w14:paraId="4A585FEA" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="008165E8">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00735EC9">
+        <w:lastRenderedPageBreak/>
+        <w:t>Graviditetsvecka 37+0 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B647484" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00250831">
+      <w:r w:rsidRPr="00735EC9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Barnmorska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve"> tar BT, u-sticka, vikt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17D6C3FF" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00250831">
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>CTG 2 ggr/v påbörjas. I samband med CTG-besöken upprepas BT, u-sticka, vikt, eventuell cx-bedömning/hinnsvepning (läkarordination). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="530F2BB3" w14:textId="78AEAC16" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00AB5777">
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>Påminn patienten om att söka akut vid minskade fosterrörelser. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="080C4593" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="008165E8">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc224120949"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve">Förlossning och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>postpartum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vård</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="59D5E02F" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00250831">
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>Förlossning planeras senast vecka 40+0 vid normal graviditetsutveckling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D06455C" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00250831">
+      <w:r>
+        <w:t xml:space="preserve">Riskfaktorer som kan indicera tidigareläggande av förlossning kan exempelvis vara accelererande fostertillväxt, nytillkommen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>polyhydramnios</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, hypertoni, ökande </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>proteinuri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> även utan samtidig hypertoni, nytillkommen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>proteinuri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, tillväxthämning, dålig metabol kontroll, PE.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="749FD5E7" w14:textId="789A5AA6" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00250831">
+      <w:r>
+        <w:t xml:space="preserve">Vaginal förlossning eftersträvas, dock är </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sectiofrekvensen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ökad hos kvinnor med diabetes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6234A3D2" w14:textId="2C6EDFB6" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00AB5777">
+      <w:r w:rsidRPr="007D0D21">
+        <w:t>Enl</w:t>
+      </w:r>
+      <w:r w:rsidR="00844AFB">
+        <w:t>igt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D0D21">
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007D0D21">
+        <w:t>graviditete</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D0D21">
+        <w:t>sregistret</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007D0D21">
+        <w:t> 2017 var kejsarsnittsfrekvensen 42 % hos kvinnor med någon typ av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007D0D21">
+        <w:t>pregestationell</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007D0D21">
+        <w:t> diabetes. Hos kvinnor med graviditetsdiabetes var kejsarsnittsfrekvensen 27%. För vaginal förlossning talar </w:t>
+      </w:r>
+      <w:r w:rsidR="00164A73" w:rsidRPr="007D0D21">
+        <w:t>till exempel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D0D21">
+        <w:t> de positiva effekterna för barnet att utsättas för stresshormoner och naturlig bakterieflora (</w:t>
+      </w:r>
+      <w:r w:rsidR="00164A73">
+        <w:t>se</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D0D21">
+        <w:t xml:space="preserve"> länken till Diabetes typ 2 under graviditet samt läkemedelsbehandlad graviditetsdiabetes. Rutin upprättad av obstetrik, Sahlgrenska Universitetssjukhuset).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="187D94F8" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="0053437E">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förlossningsavdelning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24C8B43B" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00086D41" w:rsidRDefault="00250831" w:rsidP="00250831">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00086D41">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vårdplan </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42B6EF82" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00A45E06">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00086D41">
+        <w:t xml:space="preserve">Ansvarig obstetriker informeras alltid när en diabetespatient kommer till förlossningsavdelningen. Läkaren ska läsa vårdsammanfattning av PAB och </w:t>
+      </w:r>
+      <w:r>
+        <w:t>diabetes-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00086D41">
+        <w:t>PAS</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> om patienten står på insulin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00086D41">
+        <w:t>, patienten</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s hälsa,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00086D41">
+        <w:t xml:space="preserve"> och bekräfta att vårdplan följs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F0F3147" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00A45E06">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007940BA">
+        <w:lastRenderedPageBreak/>
+        <w:t>Aktuell dokumentation av insulinbehandling utförs via diabetesansvarig PAS i Diabetesjournalen som nås i Melior. Klick på Externa länkar och öppna Diabetesjournalen och använd fliken “Journal” för påläsning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04E275F2" w14:textId="0CBC77F9" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00A45E06">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Om man inte har tillgång till Melior (exempelvis Vårdcentraler), kan en speciell mall i papper från </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00936134">
+        <w:t>SU Sahlgrenska</w:t>
+      </w:r>
+      <w:r w:rsidR="00020944">
+        <w:t xml:space="preserve"> användas</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00936134">
+        <w:t xml:space="preserve"> där diabetessjuksköterska</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> fyller i och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00936134">
+        <w:t> lämna</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00936134">
+        <w:t xml:space="preserve"> över</w:t>
+      </w:r>
+      <w:r w:rsidR="00020944">
+        <w:t xml:space="preserve"> den</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00936134">
+        <w:t xml:space="preserve"> ifylld</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00936134">
+        <w:t xml:space="preserve"> mallen till gravida kvinnan med konkreta anvisningar angående behandling</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="15" w:name="x_customMessage"/>
+      <w:r w:rsidRPr="00BE787C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Det finns bilaga 5 på s.39 i Östras </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE787C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>pm</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007B7A21">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">se </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>länken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ED36FD8" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00A45E06">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00086D41">
+        <w:t xml:space="preserve">Att läkaren har tagit del av informationen och pratat med patienten ska journalföras. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1076B4BF" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00A45E06">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00086D41">
+        <w:t xml:space="preserve">Fri </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00086D41">
+        <w:t>venväg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00086D41">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3500BFDB" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00A45E06">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00086D41">
+        <w:t xml:space="preserve"> Under aktiv förlossning dokumenterar patientansvarig barnmorska </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00086D41">
+        <w:t xml:space="preserve"> blankett</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00086D41">
+        <w:t xml:space="preserve"> nutrition, glukosnivåer (partner/anhörig kan vara behjälplig med detta), insulindos, eventuella kräkningar och feber minst en gång/timme, se bilaga</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00086D41">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7495D">
+        <w:t>”Dokumentation glukosstatus under förlossning och energilista”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78CCFE6F" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00A45E06">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00615FF0">
+        <w:t xml:space="preserve">OBS! Kvinnor som har graviditetsdiabetes och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D301E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">står på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D301E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>metformin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00615FF0">
+        <w:t>, kan avsluta behandlingen i samband med förlossningsstart.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00086D41">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DC0DE55" w14:textId="77777777" w:rsidR="006D5180" w:rsidRDefault="006D5180" w:rsidP="006D5180">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="137810E3" w14:textId="77777777" w:rsidR="006D5180" w:rsidRPr="009B7CA1" w:rsidRDefault="006D5180" w:rsidP="006D5180">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B7CA1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Nutrition/Energitillförsel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4933E588" w14:textId="77777777" w:rsidR="006D5180" w:rsidRDefault="006D5180" w:rsidP="006D5180">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B7CA1">
+        <w:t>Energiförbrukning under en förlossning kan jämställas med det som krävs vid ett tungt fysiskt arbete. Glukosbehovet ökar 8-faldigt under förlossningens aktiva fas. Därför uppmanas kvinnan att äta och dricka under förlossningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A5544CE" w14:textId="77777777" w:rsidR="006D5180" w:rsidRDefault="006D5180" w:rsidP="006D5180">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="783396E0" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00223123" w:rsidRDefault="00250831" w:rsidP="00223123">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00223123">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Glukoskontroll</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E300F6D" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00A45E06">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E212AC">
+        <w:t xml:space="preserve">Eftersträva </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E212AC">
+        <w:t>normoglykemi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E212AC">
+        <w:t xml:space="preserve">: p-glukos 4–7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E212AC">
+        <w:t>mmol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E212AC">
+        <w:t xml:space="preserve">/L men inte på bekostnad av energitillförsel. Högt p-glukos intrapartalt ökar risken för neonatal hypoglykemi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44CCB2C5" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00A45E06">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E212AC">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Vid P-glukos&gt; 7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E212AC">
+        <w:t>mmol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E212AC">
+        <w:t>/L ges liten extra dos kortverkande insulin subkutant (2–4 E)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BF3183D" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00A45E06">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E212AC">
+        <w:t xml:space="preserve">Kontroll av kapillärt p-glukos 1–2 gånger/timme. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37F5D2D9" w14:textId="4E06686B" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00A45E06">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E212AC">
+        <w:t>Utvärdera patientens energibehov.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011198C">
+        <w:t>Vid glukosvärde</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> &lt;3,5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>mmol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>/L ges extra mat eller drick alt</w:t>
+      </w:r>
+      <w:r w:rsidR="0017066B">
+        <w:t xml:space="preserve">ernativt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>200ml av pågående Glukosinfusion 50mg/ml som snabb infusion under 15 minuter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CA69DE1" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00A45E06">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D43FD5">
+        <w:t xml:space="preserve">Kontakt med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D43FD5">
+        <w:t>diabetolog</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D43FD5">
+        <w:t xml:space="preserve"> eller diabetes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D43FD5">
+        <w:t>ssk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D43FD5">
+        <w:t xml:space="preserve"> vid behov. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F03B2C7" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00A45E06">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D43FD5">
+        <w:t>Tänk på att feber och infektion ökar insulinbehovet. Som tumregel 1 grads feber ökar insulinbehovet med ca 25%.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BEE67D0" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00250831"/>
+    <w:p w14:paraId="64118980" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00250831">
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>För</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> mer detaljerad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve"> handläggning av förlossning hos kvinnor med insulinbehandlad diabetes typ 2, se SU:s rutin </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00735EC9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Diabetes typ 1 under graviditet</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>, avsnitt ”Handläggning vid specifika komplikationer”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FD4E5C5" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00FD1F94" w:rsidRDefault="00250831" w:rsidP="00250831">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1F94">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>BB-avdelning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="757F6A1D" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00A45E06">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve">Hos patient som blivit insatt på </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D96AFD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>insulin under graviditeten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve">, sätts insulinet ut efter </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>partus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve">. Patienter med insulinbehandlad </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D96AFD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>typ 2 diabetes innan graviditet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve">, behåller insulinbehandlingen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>postpartum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>, doserna reduceras omedelbart efter förlossningen till pregravid dos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AE315E4" w14:textId="1D757742" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00C24550">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve">Om </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Metformin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve">dosökning skett under graviditeten sänker man </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00537923">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>till pregravid dos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve">. Om </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>Metformin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve"> s</w:t>
+      </w:r>
+      <w:r>
+        <w:t>attes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve"> in under graviditet, avslutas detta när kvinnan är förlöst. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14CB9017" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00C24550">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>När det har gått</w:t>
+      </w:r>
+      <w:r>
+        <w:t>&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve">=1 dygn </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>postpartum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve"> kontrolleras plasmaglukosprofil (7 värden per dag)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> hos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F159C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">samtliga patienter med diabetes typ 2 eller läkemedelsbehandlad </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>graviditets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A645E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>diabetes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (GDM)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6063880A" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00C24550">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Patienter med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00375B7C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>kostbehandlad GDM</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> följs inte upp med dygnsglukosprofil på BB dock samtliga skall remitteras till VC för uppföljning enligt nedan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6566BE9F" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00735EC9" w:rsidRDefault="00250831" w:rsidP="00C24550">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve">Mätvärden är </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>preprandiellt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve"> &lt;6 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>mmol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>/L och</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>postprandiellt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve"> (d.v.s. cirka 1,5 h efter måltid) &lt;8 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>mmol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>/L. Vid för höga värden görs ytterligare en dygnsprofil. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31ABD58B" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00C24550">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00735EC9">
+        <w:lastRenderedPageBreak/>
+        <w:t>Remiss skrivs vid utskrivningen av BB-läkare till patientens ordinarie läkare/diabetessköterska</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E572A8" w14:textId="77777777" w:rsidR="00444016" w:rsidRPr="00735EC9" w:rsidRDefault="00444016" w:rsidP="00444016">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="282C1209" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00B91D98">
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>Ifall patienten skrivs ut från BB med otillfredsställande plasmaglukosprofil</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> trots hjälp med justering från </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901BD2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>diabetesmotta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>gnings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901BD2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sjuksköterska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ska man ange på remissen till VC högre prioritering. Bifoga gärna epikris för lättare bedömning för VC-sjuksköterska/läkare hur snabbt patienten behöver komma in till VC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DBCA342" w14:textId="77777777" w:rsidR="00250831" w:rsidRDefault="00250831" w:rsidP="00250831">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A0AF4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vårdcentral</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08CFF977" w14:textId="77777777" w:rsidR="00250831" w:rsidRPr="00813C55" w:rsidRDefault="00250831" w:rsidP="00C24550">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00813C55">
+        <w:t xml:space="preserve">Patienter </w:t>
+      </w:r>
+      <w:r>
+        <w:t>med diabetes typ 2 och GDM med kvarstående läkemedelsbehandling behöver följas upp med individuell prioritering (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>vgs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ovan), beroende på vilka dygnsglukosprofiler patienten uppvisat på BB. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59FD7FB7" w14:textId="4A15A4EA" w:rsidR="002D0EEC" w:rsidRDefault="00250831" w:rsidP="006C2B7D">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Patienter med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00173761">
+        <w:t>GDM</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> utan läkemedel kallas till VC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00173761">
+        <w:t xml:space="preserve"> 6–12 månader efter förlossningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Dessa patienter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00173761">
+        <w:t xml:space="preserve"> löper en ökad risk att drabbas av Diabetes typ 2 längre fram i livet. Patienten bör därför informeras om att undvika övervikt, fysisk inaktivitet och mat med högt glykemiskt index för att minska risken att drabbas av diabetes typ 2 i framtiden.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00796EDE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Graviditetsdiabetes Barnmorskemottagningar Södra Älvsborg (M3)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="06C491A0" w14:textId="77777777" w:rsidR="00B23837" w:rsidRDefault="00B23837" w:rsidP="00B23837">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Relaterad information (l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D2C41">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>änkar till bilagor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E136CCF" w14:textId="77777777" w:rsidR="00B23837" w:rsidRPr="00A14975" w:rsidRDefault="00B23837" w:rsidP="00B23837">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A421832" w14:textId="77777777" w:rsidR="00B23837" w:rsidRPr="00735EC9" w:rsidRDefault="00B23837" w:rsidP="006C2B7D">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t>Diabetes typ 2 under graviditet samt läkemedelsbehandlad graviditetsdiabetes. Rutin upprättad av obstetrik, Sahlgrenska Universitetssjukhuset </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="006C2B7D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>https://hittadokument.vgregion.se/su</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA67B4">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="006C2B7D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9786-1429723585-169/surrogate/Diabetes%20typ%202%20under%20graviditet%20samt%20l%C3%A4kemedelsbehandlad%20graviditetsdiabetes.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="31B471E2" w14:textId="73A0F3C5" w:rsidR="00B23837" w:rsidRPr="00735EC9" w:rsidRDefault="00B23837" w:rsidP="006C2B7D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00735EC9">
+        <w:lastRenderedPageBreak/>
+        <w:t>Diabetes typ 1 under graviditet. Rutin upprättad av obstetrik, Sahlgrenska Universitetssjukhuset </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00735EC9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>https://hittadokument.vgregion.se/su</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006C2B7D">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="006C2B7D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Diabetes typ 1 under graviditet</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7281AB16" w14:textId="77777777" w:rsidR="00B23837" w:rsidRDefault="00B23837" w:rsidP="006C2B7D">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve">Graviditetsdiabetes. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Barnmorskemottagningar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:t xml:space="preserve"> Södra Älvsborg, Regionhälsan, Västra Götalandsregionen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735EC9">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00735EC9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/RHS9927-391389789-22/SURROGATE/Graviditetsdiabetes%202021-08-30%20M3.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="738D6FD6" w14:textId="77777777" w:rsidR="00B23837" w:rsidRDefault="00B23837" w:rsidP="006C2B7D">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00F11C39">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Hypertensiva</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00F11C39">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> tillstånd under graviditet.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="140866E5" w14:textId="77777777" w:rsidR="00B23837" w:rsidRDefault="00B23837" w:rsidP="00B23837"/>
+    <w:p w14:paraId="6A2FF9AF" w14:textId="2620C8B1" w:rsidR="00B23837" w:rsidRDefault="00B23837">
+      <w:r w:rsidRPr="1161B921">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Länkar till bilagor från Östra</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1173AB4C" w14:textId="77777777" w:rsidR="00DD3692" w:rsidRDefault="00DD3692" w:rsidP="00DD3692">
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="00C039F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Diabetes typ 2 under graviditet samt läkemedelsbehandlad graviditetsdiabetes</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E07C1E">
-[...248 lines deleted...]
-    <w:p w14:paraId="65A88859" w14:textId="77777777" w:rsidR="00E07C1E" w:rsidRPr="00E07C1E" w:rsidRDefault="00E07C1E" w:rsidP="0096476C">
+    </w:p>
+    <w:p w14:paraId="276CD86B" w14:textId="339EB604" w:rsidR="000C3E2F" w:rsidRDefault="00DD3692">
+      <w:r>
+        <w:t>På ovanstående länk finns bilagorna att läsa på sidorna 26 – 61.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00AA19EA" w14:textId="77777777" w:rsidR="00B23837" w:rsidRPr="006D2C41" w:rsidRDefault="00B23837" w:rsidP="003F2DA7">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E07C1E">
-[...3 lines deleted...]
-    <w:p w14:paraId="0D839F98" w14:textId="77777777" w:rsidR="00E07C1E" w:rsidRPr="00E07C1E" w:rsidRDefault="00E07C1E" w:rsidP="0096476C">
+      <w:r>
+        <w:t xml:space="preserve">Bilaga 1. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D2C41">
+        <w:t>Hyperemesis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D2C41">
+        <w:t xml:space="preserve"> hos gravid kvinna med diabetes </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18B0D37E" w14:textId="77777777" w:rsidR="00B23837" w:rsidRPr="006D2C41" w:rsidRDefault="00B23837" w:rsidP="003F2DA7">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E07C1E">
-[...3 lines deleted...]
-    <w:p w14:paraId="0D8E34DB" w14:textId="77777777" w:rsidR="00E07C1E" w:rsidRPr="00E07C1E" w:rsidRDefault="00E07C1E" w:rsidP="0096476C">
+      <w:r>
+        <w:t xml:space="preserve">Bilaga 2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D2C41">
+        <w:t xml:space="preserve">Tolkning av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D2C41">
+        <w:t>ketoner</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D2C41">
+        <w:t xml:space="preserve"> i blodet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52AE4611" w14:textId="77777777" w:rsidR="00B23837" w:rsidRPr="006D2C41" w:rsidRDefault="00B23837" w:rsidP="003F2DA7">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E07C1E">
-[...3 lines deleted...]
-    <w:p w14:paraId="238E7699" w14:textId="77777777" w:rsidR="00E07C1E" w:rsidRPr="00E07C1E" w:rsidRDefault="00E07C1E" w:rsidP="0096476C">
+      <w:r>
+        <w:t xml:space="preserve">Bilaga 3. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D2C41">
+        <w:t xml:space="preserve">Diabetisk </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D2C41">
+        <w:t>ketoacidos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D2C41">
+        <w:t xml:space="preserve"> under graviditet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02C2CF7C" w14:textId="77777777" w:rsidR="00B23837" w:rsidRPr="006D2C41" w:rsidRDefault="00B23837" w:rsidP="003F2DA7">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E07C1E">
-[...3 lines deleted...]
-    <w:p w14:paraId="2B689889" w14:textId="77777777" w:rsidR="00E07C1E" w:rsidRPr="00E07C1E" w:rsidRDefault="00E07C1E" w:rsidP="0096476C">
+      <w:r>
+        <w:t xml:space="preserve">Bilaga 4. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D2C41">
+        <w:t xml:space="preserve">Riktlinjer för höjning av insulindos vid samtidig </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D2C41">
+        <w:t>betapred</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D2C41">
+        <w:t xml:space="preserve"> behandling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="069E86FE" w14:textId="77777777" w:rsidR="00B23837" w:rsidRPr="006D2C41" w:rsidRDefault="00B23837" w:rsidP="003F2DA7">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E07C1E">
-[...3 lines deleted...]
-    <w:p w14:paraId="66B08826" w14:textId="77777777" w:rsidR="00E07C1E" w:rsidRPr="00E07C1E" w:rsidRDefault="00E07C1E" w:rsidP="0096476C">
+      <w:r>
+        <w:t xml:space="preserve">Bilaga 5. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D2C41">
+        <w:t xml:space="preserve">Exempel på förlossningsplan från diabetessjuksköterska </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AAD6192" w14:textId="77777777" w:rsidR="00B23837" w:rsidRDefault="00B23837" w:rsidP="003F2DA7">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E07C1E">
-[...3 lines deleted...]
-    <w:p w14:paraId="1D64057B" w14:textId="77777777" w:rsidR="00E07C1E" w:rsidRPr="00E07C1E" w:rsidRDefault="00E07C1E" w:rsidP="0096476C">
+      <w:r>
+        <w:t xml:space="preserve">Bilaga 6. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D2C41">
+        <w:t>Dokumentation glukosstatus under förlossning och energilista</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3884D75A" w14:textId="77777777" w:rsidR="00B23837" w:rsidRPr="006D2C41" w:rsidRDefault="00B23837" w:rsidP="003F2DA7">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E07C1E">
-[...3 lines deleted...]
-    <w:p w14:paraId="2132F3D6" w14:textId="77777777" w:rsidR="00E07C1E" w:rsidRPr="00E07C1E" w:rsidRDefault="00E07C1E" w:rsidP="0096476C">
+      <w:r>
+        <w:t>och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D2C41">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B46608D" w14:textId="77777777" w:rsidR="00B23837" w:rsidRPr="006D2C41" w:rsidRDefault="00B23837" w:rsidP="003F2DA7">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E07C1E">
-[...3 lines deleted...]
-    <w:p w14:paraId="3AC11C67" w14:textId="77777777" w:rsidR="00E07C1E" w:rsidRPr="00E07C1E" w:rsidRDefault="00E07C1E" w:rsidP="0096476C">
+      <w:r w:rsidRPr="006D2C41">
+        <w:t>Bilaga 9</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D2C41">
+        <w:t xml:space="preserve"> Plasmaglukosprofil efter förlossningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35F2F7C3" w14:textId="77777777" w:rsidR="00B23837" w:rsidRPr="006D2C41" w:rsidRDefault="00B23837" w:rsidP="003F2DA7">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E07C1E">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00E07C1E">
+      <w:r w:rsidRPr="006D2C41">
+        <w:t>Bilaga 12</w:t>
+      </w:r>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...48 lines deleted...]
-    <w:p w14:paraId="1534DB14" w14:textId="77777777" w:rsidR="00E07C1E" w:rsidRPr="00E07C1E" w:rsidRDefault="00E07C1E" w:rsidP="00E615B1">
+      <w:r w:rsidRPr="006D2C41">
+        <w:t xml:space="preserve"> Patientinformation till dig som är gravid och har typ 2-diabetes</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4517B4F4" w14:textId="77777777" w:rsidR="00B23837" w:rsidRPr="006D2C41" w:rsidRDefault="00B23837" w:rsidP="003F2DA7">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E07C1E">
-[...3 lines deleted...]
-    <w:p w14:paraId="27C55D64" w14:textId="77777777" w:rsidR="00E07C1E" w:rsidRPr="00E07C1E" w:rsidRDefault="00E07C1E" w:rsidP="00E615B1">
+      <w:r w:rsidRPr="006D2C41">
+        <w:t>Bilaga 14</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D2C41">
+        <w:t xml:space="preserve"> Bra mat för dig med läkemedelsbehandlad diabetes</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AA74A3C" w14:textId="0D998087" w:rsidR="00250831" w:rsidRDefault="00B23837" w:rsidP="003F2DA7">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E07C1E">
-[...330 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006D2C41">
+        <w:t>Bilaga 15</w:t>
+      </w:r>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...545 lines deleted...]
-    <w:p w14:paraId="11A17204" w14:textId="77777777" w:rsidR="00E07C1E" w:rsidRPr="00E07C1E" w:rsidRDefault="00E07C1E" w:rsidP="00B50D70">
+      <w:r w:rsidRPr="006D2C41">
+        <w:t xml:space="preserve"> Illamående och kräkningar vid graviditet och typ 2 diabetes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C787BDA" w14:textId="6C4D79F0" w:rsidR="00E149CF" w:rsidRPr="00E149CF" w:rsidRDefault="00E149CF" w:rsidP="00E149CF">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E07C1E">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00E07C1E">
+      <w:bookmarkStart w:id="16" w:name="_Toc182366122"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc419877570"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc24018671"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc256000004"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc69128757"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc82165004"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc256000016"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc256000032"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc144198503"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc201566304"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc224120950"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="00E149CF">
         <w:lastRenderedPageBreak/>
         <w:t>Dokumentinformation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="75"/>
-[...21 lines deleted...]
-        </w:rPr>
+      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p w14:paraId="05340582" w14:textId="77777777" w:rsidR="00E149CF" w:rsidRPr="00E149CF" w:rsidRDefault="00E149CF" w:rsidP="00E149CF">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E149CF">
         <w:t>För innehållet svarar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="020839CE" w14:textId="77777777" w:rsidR="00E07C1E" w:rsidRPr="00E07C1E" w:rsidRDefault="00E07C1E" w:rsidP="00BD45C2">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E07C1E">
+    <w:p w14:paraId="37C40AC1" w14:textId="77777777" w:rsidR="00E149CF" w:rsidRPr="00E149CF" w:rsidRDefault="00E149CF" w:rsidP="00E149CF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E149CF">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
         <w:t>Natalia Ödman, överläkare, kvinnokliniken, SÄS, Borås</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="109E4C69" w14:textId="77777777" w:rsidR="00E07C1E" w:rsidRPr="00E07C1E" w:rsidRDefault="00E07C1E" w:rsidP="00BD45C2">
-[...35 lines deleted...]
-      <w:r w:rsidRPr="00E07C1E">
+    <w:p w14:paraId="6498A016" w14:textId="77777777" w:rsidR="00E149CF" w:rsidRPr="00E149CF" w:rsidRDefault="00E149CF" w:rsidP="00E149CF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E149CF">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gudrun </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E149CF">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>Greim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E149CF">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, medicinsk rådgivare, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E149CF">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>Närhälsan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E149CF">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> V7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6335433E" w14:textId="77777777" w:rsidR="00E149CF" w:rsidRDefault="00E149CF" w:rsidP="00E149CF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E149CF">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
         <w:t>Detlef Hess, överläkare, medicinkliniken, SÄS, Borås</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A96B400" w14:textId="48564AD2" w:rsidR="001048AF" w:rsidRPr="00E07C1E" w:rsidRDefault="001048AF" w:rsidP="001048AF">
-[...38 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="78327930" w14:textId="6C9E978B" w:rsidR="009B63B1" w:rsidRDefault="009B63B1" w:rsidP="00E149CF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karin </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>Järhamre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>, överläkare, Centralt mödravårdsteam</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02E657FB" w14:textId="55350275" w:rsidR="009B63B1" w:rsidRPr="00E149CF" w:rsidRDefault="009B63B1" w:rsidP="00E149CF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Linda Afzelius, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009D1992">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>barmorska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006F2C5C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>, Centralt mödravårdsteam</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D618BED" w14:textId="77777777" w:rsidR="00E149CF" w:rsidRPr="00E149CF" w:rsidRDefault="00E149CF" w:rsidP="00E149CF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E149CF">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>Uppdatering augusti 2023 utförd av Natalia Ödman, överläkare, kvinnokliniken, SÄS Borås</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7241B3E0" w14:textId="77777777" w:rsidR="00E149CF" w:rsidRPr="00E149CF" w:rsidRDefault="00E149CF" w:rsidP="00E149CF">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E149CF">
+        <w:t>Remissinstanser (utgåva 1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D9E7BBA" w14:textId="77777777" w:rsidR="00E149CF" w:rsidRPr="00E149CF" w:rsidRDefault="00E149CF" w:rsidP="00E149CF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E149CF">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t>Verksamhetschefer, SÄS</w:t>
       </w:r>
-      <w:r w:rsidR="00BD45C2">
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00E149CF">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Antje Johannsmeyer, överläkare, kvinnokliniken/MHV-överläkare</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6969E12B" w14:textId="77777777" w:rsidR="00E07C1E" w:rsidRPr="00B50D70" w:rsidRDefault="00E07C1E" w:rsidP="00B50D70">
-[...11 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="23FD8961" w14:textId="77777777" w:rsidR="00E149CF" w:rsidRPr="00E149CF" w:rsidRDefault="00E149CF" w:rsidP="00E149CF">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E149CF">
         <w:t>Fastställt av</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DF0108E" w14:textId="28C5EE48" w:rsidR="00E07C1E" w:rsidRPr="00E07C1E" w:rsidRDefault="00F12505" w:rsidP="00B50D70">
-[...30 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="508C1CEA" w14:textId="77777777" w:rsidR="00E149CF" w:rsidRPr="00E149CF" w:rsidRDefault="00E149CF" w:rsidP="00E149CF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E149CF">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>Jerker Nilson, chefläkare, SÄS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A3E0C35" w14:textId="77777777" w:rsidR="00E149CF" w:rsidRPr="00E149CF" w:rsidRDefault="00E149CF" w:rsidP="00E149CF">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E149CF">
         <w:t>Nyckelord</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3148FBB7" w14:textId="77777777" w:rsidR="00E07C1E" w:rsidRPr="00E07C1E" w:rsidRDefault="00E07C1E" w:rsidP="00B50D70">
-[...7 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="296726DF" w14:textId="77777777" w:rsidR="00E149CF" w:rsidRPr="00E149CF" w:rsidRDefault="00E149CF" w:rsidP="00E149CF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E149CF">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t>Diabetes, graviditet, insulin, läkemedel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A4D8CE3" w14:textId="77777777" w:rsidR="00E07C1E" w:rsidRPr="00E229D4" w:rsidRDefault="00E07C1E" w:rsidP="00E229D4">
-[...102 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId28"/>
+    <w:p w14:paraId="40AA233F" w14:textId="53FEB45C" w:rsidR="009C6C0C" w:rsidRDefault="009C6C0C" w:rsidP="00E149CF"/>
+    <w:sectPr w:rsidR="009C6C0C" w:rsidSect="00B96AFF">
+      <w:headerReference w:type="default" r:id="rId26"/>
+      <w:footerReference w:type="even" r:id="rId27"/>
+      <w:footerReference w:type="default" r:id="rId28"/>
+      <w:headerReference w:type="first" r:id="rId29"/>
+      <w:footerReference w:type="first" r:id="rId30"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
-      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="481A649C" w14:textId="77777777" w:rsidR="000707E5" w:rsidRDefault="000707E5">
+    <w:p w14:paraId="2787A8BE" w14:textId="77777777" w:rsidR="002D2AF6" w:rsidRDefault="002D2AF6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0D27211E" w14:textId="77777777" w:rsidR="000707E5" w:rsidRDefault="000707E5">
+    <w:p w14:paraId="232CCA5E" w14:textId="77777777" w:rsidR="002D2AF6" w:rsidRDefault="002D2AF6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="552118EF" w14:textId="77777777" w:rsidR="000707E5" w:rsidRDefault="000707E5">
+    <w:p w14:paraId="52D74CBC" w14:textId="77777777" w:rsidR="002D2AF6" w:rsidRDefault="002D2AF6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...17 lines deleted...]
-          <w:pStyle w:val="Sidfot"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="008A6A32" w:rsidP="00EC0A68">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:id w:val="-2070031421"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-[...6 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-      </w:p>
-[...1 lines deleted...]
-  </w:sdt>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4388307</wp:posOffset>
+            <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-27355</wp:posOffset>
+            <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1897920" cy="384860"/>
-          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:extent cx="1953671" cy="348178"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="2" name="Bildobjekt 2">
+          <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPr id="12" name="Bildobjekt 12">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1953671" cy="396165"/>
+                    <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="01F34F70" w14:textId="77777777" w:rsidR="000707E5" w:rsidRDefault="000707E5"/>
+    <w:p w14:paraId="24D900FB" w14:textId="77777777" w:rsidR="002D2AF6" w:rsidRDefault="002D2AF6"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="720B5338" w14:textId="77777777" w:rsidR="000707E5" w:rsidRDefault="000707E5">
+    <w:p w14:paraId="19D33C5E" w14:textId="77777777" w:rsidR="002D2AF6" w:rsidRDefault="002D2AF6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="716EDCAD" w14:textId="77777777" w:rsidR="000707E5" w:rsidRDefault="000707E5">
+    <w:p w14:paraId="6E90ADA0" w14:textId="77777777" w:rsidR="002D2AF6" w:rsidRDefault="002D2AF6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -3579,295 +4978,212 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="058CDD4D" w14:textId="448A65ED" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4667250" cy="323850"/>
+              <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:wrapNone/>
+              <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="4667250" cy="323850"/>
+                        <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
+              <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
-    </w:r>
-[...85 lines deleted...]
-      <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3985,50 +5301,343 @@
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="02942033"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="660073B2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04D509F3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A9689BA4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -4097,51 +5706,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4210,51 +5819,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -4323,51 +5932,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4436,51 +6045,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4550,51 +6159,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4663,51 +6272,275 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="266E02CF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0ECC1BA0"/>
+    <w:lvl w:ilvl="0" w:tplc="53A40F30">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1647" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2367" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3087" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3807" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4527" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5247" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5967" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6687" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30740982"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4BB029BA"/>
+    <w:lvl w:ilvl="0" w:tplc="6488173A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4803,51 +6636,286 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38AB380A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4B266A5E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39176732"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6B44ACA4"/>
+    <w:lvl w:ilvl="0" w:tplc="041D000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4917,51 +6985,286 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C2062E1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="16F41734"/>
+    <w:lvl w:ilvl="0" w:tplc="041D000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EC84B67"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F8649E4A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5030,51 +7333,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5171,51 +7474,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5284,51 +7587,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5398,51 +7701,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -5511,51 +7814,389 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E330C00"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B4A25C06"/>
+    <w:lvl w:ilvl="0" w:tplc="483C7414">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61B10416"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="04D263BE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DC606D7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4C84BFD4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -5624,51 +8265,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5737,51 +8378,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -5850,652 +8491,1021 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="2095667403">
+  <w:num w:numId="1" w16cid:durableId="1909921896">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1367871050">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="164058872">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="861477783">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1280868239">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="444931515">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="739910959">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="391579451">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1296368398">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="689646344">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1979215945">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="830874331">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="57095060">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="36130748">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="560679449">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1420566503">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="256527698">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1090539201">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1846439597">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1883904759">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1644311569">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1528518018">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="774010708">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="2113476645">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1086611636">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="25" w16cid:durableId="668873203">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="327834184">
-[...8 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="226186642">
+  <w:num w:numId="26" w16cid:durableId="1056078437">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1926303879">
-[...17 lines deleted...]
-  <w:num w:numId="13" w16cid:durableId="1601714207">
+  <w:num w:numId="27" w16cid:durableId="196159966">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="193733328">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="28" w16cid:durableId="1760910103">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="141771506">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="29" w16cid:durableId="1916042115">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="60299545">
-[...9 lines deleted...]
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="30" w16cid:durableId="1259366044">
+    <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="110"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:attachedTemplate r:id="rId1"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
-    <w:rsid w:val="000043E7"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
+    <w:rsid w:val="00010EBD"/>
+    <w:rsid w:val="00016474"/>
     <w:rsid w:val="00016CF0"/>
-    <w:rsid w:val="0002435C"/>
+    <w:rsid w:val="00020944"/>
+    <w:rsid w:val="00021CCD"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
+    <w:rsid w:val="00034B6F"/>
+    <w:rsid w:val="00035F23"/>
+    <w:rsid w:val="00040F0D"/>
+    <w:rsid w:val="0004256E"/>
     <w:rsid w:val="00050500"/>
-    <w:rsid w:val="0005075A"/>
+    <w:rsid w:val="00055F3F"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
+    <w:rsid w:val="00061969"/>
+    <w:rsid w:val="00061B26"/>
+    <w:rsid w:val="000630D4"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
-    <w:rsid w:val="000707E5"/>
     <w:rsid w:val="00084024"/>
+    <w:rsid w:val="00087AF2"/>
     <w:rsid w:val="0009062C"/>
-    <w:rsid w:val="00094E6A"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
-    <w:rsid w:val="000A4C35"/>
+    <w:rsid w:val="00095603"/>
+    <w:rsid w:val="00095619"/>
     <w:rsid w:val="000A611A"/>
+    <w:rsid w:val="000B0723"/>
     <w:rsid w:val="000B12D9"/>
+    <w:rsid w:val="000B2B35"/>
     <w:rsid w:val="000B4536"/>
+    <w:rsid w:val="000B5D93"/>
     <w:rsid w:val="000B7715"/>
+    <w:rsid w:val="000C3E2F"/>
+    <w:rsid w:val="000D6AB8"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
+    <w:rsid w:val="000F7FE6"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
-    <w:rsid w:val="001048AF"/>
+    <w:rsid w:val="001108C0"/>
+    <w:rsid w:val="00111CB2"/>
+    <w:rsid w:val="00112E51"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
+    <w:rsid w:val="0015226D"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
-    <w:rsid w:val="001647EA"/>
+    <w:rsid w:val="0016264A"/>
+    <w:rsid w:val="00164A73"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
+    <w:rsid w:val="0017066B"/>
+    <w:rsid w:val="00170B87"/>
+    <w:rsid w:val="001727E2"/>
+    <w:rsid w:val="00172F2C"/>
+    <w:rsid w:val="0017508E"/>
+    <w:rsid w:val="0017518A"/>
+    <w:rsid w:val="00175DFF"/>
+    <w:rsid w:val="001817D6"/>
+    <w:rsid w:val="00181C4A"/>
     <w:rsid w:val="00181FDC"/>
-    <w:rsid w:val="001858D2"/>
+    <w:rsid w:val="00184167"/>
+    <w:rsid w:val="00184FB5"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
+    <w:rsid w:val="001A61EF"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
+    <w:rsid w:val="001D635F"/>
+    <w:rsid w:val="001E1D2D"/>
+    <w:rsid w:val="001E3789"/>
+    <w:rsid w:val="001F0728"/>
+    <w:rsid w:val="001F4903"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
+    <w:rsid w:val="002134D9"/>
+    <w:rsid w:val="00215F48"/>
+    <w:rsid w:val="00216869"/>
+    <w:rsid w:val="002169F7"/>
+    <w:rsid w:val="00216F13"/>
     <w:rsid w:val="00217DEC"/>
-    <w:rsid w:val="00222A9E"/>
-    <w:rsid w:val="00226817"/>
+    <w:rsid w:val="00223123"/>
+    <w:rsid w:val="002234CA"/>
+    <w:rsid w:val="002271DC"/>
+    <w:rsid w:val="002314E5"/>
+    <w:rsid w:val="00235230"/>
     <w:rsid w:val="00235B57"/>
-    <w:rsid w:val="00245560"/>
+    <w:rsid w:val="00237D51"/>
+    <w:rsid w:val="00250831"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
+    <w:rsid w:val="002541E1"/>
     <w:rsid w:val="0025703A"/>
+    <w:rsid w:val="0026133E"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
+    <w:rsid w:val="00267FC3"/>
+    <w:rsid w:val="00270FA8"/>
+    <w:rsid w:val="00271127"/>
+    <w:rsid w:val="00273E2E"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
+    <w:rsid w:val="00292062"/>
     <w:rsid w:val="00294791"/>
+    <w:rsid w:val="002A1C4F"/>
+    <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
+    <w:rsid w:val="002C03AB"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
+    <w:rsid w:val="002D0EEC"/>
+    <w:rsid w:val="002D2AF6"/>
     <w:rsid w:val="002D6023"/>
+    <w:rsid w:val="002D64E8"/>
     <w:rsid w:val="002E263F"/>
+    <w:rsid w:val="002E35B8"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
-    <w:rsid w:val="00311946"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
-    <w:rsid w:val="0032530F"/>
     <w:rsid w:val="00326C24"/>
-    <w:rsid w:val="00331A40"/>
+    <w:rsid w:val="003306CF"/>
     <w:rsid w:val="00337F99"/>
+    <w:rsid w:val="00340CB7"/>
+    <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
+    <w:rsid w:val="003555B6"/>
+    <w:rsid w:val="0035630B"/>
+    <w:rsid w:val="0035780B"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
-    <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
+    <w:rsid w:val="00371088"/>
     <w:rsid w:val="00371BED"/>
+    <w:rsid w:val="00376F8C"/>
     <w:rsid w:val="00384019"/>
+    <w:rsid w:val="003840E0"/>
+    <w:rsid w:val="003848AA"/>
     <w:rsid w:val="003854F1"/>
+    <w:rsid w:val="00390ED8"/>
     <w:rsid w:val="0039118E"/>
+    <w:rsid w:val="00394068"/>
+    <w:rsid w:val="00397619"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
+    <w:rsid w:val="003A658E"/>
+    <w:rsid w:val="003B0F96"/>
     <w:rsid w:val="003B2A4B"/>
+    <w:rsid w:val="003B65F7"/>
+    <w:rsid w:val="003C7F03"/>
     <w:rsid w:val="003D099E"/>
+    <w:rsid w:val="003D0EEA"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
+    <w:rsid w:val="003D2B8D"/>
+    <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
+    <w:rsid w:val="003E653A"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
+    <w:rsid w:val="003F2DA7"/>
+    <w:rsid w:val="004012ED"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
+    <w:rsid w:val="004117B9"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
+    <w:rsid w:val="004330AA"/>
     <w:rsid w:val="0043409A"/>
-    <w:rsid w:val="00442CD9"/>
-    <w:rsid w:val="00443C1E"/>
+    <w:rsid w:val="00444016"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
+    <w:rsid w:val="00452001"/>
+    <w:rsid w:val="00452C1B"/>
+    <w:rsid w:val="00460CF8"/>
     <w:rsid w:val="00460ED0"/>
+    <w:rsid w:val="00464EAA"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
+    <w:rsid w:val="0047106B"/>
     <w:rsid w:val="00472482"/>
+    <w:rsid w:val="004735F1"/>
+    <w:rsid w:val="004754DE"/>
+    <w:rsid w:val="00477B18"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
+    <w:rsid w:val="0049741B"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
+    <w:rsid w:val="004B17BF"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
-    <w:rsid w:val="004C2559"/>
+    <w:rsid w:val="004C2554"/>
+    <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
-    <w:rsid w:val="004F2076"/>
+    <w:rsid w:val="004F25ED"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
+    <w:rsid w:val="005006EB"/>
     <w:rsid w:val="00501433"/>
+    <w:rsid w:val="005066B0"/>
+    <w:rsid w:val="00506B52"/>
     <w:rsid w:val="00511CC4"/>
-    <w:rsid w:val="00522273"/>
+    <w:rsid w:val="00512551"/>
+    <w:rsid w:val="00513581"/>
+    <w:rsid w:val="00531213"/>
     <w:rsid w:val="00531E60"/>
-    <w:rsid w:val="00536A5A"/>
+    <w:rsid w:val="0053437E"/>
+    <w:rsid w:val="00535F8E"/>
     <w:rsid w:val="00541D07"/>
+    <w:rsid w:val="00543E81"/>
+    <w:rsid w:val="005441FC"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
+    <w:rsid w:val="00550E1D"/>
+    <w:rsid w:val="00552C3F"/>
+    <w:rsid w:val="0055367A"/>
+    <w:rsid w:val="00553F02"/>
     <w:rsid w:val="005578FA"/>
+    <w:rsid w:val="00557B3A"/>
+    <w:rsid w:val="00564D57"/>
+    <w:rsid w:val="00564FA4"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
+    <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
+    <w:rsid w:val="00581A52"/>
     <w:rsid w:val="00582490"/>
-    <w:rsid w:val="005826FA"/>
+    <w:rsid w:val="005853A3"/>
+    <w:rsid w:val="00591DE4"/>
+    <w:rsid w:val="00593FB4"/>
     <w:rsid w:val="00597E28"/>
-    <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
+    <w:rsid w:val="005A60B1"/>
     <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="005A6A0C"/>
+    <w:rsid w:val="005B17A5"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
+    <w:rsid w:val="005C181F"/>
+    <w:rsid w:val="005C3C37"/>
     <w:rsid w:val="005C4606"/>
+    <w:rsid w:val="005C4AF6"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
+    <w:rsid w:val="005F05DC"/>
+    <w:rsid w:val="005F4E66"/>
+    <w:rsid w:val="00601C7C"/>
     <w:rsid w:val="0060596B"/>
+    <w:rsid w:val="006063A5"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
+    <w:rsid w:val="006279E6"/>
     <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="0063067B"/>
     <w:rsid w:val="006319DB"/>
-    <w:rsid w:val="006526F1"/>
+    <w:rsid w:val="0064095C"/>
+    <w:rsid w:val="006446F6"/>
+    <w:rsid w:val="00653C90"/>
+    <w:rsid w:val="00655760"/>
     <w:rsid w:val="0065595B"/>
+    <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
+    <w:rsid w:val="00664D5F"/>
     <w:rsid w:val="00665F89"/>
+    <w:rsid w:val="006731A9"/>
     <w:rsid w:val="00673C92"/>
+    <w:rsid w:val="00675284"/>
     <w:rsid w:val="006753EC"/>
+    <w:rsid w:val="00685193"/>
+    <w:rsid w:val="006909AF"/>
+    <w:rsid w:val="006942CA"/>
+    <w:rsid w:val="006971B7"/>
+    <w:rsid w:val="0069751C"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
+    <w:rsid w:val="006A6AAE"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
-    <w:rsid w:val="006B31E5"/>
-    <w:rsid w:val="006B5DE7"/>
+    <w:rsid w:val="006C00C5"/>
+    <w:rsid w:val="006C2B7D"/>
+    <w:rsid w:val="006C4634"/>
     <w:rsid w:val="006C5048"/>
-    <w:rsid w:val="006C67D5"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
+    <w:rsid w:val="006D2B7F"/>
+    <w:rsid w:val="006D2E8D"/>
     <w:rsid w:val="006D30C0"/>
+    <w:rsid w:val="006D5180"/>
+    <w:rsid w:val="006D5F29"/>
     <w:rsid w:val="006D7535"/>
+    <w:rsid w:val="006E0561"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
+    <w:rsid w:val="006F2C5C"/>
+    <w:rsid w:val="00702409"/>
+    <w:rsid w:val="00702869"/>
     <w:rsid w:val="00710B77"/>
-    <w:rsid w:val="00715715"/>
+    <w:rsid w:val="007155D5"/>
+    <w:rsid w:val="007161D0"/>
+    <w:rsid w:val="00717989"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
-    <w:rsid w:val="00725816"/>
+    <w:rsid w:val="007241AC"/>
+    <w:rsid w:val="007262F1"/>
+    <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
-    <w:rsid w:val="00743E0A"/>
-    <w:rsid w:val="00752A48"/>
+    <w:rsid w:val="00740278"/>
+    <w:rsid w:val="00744981"/>
+    <w:rsid w:val="00744B03"/>
+    <w:rsid w:val="007509AA"/>
+    <w:rsid w:val="00754580"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
+    <w:rsid w:val="007648E4"/>
     <w:rsid w:val="00765C41"/>
+    <w:rsid w:val="0077064D"/>
     <w:rsid w:val="00771100"/>
+    <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
+    <w:rsid w:val="00784538"/>
     <w:rsid w:val="0078609F"/>
+    <w:rsid w:val="00787DF8"/>
     <w:rsid w:val="007917BA"/>
+    <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
-    <w:rsid w:val="007C4D35"/>
+    <w:rsid w:val="007B7A21"/>
+    <w:rsid w:val="007C09A4"/>
+    <w:rsid w:val="007D0953"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
+    <w:rsid w:val="007D7F25"/>
+    <w:rsid w:val="007E0FA8"/>
+    <w:rsid w:val="007E6C9F"/>
     <w:rsid w:val="007F1CFF"/>
+    <w:rsid w:val="007F5C3F"/>
     <w:rsid w:val="007F5DD5"/>
-    <w:rsid w:val="00807A77"/>
+    <w:rsid w:val="00806786"/>
+    <w:rsid w:val="00815734"/>
+    <w:rsid w:val="008165E8"/>
     <w:rsid w:val="00821A1B"/>
+    <w:rsid w:val="00822B8E"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
+    <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
+    <w:rsid w:val="00841554"/>
     <w:rsid w:val="00843F48"/>
+    <w:rsid w:val="00844AFB"/>
+    <w:rsid w:val="00844BBE"/>
+    <w:rsid w:val="008474F4"/>
+    <w:rsid w:val="008511D9"/>
     <w:rsid w:val="00851423"/>
+    <w:rsid w:val="00851A32"/>
+    <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
-    <w:rsid w:val="008665DD"/>
     <w:rsid w:val="0087139C"/>
+    <w:rsid w:val="00873419"/>
+    <w:rsid w:val="00880C50"/>
     <w:rsid w:val="00880E83"/>
+    <w:rsid w:val="008864D4"/>
+    <w:rsid w:val="008867E8"/>
     <w:rsid w:val="00892F28"/>
+    <w:rsid w:val="00897958"/>
+    <w:rsid w:val="00897BCA"/>
     <w:rsid w:val="008A0C5F"/>
+    <w:rsid w:val="008A1D3C"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
+    <w:rsid w:val="008A6823"/>
+    <w:rsid w:val="008A6A32"/>
     <w:rsid w:val="008A74C0"/>
+    <w:rsid w:val="008B0EB8"/>
     <w:rsid w:val="008B1694"/>
+    <w:rsid w:val="008C02C7"/>
     <w:rsid w:val="008C4B27"/>
+    <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
+    <w:rsid w:val="008D124E"/>
+    <w:rsid w:val="008D4B13"/>
+    <w:rsid w:val="008D6C64"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
+    <w:rsid w:val="008E7F3C"/>
+    <w:rsid w:val="008F5679"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
+    <w:rsid w:val="00906938"/>
     <w:rsid w:val="00907EF9"/>
+    <w:rsid w:val="00910C27"/>
+    <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
-    <w:rsid w:val="00925507"/>
+    <w:rsid w:val="009239AC"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
+    <w:rsid w:val="00941348"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
-    <w:rsid w:val="0096476C"/>
+    <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
-    <w:rsid w:val="009939BE"/>
+    <w:rsid w:val="00983DEA"/>
+    <w:rsid w:val="009840FB"/>
+    <w:rsid w:val="0099563D"/>
+    <w:rsid w:val="009A07DC"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009B1F6B"/>
+    <w:rsid w:val="009B208F"/>
+    <w:rsid w:val="009B63B1"/>
+    <w:rsid w:val="009B77FE"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
-    <w:rsid w:val="009D2D6E"/>
+    <w:rsid w:val="009C2E3E"/>
+    <w:rsid w:val="009C5A52"/>
+    <w:rsid w:val="009C6C0C"/>
+    <w:rsid w:val="009D1753"/>
+    <w:rsid w:val="009D1992"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
-    <w:rsid w:val="009E3356"/>
+    <w:rsid w:val="009E29A6"/>
+    <w:rsid w:val="009E353E"/>
     <w:rsid w:val="009E531B"/>
-    <w:rsid w:val="009E5798"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
+    <w:rsid w:val="009F1F3C"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
+    <w:rsid w:val="009F5E10"/>
     <w:rsid w:val="00A006A5"/>
+    <w:rsid w:val="00A031C1"/>
     <w:rsid w:val="00A05942"/>
+    <w:rsid w:val="00A05B66"/>
     <w:rsid w:val="00A07BEC"/>
-    <w:rsid w:val="00A21A26"/>
+    <w:rsid w:val="00A16B5B"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
+    <w:rsid w:val="00A353E5"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
+    <w:rsid w:val="00A45E06"/>
+    <w:rsid w:val="00A46F77"/>
+    <w:rsid w:val="00A5053D"/>
     <w:rsid w:val="00A514B7"/>
+    <w:rsid w:val="00A538ED"/>
     <w:rsid w:val="00A54A0B"/>
+    <w:rsid w:val="00A55086"/>
+    <w:rsid w:val="00A5534E"/>
+    <w:rsid w:val="00A61FD5"/>
+    <w:rsid w:val="00A657F1"/>
     <w:rsid w:val="00A65FD4"/>
+    <w:rsid w:val="00A744D9"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
+    <w:rsid w:val="00AA29D2"/>
+    <w:rsid w:val="00AA4B91"/>
     <w:rsid w:val="00AA6EB4"/>
+    <w:rsid w:val="00AA7276"/>
     <w:rsid w:val="00AA767D"/>
+    <w:rsid w:val="00AB09A4"/>
     <w:rsid w:val="00AB0CC9"/>
+    <w:rsid w:val="00AB5777"/>
+    <w:rsid w:val="00AB7A9A"/>
+    <w:rsid w:val="00AC01A3"/>
     <w:rsid w:val="00AC3FF6"/>
+    <w:rsid w:val="00AC611D"/>
+    <w:rsid w:val="00AC699A"/>
     <w:rsid w:val="00AD73EC"/>
+    <w:rsid w:val="00AD7AD5"/>
+    <w:rsid w:val="00AE04D0"/>
+    <w:rsid w:val="00AE32B6"/>
+    <w:rsid w:val="00AE4812"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
+    <w:rsid w:val="00AF7CA0"/>
+    <w:rsid w:val="00B03E50"/>
     <w:rsid w:val="00B046D8"/>
+    <w:rsid w:val="00B055B3"/>
+    <w:rsid w:val="00B05F79"/>
     <w:rsid w:val="00B13F4C"/>
+    <w:rsid w:val="00B14133"/>
+    <w:rsid w:val="00B14487"/>
     <w:rsid w:val="00B16219"/>
+    <w:rsid w:val="00B1699B"/>
     <w:rsid w:val="00B16C59"/>
+    <w:rsid w:val="00B23837"/>
+    <w:rsid w:val="00B3337A"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
+    <w:rsid w:val="00B405A1"/>
+    <w:rsid w:val="00B406AB"/>
+    <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
-    <w:rsid w:val="00B50D70"/>
-    <w:rsid w:val="00B55D83"/>
+    <w:rsid w:val="00B516B2"/>
+    <w:rsid w:val="00B54FA9"/>
+    <w:rsid w:val="00B567DF"/>
     <w:rsid w:val="00B60C6C"/>
+    <w:rsid w:val="00B617EC"/>
     <w:rsid w:val="00B619A9"/>
+    <w:rsid w:val="00B64B95"/>
+    <w:rsid w:val="00B64E8C"/>
     <w:rsid w:val="00B65A9D"/>
+    <w:rsid w:val="00B65DF5"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
+    <w:rsid w:val="00B77301"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
+    <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
+    <w:rsid w:val="00B91D98"/>
     <w:rsid w:val="00B92C14"/>
+    <w:rsid w:val="00B93E87"/>
+    <w:rsid w:val="00B94101"/>
+    <w:rsid w:val="00B94ABF"/>
+    <w:rsid w:val="00B96AFF"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
+    <w:rsid w:val="00BA07C6"/>
+    <w:rsid w:val="00BA4DC4"/>
+    <w:rsid w:val="00BB543D"/>
     <w:rsid w:val="00BB69DB"/>
+    <w:rsid w:val="00BB6EA3"/>
     <w:rsid w:val="00BC322E"/>
+    <w:rsid w:val="00BC422B"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
-    <w:rsid w:val="00BD45C2"/>
+    <w:rsid w:val="00BC6590"/>
+    <w:rsid w:val="00BD056F"/>
+    <w:rsid w:val="00BE34C1"/>
     <w:rsid w:val="00BE7978"/>
+    <w:rsid w:val="00BF397F"/>
+    <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
-    <w:rsid w:val="00C34196"/>
-    <w:rsid w:val="00C37989"/>
+    <w:rsid w:val="00C1675A"/>
+    <w:rsid w:val="00C172FA"/>
+    <w:rsid w:val="00C17CFA"/>
+    <w:rsid w:val="00C21A45"/>
+    <w:rsid w:val="00C24550"/>
+    <w:rsid w:val="00C30F9E"/>
+    <w:rsid w:val="00C36955"/>
+    <w:rsid w:val="00C37E69"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
-    <w:rsid w:val="00C46ED4"/>
     <w:rsid w:val="00C47778"/>
-    <w:rsid w:val="00C47D2D"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
+    <w:rsid w:val="00C53A1E"/>
     <w:rsid w:val="00C556F5"/>
+    <w:rsid w:val="00C5613D"/>
+    <w:rsid w:val="00C64D5D"/>
+    <w:rsid w:val="00C65D12"/>
+    <w:rsid w:val="00C6724D"/>
+    <w:rsid w:val="00C678FA"/>
     <w:rsid w:val="00C70E19"/>
+    <w:rsid w:val="00C72378"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
+    <w:rsid w:val="00C93F6D"/>
     <w:rsid w:val="00C97BD3"/>
-    <w:rsid w:val="00CA3514"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
+    <w:rsid w:val="00CB05C8"/>
+    <w:rsid w:val="00CB127A"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
-    <w:rsid w:val="00CB763F"/>
+    <w:rsid w:val="00CB21B5"/>
+    <w:rsid w:val="00CB2AC2"/>
+    <w:rsid w:val="00CB3A34"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
+    <w:rsid w:val="00CC69FD"/>
+    <w:rsid w:val="00CC6A15"/>
+    <w:rsid w:val="00CD5677"/>
     <w:rsid w:val="00CD6647"/>
-    <w:rsid w:val="00CE152B"/>
+    <w:rsid w:val="00CE293A"/>
     <w:rsid w:val="00CE4B73"/>
-    <w:rsid w:val="00CF1174"/>
     <w:rsid w:val="00CF70BB"/>
-    <w:rsid w:val="00D003AD"/>
+    <w:rsid w:val="00CF749C"/>
+    <w:rsid w:val="00D00BD7"/>
+    <w:rsid w:val="00D00E84"/>
     <w:rsid w:val="00D074DB"/>
+    <w:rsid w:val="00D114A3"/>
     <w:rsid w:val="00D139CF"/>
+    <w:rsid w:val="00D20779"/>
+    <w:rsid w:val="00D23A9E"/>
+    <w:rsid w:val="00D32580"/>
+    <w:rsid w:val="00D33C67"/>
     <w:rsid w:val="00D37E7F"/>
+    <w:rsid w:val="00D43EED"/>
+    <w:rsid w:val="00D45317"/>
     <w:rsid w:val="00D47AD7"/>
-    <w:rsid w:val="00D47BE2"/>
     <w:rsid w:val="00D51529"/>
-    <w:rsid w:val="00D56019"/>
+    <w:rsid w:val="00D5395C"/>
+    <w:rsid w:val="00D62468"/>
+    <w:rsid w:val="00D63239"/>
+    <w:rsid w:val="00D6651C"/>
+    <w:rsid w:val="00D67C88"/>
+    <w:rsid w:val="00D73AF9"/>
     <w:rsid w:val="00D85218"/>
+    <w:rsid w:val="00D911BB"/>
     <w:rsid w:val="00D915B1"/>
+    <w:rsid w:val="00DA17B8"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
-    <w:rsid w:val="00DD2BE0"/>
+    <w:rsid w:val="00DA7E56"/>
+    <w:rsid w:val="00DD30D1"/>
+    <w:rsid w:val="00DD3692"/>
+    <w:rsid w:val="00DE09A3"/>
+    <w:rsid w:val="00DE2EA9"/>
+    <w:rsid w:val="00DE3C4F"/>
     <w:rsid w:val="00DE4447"/>
-    <w:rsid w:val="00DE5BCB"/>
     <w:rsid w:val="00DE5DA2"/>
+    <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
+    <w:rsid w:val="00DF1F1F"/>
+    <w:rsid w:val="00DF3BEF"/>
+    <w:rsid w:val="00DF7C06"/>
+    <w:rsid w:val="00E012F3"/>
     <w:rsid w:val="00E026BF"/>
-    <w:rsid w:val="00E0293E"/>
+    <w:rsid w:val="00E036CA"/>
     <w:rsid w:val="00E07B1B"/>
-    <w:rsid w:val="00E07C1E"/>
     <w:rsid w:val="00E11853"/>
-    <w:rsid w:val="00E229D4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E3417D"/>
+    <w:rsid w:val="00E13F02"/>
+    <w:rsid w:val="00E149CF"/>
+    <w:rsid w:val="00E14E1C"/>
+    <w:rsid w:val="00E248DA"/>
+    <w:rsid w:val="00E30FA4"/>
+    <w:rsid w:val="00E3482A"/>
+    <w:rsid w:val="00E40557"/>
+    <w:rsid w:val="00E411B6"/>
     <w:rsid w:val="00E52A86"/>
+    <w:rsid w:val="00E52ABC"/>
+    <w:rsid w:val="00E53F45"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
-    <w:rsid w:val="00E615B1"/>
+    <w:rsid w:val="00E618F3"/>
+    <w:rsid w:val="00E64173"/>
+    <w:rsid w:val="00E65EBC"/>
+    <w:rsid w:val="00E71E23"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
+    <w:rsid w:val="00E83072"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
+    <w:rsid w:val="00E93F7B"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
+    <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
+    <w:rsid w:val="00ED6DAC"/>
     <w:rsid w:val="00ED7AA6"/>
-    <w:rsid w:val="00EE10DD"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
-    <w:rsid w:val="00EF07B1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F1628C"/>
+    <w:rsid w:val="00EE5157"/>
+    <w:rsid w:val="00F0274B"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
+    <w:rsid w:val="00F27583"/>
+    <w:rsid w:val="00F310FD"/>
     <w:rsid w:val="00F35B05"/>
+    <w:rsid w:val="00F36F7D"/>
+    <w:rsid w:val="00F370B3"/>
+    <w:rsid w:val="00F404CE"/>
     <w:rsid w:val="00F413D9"/>
+    <w:rsid w:val="00F44105"/>
+    <w:rsid w:val="00F443DB"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F520D6"/>
+    <w:rsid w:val="00F53AB1"/>
+    <w:rsid w:val="00F569FC"/>
+    <w:rsid w:val="00F770D5"/>
+    <w:rsid w:val="00F77E6D"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
+    <w:rsid w:val="00F96D0F"/>
+    <w:rsid w:val="00FA4A7E"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00FB64C5"/>
+    <w:rsid w:val="00FC4F36"/>
+    <w:rsid w:val="00FC6284"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
+    <w:rsid w:val="00FE075B"/>
     <w:rsid w:val="00FE12D8"/>
+    <w:rsid w:val="00FF7362"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
-    <w:rsid w:val="125493ED"/>
-    <w:rsid w:val="5FB0EEE4"/>
+    <w:rsid w:val="1161B921"/>
+    <w:rsid w:val="49911D52"/>
+    <w:rsid w:val="573171E7"/>
+    <w:rsid w:val="5B1ADC41"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
-    <w:rsid w:val="786F501E"/>
-    <w:rsid w:val="78BA3B5A"/>
+    <w:rsid w:val="6C0BCE18"/>
+    <w:rsid w:val="7EF4D88B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6833,234 +9843,193 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008A0C5F"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992" w:right="868"/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE10DD"/>
+    <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="1700" w:after="200"/>
-      <w:ind w:left="992"/>
+      <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
+      <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik6">
-[...42 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00E07C1E"/>
+    <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:left="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
@@ -7232,70 +10201,71 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002651D6"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
-    <w:rsid w:val="00EE10DD"/>
+    <w:rsid w:val="001108C0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
@@ -7407,237 +10377,230 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
+    <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E229D4"/>
+    <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
+      <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
-    <w:name w:val="Omslagsunderrubrik"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+    <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="OmslagsunderrubrikChar"/>
+    <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
-    <w:name w:val="Omslagsunderrubrik Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+    <w:name w:val="Underrubrik VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Omslagsunderrubrik"/>
+    <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006C67D5"/>
+    <w:rsid w:val="00BC6590"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
-      <w:ind w:left="1349"/>
+      <w:ind w:right="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00442CD9"/>
+    <w:rsid w:val="00E61294"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="1707"/>
+      <w:ind w:left="480"/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
   </w:style>
@@ -7673,118 +10636,118 @@
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="00807A77"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
@@ -8766,56 +11729,56 @@
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0096476C"/>
+    <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
-      <w:ind w:left="1349" w:hanging="357"/>
+      <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
@@ -8941,362 +11904,331 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik6Char">
-[...28 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
     <w:name w:val="Rubrik 9 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E07C1E"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Underrubrik">
-[...5 lines deleted...]
-    <w:rsid w:val="00D47BE2"/>
+  <w:style w:type="paragraph" w:styleId="Brdtext">
+    <w:name w:val="Body Text"/>
+    <w:aliases w:val="(=Löpande text)"/>
+    <w:link w:val="BrdtextChar"/>
+    <w:rsid w:val="009A32ED"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:ind w:left="992"/>
+      <w:spacing w:after="160"/>
+      <w:ind w:left="2676"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikChar">
-    <w:name w:val="Underrubrik Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
+    <w:name w:val="Brödtext Char"/>
+    <w:aliases w:val="(=Löpande text) Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Underrubrik"/>
-    <w:rsid w:val="00D47BE2"/>
+    <w:link w:val="Brdtext"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
-      <w:b/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
+    <w:name w:val="Tabell"/>
+    <w:link w:val="TabellChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831C35"/>
+    <w:pPr>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:ind w:right="-142"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
+    <w:name w:val="Tabell Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Tabell"/>
+    <w:rsid w:val="00831C35"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D003AD"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Kommentarsreferens">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:styleId="Olstomnmnande">
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E0293E"/>
+    <w:rsid w:val="00E149CF"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Underrubrik">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="UnderrubrikChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E149CF"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160"/>
+      <w:ind w:left="567"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikChar">
+    <w:name w:val="Underrubrik Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Underrubrik"/>
+    <w:rsid w:val="00E149CF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentarer">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="KommentarerChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E0293E"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
     <w:name w:val="Kommentarer Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Kommentarer"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E0293E"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00E0293E"/>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
-[...12 lines deleted...]
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:styleId="Kommentarsreferens">
+    <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001858D2"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-[...59 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="121657028">
+    <w:div w:id="142890219">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="937982847">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1070419608">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1304851724">
+    <w:div w:id="1414350307">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9786-1429723585-169/surrogate/Diabetes%20typ%202%20under%20graviditet%20samt%20l%c3%a4kemedelsbehandlad%20graviditetsdiabetes.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9786-1429723585-169/surrogate/Diabetes%20typ%202%20under%20graviditet%20samt%20l%c3%a4kemedelsbehandlad%20graviditetsdiabetes.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hittadokument.vgregion.se/su" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9786-1429723585-169/surrogate/Diabetes%20typ%202%20under%20graviditet%20samt%20l%c3%a4kemedelsbehandlad%20graviditetsdiabetes.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/RHS9927-391389789-22/SURROGATE/Graviditetsdiabetes%202021-08-30%20M3.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9786-1429723585-169/surrogate/Diabetes%20typ%202%20under%20graviditet%20samt%20l%c3%a4kemedelsbehandlad%20graviditetsdiabetes.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9786-1429723585-169/surrogate/Diabetes%20typ%202%20under%20graviditet%20samt%20l%c3%a4kemedelsbehandlad%20graviditetsdiabetes.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SU9786-1429723585-168/SURROGATE/Diabetes%20typ%201%20under%20graviditet.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/RHS9927-391389789-22/SURROGATE/Graviditetsdiabetes%202021-08-30%20M3.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SU9786-1429723585-168/SURROGATE/Diabetes%20typ%201%20under%20graviditet.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9786-1429723585-169/surrogate/Diabetes%20typ%202%20under%20graviditet%20samt%20l%c3%a4kemedelsbehandlad%20graviditetsdiabetes.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9786-1429723585-168/surrogate/Diabetes%20typ%201%20under%20graviditet.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId30" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/RHS9927-391389789-22/SURROGATE/Graviditetsdiabetes%202021-08-30%20M3.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/RHS9927-391389789-22/SURROGATE/Graviditetsdiabetes%20Barnmorskemottagningar%20S%c3%b6dra%20%c3%84lvsborg%20(M3).pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9786-1429723585-168/surrogate/Diabetes%20typ%201%20under%20graviditet.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9786-1429723585-169/surrogate/Diabetes%20typ%202%20under%20graviditet%20samt%20l%C3%A4kemedelsbehandlad%20graviditetsdiabetes.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SU9786-1429723585-168/SURROGATE/Diabetes%20typ%201%20under%20graviditet.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9786-1429723585-169/surrogate/Diabetes%20typ%202%20under%20graviditet%20samt%20l%c3%a4kemedelsbehandlad%20graviditetsdiabetes.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9786-1429723585-169/surrogate/Diabetes%20typ%202%20under%20graviditet%20samt%20l%c3%a4kemedelsbehandlad%20graviditetsdiabetes.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9786-1429723585-169/surrogate/Diabetes%20typ%202%20under%20graviditet%20samt%20l%C3%A4kemedelsbehandlad%20graviditetsdiabetes.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9641-1173499273-78/surrogate/Hypertensiva%20tillst%c3%a5nd%20under%20graviditet.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9786-1429723585-169/surrogate/Diabetes%20typ%202%20under%20graviditet%20samt%20l%c3%a4kemedelsbehandlad%20graviditetsdiabetes.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/RHS9927-391389789-22/SURROGATE/Graviditetsdiabetes%202021-08-30%20M3.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hittadokument.vgregion.se/su" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9786-1429723585-169/surrogate/Diabetes%20typ%202%20under%20graviditet%20samt%20l%c3%a4kemedelsbehandlad%20graviditetsdiabetes.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9786-1429723585-168/surrogate/Diabetes%20typ%201%20under%20graviditet.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId30" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -9577,59 +12509,476 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>16088</Characters>
+  <Pages>14</Pages>
+  <Words>3706</Words>
+  <Characters>19642</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>134</Lines>
-  <Paragraphs>38</Paragraphs>
+  <Lines>163</Lines>
+  <Paragraphs>46</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19085</CharactersWithSpaces>
+  <CharactersWithSpaces>23302</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HLinks>
+    <vt:vector size="138" baseType="variant">
+      <vt:variant>
+        <vt:i4>6881343</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>96</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9786-1429723585-169/surrogate/Diabetes typ 2 under graviditet samt l%c3%a4kemedelsbehandlad graviditetsdiabetes.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031693</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>93</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9641-1173499273-78/surrogate/Hypertensiva tillst%c3%a5nd under graviditet.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>917531</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>90</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/RHS9927-391389789-22/SURROGATE/Graviditetsdiabetes 2021-08-30 M3.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6225989</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>87</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9786-1429723585-168/surrogate/Diabetes typ 1 under graviditet.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6225989</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>84</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9786-1429723585-168/surrogate/Diabetes typ 1 under graviditet.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6881343</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>81</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9786-1429723585-169/surrogate/Diabetes typ 2 under graviditet samt l%C3%A4kemedelsbehandlad graviditetsdiabetes.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>131074</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>78</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://hittadokument.vgregion.se/su</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4456474</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>75</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/RHS9927-391389789-22/SURROGATE/Graviditetsdiabetes Barnmorskemottagningar S%c3%b6dra %c3%84lvsborg (M3).pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6225989</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>72</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SU9786-1429723585-168/SURROGATE/Diabetes typ 1 under graviditet.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6881343</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>69</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9786-1429723585-169/surrogate/Diabetes typ 2 under graviditet samt l%c3%a4kemedelsbehandlad graviditetsdiabetes.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6881343</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>66</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9786-1429723585-169/surrogate/Diabetes typ 2 under graviditet samt l%c3%a4kemedelsbehandlad graviditetsdiabetes.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6881343</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>63</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9786-1429723585-169/surrogate/Diabetes typ 2 under graviditet samt l%c3%a4kemedelsbehandlad graviditetsdiabetes.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>917531</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>60</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/RHS9927-391389789-22/SURROGATE/Graviditetsdiabetes 2021-08-30 M3.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114173</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>53</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc224120950</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048637</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>47</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc224120949</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048637</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>41</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc224120948</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048637</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>35</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc224120947</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048637</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>29</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc224120946</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048637</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>23</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc224120945</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048637</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>17</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc224120944</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048637</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>11</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc224120943</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048637</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc224120942</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6881343</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9786-1429723585-169/surrogate/Diabetes typ 2 under graviditet samt l%C3%A4kemedelsbehandlad graviditetsdiabetes.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Diabetes typ 2 under graviditet samt graviditetsdiabetes – Handläggningsrutiner, SÄS</dc:title>
   <dc:subject/>
-  <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
+  <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Karin Åhlin</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
+  <lastModifiedBy/>
+  <revision>1</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>