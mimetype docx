--- v0 (2025-11-26)
+++ v1 (2026-04-21)
@@ -1,3485 +1,4640 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="061914D4" w14:textId="2106BA2C" w:rsidR="00184167" w:rsidRDefault="00E85138" w:rsidP="00184167">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik1"/>
+    <w:p w14:paraId="410F41CC" w14:textId="77777777" w:rsidR="00173AC5" w:rsidRDefault="00173AC5" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc100327184"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc181866756"/>
+      <w:r w:rsidRPr="00173AC5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Förebygg smittspridning vid mindre arbeten i SÄS lokaler </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11BC1DCA" w14:textId="038C8677" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
-        <w:t>F</w:t>
+        <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
-      <w:r w:rsidR="00895C58">
-[...20 lines deleted...]
-      <w:bookmarkStart w:id="1" w:name="_Toc169610986"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="7CABFA1B" w14:textId="0202FBBC" w:rsidR="0017508E" w:rsidRDefault="004077FF" w:rsidP="0017508E">
-[...1 lines deleted...]
-        <w:t>Rutinen gäller skyddsåtgärder som behöver genomföras i samband med att hantverkare gör arbeten i Södra Älvsborgs Sjukhus lokaler. Rutiner gäller såväl hantverkare från VGR (SÄS och andra förvaltningar) som privata entreprenörer</w:t>
+    <w:p w14:paraId="4E6B7562" w14:textId="551A08D3" w:rsidR="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
+      <w:bookmarkStart w:id="2" w:name="_Toc100327185"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc181866757"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc72840807"/>
+      <w:r w:rsidRPr="00BD77EC">
+        <w:t>Aktualisering av innehåll samt redaktionella ändringar. Tillägg så att rutinen även omfattar andra smittspridningsvägar än via damm inkl</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidRPr="00BD77EC">
+        <w:t> justering av dokumentrubrik. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2DCE901D" w14:textId="45FF527A" w:rsidR="00B44A4A" w:rsidRDefault="00B44A4A" w:rsidP="00B44A4A">
+    <w:p w14:paraId="69BCFD87" w14:textId="700D6F15" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc169610987"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
       <w:r>
-        <w:t>Förändringar sedan föregående version</w:t>
+        <w:t>Sammanfattning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="361C81D4" w14:textId="3BC9F5BE" w:rsidR="00B44A4A" w:rsidRPr="00001515" w:rsidRDefault="003F75AA" w:rsidP="0017508E">
-[...39 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="40EA59CE" w14:textId="7E3D68E2" w:rsidR="00173AC5" w:rsidRDefault="00173AC5" w:rsidP="00173AC5">
+      <w:bookmarkStart w:id="5" w:name="_Toc181866758"/>
+      <w:r w:rsidRPr="00173AC5">
+        <w:t>Rutinen gäller skyddsåtgärder som behöver genomföras i samband med att hantverkare gör arbeten i Södra Älvsborgs Sjukhus lokaler. Rutiner gäller såväl hantverkare från VGR (SÄS och andra förvaltningar) som privata entreprenörer. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="044BE248" w14:textId="4C06ACC3" w:rsidR="006E19B5" w:rsidRPr="004F34DC" w:rsidRDefault="006E19B5" w:rsidP="006E19B5">
-[...13 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="6660DA9D" w14:textId="015BFC4A" w:rsidR="00B405A1" w:rsidRDefault="00B405A1" w:rsidP="00831C35">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:bookmarkStart w:id="3" w:name="_Toc72840807"/>
-[...2 lines deleted...]
-        <w:pStyle w:val="Innehll1"/>
+    <w:p w14:paraId="427D2035" w14:textId="1420DA26" w:rsidR="00B405A1" w:rsidRPr="00B405A1" w:rsidRDefault="00B405A1" w:rsidP="00B405A1">
+      <w:r>
+        <w:t xml:space="preserve">Obligatorisk om fler än fem sidor i dokumentet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="073FF294" w14:textId="697784AD" w:rsidR="00BC6590" w:rsidRDefault="00D67C88" w:rsidP="00BC6590">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 2;1;Rubrik 3;2;Mellanrubrik VGR;3" </w:instrText>
+        <w:instrText xml:space="preserve"> TOC \o "2-2" \h \z \u \t "Rubrik;1" </w:instrText>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc169610986" w:history="1">
-        <w:r w:rsidR="00F213EE" w:rsidRPr="00C96DEE">
+      <w:hyperlink w:anchor="_Toc181866756" w:history="1">
+        <w:r w:rsidR="00BC6590" w:rsidRPr="008E1E2A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Sammanfattning</w:t>
+          <w:t>Förändringar sedan föregående version</w:t>
         </w:r>
-        <w:r w:rsidR="00F213EE">
+        <w:r w:rsidR="00BC6590">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F213EE">
+        <w:r w:rsidR="00BC6590">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F213EE">
+        <w:r w:rsidR="00BC6590">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc169610986 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc181866756 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F213EE">
+        <w:r w:rsidR="00BC6590">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F213EE">
+        <w:r w:rsidR="00BC6590">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F213EE">
+        <w:r w:rsidR="00BC6590">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00F213EE">
+        <w:r w:rsidR="00BC6590">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="553F7A08" w14:textId="52D29558" w:rsidR="00F213EE" w:rsidRDefault="00F213EE">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll1"/>
+    <w:p w14:paraId="3B49C6BF" w14:textId="431E5105" w:rsidR="00BC6590" w:rsidRDefault="00BC6590" w:rsidP="00BC6590">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc169610987" w:history="1">
-        <w:r w:rsidRPr="00C96DEE">
+      <w:hyperlink w:anchor="_Toc181866757" w:history="1">
+        <w:r w:rsidRPr="008E1E2A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Förändringar sedan föregående version</w:t>
+          <w:t>Sammanfattning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc169610987 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc181866757 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7F39712D" w14:textId="3246AD6D" w:rsidR="00F213EE" w:rsidRDefault="00F213EE">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll1"/>
+    <w:p w14:paraId="185A62F5" w14:textId="5BA02981" w:rsidR="00BC6590" w:rsidRDefault="00BC6590" w:rsidP="00BC6590">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc169610988" w:history="1">
-        <w:r w:rsidRPr="00C96DEE">
+      <w:hyperlink w:anchor="_Toc181866758" w:history="1">
+        <w:r w:rsidRPr="008E1E2A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Förutsättningar</w:t>
+          <w:t>Innehållsförteckning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc169610988 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc181866758 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="59B7B73E" w14:textId="17AA8DB0" w:rsidR="00F213EE" w:rsidRDefault="00F213EE">
+    <w:p w14:paraId="5E93151D" w14:textId="602433A4" w:rsidR="00BC6590" w:rsidRDefault="00BC6590" w:rsidP="00BC6590">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc169610989" w:history="1">
-        <w:r w:rsidRPr="00C96DEE">
+      <w:hyperlink w:anchor="_Toc181866759" w:history="1">
+        <w:r w:rsidRPr="008E1E2A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Ansvar</w:t>
+          <w:t>Bakgrund och syfte</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc169610989 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc181866759 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="77FDB4F0" w14:textId="079BED72" w:rsidR="00F213EE" w:rsidRDefault="00F213EE">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll1"/>
+    <w:p w14:paraId="4B9DD7A5" w14:textId="0147CB0C" w:rsidR="00BC6590" w:rsidRDefault="00BC6590" w:rsidP="00BC6590">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc169610990" w:history="1">
-        <w:r w:rsidRPr="00C96DEE">
+      <w:hyperlink w:anchor="_Toc181866760" w:history="1">
+        <w:r w:rsidRPr="008E1E2A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Genomförande</w:t>
+          <w:t>Förutsättningar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc169610990 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc181866760 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5B135F36" w14:textId="753C3842" w:rsidR="00F213EE" w:rsidRDefault="00F213EE">
+    <w:p w14:paraId="0166B42E" w14:textId="52CF6305" w:rsidR="00BC6590" w:rsidRDefault="00BC6590" w:rsidP="00BC6590">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc169610991" w:history="1">
-        <w:r w:rsidRPr="00C96DEE">
+      <w:hyperlink w:anchor="_Toc181866761" w:history="1">
+        <w:r w:rsidRPr="008E1E2A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Utförare</w:t>
+          <w:t>Utförande</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc169610991 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc181866761 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1138768F" w14:textId="6CAD56CF" w:rsidR="00F213EE" w:rsidRDefault="00F213EE">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="5C1AF704" w14:textId="2E681AE2" w:rsidR="00BC6590" w:rsidRDefault="00BC6590" w:rsidP="00BC6590">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc169610992" w:history="1">
-        <w:r w:rsidRPr="00C96DEE">
+      <w:hyperlink w:anchor="_Toc181866762" w:history="1">
+        <w:r w:rsidRPr="008E1E2A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Principer för löpande arbeten i SÄS lokaler</w:t>
+          <w:t>Relaterad information</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc169610992 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc181866762 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3E28FA8E" w14:textId="65AAB9B6" w:rsidR="00F213EE" w:rsidRDefault="00F213EE">
+    <w:p w14:paraId="1183380A" w14:textId="638D3E6C" w:rsidR="00BC6590" w:rsidRDefault="00BC6590" w:rsidP="00BC6590">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc169610993" w:history="1">
-        <w:r w:rsidRPr="00C96DEE">
+      <w:hyperlink w:anchor="_Toc181866763" w:history="1">
+        <w:r w:rsidRPr="008E1E2A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Vårdenhet/allmänt utrymme</w:t>
+          <w:t>Arbetsgrupp</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc169610993 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc181866763 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4520F2AD" w14:textId="1916F3AE" w:rsidR="00F213EE" w:rsidRDefault="00F213EE">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll1"/>
+    <w:p w14:paraId="72097F91" w14:textId="25224359" w:rsidR="00BC6590" w:rsidRDefault="00BC6590" w:rsidP="00BC6590">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc169610994" w:history="1">
-        <w:r w:rsidRPr="00C96DEE">
+      <w:hyperlink w:anchor="_Toc181866764" w:history="1">
+        <w:r w:rsidRPr="008E1E2A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Dokumentinformation</w:t>
+          <w:t>Källförteckning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc169610994 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc181866764 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1C0AAF91" w14:textId="1F733636" w:rsidR="00F213EE" w:rsidRDefault="00F213EE">
-[...73 lines deleted...]
-        <w:spacing w:before="360"/>
+    <w:p w14:paraId="1FC6584C" w14:textId="716FD6C2" w:rsidR="00B405A1" w:rsidRDefault="00D67C88" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="_Toc169610988"/>
-[...1 lines deleted...]
-        <w:t>För</w:t>
+    </w:p>
+    <w:p w14:paraId="70B2A54A" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc100327187"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc181866760"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r>
+        <w:t>Förutsättningar</w:t>
       </w:r>
-      <w:r w:rsidR="004077FF">
-        <w:t>utsättningar</w:t>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="03F9DDA6" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
+      <w:bookmarkStart w:id="8" w:name="_Toc100327192"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc181866761"/>
+      <w:r w:rsidRPr="00BD77EC">
+        <w:t>SÄS riktlinje </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00976D1E">
+      <w:hyperlink r:id="rId7" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00BD77EC">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Byggdamm - förebygg spridning vid om- och nybyggnation vid SÄS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00971E21">
-[...13 lines deleted...]
-        <w:t>inen syftar till att ange lämpliga skyddsåtgärder för dessa arbeten och preciserar ansvaret mellan utförare och vårdenhet för olika skyddsåtgärder i samband med ett mindre arbete.</w:t>
+      <w:r w:rsidRPr="00BD77EC">
+        <w:t>, fastställer åtgärder för att undvika att patienter och medicinteknisk utrustning utsätts för byggdamm i samband med byggprojekt. Denna rutin har upprättats som ett komplement till riktlinjen och gäller för löpande eller planerade arbeten av mindre karaktär som genomförs vid sjukhuset. Det kan röra sig om arbeten som genomförs av Västfastigheter (VF), medicinsk teknik (MT) eller VGR IT eller någon av deras underleverantörer. Rutinen omfattar även arbete det där det finns risk för smittspridning på annat sätt än via damm, exempelvis via stänk vid åtgärder i avlopp. Rutinen syftar till att ange lämpliga skyddsåtgärder för dessa arbeten och preciserar ansvaret mellan utförare och vårdenhet för olika skyddsåtgärder i samband med ett mindre arbete. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56140802" w14:textId="46A54CB3" w:rsidR="007A334E" w:rsidRDefault="004077FF" w:rsidP="004077FF">
+    <w:p w14:paraId="23B8E446" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc169610989"/>
-[...16 lines deleted...]
-        <w:t>hygien alltid kontaktas.</w:t>
+      <w:r w:rsidRPr="00BD77EC">
+        <w:t>Ansvar </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75A8ACE3" w14:textId="751B7322" w:rsidR="004077FF" w:rsidRPr="00971E21" w:rsidRDefault="004077FF" w:rsidP="004077FF">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">För entreprenörer som utför arbeten i SÄS lokaler ska det finnas rutiner för registrering för vem som utför arbeten. Den organisation som beställer arbete av en entreprenör ansvarar för att registrering sker. Vid osäkerhet i ansvarsfrågor följs </w:t>
+    <w:p w14:paraId="071A2966" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
+      <w:r w:rsidRPr="00BD77EC">
+        <w:t>När Södra Älvsborgs Sjukhus (SÄS) i texten nedan anger ansvar för VF, MT eller VGR IT innefattas även de privata entreprenörer som utför arbeten åt dessa organisationer. Är verksamhetsföreträdare från SÄS eller andra förvaltningar osäkra i någon sakfråga ska Vårdhygien alltid kontaktas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11B2EAF9" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
+      <w:r w:rsidRPr="00BD77EC">
+        <w:t>För entreprenörer som utför arbeten i SÄS lokaler ska det finnas rutiner för registrering för vem som utför arbeten. Den organisation som beställer arbete av en entreprenör ansvarar för att registrering sker. Vid osäkerhet i ansvarsfrågor följs </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00971E21">
+      <w:r w:rsidRPr="00BD77EC">
         <w:t>VGR:s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00971E21">
-        <w:t xml:space="preserve"> serviceguide, se </w:t>
+      <w:r w:rsidRPr="00BD77EC">
+        <w:t> serviceguide, se </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidRPr="000C7133">
+      <w:hyperlink r:id="rId8" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00BD77EC">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Gränsdrag</w:t>
-[...11 lines deleted...]
-          <w:t>ingslista</w:t>
+          <w:t>Gränsdragningslista</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00971E21">
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00BD77EC">
+        <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E7C43C5" w14:textId="07FC24FF" w:rsidR="004077FF" w:rsidRPr="004077FF" w:rsidRDefault="004077FF" w:rsidP="004077FF">
-[...1 lines deleted...]
-        <w:t>Den medarbetare som företräder SÄS ansvarar för att entreprenörer informeras om gällande rutiner.</w:t>
+    <w:p w14:paraId="17ED1FC9" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
+      <w:r w:rsidRPr="00BD77EC">
+        <w:t>Den medarbetare som företräder SÄS ansvarar för att entreprenörer informeras om gällande rutiner. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B9446C1" w14:textId="4114D841" w:rsidR="007155D5" w:rsidRDefault="004077FF" w:rsidP="007155D5">
+    <w:p w14:paraId="37C7076C" w14:textId="7621F024" w:rsidR="009A32ED" w:rsidRPr="00065A6B" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:t>Genomförande</w:t>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00065A6B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Utförande</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="57B90F60" w14:textId="23DA563B" w:rsidR="004077FF" w:rsidRDefault="004077FF" w:rsidP="000C7133">
-[...6 lines deleted...]
-        <w:t>Utförare</w:t>
+    <w:p w14:paraId="50065A0A" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD77EC">
+        <w:t>Utförare </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="73405714" w14:textId="0B9B2298" w:rsidR="004077FF" w:rsidRPr="0001730F" w:rsidRDefault="004077FF" w:rsidP="004077FF">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Samtliga besök från VF, MT eller VGR IT innebär kontakt med verksamheten där hantverkaren informerar vad som ska göras och hur det kan påverka verksamheten. Kontakt med verksamheten innebär att hantverkaren söker upp ansvarig vårdenhetschef/enhetschef och i dennes frånvaro </w:t>
+    <w:p w14:paraId="1EB9172A" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD77EC">
+        <w:t xml:space="preserve">Samtliga besök från VF, MT eller VGR IT innebär kontakt med verksamheten där hantverkaren informerar vad som ska göras och hur det kan påverka </w:t>
       </w:r>
-      <w:r w:rsidRPr="00971E21">
+      <w:r w:rsidRPr="00BD77EC">
+        <w:lastRenderedPageBreak/>
+        <w:t>verksamheten. Kontakt med verksamheten innebär att hantverkaren söker upp ansvarig vårdenhetschef/enhetschef och i dennes frånvaro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD77EC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ansvarig</w:t>
       </w:r>
-      <w:r w:rsidRPr="00971E21">
-[...42 lines deleted...]
-        <w:t xml:space="preserve">Varje utförare/entreprenör ansvarar för att se till att hantverkare har en golvpratare som informerar om risken för </w:t>
+      <w:r w:rsidRPr="00BD77EC">
+        <w:t> sjuksköterska/tjänsteperson. Hantverkaren informerar om att VF, MT eller VGR IT skapar damm eller stänk, exempelvis lyfter takplattor, borrar eller gör åtgärder i avlopp. Varje utförare/entreprenör ansvarar för att se till att hantverkare har en golvpratare som informerar om risken för </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00971E21">
+      <w:r w:rsidRPr="00BD77EC">
         <w:t>byggdammsspridning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00971E21">
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> i samband med åtgärden.</w:t>
+      <w:r w:rsidRPr="00BD77EC">
+        <w:t>, att placera ut så snart de ska lyfta en takplatta, borra, orsaka damm genom att dra kabel eller vidröra befintliga rör/kablar som finns på kabelstegar eller liknande. Detta skapar behov av att plasta in områden där jobb utförs i större utsträckning än vad som hittills gjorts. Vid åtgärder i avlopp informeras verksamheten om eventuell stänkrisk i samband med åtgärden. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72E26468" w14:textId="6D8B840C" w:rsidR="004077FF" w:rsidRDefault="004077FF" w:rsidP="000C7133">
-[...12 lines deleted...]
-        <w:t>Vid samtliga arbeten i SÄS lokaler, som innebär kontakt med vårdverksamheten, ska hantverkaren kontakta verksamheten innan arbete sker, se ovan.</w:t>
+    <w:p w14:paraId="3DBA5E74" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD77EC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Principer för löpande arbeten i SÄS lokaler </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DC83D3D" w14:textId="77609355" w:rsidR="004077FF" w:rsidRPr="00C91F35" w:rsidRDefault="004077FF" w:rsidP="005A1C74">
-[...4 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="31C66AD3" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD77EC">
+        <w:t>Vid samtliga arbeten i SÄS lokaler, som innebär kontakt med vårdverksamheten, ska hantverkaren kontakta verksamheten innan arbete sker, se ovan. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05E2469F" w14:textId="1EB63E8B" w:rsidR="004077FF" w:rsidRPr="00971E21" w:rsidRDefault="004077FF" w:rsidP="004077FF">
-[...1 lines deleted...]
-        <w:t>Inför alla planerbara jobb rekommenderas kontakt/besök på berörd avdelning för att hitta bästa genomförande ihop med vårdverksamheten.</w:t>
+    <w:p w14:paraId="23FCDC99" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD77EC">
+        <w:t>Det är speciellt viktigt att hantverkaren informerar om arbetet innebär att lyfta takplattor, borra eller på annat sätt skapa damm. Även om en takplatta bara ska lyftas i fem sekunder är det viktigt. I majoriteten av fallen är det tillräckligt att enbart informera med hjälp av en golvpratare. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54BC062C" w14:textId="074B031F" w:rsidR="004077FF" w:rsidRPr="00971E21" w:rsidRDefault="004077FF" w:rsidP="004077FF">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">För planerbart större arbete i allmänt utrymme, </w:t>
+    <w:p w14:paraId="36A7990C" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD77EC">
+        <w:t>Inför alla planerbara jobb rekommenderas kontakt/besök på berörd avdelning för att hitta bästa genomförande ihop med vårdverksamheten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56A7356E" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD77EC">
+        <w:t>För planerbart större arbete i allmänt utrymme, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00971E21">
+      <w:r w:rsidRPr="00BD77EC">
         <w:t>t.ex.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00971E21">
-        <w:t xml:space="preserve"> korridor, hisshall m.m. ska enhetschefen kontakta Västfastigheter och planera arbetet ihop med säkerhetsenheten på SÄS (</w:t>
+      <w:r w:rsidRPr="00BD77EC">
+        <w:t> korridor, hisshall m.m. ska enhetschefen kontakta Västfastigheter och planera arbetet ihop med säkerhetsenheten på SÄS (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="00EB30CC">
+      <w:hyperlink r:id="rId9" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00BD77EC">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>sas.sakerhet@vgregion.se</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00EB30CC">
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00BD77EC">
+        <w:t>.). Enheten </w:t>
       </w:r>
-      <w:r w:rsidRPr="00971E21">
-[...6 lines deleted...]
-        <w:r w:rsidR="00B1343C">
+      <w:hyperlink r:id="rId10" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00BD77EC">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Lokal och service - Södra Älvsborgs Sjukhus</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B1343C">
-[...12 lines deleted...]
-        <w:t>tigheter.</w:t>
+      <w:r w:rsidRPr="00BD77EC">
+        <w:t> ombesörjer skyltning och informerar om alternativa vägar i samråd med Västfastigheter. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C45999B" w14:textId="27DDF226" w:rsidR="004077FF" w:rsidRPr="00971E21" w:rsidRDefault="004077FF" w:rsidP="004077FF">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Hantverkare och enhetsansvarig kommer överens om riskområde för </w:t>
+    <w:p w14:paraId="67B98F28" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD77EC">
+        <w:t>Hantverkare och enhetsansvarig kommer överens om riskområde för </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00971E21">
+      <w:r w:rsidRPr="00BD77EC">
         <w:t>dammspridning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="005A1C74">
-[...9 lines deleted...]
-        <w:t>Patienter och utrustning ska flyttas från det aktuella riskområdet. Det är alltid vårdpersonal som ska flytta medicinteknisk utrustning och patienter. Utrustning som inte går att flytta ska täckas över.</w:t>
+      <w:r w:rsidRPr="00BD77EC">
+        <w:t> eller stänkrisk. Patienter och utrustning ska flyttas från det aktuella riskområdet. Det är alltid vårdpersonal som ska flytta medicinteknisk utrustning och patienter. Utrustning som inte går att flytta ska täckas över. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E33DB55" w14:textId="77777777" w:rsidR="004077FF" w:rsidRPr="00971E21" w:rsidRDefault="004077FF" w:rsidP="004077FF">
+    <w:p w14:paraId="54B5D556" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc169610993"/>
-      <w:r w:rsidRPr="00971E21">
+      <w:r w:rsidRPr="00BD77EC">
+        <w:lastRenderedPageBreak/>
         <w:t>Vårdenhet/allmänt utrymme</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
-      <w:r w:rsidRPr="00971E21">
+      <w:r w:rsidRPr="00BD77EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD77EC">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="616F73FB" w14:textId="5C10F1A8" w:rsidR="004077FF" w:rsidRDefault="004077FF" w:rsidP="004077FF">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Checklistan nedan anger hur vanligt förekommande byggarbeten kan handläggas för att hindra </w:t>
+    <w:p w14:paraId="5EC61BFB" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD77EC">
+        <w:t>Checklistan nedan anger hur vanligt förekommande byggarbeten kan handläggas för att hindra </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00971E21">
+      <w:r w:rsidRPr="00BD77EC">
         <w:t>dammspridning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00971E21">
-        <w:t xml:space="preserve">. Listan förtydligar ansvaret för hantverkare respektive SÄS enheter/vårdenheter och vem som avgör vilka </w:t>
+      <w:r w:rsidRPr="00BD77EC">
+        <w:t>. Listan förtydligar ansvaret för hantverkare respektive SÄS enheter/vårdenheter och vem som avgör vilka </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00971E21">
+      <w:r w:rsidRPr="00BD77EC">
         <w:t>städåtgärder</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00971E21">
-        <w:t xml:space="preserve"> som ska vidtas om detta behövs. Det är vårdverksamheten som tar ställning till om Regionservice behöver varskos för extra städning efter ett smärre byggarbete.</w:t>
+      <w:r w:rsidRPr="00BD77EC">
+        <w:t> som ska vidtas om detta behövs. Det är vårdverksamheten som tar ställning till om Regionservice behöver varskos för extra städning efter ett smärre byggarbete. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellrutnt"/>
-[...2 lines deleted...]
-        <w:tblW w:w="8075" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Checklista över handläggning vid vanliga byggarbeten"/>
-        <w:tblDescription w:val="Tabellen tydliggör olika byggåtgärder och reparationer, vilka åtgärder som ska vidtas för att undvika byggdamm och smittspridning samt ansvarsfördelning mellan entreprenör och vårdverksamhet."/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1907"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1974"/>
+        <w:gridCol w:w="1905"/>
+        <w:gridCol w:w="1920"/>
+        <w:gridCol w:w="2250"/>
+        <w:gridCol w:w="1965"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E2251" w14:paraId="70881F96" w14:textId="77777777" w:rsidTr="00C91F35">
+      <w:tr w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w14:paraId="51DEB803" w14:textId="77777777" w:rsidTr="00BD77EC">
         <w:trPr>
-          <w:tblHeader/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1907" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4EC33E5D" w14:textId="5FFF2056" w:rsidR="001D12A8" w:rsidRPr="0010749C" w:rsidRDefault="00A12C5E" w:rsidP="00C91F35">
+          <w:p w14:paraId="1FD5BDF9" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="240"/>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:bCs/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Ärenden som kan förekomma</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="23"/>
-              </w:rPr>
-              <w:t>Ärenden som kan förekomma</w:t>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="333C4BE1" w14:textId="7D400B54" w:rsidR="001D12A8" w:rsidRPr="0010749C" w:rsidRDefault="00A12C5E" w:rsidP="00C91F35">
+          <w:p w14:paraId="65E5CBE0" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:ind w:left="0" w:right="242"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="240"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:bCs/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Åtgärd </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="23"/>
-              </w:rPr>
-              <w:t xml:space="preserve">Åtgärd </w:t>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B37C544" w14:textId="4AA294E9" w:rsidR="001D12A8" w:rsidRPr="0010749C" w:rsidRDefault="00A12C5E" w:rsidP="00C91F35">
+          <w:p w14:paraId="3BCB4916" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:bCs/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Hur ska hantverkaren agera? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="23"/>
-              </w:rPr>
-              <w:t xml:space="preserve">Hur ska hantverkaren agera? </w:t>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1974" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="159782F8" w14:textId="72D8FEEE" w:rsidR="001D12A8" w:rsidRPr="0010749C" w:rsidRDefault="00A12C5E" w:rsidP="00C91F35">
+          <w:p w14:paraId="00BF9C60" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:ind w:left="0" w:right="27"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="15"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:bCs/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Hur ska vårdenhet/enhet ansvara? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="23"/>
-              </w:rPr>
-              <w:t xml:space="preserve">Hur ska vårdenhet/enhet ansvara? </w:t>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C4083" w14:paraId="59EF465C" w14:textId="77777777" w:rsidTr="00C91F35">
+      <w:tr w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w14:paraId="1A8BAA1F" w14:textId="77777777" w:rsidTr="00BD77EC">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1907" w:type="dxa"/>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="31309FE0" w14:textId="0BAFE956" w:rsidR="001D12A8" w:rsidRPr="00735846" w:rsidRDefault="00A12C5E" w:rsidP="00BB3E05">
+          <w:p w14:paraId="68461A37" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D12A8">
-              <w:t>Behöver lyfta eller ta ned någon enstaka takplatta.</w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Behöver lyfta eller ta ned någon enstaka takplatta. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="31721AE2" w14:textId="396FA8EA" w:rsidR="001D12A8" w:rsidRPr="00735846" w:rsidRDefault="00A12C5E" w:rsidP="00BB3E05">
+          <w:p w14:paraId="64688E17" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D12A8">
-              <w:t xml:space="preserve">Lyfter </w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Lyfter </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="001D12A8">
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
               <w:t>1-3</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="001D12A8">
-              <w:t xml:space="preserve"> takplattor åt gången och återställer takplattor direkt efter genomförd åtgärd.</w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t> takplattor åt gången och återställer takplattor direkt efter genomförd åtgärd. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2261" w:type="dxa"/>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F4D01E1" w14:textId="769730ED" w:rsidR="00A12C5E" w:rsidRPr="00735846" w:rsidRDefault="00A12C5E" w:rsidP="00BB3E05">
+          <w:p w14:paraId="1A1FE798" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D12A8">
-[...6 lines deleted...]
-              <w:t>svarande) och sätter upp golvpratare.</w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Informerar vården (enhetschef/mot-svarande) och sätter upp golvpratare. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76422508" w14:textId="02839B3E" w:rsidR="00A12C5E" w:rsidRPr="001D12A8" w:rsidRDefault="00A12C5E" w:rsidP="00BB3E05">
+          <w:p w14:paraId="55046086" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D12A8">
-              <w:t>Arbetar bakom stängd dörr om möjligt.</w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Arbetar bakom stängd dörr om möjligt. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="017E2706" w14:textId="3855B83D" w:rsidR="001D12A8" w:rsidRPr="00735846" w:rsidRDefault="00A12C5E" w:rsidP="00BB3E05">
+          <w:p w14:paraId="23F7D843" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="001D12A8">
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
               <w:t>Grovstädar</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="001D12A8">
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1974" w:type="dxa"/>
+            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4BB7D6F2" w14:textId="7E2A0F40" w:rsidR="000C4083" w:rsidRDefault="00A12C5E" w:rsidP="00BB3E05">
+          <w:p w14:paraId="7630452C" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00735846">
-[...3 lines deleted...]
-              <w:t>som kan skadas. Utrustning som inte går att flytta täcks över med plast.</w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Plockar bort utrustning som kan skadas. Utrustning som inte går att flytta täcks över med plast. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76703876" w14:textId="20B2EEB9" w:rsidR="00A12C5E" w:rsidRPr="001D12A8" w:rsidRDefault="00A12C5E" w:rsidP="00BB3E05">
+          <w:p w14:paraId="34DAAA16" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D12A8">
-[...4 lines deleted...]
-              <w:t>vistas i byggområdet.</w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Tillser att patienter och personal inte vistas i byggområdet. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FABB944" w14:textId="535C5C3A" w:rsidR="001D12A8" w:rsidRPr="00735846" w:rsidRDefault="00A12C5E" w:rsidP="00BB3E05">
+          <w:p w14:paraId="43BBE6A2" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D12A8">
-              <w:t xml:space="preserve">Inget synligt damm får förekomma. Efter avslutat arbete städas golv och ytor med fuktig metod, se </w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Inget synligt damm får förekomma. Efter avslutat arbete städas golv och ytor med fuktig metod, se </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidRPr="003D5187">
+            <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00BD77EC">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlnk"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:color w:val="006298"/>
+                  <w:sz w:val="23"/>
+                  <w:szCs w:val="23"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Vårdhandboken, avsnitt Städmetoder</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="001E6C10">
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C4083" w14:paraId="00785CB6" w14:textId="77777777" w:rsidTr="00C91F35">
+      <w:tr w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w14:paraId="61D5829E" w14:textId="77777777" w:rsidTr="00BD77EC">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1907" w:type="dxa"/>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4B6B28DD" w14:textId="51CFC2BB" w:rsidR="00A12C5E" w:rsidRPr="00735846" w:rsidRDefault="00A12C5E" w:rsidP="00BA732F">
+          <w:p w14:paraId="7B0A35DC" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D12A8">
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Besiktning medicinsk gas, el, brand, </w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Besiktning medicinsk gas, el, brand, </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="001D12A8">
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
               <w:t>m.m.</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-          </w:p>
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> takplattor åt gången och återställer takplattor direkt efter genomförd åtgärd.</w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2261" w:type="dxa"/>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="450482B7" w14:textId="736E34FE" w:rsidR="00A12C5E" w:rsidRPr="00735846" w:rsidRDefault="00A12C5E" w:rsidP="00BA732F">
+          <w:p w14:paraId="51C12784" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D12A8">
-              <w:t>Informerar vården (enhetschef/mot</w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Lyfter </w:t>
             </w:r>
-            <w:r w:rsidR="000C4083">
-              <w:t>-</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>1-3</w:t>
             </w:r>
-            <w:r w:rsidRPr="001D12A8">
-[...25 lines deleted...]
-              <w:t>.</w:t>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t> takplattor åt gången och återställer takplattor direkt efter genomförd åtgärd. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1974" w:type="dxa"/>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="20EE180A" w14:textId="56BB0EE6" w:rsidR="00A12C5E" w:rsidRPr="001D12A8" w:rsidRDefault="00A12C5E" w:rsidP="00BA732F">
+          <w:p w14:paraId="7A15D0AF" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D12A8">
-              <w:t>Plockar bort utrustning som kan skadas. Utrustning som inte går att flytta täcks över med plast.</w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Informerar vården (enhetschef/mot-svarande) och sätter upp golvpratare. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="691CF5E5" w14:textId="70C0C84E" w:rsidR="00A12C5E" w:rsidRPr="001D12A8" w:rsidRDefault="00A12C5E" w:rsidP="00BA732F">
+          <w:p w14:paraId="31F3D2B2" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D12A8">
-              <w:t>Tillser att patienter och personal inte vistas i byggområdet.</w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Arbetar bakom stängd dörr om möjligt. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61E099C7" w14:textId="6137619F" w:rsidR="00A12C5E" w:rsidRPr="00735846" w:rsidRDefault="00A12C5E" w:rsidP="00BA732F">
+          <w:p w14:paraId="71E6B9B9" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...105 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="001D12A8">
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
               <w:t>Grovstädar</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="001D12A8">
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1974" w:type="dxa"/>
+            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3346A005" w14:textId="14B9A465" w:rsidR="00735846" w:rsidRPr="001D12A8" w:rsidRDefault="00735846" w:rsidP="00295F22">
+          <w:p w14:paraId="3B6FDDDA" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D12A8">
-              <w:t>Plockar bort utrustning som kan skadas. Utrustning som inte går att flytta täcks över med plast.</w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Plockar bort utrustning som kan skadas. Utrustning som inte går att flytta täcks över med plast. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3775C126" w14:textId="30E484EB" w:rsidR="00735846" w:rsidRPr="001D12A8" w:rsidRDefault="00735846" w:rsidP="00295F22">
+          <w:p w14:paraId="4D9EC08C" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D12A8">
-[...4 lines deleted...]
-              <w:t>vistas i byggområdet.</w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Tillser att patienter och personal inte vistas i byggområdet. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52E4FD5B" w14:textId="49CBF720" w:rsidR="00A12C5E" w:rsidRPr="00735846" w:rsidRDefault="00735846" w:rsidP="00295F22">
+          <w:p w14:paraId="5E4D9838" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D12A8">
-              <w:t xml:space="preserve">Inget synligt damm får förekomma. Efter avslutat arbete städas golv och ytor med fuktig metod, se </w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Inget synligt damm får förekomma. Efter avslutat arbete städas golv och ytor med fuktig metod, se </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidRPr="003D5187">
+            <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00BD77EC">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlnk"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:color w:val="006298"/>
+                  <w:sz w:val="23"/>
+                  <w:szCs w:val="23"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Vårdhandboken, avsnitt Städmetoder</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="001D12A8">
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E2251" w14:paraId="66CE9DE5" w14:textId="77777777" w:rsidTr="00C91F35">
+      <w:tr w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w14:paraId="4C931822" w14:textId="77777777" w:rsidTr="00BD77EC">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1907" w:type="dxa"/>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="01D1F774" w14:textId="1BB614FB" w:rsidR="00735846" w:rsidRPr="00735846" w:rsidRDefault="00735846" w:rsidP="00047D43">
+          <w:p w14:paraId="5700E547" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D12A8">
-[...1 lines deleted...]
-              <w:t>Nedtagning av lysrörsarmatur. Undertaksplatta behöver lyftas för att frigöra lysrörsarmatur och koppla ur armaturen.</w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Felsökning, byte av utrustning ovan undertak, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>m.m.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F0ED915" w14:textId="18AB4D97" w:rsidR="00735846" w:rsidRPr="00735846" w:rsidRDefault="00735846" w:rsidP="00047D43">
+          <w:p w14:paraId="5868B4A0" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D12A8">
-              <w:t xml:space="preserve">Lyfter </w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Lyfter </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="001D12A8">
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
               <w:t>1-3</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="001D12A8">
-              <w:t xml:space="preserve"> takplattor åt gången och återställer takplattor direkt efter genomförd åtgärd.</w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> takplattor åt gången och återställer takplattor </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>direkt efter genomförd åtgärd. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43E6442D" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2261" w:type="dxa"/>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1CC06416" w14:textId="7ECC4D7A" w:rsidR="00735846" w:rsidRPr="00735846" w:rsidRDefault="00735846" w:rsidP="00047D43">
+          <w:p w14:paraId="73D25B52" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D12A8">
-[...6 lines deleted...]
-              <w:t>svarande) och sätter upp golvpratare.</w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Informerar vården (enhetschef/mot-svarande) och sätter upp golvpratare. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D931BC1" w14:textId="7EC5474A" w:rsidR="00735846" w:rsidRPr="00735846" w:rsidRDefault="00735846" w:rsidP="00047D43">
+          <w:p w14:paraId="680644FC" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D12A8">
-              <w:t>Arbetar bakom stängd dörr om möjligt.</w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Arbetar bakom stängd dörr om möjligt. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27AAE076" w14:textId="714CD964" w:rsidR="00735846" w:rsidRPr="00735846" w:rsidRDefault="00735846" w:rsidP="00047D43">
+          <w:p w14:paraId="53915C79" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="001D12A8">
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
               <w:t>Grovstädar</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="001D12A8">
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1974" w:type="dxa"/>
+            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="734A885C" w14:textId="32A132C7" w:rsidR="00735846" w:rsidRPr="001D12A8" w:rsidRDefault="00735846" w:rsidP="00047D43">
+          <w:p w14:paraId="0A958180" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D12A8">
-              <w:t>Plockar bort utrustning som kan skadas. Utrustning som inte går att flytta täcks över med plast.</w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Plockar bort utrustning som kan skadas. Utrustning som inte går att </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>flytta täcks över med plast. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D5E15AE" w14:textId="2907C4D5" w:rsidR="00735846" w:rsidRPr="001D12A8" w:rsidRDefault="00735846" w:rsidP="00047D43">
+          <w:p w14:paraId="2495C26D" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D12A8">
-              <w:t>Tillser att patienter och personal inte vistas i byggområdet.</w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Tillser att patienter och personal inte vistas i byggområdet. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6171D393" w14:textId="6D25C845" w:rsidR="00735846" w:rsidRPr="00735846" w:rsidRDefault="00735846" w:rsidP="00047D43">
+          <w:p w14:paraId="2050888C" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D12A8">
-              <w:t xml:space="preserve">Inget synligt damm får förekomma. Efter avslutat arbete städas golv och ytor med fuktig metod, se </w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Inget synligt damm får förekomma. Efter avslutat arbete städas golv och ytor med fuktig metod, se </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidRPr="003D5187">
+            <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00BD77EC">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlnk"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:color w:val="006298"/>
+                  <w:sz w:val="23"/>
+                  <w:szCs w:val="23"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Vårdhandboken, avsnitt Städmetoder</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="001D12A8">
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E2251" w14:paraId="27AB5783" w14:textId="77777777" w:rsidTr="00C91F35">
+      <w:tr w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w14:paraId="29ED9FBA" w14:textId="77777777" w:rsidTr="00BD77EC">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1907" w:type="dxa"/>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2506D39C" w14:textId="1EAA9516" w:rsidR="00735846" w:rsidRPr="00735846" w:rsidRDefault="00735846" w:rsidP="007C1C73">
+          <w:p w14:paraId="4211AFCF" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D12A8">
-              <w:t>Önskemål från verksamhet om att sätta upp saker som kräver borrning.</w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Nedtagning av lysrörsarmatur. Undertaksplatta behöver lyftas för att frigöra lysrörsarmatur och koppla ur armaturen. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="11F0E02A" w14:textId="3C718C40" w:rsidR="00735846" w:rsidRPr="00735846" w:rsidRDefault="00735846" w:rsidP="007C1C73">
+          <w:p w14:paraId="3B9281C6" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00735846">
-              <w:t xml:space="preserve">Damm kan förekomma. </w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Lyfter </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>1-3</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t> takplattor åt gången och återställer takplattor direkt efter genomförd åtgärd. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2261" w:type="dxa"/>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2AA8CBDE" w14:textId="112620FF" w:rsidR="00735846" w:rsidRDefault="00735846" w:rsidP="007C1C73">
+          <w:p w14:paraId="7E896025" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D12A8">
-[...6 lines deleted...]
-              <w:t>svarande).</w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Informerar vården (enhetschef/mot-svarande) och sätter upp golvpratare. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28A1C5D0" w14:textId="20B05880" w:rsidR="00735846" w:rsidRPr="001D12A8" w:rsidRDefault="00735846" w:rsidP="007C1C73">
+          <w:p w14:paraId="773A55C3" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D12A8">
-              <w:t>Borrmaskin med dammsugare används.</w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Arbetar bakom stängd dörr om möjligt. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60D47296" w14:textId="7ECC8C5B" w:rsidR="00735846" w:rsidRPr="00735846" w:rsidRDefault="00735846" w:rsidP="007C1C73">
+          <w:p w14:paraId="13F91074" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="001D12A8">
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
               <w:t>Grovstädar</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="001D12A8">
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1974" w:type="dxa"/>
+            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5B1923D9" w14:textId="341C41DF" w:rsidR="00735846" w:rsidRPr="001D12A8" w:rsidRDefault="00735846" w:rsidP="007C1C73">
+          <w:p w14:paraId="54F8FA4C" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D12A8">
-              <w:t>Plockar bort utrustning som kan skadas. Utrustning som inte går att flytta täcks över med plast.</w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Plockar bort utrustning som kan skadas. Utrustning som inte går att flytta täcks över med plast. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E812F12" w14:textId="7BB7B894" w:rsidR="00735846" w:rsidRPr="001D12A8" w:rsidRDefault="00735846" w:rsidP="007C1C73">
+          <w:p w14:paraId="6EA70C60" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D12A8">
-[...7 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Tillser att patienter och personal inte vistas i byggområdet. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="513CE1B2" w14:textId="08318855" w:rsidR="00735846" w:rsidRPr="00735846" w:rsidRDefault="00735846" w:rsidP="007C1C73">
+          <w:p w14:paraId="1992A5C1" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D12A8">
-              <w:t xml:space="preserve">Synligt damm förekommer. Efter avslutat arbete städas golv och ytor med fuktig metod, se </w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Inget synligt damm får förekomma. Efter avslutat arbete städas golv och ytor med fuktig metod, se </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidRPr="003D5187">
+            <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00BD77EC">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlnk"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:color w:val="006298"/>
+                  <w:sz w:val="23"/>
+                  <w:szCs w:val="23"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Vårdhandboken, avsnitt Städmetoder</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="001D12A8">
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E2251" w14:paraId="64DD8874" w14:textId="77777777" w:rsidTr="00C91F35">
+      <w:tr w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w14:paraId="57F07440" w14:textId="77777777" w:rsidTr="00BD77EC">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1907" w:type="dxa"/>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A390E5B" w14:textId="52310E0F" w:rsidR="00735846" w:rsidRPr="00735846" w:rsidRDefault="00735846" w:rsidP="0047394C">
+          <w:p w14:paraId="1C156868" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D12A8">
-[...1 lines deleted...]
-              <w:t>Önskemål om nya data- eller eluttag på en avdelning där man oftast utgår från korridoren och kräver en del arbete ovan undertak.</w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Önskemål från verksamhet om att sätta upp saker som kräver borrning. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="675FDE2F" w14:textId="3EF53EE0" w:rsidR="000C4083" w:rsidRDefault="00735846" w:rsidP="0047394C">
+          <w:p w14:paraId="7C531C58" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D12A8">
-[...20 lines deleted...]
-              <w:t>Sällan arbete i patientrum.</w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Damm kan förekomma.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2261" w:type="dxa"/>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6FE9988F" w14:textId="3DE82239" w:rsidR="00735846" w:rsidRPr="00735846" w:rsidRDefault="00735846" w:rsidP="0047394C">
+          <w:p w14:paraId="1B734F83" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D12A8">
-[...6 lines deleted...]
-              <w:t>svarande) och sätter upp golvpratare.</w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Informerar vården (enhetschef/mot-svarande). </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F8E90B8" w14:textId="0D75ACDE" w:rsidR="00735846" w:rsidRPr="00735846" w:rsidRDefault="00735846" w:rsidP="0047394C">
+          <w:p w14:paraId="31BE0BAA" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D12A8">
-              <w:t>Arbetar bakom stängd dörr om möjligt.</w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Borrmaskin med dammsugare används. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F5D3991" w14:textId="7675710D" w:rsidR="00735846" w:rsidRDefault="00735846" w:rsidP="0047394C">
+          <w:p w14:paraId="62D23FA3" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="001D12A8">
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
               <w:t>Grovstädar</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="001D12A8">
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1974" w:type="dxa"/>
+            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1D6619D2" w14:textId="2961648F" w:rsidR="00735846" w:rsidRPr="001D12A8" w:rsidRDefault="00735846" w:rsidP="0047394C">
+          <w:p w14:paraId="36E049F9" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D12A8">
-              <w:t>Plockar bort utrustning som kan skadas. Utrustning som inte går att flytta täcks över med plast.</w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Plockar bort utrustning som kan skadas. Utrustning som inte går att flytta täcks över med plast. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70F93F6A" w14:textId="185B87C9" w:rsidR="00735846" w:rsidRPr="001D12A8" w:rsidRDefault="00735846" w:rsidP="0047394C">
+          <w:p w14:paraId="5582B5AA" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D12A8">
-              <w:t>Tillser att patienter och personal inte vistas i byggområdet.</w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Tillser att patienter och personal inte vistas i byggområdet. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66765667" w14:textId="0A74E897" w:rsidR="00735846" w:rsidRPr="00735846" w:rsidRDefault="00735846" w:rsidP="0047394C">
+          <w:p w14:paraId="12801D4B" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D12A8">
-              <w:t xml:space="preserve">Synligt damm kan förekomma. Efter avslutat arbete städas golv och ytor med fuktig metod, se </w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Synligt damm förekommer. Efter avslutat arbete städas golv och ytor med fuktig metod, se </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidRPr="003D5187">
+            <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00BD77EC">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlnk"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:color w:val="006298"/>
+                  <w:sz w:val="23"/>
+                  <w:szCs w:val="23"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Vårdhandboken, avsnitt Städmetoder</w:t>
               </w:r>
-              <w:r w:rsidRPr="001D12A8">
-[...4 lines deleted...]
-              </w:r>
             </w:hyperlink>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>. </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E2251" w14:paraId="1B2E48A0" w14:textId="77777777" w:rsidTr="00C91F35">
+      <w:tr w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w14:paraId="678B34D8" w14:textId="77777777" w:rsidTr="00BD77EC">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1907" w:type="dxa"/>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="324EF1CC" w14:textId="434C2517" w:rsidR="00735846" w:rsidRPr="00735846" w:rsidRDefault="00735846" w:rsidP="00400463">
+          <w:p w14:paraId="3EA8A952" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D12A8">
-              <w:t>Olika sorters arbete som förekommer i allmänna ytor (kulvert, hisshall, trapphus, korridor) där något behöver bytas.</w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Önskemål om nya data- eller eluttag på en avdelning där man oftast utgår från korridoren och </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>kräver en del arbete ovan undertak. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="574A5AA1" w14:textId="53A625AD" w:rsidR="000C4083" w:rsidRDefault="00735846" w:rsidP="00400463">
+          <w:p w14:paraId="6774821B" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D12A8">
-              <w:t>Arbete på stege, kan innebära sågning eller borrning, eventuellt lyfta undertaksplattor, damm som finns på olika stegar och rör.</w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Lyfta undertaksplattor, eventuell borrning, kabeldragning. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="199EF02F" w14:textId="04A6F5BC" w:rsidR="00735846" w:rsidRPr="00735846" w:rsidRDefault="00735846" w:rsidP="00400463">
+          <w:p w14:paraId="7BB04568" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D12A8">
-              <w:t xml:space="preserve">Återställa takplattor direkt </w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Återställa takplattor direkt efter genomförd åtgärd. </w:t>
             </w:r>
-            <w:r w:rsidRPr="001D12A8">
-[...1 lines deleted...]
-              <w:t>efter genomförd åtgärd.</w:t>
+          </w:p>
+          <w:p w14:paraId="3463B3CC" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Sällan arbete i patientrum. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2261" w:type="dxa"/>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="29DACEC8" w14:textId="420B8FAB" w:rsidR="00735846" w:rsidRDefault="00735846" w:rsidP="00400463">
+          <w:p w14:paraId="6FF56D40" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D12A8">
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Kontaktar säkerhetsenheten.</w:t>
+              <w:t>Informerar vården (enhetschef/mot-svarande) och sätter upp golvpratare. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24C8A5B7" w14:textId="77777777" w:rsidR="00735846" w:rsidRDefault="00735846" w:rsidP="00400463">
+          <w:p w14:paraId="356D2FC7" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D12A8">
-              <w:t xml:space="preserve">Sätter upp golvpratare. </w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Arbetar bakom stängd dörr om möjligt. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FFF2602" w14:textId="14491361" w:rsidR="00735846" w:rsidRPr="001D12A8" w:rsidRDefault="00735846" w:rsidP="00400463">
+          <w:p w14:paraId="38CEC521" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D12A8">
-[...11 lines deleted...]
-            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="001D12A8">
-              <w:t>grovstädar</w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Grovstädar</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="001D12A8">
-[...11 lines deleted...]
-              <w:t>VF/MT/VGR IT tillkallar städ.</w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1974" w:type="dxa"/>
+            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67900575" w14:textId="6B2B1F7B" w:rsidR="00735846" w:rsidRPr="00735846" w:rsidRDefault="00735846" w:rsidP="00400463">
+          <w:p w14:paraId="6F6D42AD" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D12A8">
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Säkerhetsenheten skyltar om alternativ väg och informerar verksamheterna.</w:t>
+              <w:t>Plockar bort utrustning som kan skadas. Utrustning som inte går att flytta täcks över med plast. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DA3CFD2" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Tillser att patienter och personal inte vistas i byggområdet. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20689790" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Synligt damm kan förekomma. Efter avslutat arbete städas golv och ytor med fuktig metod, se </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00BD77EC">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:color w:val="006298"/>
+                  <w:sz w:val="23"/>
+                  <w:szCs w:val="23"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>Vårdhandboken, avsnitt Städmetoder</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00BD77EC">
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="23"/>
+                  <w:szCs w:val="23"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E2251" w14:paraId="0EE219B9" w14:textId="77777777" w:rsidTr="00C91F35">
+      <w:tr w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w14:paraId="6299B8A6" w14:textId="77777777" w:rsidTr="00BD77EC">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1907" w:type="dxa"/>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2FB8836A" w14:textId="0AE925D7" w:rsidR="00735846" w:rsidRPr="002E2251" w:rsidRDefault="002E2251" w:rsidP="00867207">
+          <w:p w14:paraId="627731E3" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D12A8">
-              <w:t>Arbete med patientsignaler som inte fungerar, kräver oftast arbete i patientrum, dock inget som orsakar damm.</w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Olika sorters arbete som förekommer i allmänna ytor (kulvert, hisshall, trapphus, korridor) där något behöver bytas. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="09993721" w14:textId="2D5D56AA" w:rsidR="000C4083" w:rsidRDefault="002E2251" w:rsidP="00867207">
+          <w:p w14:paraId="11C1AF21" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D12A8">
-              <w:t>Byte av delar i vägguttag eller väggpanel vid säng.</w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Arbete på stege, kan innebära sågning eller borrning, eventuellt lyfta undertaksplattor, damm som finns på olika stegar och rör. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="549637C6" w14:textId="70D27C04" w:rsidR="00735846" w:rsidRPr="002E2251" w:rsidRDefault="002E2251" w:rsidP="00867207">
+          <w:p w14:paraId="4E683A69" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D12A8">
-              <w:t>Inget damm förekommer.</w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Återställa takplattor direkt efter genomförd åtgärd. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2261" w:type="dxa"/>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="21E67E99" w14:textId="55EC9180" w:rsidR="00735846" w:rsidRPr="002E2251" w:rsidRDefault="002E2251" w:rsidP="00867207">
+          <w:p w14:paraId="0F95BB8B" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D12A8">
-              <w:t>Informerar vården (enhetschef/mot</w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Kontaktar säkerhetsenheten. </w:t>
             </w:r>
-            <w:r w:rsidR="000C4083">
-              <w:t>-</w:t>
+          </w:p>
+          <w:p w14:paraId="7E487E76" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Sätter upp golvpratare.  </w:t>
             </w:r>
-            <w:r w:rsidRPr="001D12A8">
-              <w:t>svarande).</w:t>
+          </w:p>
+          <w:p w14:paraId="3E287332" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Arbete kan eventuellt bli utanför besökstid. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30D82898" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>VF/MT/VGR IT eller entreprenör </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>grovstädar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F9A2A7B" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>VF/MT/VGR IT tillkallar städ. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1974" w:type="dxa"/>
+            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="56C9CA7B" w14:textId="6A926F55" w:rsidR="002E2251" w:rsidRPr="001D12A8" w:rsidRDefault="002E2251" w:rsidP="00867207">
+          <w:p w14:paraId="085C93AB" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D12A8">
-[...10 lines deleted...]
-              <w:t>Kräver inget extra städ.</w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Säkerhetsenheten skyltar om alternativ väg och informerar verksamheterna. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E2251" w14:paraId="5F68C230" w14:textId="77777777" w:rsidTr="00C91F35">
+      <w:tr w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w14:paraId="7D508CD8" w14:textId="77777777" w:rsidTr="00BD77EC">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1907" w:type="dxa"/>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="52076FA7" w14:textId="55CA36BE" w:rsidR="00735846" w:rsidRPr="002E2251" w:rsidRDefault="002E2251" w:rsidP="00547DCE">
+          <w:p w14:paraId="3E4D949E" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D12A8">
-[...10 lines deleted...]
-              <w:t>orridorer.</w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Arbete med patientsignaler som inte fungerar, kräver oftast arbete i patientrum, dock inget som orsakar damm. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="02534A70" w14:textId="49A2FD3A" w:rsidR="00735846" w:rsidRPr="002E2251" w:rsidRDefault="002E2251" w:rsidP="00547DCE">
+          <w:p w14:paraId="414B42D9" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D12A8">
-              <w:t xml:space="preserve">Lyfter </w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Byte av delar i vägguttag eller väggpanel vid säng. </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> takplattor åt gången och återställer takplattor direkt efter genomförd åtgärd.</w:t>
+          </w:p>
+          <w:p w14:paraId="7F504350" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Inget damm förekommer. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2261" w:type="dxa"/>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="12F02B27" w14:textId="0CD96A9F" w:rsidR="002E2251" w:rsidRDefault="002E2251" w:rsidP="00547DCE">
+          <w:p w14:paraId="45335504" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D12A8">
-[...31 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Informerar vården (enhetschef/mot-svarande). </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1974" w:type="dxa"/>
+            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3C794F3E" w14:textId="550EAE02" w:rsidR="002E2251" w:rsidRDefault="002E2251" w:rsidP="00547DCE">
+          <w:p w14:paraId="5D514528" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D12A8">
-              <w:t>Plockar bort utrustning som kan skadas.</w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Vården avgör om skyddsåtgärder behövs. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5940FA97" w14:textId="53A0F750" w:rsidR="002E2251" w:rsidRDefault="002E2251" w:rsidP="00547DCE">
+          <w:p w14:paraId="11D6ED0B" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D12A8">
-[...34 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Kräver inget extra städ. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C39B5" w14:paraId="43F83BFA" w14:textId="77777777" w:rsidTr="00C91F35">
+      <w:tr w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w14:paraId="0A041B02" w14:textId="77777777" w:rsidTr="00BD77EC">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1907" w:type="dxa"/>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2E7914D0" w14:textId="5E0BF64C" w:rsidR="009C39B5" w:rsidRPr="00D63F9D" w:rsidRDefault="009C39B5" w:rsidP="00D63F9D">
+          <w:p w14:paraId="1638301C" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D63F9D">
-              <w:t>Åtgärder i avlopp</w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Justering av installationer, oftast ovan undertak gällande värme/kyla/ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ventilation - både i patientrum och korridorer. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="76204115" w14:textId="70E67849" w:rsidR="009C39B5" w:rsidRPr="00D63F9D" w:rsidRDefault="00D51ED9" w:rsidP="00D63F9D">
+          <w:p w14:paraId="049A5C8C" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D63F9D">
-              <w:t>Spolning</w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Lyfter </w:t>
             </w:r>
-            <w:r w:rsidR="009C39B5" w:rsidRPr="00D63F9D">
-              <w:t xml:space="preserve"> i avlopp eller </w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>1-3</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> på grund av stopp.</w:t>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t> takplattor åt gången och återställer takplattor direkt efter genomförd åtgärd. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2261" w:type="dxa"/>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="291B9AB9" w14:textId="2B045593" w:rsidR="009C39B5" w:rsidRPr="00D63F9D" w:rsidRDefault="009C39B5" w:rsidP="00D63F9D">
+          <w:p w14:paraId="30DD0714" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D63F9D">
-              <w:t>Informerar vården (enhetschef/mot-svarande).</w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Informerar vården (enhetschef/mot-svarande) och sätter upp golvpratare. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="128A1129" w14:textId="3D8EFE10" w:rsidR="001003E1" w:rsidRPr="00D63F9D" w:rsidRDefault="001003E1" w:rsidP="00D63F9D">
+          <w:p w14:paraId="2A656827" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D63F9D">
-              <w:t>Dra slangar genom så få utrymmen som möjligt och informera om var smutsiga slangar dragits.</w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Arbetar bakom stängd dörr om möjligt. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E6DB472" w14:textId="1D4112CF" w:rsidR="009C39B5" w:rsidRPr="00D63F9D" w:rsidRDefault="009C39B5" w:rsidP="00D63F9D">
+          <w:p w14:paraId="0F596A80" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D63F9D">
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
               <w:t>Grovstädar</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00D63F9D">
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1974" w:type="dxa"/>
+            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5DD641D0" w14:textId="77777777" w:rsidR="009C39B5" w:rsidRPr="00D63F9D" w:rsidRDefault="009C39B5" w:rsidP="00D63F9D">
+          <w:p w14:paraId="74576B2A" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D63F9D">
-              <w:t>Plockar bort utrustning som kan skadas.</w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Plockar bort utrustning som kan skadas. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CC35E73" w14:textId="77777777" w:rsidR="009C39B5" w:rsidRPr="00D63F9D" w:rsidRDefault="009C39B5" w:rsidP="00D63F9D">
+          <w:p w14:paraId="58B73313" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D63F9D">
-              <w:t>Utrustning som inte går att flytta täcks över med plast.</w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Utrustning som inte går att flytta täcks över med plast. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2478BA58" w14:textId="30C00CCF" w:rsidR="009C39B5" w:rsidRPr="00D63F9D" w:rsidRDefault="009C39B5" w:rsidP="00D63F9D">
+          <w:p w14:paraId="072F53D2" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D63F9D">
-[...4 lines deleted...]
-              <w:t>vistas i stänkområdet.</w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Tillser att patienter och personal inte vistas i byggområdet. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61B04FF4" w14:textId="0C0E1070" w:rsidR="009C39B5" w:rsidRPr="00D63F9D" w:rsidRDefault="00844B04" w:rsidP="00D63F9D">
+          <w:p w14:paraId="3DAF52B1" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
             <w:pPr>
-              <w:pStyle w:val="Tabelltext"/>
-[...1 lines deleted...]
-              <w:suppressOverlap w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D63F9D">
-              <w:t xml:space="preserve">Efter avslutat arbete städas golv och ytor med fuktig metod, se </w:t>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Inget synligt damm får förekomma. Efter avslutat arbete städas golv och ytor med fuktig metod, se </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidRPr="009813C2">
+            <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00BD77EC">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlnk"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:color w:val="006298"/>
+                  <w:sz w:val="23"/>
+                  <w:szCs w:val="23"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Vårdhandboken, avsnitt Städmetoder</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w14:paraId="1BC15825" w14:textId="77777777" w:rsidTr="00BD77EC">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A8CD2DF" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Åtgärder i avlopp </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6782A939" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Spolning i avlopp eller </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>avloppsstam</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t> på grund av stopp. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1AA2E559" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Informerar vården (enhetschef/mot-svarande). </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7645418C" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Dra slangar genom så få utrymmen som möjligt och informera om var smutsiga slangar dragits. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59F09D3B" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Grovstädar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1965" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7ECCC68F" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Plockar bort utrustning som kan skadas. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10EA4BE5" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Utrustning som inte går att flytta täcks över med plast. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="076E520F" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tillser att patienter och personal </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>inte vistas i stänkområdet. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E4EAFF7" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Efter avslutat arbete städas golv och ytor med fuktig metod, se </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00BD77EC">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:color w:val="006298"/>
+                  <w:sz w:val="23"/>
+                  <w:szCs w:val="23"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>Vårdhandboken, avsnitt Städmetoder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00BD77EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="12321F2A" w14:textId="1E94A68D" w:rsidR="0008193C" w:rsidRDefault="0008193C" w:rsidP="0008193C">
-[...3 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="5D065FA3" w14:textId="7B6F7B88" w:rsidR="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
+      <w:pPr>
+        <w:ind w:right="-143"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42B6D98B" w14:textId="3D5C1F86" w:rsidR="00CC37BB" w:rsidRDefault="00CC37BB" w:rsidP="0008193C">
+    <w:p w14:paraId="46F80C1F" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="000D04ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:spacing w:before="360"/>
-[...4 lines deleted...]
-        <w:t>Dokumentinformation</w:t>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc100327194"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc181866763"/>
+      <w:r w:rsidRPr="000D04ED">
+        <w:t>Arbetsgrupp</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
-    </w:p>
-[...15 lines deleted...]
-        <w:t>För innehållet svarar</w:t>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B2C0038" w14:textId="72493EFB" w:rsidR="00CC37BB" w:rsidRDefault="00CC37BB" w:rsidP="0008193C">
+    <w:p w14:paraId="17054FBD" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:keepNext/>
-[...18 lines deleted...]
-        <w:t>årdhygien, SÄS</w:t>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc100327195"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc181866764"/>
+      <w:r w:rsidRPr="00BD77EC">
+        <w:t>Maria Nelson, hygiensjuksköterska, vårdhygien, SÄS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="221138A4" w14:textId="77777777" w:rsidR="00CC37BB" w:rsidRPr="004F34DC" w:rsidRDefault="00CC37BB" w:rsidP="0008193C">
+    <w:p w14:paraId="41D0C367" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:keepNext/>
-[...3 lines deleted...]
-        <w:t>Henrik Hermansson, kansli- och försörjningschef, SÄS</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD77EC">
+        <w:t>Henrik Hermansson, kansli- och försörjningschef, SÄS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09B6AC52" w14:textId="77777777" w:rsidR="00CC37BB" w:rsidRPr="004F34DC" w:rsidRDefault="00CC37BB" w:rsidP="0008193C">
+    <w:p w14:paraId="00E513AC" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:keepNext/>
-[...3 lines deleted...]
-        <w:t>Jessica Ekström Essen, enhetschef, IS IT, SÄS</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD77EC">
+        <w:t>Jessica Ekström Essen, enhetschef, IS IT, SÄS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FFD76DE" w14:textId="77777777" w:rsidR="00CC37BB" w:rsidRPr="004F34DC" w:rsidRDefault="00CC37BB" w:rsidP="0008193C">
+    <w:p w14:paraId="6F306B5F" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:keepNext/>
-[...3 lines deleted...]
-        <w:t>Thomas Lidén, strateg, lokal- och försörjningsenhet, SÄS</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD77EC">
+        <w:t>Thomas Lidén, strateg, lokal- och försörjningsenhet, SÄS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79C5FB83" w14:textId="77777777" w:rsidR="00CC37BB" w:rsidRPr="004F34DC" w:rsidRDefault="00CC37BB" w:rsidP="0008193C">
+    <w:p w14:paraId="2F941D11" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:keepNext/>
-[...3 lines deleted...]
-        <w:t>Jan-Ola Höglund, strateg, säkerhetsenheten, SÄS</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD77EC">
+        <w:t>Jan-Ola Höglund, strateg, säkerhetsenheten, SÄS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B4EBAC4" w14:textId="22268B3D" w:rsidR="00CC37BB" w:rsidRPr="004F34DC" w:rsidRDefault="00CC37BB" w:rsidP="0008193C">
+    <w:p w14:paraId="602BD670" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:keepNext/>
-[...9 lines deleted...]
-        <w:t>, driftchef, Västfastigheter</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD77EC">
+        <w:t>Zoran Culjak, driftchef, Västfastigheter </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="565FB383" w14:textId="77777777" w:rsidR="00CC37BB" w:rsidRDefault="00CC37BB" w:rsidP="0008193C">
+    <w:p w14:paraId="0CCE688C" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:keepNext/>
-[...6 lines deleted...]
-        <w:t>/MIT, SÄS</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD77EC">
+        <w:t>Åsa Nyfeldt, medicinsk informatik och teknik/MIT, SÄS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30769F47" w14:textId="77777777" w:rsidR="00CC37BB" w:rsidRDefault="00CC37BB" w:rsidP="0008193C">
+    <w:p w14:paraId="658D7EE0" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:keepNext/>
-[...3 lines deleted...]
-        <w:t>Patrik Eriksson, VGR IT</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD77EC">
+        <w:t>Patrik Eriksson, VGR IT </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EC8A9CF" w14:textId="45EC0667" w:rsidR="00EE2D8C" w:rsidRDefault="009F3215" w:rsidP="0008193C">
-[...6 lines deleted...]
-        <w:t>Uppdatering</w:t>
+    <w:p w14:paraId="188AE2C8" w14:textId="4053B043" w:rsidR="009A32ED" w:rsidRPr="000D04ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000D04ED">
+        <w:t>Källförteckning</w:t>
       </w:r>
-      <w:r w:rsidR="00EE2D8C">
-        <w:t xml:space="preserve"> </w:t>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="2983C7B4" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD77EC">
+        <w:t>Byggdamm – förebygg spridning vid om- och nybyggnation vid SÄS. Sjukhusövergripande riktlinje, SÄS</w:t>
       </w:r>
-      <w:r w:rsidR="00F00129">
-        <w:t>utförd av</w:t>
+      <w:r w:rsidRPr="00BD77EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00ED5E95">
-        <w:t>:</w:t>
+      <w:r w:rsidRPr="00BD77EC">
+        <w:t> </w:t>
       </w:r>
-    </w:p>
-[...153 lines deleted...]
-      <w:r w:rsidR="00474EAE" w:rsidRPr="0008193C">
+      <w:r w:rsidRPr="00BD77EC">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId24" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidR="006E19B5" w:rsidRPr="0008193C">
+      <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00BD77EC">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://hittadokument.vgregion.se/sas</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0008193C">
+      <w:r w:rsidRPr="00BD77EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD77EC">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49858ED2" w14:textId="484D6BB1" w:rsidR="004077FF" w:rsidRPr="0008193C" w:rsidRDefault="004077FF" w:rsidP="0008193C">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0008193C">
+    <w:p w14:paraId="3F911EAE" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD77EC">
         <w:t>Gränsdragningslista (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0008193C">
+      <w:r w:rsidRPr="00BD77EC">
         <w:t>VGR:s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0008193C">
-        <w:t xml:space="preserve"> serviceguide för SÄS.). Västfastigheter/SÄS </w:t>
+      <w:r w:rsidRPr="00BD77EC">
+        <w:t> serviceguide för SÄS.). Västfastigheter/SÄS</w:t>
       </w:r>
-      <w:r w:rsidR="006E19B5" w:rsidRPr="0008193C">
+      <w:r w:rsidRPr="00BD77EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD77EC">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD77EC">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId25" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidRPr="0008193C">
+      <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00BD77EC">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/sofia/sas406-1950806378-131/native</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00BD77EC">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7F9E5D04" w14:textId="70CFE2DE" w:rsidR="00895C58" w:rsidRDefault="004077FF" w:rsidP="0008193C">
-[...6 lines deleted...]
-        <w:t>Vårdhandboken, avsnitt Städmetoder </w:t>
+    <w:p w14:paraId="3D52CE54" w14:textId="77777777" w:rsidR="00BD77EC" w:rsidRPr="00BD77EC" w:rsidRDefault="00BD77EC" w:rsidP="00BD77EC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD77EC">
+        <w:t>Vårdhandboken, avsnitt Städmetoder</w:t>
       </w:r>
-      <w:r w:rsidR="006E19B5" w:rsidRPr="0008193C">
+      <w:r w:rsidRPr="00BD77EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD77EC">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD77EC">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId26" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidRPr="0008193C">
+      <w:hyperlink r:id="rId21" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00BD77EC">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/stadning-och-rengoring/stadning-rengoring/stadmetoder</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00BD77EC">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00895C58" w:rsidSect="00B96AFF">
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId31"/>
+    <w:p w14:paraId="40AA233F" w14:textId="053DA8DD" w:rsidR="009C6C0C" w:rsidRDefault="009C6C0C" w:rsidP="00BD77EC">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="009C6C0C" w:rsidSect="00B96AFF">
+      <w:headerReference w:type="default" r:id="rId22"/>
+      <w:footerReference w:type="even" r:id="rId23"/>
+      <w:footerReference w:type="default" r:id="rId24"/>
+      <w:headerReference w:type="first" r:id="rId25"/>
+      <w:footerReference w:type="first" r:id="rId26"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="013A18F0" w14:textId="77777777" w:rsidR="00D667DA" w:rsidRDefault="00D667DA">
+    <w:p w14:paraId="6C3D9C8B" w14:textId="77777777" w:rsidR="00861C55" w:rsidRDefault="00861C55">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="790B726B" w14:textId="77777777" w:rsidR="00D667DA" w:rsidRDefault="00D667DA">
+    <w:p w14:paraId="54649397" w14:textId="77777777" w:rsidR="00861C55" w:rsidRDefault="00861C55">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4C3442EA" w14:textId="77777777" w:rsidR="00D667DA" w:rsidRDefault="00D667DA">
+    <w:p w14:paraId="6BF89795" w14:textId="77777777" w:rsidR="00861C55" w:rsidRDefault="00861C55">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...17 lines deleted...]
-          <w:pStyle w:val="Sidfot"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:id w:val="-2070031421"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-[...6 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-      </w:p>
-[...1 lines deleted...]
-  </w:sdt>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="25147E04">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4388307</wp:posOffset>
+            <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-27355</wp:posOffset>
+            <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1897920" cy="384860"/>
-          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:extent cx="1953671" cy="348178"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPr id="12" name="Bildobjekt 12">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1953671" cy="396165"/>
+                    <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C041C95" w14:textId="77777777" w:rsidR="00D667DA" w:rsidRDefault="00D667DA"/>
+    <w:p w14:paraId="1F64A936" w14:textId="77777777" w:rsidR="00861C55" w:rsidRDefault="00861C55"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F2AE732" w14:textId="77777777" w:rsidR="00D667DA" w:rsidRDefault="00D667DA">
+    <w:p w14:paraId="16FAE9F8" w14:textId="77777777" w:rsidR="00861C55" w:rsidRDefault="00861C55">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4813E892" w14:textId="77777777" w:rsidR="00D667DA" w:rsidRDefault="00D667DA">
+    <w:p w14:paraId="051395B2" w14:textId="77777777" w:rsidR="00861C55" w:rsidRDefault="00861C55">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -3509,120 +4664,120 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="76BC2F41" w:rsidR="008A4EB9" w:rsidRDefault="004F34DC" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="058CDD4D" w14:textId="448A65ED" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="57F78E47">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>-62865</wp:posOffset>
+                <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4669155" cy="257810"/>
+              <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="4669155" cy="257810"/>
+                        <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
@@ -3635,166 +4790,86 @@
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-4.95pt;width:367.65pt;height:20.3pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDQeiLZGgIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc6/W6tpOsvI7cRK4q&#10;WUkkJ8oZs+BdCRgK2Lvur+/A+ktpT1UvMDDDfLz3mN13WpG9cL4BU9J8MKREGA5VY7YlfXtdfrml&#10;xAdmKqbAiJIehKf388+fZq0txAhqUJVwBJMYX7S2pHUItsgyz2uhmR+AFQadEpxmAY9um1WOtZhd&#10;q2w0HE6zFlxlHXDhPd4+9k46T/mlFDw8S+lFIKqk2FtIq0vrJq7ZfMaKrWO2bvixDfYPXWjWGCx6&#10;TvXIAiM71/yRSjfcgQcZBhx0BlI2XKQZcJp8+GGadc2sSLMgON6eYfL/Ly1/2q/tiyOh+wYdEhgB&#10;aa0vPF7GeTrpdNyxU4J+hPBwhk10gXC8HE+nd/lkQglH32hyc5snXLPLa+t8+C5Ak2iU1CEtCS22&#10;X/mAFTH0FBKLGVg2SiVqlCFtSadfJ8P04OzBF8rgw0uv0QrdpiNNdTXHBqoDjuegZ95bvmywhxXz&#10;4YU5pBonQvmGZ1ykAqwFR4uSGtyvv93HeGQAvZS0KJ2S+p875gQl6odBbu7y8ThqLR3Gk5sRHty1&#10;Z3PtMTv9AKjOHD+K5cmM8UGdTOlAv6PKF7EqupjhWLuk4WQ+hF7Q+Eu4WCxSEKrLsrAya8tj6ohq&#10;RPi1e2fOHmkISOATnETGig9s9LE9H4tdANkkqiLOPapH+FGZicHjL4rSvz6nqMtfn/8GAAD//wMA&#10;UEsDBBQABgAIAAAAIQAxJKym4QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NS8NAEIbvgv9h&#10;GcFbu9uIJo3ZlBIogtRDay/eNtlpEtyPmN220V/v9KS3GebhnectVpM17Ixj6L2TsJgLYOgar3vX&#10;Sji8b2YZsBCV08p4hxK+McCqvL0pVK79xe3wvI8toxAXciWhi3HIOQ9Nh1aFuR/Q0e3oR6sirWPL&#10;9aguFG4NT4R44lb1jj50asCqw+Zzf7ISXqvNm9rVic1+TPWyPa6Hr8PHo5T3d9P6GVjEKf7BcNUn&#10;dSjJqfYnpwMzEmZJmhBKw3IJjIBUZAtgtYQHkQIvC/6/QfkLAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEA0Hoi2RoCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAMSSspuEAAAAJAQAADwAAAAAAAAAAAAAAAAB0BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="008569C6" w:rsidRPr="00762EE0">
-[...78 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3912,50 +4987,199 @@
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="036447CA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9A763FE4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -4024,51 +5248,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4137,51 +5361,647 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="082478C5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E81872CC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0899043A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="911669E2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0BF0182F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E19CDFFA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F62577E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9A123B48"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -4250,51 +6070,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4363,51 +6183,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4477,51 +6297,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4590,51 +6410,200 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34142F4F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="36861BEE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4730,51 +6699,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4844,51 +6813,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4957,51 +6926,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5098,51 +7067,200 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42B84A80"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="90629DC8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5211,51 +7329,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5325,51 +7443,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -5438,51 +7556,647 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59AA06D4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="556215C6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65D914F6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CEAC51F8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67852964"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="25A22CB2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="679C0E6A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="76C60C98"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -5551,51 +8265,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5664,51 +8378,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -5777,725 +8491,683 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1546141502">
+  <w:num w:numId="1" w16cid:durableId="1909921896">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1367871050">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="164058872">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="861477783">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1280868239">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="444931515">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="739910959">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="109401520">
+  <w:num w:numId="8" w16cid:durableId="391579451">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="816649061">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="9" w16cid:durableId="1296368398">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="35275240">
+  <w:num w:numId="10" w16cid:durableId="689646344">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1979215945">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="830874331">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="57095060">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="36130748">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="560679449">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1420566503">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="256527698">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1090539201">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1846439597">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1162550798">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="418989558">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1175388650">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="985285767">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1312830464">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1888570622">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="25" w16cid:durableId="1736507522">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1880587523">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="26" w16cid:durableId="1126587860">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="2082560489">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="27" w16cid:durableId="208810032">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="192350698">
-[...14 lines deleted...]
-  <w:num w:numId="13" w16cid:durableId="403375338">
+  <w:num w:numId="28" w16cid:durableId="1907839509">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="201672600">
-[...2 lines deleted...]
-  <w:num w:numId="15" w16cid:durableId="657424015">
+  <w:num w:numId="29" w16cid:durableId="453983481">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="2139639539">
-[...9 lines deleted...]
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="30" w16cid:durableId="1612591791">
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
-    <w:rsid w:val="00001515"/>
-    <w:rsid w:val="000019C1"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
-    <w:rsid w:val="0001730F"/>
-    <w:rsid w:val="00027188"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
-    <w:rsid w:val="00047D43"/>
-    <w:rsid w:val="0005030E"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00061969"/>
-    <w:rsid w:val="00064CBD"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
-    <w:rsid w:val="0008193C"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
-    <w:rsid w:val="000B625A"/>
     <w:rsid w:val="000B7715"/>
-    <w:rsid w:val="000C4083"/>
-[...2 lines deleted...]
-    <w:rsid w:val="000E23D7"/>
+    <w:rsid w:val="000C40C2"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
-    <w:rsid w:val="001003E1"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
-    <w:rsid w:val="0010749C"/>
+    <w:rsid w:val="001108C0"/>
+    <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
-    <w:rsid w:val="0014527F"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
-    <w:rsid w:val="00162DF9"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
+    <w:rsid w:val="00173AC5"/>
     <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
-    <w:rsid w:val="001A0369"/>
     <w:rsid w:val="001A4E7C"/>
+    <w:rsid w:val="001B726B"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
-    <w:rsid w:val="001D12A8"/>
     <w:rsid w:val="001E3789"/>
-    <w:rsid w:val="001E6C10"/>
-    <w:rsid w:val="002022AE"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
+    <w:rsid w:val="002273C9"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00270FA8"/>
-    <w:rsid w:val="00275A70"/>
-    <w:rsid w:val="00276401"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
-    <w:rsid w:val="00295F22"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
+    <w:rsid w:val="002B3748"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
-    <w:rsid w:val="002E2251"/>
     <w:rsid w:val="002E263F"/>
-    <w:rsid w:val="002E5D0C"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
-    <w:rsid w:val="002F4FF5"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
-    <w:rsid w:val="00305D34"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
-    <w:rsid w:val="00313F58"/>
-    <w:rsid w:val="00314022"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
+    <w:rsid w:val="00390E4C"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
-    <w:rsid w:val="003A4F0F"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
-    <w:rsid w:val="003D5187"/>
-    <w:rsid w:val="003D51A8"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
-    <w:rsid w:val="003F75AA"/>
-    <w:rsid w:val="00400463"/>
     <w:rsid w:val="00404948"/>
-    <w:rsid w:val="0040515B"/>
-    <w:rsid w:val="004067F3"/>
     <w:rsid w:val="00406BEA"/>
-    <w:rsid w:val="004077FF"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
-    <w:rsid w:val="004432B9"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
-    <w:rsid w:val="004537AF"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
-    <w:rsid w:val="0047394C"/>
-    <w:rsid w:val="00474EAE"/>
+    <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
-    <w:rsid w:val="004E1528"/>
-    <w:rsid w:val="004F34DC"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
-    <w:rsid w:val="005008EF"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
-    <w:rsid w:val="00547DCE"/>
+    <w:rsid w:val="00550232"/>
     <w:rsid w:val="005578FA"/>
-    <w:rsid w:val="0056344F"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
+    <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="00597E28"/>
-    <w:rsid w:val="005A1C74"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
-    <w:rsid w:val="005C0B32"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
-    <w:rsid w:val="00605901"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
-    <w:rsid w:val="00633B6E"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
+    <w:rsid w:val="00672EC3"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
-    <w:rsid w:val="006775AF"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
-    <w:rsid w:val="006E19B5"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
+    <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
-    <w:rsid w:val="00735846"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
-    <w:rsid w:val="00757598"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
-    <w:rsid w:val="007661F7"/>
     <w:rsid w:val="00771100"/>
+    <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
-    <w:rsid w:val="007C1C73"/>
+    <w:rsid w:val="007B6D9F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
-    <w:rsid w:val="007E1FFB"/>
+    <w:rsid w:val="007E4E5C"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
-    <w:rsid w:val="00801E59"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0081180F"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
+    <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
-    <w:rsid w:val="00844B04"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
+    <w:rsid w:val="00861C55"/>
     <w:rsid w:val="008654B6"/>
-    <w:rsid w:val="00867207"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
-    <w:rsid w:val="00895C58"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
-    <w:rsid w:val="008B6D07"/>
+    <w:rsid w:val="008B29D8"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
+    <w:rsid w:val="008D124E"/>
     <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
-    <w:rsid w:val="0090269C"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
+    <w:rsid w:val="009211C2"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
-    <w:rsid w:val="00974F07"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009813C2"/>
     <w:rsid w:val="009A07DC"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
-    <w:rsid w:val="009C39B5"/>
-    <w:rsid w:val="009C46F9"/>
     <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
-    <w:rsid w:val="009E02C5"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
-    <w:rsid w:val="009F3215"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
-    <w:rsid w:val="00A12C5E"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
+    <w:rsid w:val="00A55086"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
-    <w:rsid w:val="00A847B7"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
-    <w:rsid w:val="00AC3C22"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
+    <w:rsid w:val="00AF7CA0"/>
     <w:rsid w:val="00B046D8"/>
-    <w:rsid w:val="00B11908"/>
-    <w:rsid w:val="00B1343C"/>
     <w:rsid w:val="00B13F4C"/>
+    <w:rsid w:val="00B14487"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
+    <w:rsid w:val="00B405A1"/>
+    <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
-    <w:rsid w:val="00B44A4A"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
-    <w:rsid w:val="00B669DE"/>
     <w:rsid w:val="00B66D60"/>
-    <w:rsid w:val="00B72154"/>
-    <w:rsid w:val="00B75AE7"/>
     <w:rsid w:val="00B75EDE"/>
+    <w:rsid w:val="00B7675E"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
+    <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B96AFF"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
-    <w:rsid w:val="00BA732F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BB3E05"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
-    <w:rsid w:val="00BE02AF"/>
+    <w:rsid w:val="00BC6590"/>
+    <w:rsid w:val="00BD77EC"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
-    <w:rsid w:val="00C41069"/>
+    <w:rsid w:val="00C23B4A"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
-    <w:rsid w:val="00C91F35"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
-    <w:rsid w:val="00CA7F96"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
+    <w:rsid w:val="00CB4BC3"/>
     <w:rsid w:val="00CC167C"/>
-    <w:rsid w:val="00CC37BB"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
-    <w:rsid w:val="00D07185"/>
+    <w:rsid w:val="00D00BD7"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
-    <w:rsid w:val="00D51ED9"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00D7622C"/>
+    <w:rsid w:val="00D62468"/>
+    <w:rsid w:val="00D67C88"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
-    <w:rsid w:val="00DC3EAD"/>
+    <w:rsid w:val="00DC738D"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
-    <w:rsid w:val="00E017D1"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
+    <w:rsid w:val="00E411B6"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
-    <w:rsid w:val="00E62B44"/>
-    <w:rsid w:val="00E66B67"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
-    <w:rsid w:val="00E85138"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
-    <w:rsid w:val="00E92FEB"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
-    <w:rsid w:val="00EB30CC"/>
     <w:rsid w:val="00EB6714"/>
-    <w:rsid w:val="00EB6992"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
-    <w:rsid w:val="00ED5E95"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
-    <w:rsid w:val="00EE2D8C"/>
     <w:rsid w:val="00EE3818"/>
-    <w:rsid w:val="00F00129"/>
-    <w:rsid w:val="00F213EE"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
-    <w:rsid w:val="00F7481F"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
-    <w:rsid w:val="00F94FA0"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
-    <w:rsid w:val="00FD6602"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
-    <w:rsid w:val="0FD80D0C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="39AD1517"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6833,180 +9505,207 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008A0C5F"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992" w:right="868"/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="004F34DC"/>
+    <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="1800" w:after="240" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992"/>
+      <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
+      <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Rubrik9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Rubrik9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009A32ED"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:left="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
@@ -7163,70 +9862,71 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002651D6"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
-    <w:rsid w:val="004F34DC"/>
+    <w:rsid w:val="001108C0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
@@ -7338,71 +10038,71 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
@@ -7428,143 +10128,138 @@
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004F34DC"/>
+    <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
+      <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
-    <w:name w:val="Omslagsunderrubrik"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+    <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="OmslagsunderrubrikChar"/>
+    <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
-    <w:name w:val="Omslagsunderrubrik Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+    <w:name w:val="Underrubrik VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Omslagsunderrubrik"/>
+    <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004F34DC"/>
+    <w:rsid w:val="00BC6590"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
-      <w:ind w:left="1276"/>
+      <w:ind w:right="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004F34DC"/>
+    <w:rsid w:val="00E61294"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="1707"/>
+      <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
@@ -7601,118 +10296,118 @@
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="000C7133"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
@@ -8694,56 +11389,56 @@
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00474EAE"/>
+    <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
-      <w:ind w:left="1349" w:hanging="357"/>
+      <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
@@ -8869,220 +11564,6013 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Olstomnmnande">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
+    <w:name w:val="Rubrik 9 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:uiPriority w:val="99"/>
+    <w:link w:val="Rubrik9"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="004077FF"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Brdtext">
+    <w:name w:val="Body Text"/>
+    <w:aliases w:val="(=Löpande text)"/>
+    <w:link w:val="BrdtextChar"/>
+    <w:rsid w:val="009A32ED"/>
+    <w:pPr>
+      <w:spacing w:after="160"/>
+      <w:ind w:left="2676"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
+    <w:name w:val="Brödtext Char"/>
+    <w:aliases w:val="(=Löpande text) Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Brdtext"/>
+    <w:rsid w:val="009A32ED"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
+    <w:name w:val="Tabell"/>
+    <w:link w:val="TabellChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831C35"/>
+    <w:pPr>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:ind w:right="-142"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
+    <w:name w:val="Tabell Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Tabell"/>
+    <w:rsid w:val="00831C35"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000C7133"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Kommentarsreferens">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:styleId="Olstomnmnande">
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D51ED9"/>
+    <w:rsid w:val="00672EC3"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-[...62 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
+    <w:div w:id="39591902">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2131316100">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1503546710">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1147282847">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1866478057">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="993294131">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1225487703">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1549224588">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="219052223">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1936135235">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="16006441">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="725876819">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1792630872">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="53235553">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1952281758">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="69694111">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1979414370">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="473909209">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1387096875">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="39478546">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="50278097">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1158498676">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2035617648">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="333726501">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="36400530">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="353653124">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="10449071">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="323050145">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1655797505">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1145077627">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1377391020">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1675065891">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1217352748">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1038235314">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1112672775">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="188759531">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1608350297">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1605922984">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="94054968">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="59450513">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1801416875">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1945764003">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="101843982">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="673724912">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="909190020">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="165562250">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="859003654">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="353583020">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="363872548">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="536310249">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="265039801">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="539703192">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1353797601">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="141771334">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1264679757">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1923102766">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1328749262">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1928883523">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1695499699">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1473012972">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="275142605">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1993293005">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1174106267">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="67656174">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="736980712">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1387878168">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="323362876">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="222452862">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="20017271">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="870917487">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="100952210">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="612515751">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1134836983">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1261061353">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="992757805">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2071539600">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="652486281">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2095666117">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1070153428">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1528719705">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="80494996">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2032602864">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="400182713">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1400514589">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1454056738">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1552035148">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="754982143">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="635066048">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="903639703">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="486244038">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1859925241">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1260866813">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="484250229">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="701133543">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="539509832">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="875896195">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="528182795">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1773935943">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1170369323">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="214464607">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="806434923">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2000502508">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1409420301">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1859999268">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="692263657">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1524248894">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="752360397">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1060516809">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1704204601">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1784575272">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1170948620">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="529146819">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="406153051">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="812797339">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1338921260">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1310138398">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="265387527">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="274093734">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1032799728">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="700515016">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1335255570">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="881403041">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1820615725">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1739473824">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1389841314">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="819036120">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="670376703">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="373774588">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1412387951">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="586963516">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1267927331">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="141167419">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1542328643">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="41293838">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="716972742">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1456022270">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="616522552">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="228424275">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="993683813">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="892037654">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="527177957">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1106196991">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="786116887">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="770785129">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1379863348">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1875190216">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+    </w:div>
+    <w:div w:id="459810141">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1336224165">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="332145891">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1365251935">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1399865178">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="261113736">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="323626134">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1761022179">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2018265481">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="695890412">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1507090761">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1598832113">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1345984761">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1686637918">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2128232139">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="526800582">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="561719949">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="86266913">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="183053390">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2142378890">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1531988935">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1414857103">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1510947339">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="606546947">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1992368632">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1024092680">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="781536355">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1644194847">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2101750825">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="907958910">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1996638983">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="450436458">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1892768949">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1714309935">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1071733549">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="709958644">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1869753698">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="351960047">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1012301520">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1640453842">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1717848855">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1058238964">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2128576198">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="547424710">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="440683554">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="472989140">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="437676664">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="426465776">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1205288293">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1472289741">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1838694518">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="211313440">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1975255260">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="94177962">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="891231775">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1813058387">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1592736201">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1016469107">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1506898707">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="482308151">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1273122944">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1612860047">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1604799934">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1353452206">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="701588496">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1839493977">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1127813457">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1783918330">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1112558587">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1963490094">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="456030269">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="594676194">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1106653807">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1438788057">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="241256123">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2107648768">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="673267604">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="564921379">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1276327583">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1082410926">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="581992415">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="386223406">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1768766027">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1638026386">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="526917838">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1477139182">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="84228146">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1584023723">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2007243023">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="257101223">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="140931160">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2066876500">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2131588511">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="46531171">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1080445417">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="93793346">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="556357560">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1100223109">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1885292762">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1927423715">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1847400371">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1200825436">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1796408044">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="445737093">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="491027989">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2059089591">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="803039301">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="729572417">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="763842360">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1387485991">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="18747858">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="679968266">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="672300552">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1697196871">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1998221761">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="537932839">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1079475311">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1597638948">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="55444746">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1384402019">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="667296014">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1808625177">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1419986595">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1929002386">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="879127863">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="493689950">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1514148674">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1632325443">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1425806912">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1747721722">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1832133961">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1579169250">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="89395974">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="168449998">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="756023866">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1675573569">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="24447674">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1916627192">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="589974334">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="755635550">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1131635531">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1372683653">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="702487428">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1510562829">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="273369899">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1385987567">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2045672848">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="926694084">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="412314720">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1063406196">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1581981806">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="717708308">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2119907523">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="872226656">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1635453090">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1258826377">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1591351337">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2065710879">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="375619010">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1022054846">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="275722013">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="44258615">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="968166048">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="767191755">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="551697570">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="869875468">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1046182333">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1975600191">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1270967896">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1521509975">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1097093885">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="834345875">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1020662295">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1903444254">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1710453346">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1354915055">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1124347456">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="898857097">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1328627167">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1115759238">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1585409303">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="328486027">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1896695023">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1712807444">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="517819243">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2074306727">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1131170291">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1599294134">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="18313528">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="321466973">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="867527476">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="514612640">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1379862154">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1812476288">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="330303492">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1885751160">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1864131147">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1489520185">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1725517848">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="430316058">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="396710563">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1179927283">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="254284965">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1071660217">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1571574641">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="858197573">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1841657983">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1058473233">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="786239120">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="136265101">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1699626146">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="814297468">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1131481614">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1714191837">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1072969771">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1609049059">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="984042073">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1239512987">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="261449868">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1687753691">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="916668042">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1304849670">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1952474893">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1623071225">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="379981302">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="84233328">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1919241648">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2046060955">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="932666140">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="525142940">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1690838859">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1988969194">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1861047305">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1686899222">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="222982795">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1882286107">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="85424366">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1995839153">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="350110385">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="162821538">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1100226394">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2057121629">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="279072214">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="775759296">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1665160587">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1253975782">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="749078381">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1430813691">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1755928550">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1163934175">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1124345534">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1551645092">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1928420106">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="729613044">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="920456089">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1836996347">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2126535594">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="481508634">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="484973591">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2053844766">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="215514424">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="655301209">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1297224032">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="76053469">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="226036304">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="686717464">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="344864380">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1234663584">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1098716195">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="815030861">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1849757568">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="674957732">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1328941491">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1947809554">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1952739032">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="31343457">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="752624095">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1425957386">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="275796920">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="167989045">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="849372234">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1839228792">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1728410585">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="939588">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="6687311">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1099444600">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="390083499">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="919871612">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1009021721">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="533004586">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1512791839">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1478451680">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1923683865">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="970944123">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1478109430">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="740713655">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="418721831">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="35087294">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="982083436">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1858497387">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="309290344">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1856648287">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="60517895">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="908737075">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1586959509">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="403375949">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="458843947">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1965696989">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="95953009">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="470443091">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1830439381">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2079746382">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="117727332">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
   </w:divs>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/sofia/sas406-1950806378-131/native" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/stadning-och-rengoring/stadning-rengoring/stadmetoder/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/stadning-och-rengoring/stadning-rengoring/stadmetoder/" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/stadning-och-rengoring/stadning-rengoring/stadmetoder/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-69/SURROGATE/Byggdamm%20-%20f%c3%b6rebygg%20spridning%20vid%20om-%20och%20nybyggnation%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/stadning-och-rengoring/stadning-rengoring/stadmetoder/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/sofia/sas406-1950806378-131/native" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/stadning-och-rengoring/stadning-rengoring/stadmetoder/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/stadning-och-rengoring/stadning-rengoring/stadmetoder/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-69/surrogate" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/kontakt-och-organisation/organisation/ledning-och-staber/ekonomi-och-uppfoljning/lokal-och-service/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/stadning-och-rengoring/stadning-rengoring/stadmetoder/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/stadning-och-rengoring/stadning-rengoring/stadmetoder/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sas.sakerhet@vgregion.se" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/stadning-och-rengoring/stadning-rengoring/stadmetoder/" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId30" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/sofia/sas406-1950806378-131/native" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/stadning-och-rengoring/stadning-rengoring/stadmetoder/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/stadning-och-rengoring/stadning-rengoring/stadmetoder/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/stadning-och-rengoring/stadning-rengoring/stadmetoder/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-69/SURROGATE/Byggdamm%20-%20f%c3%b6rebygg%20spridning%20vid%20om-%20och%20nybyggnation%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/stadning-och-rengoring/stadning-rengoring/stadmetoder/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/stadning-och-rengoring/stadning-rengoring/stadmetoder/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/stadning-och-rengoring/stadning-rengoring/stadmetoder/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/sofia/sas406-1950806378-131/native" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/stadning-och-rengoring/stadning-rengoring/stadmetoder/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/stadning-och-rengoring/stadning-rengoring/stadmetoder/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/kontakt-och-organisation/organisation/ledning-och-staber/ekonomi-och-uppfoljning/lokal-och-service/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-69/surrogate" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sas.sakerhet@vgregion.se" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/stadning-och-rengoring/stadning-rengoring/stadmetoder/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId27" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -9365,71 +17853,71 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>12416</Characters>
+  <Pages>7</Pages>
+  <Words>2277</Words>
+  <Characters>12073</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>103</Lines>
-  <Paragraphs>29</Paragraphs>
+  <Lines>100</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14729</CharactersWithSpaces>
+  <CharactersWithSpaces>14322</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Förebygg smittspridning vid mindre arbeten i SÄS lokaler</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
   <revision>1</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>