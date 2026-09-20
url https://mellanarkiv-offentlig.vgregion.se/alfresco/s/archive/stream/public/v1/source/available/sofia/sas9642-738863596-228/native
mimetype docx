--- v0 (2025-11-26)
+++ v1 (2026-09-20)
@@ -7,203 +7,225 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="56FA9376" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00F35B05">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w:rsidR="003F3CA9" w:rsidP="00F35B05" w:rsidRDefault="003F3CA9" w14:paraId="56FA9376" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="003F3CA9" w:rsidSect="005B675E">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
-          <w:pgSz w:w="11900" w:h="16840"/>
+          <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
           <w:pgMar w:top="2268" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="1" w:name="_Toc314219769"/>
+      <w:bookmarkStart w:name="_Toc321146591" w:id="0"/>
+    </w:p>
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="003B2D1B" w:rsidRDefault="003F3CA9" w14:paraId="65F7F46D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc314219769" w:id="1"/>
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Biopsier, punktioner och dränage via radiologi, förberedelser och eftervård vid SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7468DC46" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="003B2D1B">
-[...9 lines deleted...]
-      <w:bookmarkStart w:id="8" w:name="_Toc195191524"/>
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="003B2D1B" w:rsidRDefault="003F3CA9" w14:paraId="7468DC46" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc60662028" w:id="2"/>
+      <w:bookmarkStart w:name="_Toc256000000" w:id="3"/>
+      <w:bookmarkStart w:name="_Toc256000026" w:id="4"/>
+      <w:bookmarkStart w:name="_Toc69915237" w:id="5"/>
+      <w:bookmarkStart w:name="_Toc256000052" w:id="6"/>
+      <w:bookmarkStart w:name="_Toc256000078" w:id="7"/>
+      <w:bookmarkStart w:name="_Toc195191524" w:id="8"/>
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Sammanfattning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="75D77219" w14:textId="14D4B2D6" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="003B2D1B">
-      <w:r w:rsidRPr="003F3CA9">
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="081249D5" w:rsidRDefault="003F3CA9" w14:paraId="75D77219" w14:textId="14D4B2D6">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+      </w:pPr>
+      <w:r w:rsidR="003F3CA9">
+        <w:rPr/>
         <w:t xml:space="preserve">Beskrivning avsedd för radiologer, remittenter och personal som bokar biopsier, punktioner och dränage på </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="003F3CA9">
+        <w:rPr/>
         <w:t>radiologi</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F3CA9">
+      <w:r w:rsidR="003F3CA9">
+        <w:rPr/>
         <w:t xml:space="preserve"> samt planeringssjuksköterskor på remitterande enhet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65410EE8" w14:textId="7F7429D4" w:rsidR="003F3CA9" w:rsidRPr="00C3490D" w:rsidRDefault="00777812" w:rsidP="00777812">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00C3490D">
+    <w:p w:rsidRPr="00C3490D" w:rsidR="003F3CA9" w:rsidP="00777812" w:rsidRDefault="00777812" w14:paraId="65410EE8" w14:textId="7F7429D4">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc195191525" w:id="9"/>
+      <w:r w:rsidR="00777812">
+        <w:rPr/>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="5685AA05" w14:textId="7AB44120" w:rsidR="30579728" w:rsidRPr="00C3490D" w:rsidRDefault="00DC2F72" w:rsidP="38560ED9">
-[...14 lines deleted...]
-    <w:p w14:paraId="0BE5D4CB" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="00FD12AC" w:rsidRDefault="003F3CA9" w:rsidP="00777812">
+    <w:p w:rsidR="50124450" w:rsidP="3B414EAF" w:rsidRDefault="50124450" w14:paraId="5BB4BCEC" w14:textId="49C7C313">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="868"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidR="50124450">
+        <w:rPr/>
+        <w:t>I listan över lågriskingrepp har biopsi av transplanterad njure lagt</w:t>
+      </w:r>
+      <w:r w:rsidR="66A67FB5">
+        <w:rPr/>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="50124450">
+        <w:rPr/>
+        <w:t xml:space="preserve"> till, och i listan över </w:t>
+      </w:r>
+      <w:r w:rsidR="50124450">
+        <w:rPr/>
+        <w:t>högriskingrepp</w:t>
+      </w:r>
+      <w:r w:rsidR="50124450">
+        <w:rPr/>
+        <w:t xml:space="preserve"> har förtydligande gjorts att det gäller biopsi av nativ njure. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FD12AC" w:rsidR="003F3CA9" w:rsidP="00777812" w:rsidRDefault="003F3CA9" w14:paraId="0BE5D4CB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="360" w:after="40"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD12AC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07F782CB" w14:textId="76528135" w:rsidR="0061487E" w:rsidRDefault="00BC5CB0">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w:rsidR="0061487E" w:rsidRDefault="00BC5CB0" w14:paraId="07F782CB" w14:textId="76528135">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:noProof/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:noProof/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 2;1;Rubrik 3;2;Faktaruta rubrik;3;Mellanrubrik VGR;3" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:noProof/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc195191524" w:history="1">
-[...2 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+      <w:hyperlink w:history="1" w:anchor="_Toc195191524">
+        <w:r w:rsidRPr="006961CB" w:rsidR="0061487E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Sammanfattning</w:t>
         </w:r>
         <w:r w:rsidR="0061487E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="0061487E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="0061487E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195191524 \h </w:instrText>
@@ -215,64 +237,64 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="0061487E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="0061487E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="0061487E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3D616A4E" w14:textId="3BD4321B" w:rsidR="0061487E" w:rsidRDefault="0061487E">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w:rsidR="0061487E" w:rsidRDefault="0061487E" w14:paraId="3D616A4E" w14:textId="3BD4321B">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc195191525" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc195191525">
         <w:r w:rsidRPr="006961CB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förändringar sedan föregående version</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195191525 \h </w:instrText>
@@ -284,64 +306,64 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5D3813E4" w14:textId="1FBDC3AD" w:rsidR="0061487E" w:rsidRDefault="0061487E">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w:rsidR="0061487E" w:rsidRDefault="0061487E" w14:paraId="5D3813E4" w14:textId="1FBDC3AD">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc195191526" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc195191526">
         <w:r w:rsidRPr="006961CB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Bakgrund</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195191526 \h </w:instrText>
@@ -353,64 +375,64 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4B5FFEB3" w14:textId="74B8D456" w:rsidR="0061487E" w:rsidRDefault="0061487E">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w:rsidR="0061487E" w:rsidRDefault="0061487E" w14:paraId="4B5FFEB3" w14:textId="74B8D456">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc195191527" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc195191527">
         <w:r w:rsidRPr="006961CB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Lågriskingrepp</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195191527 \h </w:instrText>
@@ -422,64 +444,64 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3CBAEFF2" w14:textId="0FDCC3C2" w:rsidR="0061487E" w:rsidRDefault="0061487E">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w:rsidR="0061487E" w:rsidRDefault="0061487E" w14:paraId="3CBAEFF2" w14:textId="0FDCC3C2">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc195191528" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc195191528">
         <w:r w:rsidRPr="006961CB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Högriskingrepp</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195191528 \h </w:instrText>
@@ -491,64 +513,64 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6A93E55D" w14:textId="39352571" w:rsidR="0061487E" w:rsidRDefault="0061487E">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w:rsidR="0061487E" w:rsidRDefault="0061487E" w14:paraId="6A93E55D" w14:textId="39352571">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc195191529" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc195191529">
         <w:r w:rsidRPr="006961CB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förutsättningar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195191529 \h </w:instrText>
@@ -560,64 +582,64 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="46D30171" w14:textId="11C78CC4" w:rsidR="0061487E" w:rsidRDefault="0061487E">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w:rsidR="0061487E" w:rsidRDefault="0061487E" w14:paraId="46D30171" w14:textId="11C78CC4">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc195191530" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc195191530">
         <w:r w:rsidRPr="006961CB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Ansvar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195191530 \h </w:instrText>
@@ -629,64 +651,64 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="27EB3208" w14:textId="66EC2BD1" w:rsidR="0061487E" w:rsidRDefault="0061487E">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w:rsidR="0061487E" w:rsidRDefault="0061487E" w14:paraId="27EB3208" w14:textId="66EC2BD1">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc195191531" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc195191531">
         <w:r w:rsidRPr="006961CB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Remittentens ansvar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195191531 \h </w:instrText>
@@ -698,64 +720,64 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="04EB188E" w14:textId="66E1BF27" w:rsidR="0061487E" w:rsidRDefault="0061487E">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w:rsidR="0061487E" w:rsidRDefault="0061487E" w14:paraId="04EB188E" w14:textId="66E1BF27">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc195191532" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc195191532">
         <w:r w:rsidRPr="006961CB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Provtagandes ansvar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195191532 \h </w:instrText>
@@ -767,64 +789,64 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4A19A32D" w14:textId="0906845A" w:rsidR="0061487E" w:rsidRDefault="0061487E">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w:rsidR="0061487E" w:rsidRDefault="0061487E" w14:paraId="4A19A32D" w14:textId="0906845A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc195191533" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc195191533">
         <w:r w:rsidRPr="006961CB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Genomförande</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195191533 \h </w:instrText>
@@ -836,64 +858,64 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5495D9E7" w14:textId="10DDC459" w:rsidR="0061487E" w:rsidRDefault="0061487E">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w:rsidR="0061487E" w:rsidRDefault="0061487E" w14:paraId="5495D9E7" w14:textId="10DDC459">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc195191534" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc195191534">
         <w:r w:rsidRPr="006961CB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Utsättning av läkemedel</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195191534 \h </w:instrText>
@@ -905,64 +927,64 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="13D5439E" w14:textId="53ED72F9" w:rsidR="0061487E" w:rsidRDefault="0061487E">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w:rsidR="0061487E" w:rsidRDefault="0061487E" w14:paraId="13D5439E" w14:textId="53ED72F9">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc195191535" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc195191535">
         <w:r w:rsidRPr="006961CB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Provtagning av aktuellt PK-värde</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195191535 \h </w:instrText>
@@ -974,64 +996,64 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="778FCFEC" w14:textId="7E212550" w:rsidR="0061487E" w:rsidRDefault="0061487E">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w:rsidR="0061487E" w:rsidRDefault="0061487E" w14:paraId="778FCFEC" w14:textId="7E212550">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc195191536" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc195191536">
         <w:r w:rsidRPr="006961CB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Fasta</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195191536 \h </w:instrText>
@@ -1043,64 +1065,64 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="63289488" w14:textId="7EAD8EE9" w:rsidR="0061487E" w:rsidRDefault="0061487E">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w:rsidR="0061487E" w:rsidRDefault="0061487E" w14:paraId="63289488" w14:textId="7EAD8EE9">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc195191537" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc195191537">
         <w:r w:rsidRPr="006961CB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Fri venväg</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195191537 \h </w:instrText>
@@ -1112,64 +1134,64 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="26D712BA" w14:textId="2BE07D00" w:rsidR="0061487E" w:rsidRDefault="0061487E">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w:rsidR="0061487E" w:rsidRDefault="0061487E" w14:paraId="26D712BA" w14:textId="2BE07D00">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc195191538" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc195191538">
         <w:r w:rsidRPr="006961CB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Premedicinering</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195191538 \h </w:instrText>
@@ -1181,64 +1203,64 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="23F643F0" w14:textId="5D6F5A04" w:rsidR="0061487E" w:rsidRDefault="0061487E">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w:rsidR="0061487E" w:rsidRDefault="0061487E" w14:paraId="23F643F0" w14:textId="5D6F5A04">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc195191539" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc195191539">
         <w:r w:rsidRPr="006961CB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Smärtlindring och lugnande</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195191539 \h </w:instrText>
@@ -1250,64 +1272,64 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="399903E9" w14:textId="6AFC636F" w:rsidR="0061487E" w:rsidRDefault="0061487E">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w:rsidR="0061487E" w:rsidRDefault="0061487E" w14:paraId="399903E9" w14:textId="6AFC636F">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc195191540" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc195191540">
         <w:r w:rsidRPr="006961CB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Infektionsprofylax</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195191540 \h </w:instrText>
@@ -1319,64 +1341,64 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3E37E48D" w14:textId="18CBAC21" w:rsidR="0061487E" w:rsidRDefault="0061487E">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w:rsidR="0061487E" w:rsidRDefault="0061487E" w14:paraId="3E37E48D" w14:textId="18CBAC21">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc195191541" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc195191541">
         <w:r w:rsidRPr="006961CB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Eftervård</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195191541 \h </w:instrText>
@@ -1388,64 +1410,64 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0147C613" w14:textId="11203FAF" w:rsidR="0061487E" w:rsidRDefault="0061487E">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w:rsidR="0061487E" w:rsidRDefault="0061487E" w14:paraId="0147C613" w14:textId="11203FAF">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc195191542" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc195191542">
         <w:r w:rsidRPr="006961CB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Sängläge och fasta</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195191542 \h </w:instrText>
@@ -1457,64 +1479,64 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="39867A01" w14:textId="118CE1D5" w:rsidR="0061487E" w:rsidRDefault="0061487E">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w:rsidR="0061487E" w:rsidRDefault="0061487E" w14:paraId="39867A01" w14:textId="118CE1D5">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc195191543" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc195191543">
         <w:r w:rsidRPr="006961CB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Kontroller</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195191543 \h </w:instrText>
@@ -1526,64 +1548,64 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="77034D8E" w14:textId="17FC2ABA" w:rsidR="0061487E" w:rsidRDefault="0061487E">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w:rsidR="0061487E" w:rsidRDefault="0061487E" w14:paraId="77034D8E" w14:textId="17FC2ABA">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc195191544" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc195191544">
         <w:r w:rsidRPr="006961CB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Finnålspunktioner och dränbyten</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195191544 \h </w:instrText>
@@ -1595,64 +1617,64 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="54C33A0B" w14:textId="027D8315" w:rsidR="0061487E" w:rsidRDefault="0061487E">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w:rsidR="0061487E" w:rsidRDefault="0061487E" w14:paraId="54C33A0B" w14:textId="027D8315">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc195191545" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc195191545">
         <w:r w:rsidRPr="006961CB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Finnålspunktioner</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195191545 \h </w:instrText>
@@ -1664,64 +1686,64 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6096A2C4" w14:textId="689D9DED" w:rsidR="0061487E" w:rsidRDefault="0061487E">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w:rsidR="0061487E" w:rsidRDefault="0061487E" w14:paraId="6096A2C4" w14:textId="689D9DED">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc195191546" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc195191546">
         <w:r w:rsidRPr="006961CB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Pyelostomibyte</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195191546 \h </w:instrText>
@@ -1733,64 +1755,64 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0DEF3331" w14:textId="341BDAD2" w:rsidR="0061487E" w:rsidRDefault="0061487E">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w:rsidR="0061487E" w:rsidRDefault="0061487E" w14:paraId="0DEF3331" w14:textId="341BDAD2">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc195191547" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc195191547">
         <w:r w:rsidRPr="006961CB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Övriga kateterbyten</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195191547 \h </w:instrText>
@@ -1802,64 +1824,64 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2C8B8730" w14:textId="3B5A5092" w:rsidR="0061487E" w:rsidRDefault="0061487E">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w:rsidR="0061487E" w:rsidRDefault="0061487E" w14:paraId="2C8B8730" w14:textId="3B5A5092">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc195191548" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc195191548">
         <w:r w:rsidRPr="006961CB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Dokumentinformation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195191548 \h </w:instrText>
@@ -1871,64 +1893,64 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7FCE129A" w14:textId="751C7B79" w:rsidR="0061487E" w:rsidRDefault="0061487E">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w:rsidR="0061487E" w:rsidRDefault="0061487E" w14:paraId="7FCE129A" w14:textId="751C7B79">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc195191549" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc195191549">
         <w:r w:rsidRPr="006961CB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Referensförteckning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195191549 \h </w:instrText>
@@ -1940,64 +1962,64 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1FAC99CE" w14:textId="7ED0C8B5" w:rsidR="0061487E" w:rsidRDefault="0061487E">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w:rsidR="0061487E" w:rsidRDefault="0061487E" w14:paraId="1FAC99CE" w14:textId="7ED0C8B5">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc195191550" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc195191550">
         <w:r w:rsidRPr="006961CB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Länkförteckning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195191550 \h </w:instrText>
@@ -2009,2024 +2031,2068 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="551FA747" w14:textId="3B95310E" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="00BC5CB0" w:rsidP="00777812">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00777812" w:rsidRDefault="00BC5CB0" w14:paraId="551FA747" w14:textId="3B95310E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkStart w:id="10" w:name="_Toc60662029"/>
-[...6 lines deleted...]
-      <w:r w:rsidR="003F3CA9" w:rsidRPr="003F3CA9">
+      <w:bookmarkStart w:name="_Toc60662029" w:id="10"/>
+      <w:bookmarkStart w:name="_Toc256000001" w:id="11"/>
+      <w:bookmarkStart w:name="_Toc256000027" w:id="12"/>
+      <w:bookmarkStart w:name="_Toc69915238" w:id="13"/>
+      <w:bookmarkStart w:name="_Toc256000053" w:id="14"/>
+      <w:bookmarkStart w:name="_Toc256000079" w:id="15"/>
+      <w:bookmarkStart w:name="_Toc195191526" w:id="16"/>
+      <w:r w:rsidRPr="003F3CA9" w:rsidR="003F3CA9">
         <w:t>Bakgrund</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w14:paraId="3A61257C" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00BC5CB0">
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00BC5CB0" w:rsidRDefault="003F3CA9" w14:paraId="3A61257C" w14:textId="77777777">
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Perkutana ingrepp delas in i låg- och högriskingrepp. Utöver dessa utförs inom radiologin även finnålspunktioner och kateterbyten, där blödningsrisken är mycket låg.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BE7E5F5" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00777812">
-[...9 lines deleted...]
-      <w:bookmarkStart w:id="23" w:name="_Toc195191527"/>
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00777812" w:rsidRDefault="003F3CA9" w14:paraId="3BE7E5F5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc60662030" w:id="17"/>
+      <w:bookmarkStart w:name="_Toc256000002" w:id="18"/>
+      <w:bookmarkStart w:name="_Toc256000028" w:id="19"/>
+      <w:bookmarkStart w:name="_Toc69915239" w:id="20"/>
+      <w:bookmarkStart w:name="_Toc256000054" w:id="21"/>
+      <w:bookmarkStart w:name="_Toc256000080" w:id="22"/>
+      <w:bookmarkStart w:name="_Toc195191527" w:id="23"/>
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Lågriskingrepp</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
-    <w:p w14:paraId="4A6DAEA9" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00777812">
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00777812" w:rsidRDefault="003F3CA9" w14:paraId="4A6DAEA9" w14:textId="77777777">
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Hit räknas ingrepp med låg risk för blödning och där eventuell blödning lätt kan stoppas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CD26E3F" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00777812">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00777812" w:rsidRDefault="003F3CA9" w14:paraId="6CD26E3F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Ytliga biopsier och dränage (hals, thoraxvägg, bukvägg, extremiteter).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FDC5375" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00777812">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00777812" w:rsidRDefault="003F3CA9" w14:paraId="5FDC5375" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Inläggning av JJ-stent via befintlig pyelostomi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="227A90FD" w14:textId="0DD93ADA" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00777812">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00777812" w:rsidRDefault="003F3CA9" w14:paraId="227A90FD" w14:textId="0DD93ADA">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="003F3CA9">
         <w:t xml:space="preserve">Ultraljudsvägledd inläggning av suprapubisk kateter (utförs i regel inte på </w:t>
       </w:r>
       <w:r>
         <w:t>radiologin)</w:t>
       </w:r>
       <w:r w:rsidR="37F92D51">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5318F973" w14:textId="4F0C5929" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00777812">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="003F3CA9">
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00777812" w:rsidRDefault="003F3CA9" w14:paraId="5318F973" w14:textId="4F0C5929">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="003F3CA9">
+        <w:rPr/>
         <w:t xml:space="preserve">Ultraljudsvägledd inläggning av pleuradränage, ascitesdränage (utförs i regel inte på </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="003F3CA9">
+        <w:rPr/>
         <w:t>radiologin</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F3CA9">
+      <w:r w:rsidR="003F3CA9">
+        <w:rPr/>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00268BD2" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="00FD12AC" w:rsidRDefault="003F3CA9" w:rsidP="00FD12AC">
-[...10 lines deleted...]
-      <w:bookmarkStart w:id="31" w:name="_Toc195191528"/>
+    <w:p w:rsidR="36477A17" w:rsidP="3B414EAF" w:rsidRDefault="36477A17" w14:paraId="39B64BCA" w14:textId="6F98C6C2">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="36477A17">
+        <w:rPr/>
+        <w:t xml:space="preserve">Biopsi </w:t>
+      </w:r>
+      <w:r w:rsidR="1B5C15BB">
+        <w:rPr/>
+        <w:t>från</w:t>
+      </w:r>
+      <w:r w:rsidR="36477A17">
+        <w:rPr/>
+        <w:t xml:space="preserve"> transplanterad njure. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FD12AC" w:rsidR="003F3CA9" w:rsidP="00FD12AC" w:rsidRDefault="003F3CA9" w14:paraId="00268BD2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Högriskingrepp" w:id="24"/>
+      <w:bookmarkStart w:name="_Toc60662031" w:id="25"/>
+      <w:bookmarkStart w:name="_Toc256000003" w:id="26"/>
+      <w:bookmarkStart w:name="_Toc256000029" w:id="27"/>
+      <w:bookmarkStart w:name="_Toc69915240" w:id="28"/>
+      <w:bookmarkStart w:name="_Toc256000055" w:id="29"/>
+      <w:bookmarkStart w:name="_Toc256000081" w:id="30"/>
+      <w:bookmarkStart w:name="_Toc195191528" w:id="31"/>
       <w:bookmarkEnd w:id="24"/>
       <w:r w:rsidRPr="00FD12AC">
         <w:t>Högriskingrepp</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
-    <w:p w14:paraId="61CE9F00" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00777812">
-      <w:r w:rsidRPr="003F3CA9">
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00777812" w:rsidRDefault="003F3CA9" w14:paraId="61CE9F00" w14:textId="77777777">
+      <w:r w:rsidR="003F3CA9">
+        <w:rPr/>
         <w:t>Hit räknas ingrepp med större blödningsrisk och där det vid en eventuell blödning kan vara svårt att få kontroll på den. Exempel på ingrepp är:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EB6A72E" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00A0743C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidR="49AA44C4" w:rsidP="3B414EAF" w:rsidRDefault="49AA44C4" w14:paraId="1649BCA5" w14:textId="64F8462B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="60" w:afterAutospacing="off" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1349" w:right="868" w:hanging="357"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="49AA44C4">
+        <w:rPr/>
+        <w:t>Biopsi från nativ njure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00A0743C" w:rsidRDefault="003F3CA9" w14:paraId="50387251" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r w:rsidRPr="003F3CA9">
-        <w:t>Njurbiopsi.</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+        <w:t>Leverbiopsi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00A0743C" w:rsidRDefault="003F3CA9" w14:paraId="208668C4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r w:rsidRPr="003F3CA9">
-        <w:t>Leverbiopsi.</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+        <w:t>Biopsi/dränage i thorax inkl. DT-ledda thoraxbiopsier.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00A0743C" w:rsidRDefault="003F3CA9" w14:paraId="5F6DEAC9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r w:rsidRPr="003F3CA9">
-        <w:t>Biopsi/dränage i thorax inkl. DT-ledda thoraxbiopsier.</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+        <w:t>Dränage i buken inkl. gallblåsedränage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00A0743C" w:rsidRDefault="003F3CA9" w14:paraId="16D51B15" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r w:rsidRPr="003F3CA9">
-        <w:t>Dränage i buken inkl. gallblåsedränage.</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+        <w:t>Pyelostomiinläggning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00A0743C" w:rsidRDefault="003F3CA9" w14:paraId="30ABCC98" w14:textId="53FF4E61">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r w:rsidRPr="003F3CA9">
-        <w:t>Pyelostomiinläggning.</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="003F3CA9">
         <w:t>PTC.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49D4B916" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00777812">
-[...9 lines deleted...]
-      <w:bookmarkStart w:id="38" w:name="_Toc195191529"/>
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00777812" w:rsidRDefault="003F3CA9" w14:paraId="49D4B916" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc60662032" w:id="32"/>
+      <w:bookmarkStart w:name="_Toc256000004" w:id="33"/>
+      <w:bookmarkStart w:name="_Toc256000030" w:id="34"/>
+      <w:bookmarkStart w:name="_Toc69915241" w:id="35"/>
+      <w:bookmarkStart w:name="_Toc256000056" w:id="36"/>
+      <w:bookmarkStart w:name="_Toc256000082" w:id="37"/>
+      <w:bookmarkStart w:name="_Toc195191529" w:id="38"/>
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Förutsättningar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
     </w:p>
-    <w:p w14:paraId="00CD60FB" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00BC5CB0">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00BC5CB0" w:rsidRDefault="003F3CA9" w14:paraId="00CD60FB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc60662033"/>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="45" w:name="_Toc195191530"/>
+      <w:bookmarkStart w:name="_Toc60662033" w:id="39"/>
+      <w:bookmarkStart w:name="_Toc256000005" w:id="40"/>
+      <w:bookmarkStart w:name="_Toc256000031" w:id="41"/>
+      <w:bookmarkStart w:name="_Toc69915242" w:id="42"/>
+      <w:bookmarkStart w:name="_Toc256000057" w:id="43"/>
+      <w:bookmarkStart w:name="_Toc256000083" w:id="44"/>
+      <w:bookmarkStart w:name="_Toc195191530" w:id="45"/>
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Ansvar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
     </w:p>
-    <w:p w14:paraId="620E2472" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00777812">
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00777812" w:rsidRDefault="003F3CA9" w14:paraId="620E2472" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Remittentens_ansvar"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="53" w:name="_Toc195191531"/>
+      <w:bookmarkStart w:name="_Remittentens_ansvar" w:id="46"/>
+      <w:bookmarkStart w:name="_Toc60662034" w:id="47"/>
+      <w:bookmarkStart w:name="_Toc256000006" w:id="48"/>
+      <w:bookmarkStart w:name="_Toc256000032" w:id="49"/>
+      <w:bookmarkStart w:name="_Toc69915243" w:id="50"/>
+      <w:bookmarkStart w:name="_Toc256000058" w:id="51"/>
+      <w:bookmarkStart w:name="_Toc256000084" w:id="52"/>
+      <w:bookmarkStart w:name="_Toc195191531" w:id="53"/>
       <w:bookmarkEnd w:id="46"/>
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Remittentens ansvar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
     </w:p>
-    <w:p w14:paraId="53990A26" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00777812">
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00777812" w:rsidRDefault="003F3CA9" w14:paraId="53990A26" w14:textId="77777777">
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Det är remittentens ansvar att ombesörja:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="312725DA" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00FD12AC">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00FD12AC" w:rsidRDefault="003F3CA9" w14:paraId="312725DA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="003F3CA9">
         <w:t xml:space="preserve">Relevant remiss för önskat ingrepp. Remisser för specialingrepp såsom PTC och thoraxbiopsier får endast utfärdas av specialistläkare med erforderlig kompetens inom aktuellt område. I remissen ska det alltid framkomma om det föreligger </w:t>
       </w:r>
       <w:r w:rsidRPr="003F3CA9">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">lever- eller njursvikt samt eventuell behandling med antikoagulantia och dess eventuella utsättning. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45E3F210" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00FD12AC">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00FD12AC" w:rsidRDefault="003F3CA9" w14:paraId="45E3F210" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Remiss till anestesikliniken för narkos eller EDA inför PTC eller andra ingrepp, där det av annan orsak kan vara nödvändigt med assistans från anestesikliniken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="2E034715" w:rsidP="2E193C71" w:rsidRDefault="627E26A6" w14:paraId="541C6461" w14:textId="3D33A9F4">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="2E034715">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:t>mälan i Orbit</w:t>
+      </w:r>
+      <w:r w:rsidR="2E034715">
+        <w:t xml:space="preserve"> f</w:t>
+      </w:r>
+      <w:r w:rsidR="3E10A466">
+        <w:t>ör individer 16 år och yngre</w:t>
+      </w:r>
+      <w:r w:rsidR="7D911305">
+        <w:t>. Detta</w:t>
+      </w:r>
+      <w:r w:rsidR="4CCCD953">
+        <w:t xml:space="preserve"> då</w:t>
+      </w:r>
+      <w:r w:rsidR="3E10A466">
+        <w:t xml:space="preserve"> narkosstö</w:t>
+      </w:r>
+      <w:r w:rsidR="7C4FAD77">
+        <w:t xml:space="preserve">d </w:t>
+      </w:r>
+      <w:r w:rsidR="0F1F18D4">
+        <w:t xml:space="preserve">krävs </w:t>
+      </w:r>
+      <w:r w:rsidR="1DA1975A">
+        <w:t>för att på plats</w:t>
+      </w:r>
+      <w:r w:rsidR="7C4FAD77">
+        <w:t xml:space="preserve"> tillse s</w:t>
+      </w:r>
+      <w:r w:rsidR="27CE5064">
+        <w:t>övning</w:t>
+      </w:r>
+      <w:r w:rsidR="7C4FAD77">
+        <w:t xml:space="preserve"> alternativt adekvat smärtlindring och lugnande. </w:t>
+      </w:r>
+      <w:r w:rsidR="3CE932F8">
+        <w:t>(Gäller ej vid finnålspunktion).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E11F9" w:rsidP="00FD12AC" w:rsidRDefault="003F3CA9" w14:paraId="2F1581DA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="003F3CA9">
-        <w:t xml:space="preserve">Remiss till anestesikliniken för narkos eller EDA inför PTC eller andra ingrepp, där det av annan orsak kan vara nödvändigt med assistans från anestesikliniken. </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">). </w:t>
+        <w:t xml:space="preserve">Remisser för önskad analys av biopsier/aspirat (PAD, cytologi, odling etc.). </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Dessa ska skickas med </w:t>
       </w:r>
       <w:r w:rsidR="7830669A">
         <w:t xml:space="preserve">i pappersform </w:t>
       </w:r>
       <w:r>
         <w:t>till radiologin</w:t>
       </w:r>
       <w:r w:rsidR="5782D933">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1581EB31" w14:textId="67235884" w:rsidR="00D47BAC" w:rsidRDefault="003F3CA9" w:rsidP="00FD12AC">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidR="00D47BAC" w:rsidP="00FD12AC" w:rsidRDefault="003F3CA9" w14:paraId="1581EB31" w14:textId="67235884">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Vid biopsi skickas provtagningsburk och etikett med patienten till radiologi från avdelningen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="741AD809" w14:textId="77777777" w:rsidR="00D47BAC" w:rsidRDefault="003F3CA9" w:rsidP="00FD12AC">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidR="00D47BAC" w:rsidP="00FD12AC" w:rsidRDefault="003F3CA9" w14:paraId="741AD809" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="003F3CA9">
         <w:t xml:space="preserve">Vid finnålspunktion finns CytoLytrör och utstryksglas på </w:t>
       </w:r>
       <w:r>
         <w:t>radiologin.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54CA2FCB" w14:textId="313116A3" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00FD12AC">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00FD12AC" w:rsidRDefault="003F3CA9" w14:paraId="54CA2FCB" w14:textId="313116A3">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Önskas odling ska rör för detta medsändas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F55717B" w14:textId="0617BBD6" w:rsidR="5CE8981D" w:rsidRDefault="5CE8981D" w:rsidP="00FD12AC">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidR="5CE8981D" w:rsidP="00FD12AC" w:rsidRDefault="5CE8981D" w14:paraId="4F55717B" w14:textId="0617BBD6">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="38560ED9">
         <w:t>Generellt gäller således att remitte</w:t>
       </w:r>
-      <w:r w:rsidR="592488FB" w:rsidRPr="38560ED9">
+      <w:r w:rsidRPr="38560ED9" w:rsidR="592488FB">
         <w:t>rande enhet</w:t>
       </w:r>
       <w:r w:rsidRPr="38560ED9">
         <w:t xml:space="preserve"> tillhandahåller de provtagningsburkar och/eller rör som man önskar få materialet i</w:t>
       </w:r>
-      <w:r w:rsidR="63A6646A" w:rsidRPr="38560ED9">
+      <w:r w:rsidRPr="38560ED9" w:rsidR="63A6646A">
         <w:t xml:space="preserve"> samt lämpliga remisser</w:t>
       </w:r>
       <w:r w:rsidRPr="38560ED9">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B9872BC" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00FD12AC">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00FD12AC" w:rsidRDefault="003F3CA9" w14:paraId="6B9872BC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Remisser för eventuellt uppföljande kontroller.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52767707" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00FD12AC">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00FD12AC" w:rsidRDefault="003F3CA9" w14:paraId="52767707" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Provtagning avseende blödningsstatus (Hb, TPK, PK) samt kontroll av blodtryck.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25C13491" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00FD12AC">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00FD12AC" w:rsidRDefault="003F3CA9" w14:paraId="25C13491" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Vid behov utsättning av antikoagulantia och trombocythämmare, korrigera eventuella koagulationsavvikelser innan undersökning och återinsättande av de läkemedel som sätts ut inför ingreppet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="000A5D2C" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00F84EBB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00F84EBB" w:rsidRDefault="003F3CA9" w14:paraId="000A5D2C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Ordinering av eventuell premedicinering med smärtlindrande och lugnande läkemedel.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28A500D5" w14:textId="0D8773D0" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00F84EBB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00F84EBB" w:rsidRDefault="003F3CA9" w14:paraId="28A500D5" w14:textId="0D8773D0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>För- och eftervård av patienten. Patienten ska komma till radiologin i säng och ska vid högriskingrepp ha fri venväg. Efter ingreppet ska relevant övervakning och omhändertagande av eventuell komplikation skötas via avdelning.</w:t>
       </w:r>
       <w:r w:rsidR="15CA4EC5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D1DA66C" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00F84EBB">
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00F84EBB" w:rsidRDefault="003F3CA9" w14:paraId="5D1DA66C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="54" w:name="_Toc60662035"/>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="60" w:name="_Toc195191532"/>
+      <w:bookmarkStart w:name="_Toc60662035" w:id="54"/>
+      <w:bookmarkStart w:name="_Toc256000007" w:id="55"/>
+      <w:bookmarkStart w:name="_Toc256000033" w:id="56"/>
+      <w:bookmarkStart w:name="_Toc69915244" w:id="57"/>
+      <w:bookmarkStart w:name="_Toc256000059" w:id="58"/>
+      <w:bookmarkStart w:name="_Toc256000085" w:id="59"/>
+      <w:bookmarkStart w:name="_Toc195191532" w:id="60"/>
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Provtagandes ansvar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
     </w:p>
-    <w:p w14:paraId="558669CE" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00F84EBB">
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00F84EBB" w:rsidRDefault="003F3CA9" w14:paraId="558669CE" w14:textId="77777777">
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Det åligger den som utför ingreppet att:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2095E53F" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00F84EBB">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="003F3CA9">
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00F84EBB" w:rsidRDefault="003F3CA9" w14:paraId="2095E53F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
         <w:t>Vid ofullständig remiss, se till att remissen kompletteras.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31885A75" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00F84EBB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidR="4456CDB9" w:rsidP="2E193C71" w:rsidRDefault="4456CDB9" w14:paraId="58799142" w14:textId="2DCB55BD">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>För individer 16 år och yngre koordinera intervention med anestesikliniken.</w:t>
+      </w:r>
+      <w:r w:rsidR="50ABB77D">
+        <w:t xml:space="preserve"> (Gäller ej vid finnålspunktion).</w:t>
+      </w:r>
+      <w:r w:rsidR="27468C98">
+        <w:t xml:space="preserve"> Dagtid kontaktas </w:t>
+      </w:r>
+      <w:r w:rsidR="3D270194">
+        <w:t xml:space="preserve">lämpligen </w:t>
+      </w:r>
+      <w:r w:rsidR="27468C98">
+        <w:t xml:space="preserve">narkosläkare på operation 1 på telefon 3076. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00F84EBB" w:rsidRDefault="003F3CA9" w14:paraId="31885A75" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Förvissa sig om att aktuellt PK-värde, och att de eventuella doser av lågmolekylärt heparin (LMH), som getts före interventionsstart, är rimliga med hänsyn till ingreppets omfattning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="570319A9" w14:textId="3DC6F003" w:rsidR="003F3CA9" w:rsidRPr="004771D1" w:rsidRDefault="003F3CA9" w:rsidP="00F84EBB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="004771D1" w:rsidR="003F3CA9" w:rsidP="00F84EBB" w:rsidRDefault="003F3CA9" w14:paraId="570319A9" w14:textId="3DC6F003">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kontrollera </w:t>
       </w:r>
       <w:r w:rsidR="06755894">
         <w:t>att</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> eventuell antikoagulation </w:t>
       </w:r>
       <w:r w:rsidR="2A09EE9A">
         <w:t>pausats</w:t>
       </w:r>
       <w:r w:rsidR="00B70E23">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="2A09EE9A">
         <w:t xml:space="preserve">/optimerats inför </w:t>
       </w:r>
-      <w:r w:rsidR="2A09EE9A" w:rsidRPr="004771D1">
+      <w:r w:rsidRPr="004771D1" w:rsidR="2A09EE9A">
         <w:t xml:space="preserve">ingreppet </w:t>
       </w:r>
       <w:r w:rsidRPr="004771D1">
         <w:t xml:space="preserve">och vid njurbiopsi även </w:t>
       </w:r>
-      <w:r w:rsidR="412805F7" w:rsidRPr="004771D1">
+      <w:r w:rsidRPr="004771D1" w:rsidR="412805F7">
         <w:t xml:space="preserve">ta ställning kring </w:t>
       </w:r>
       <w:r w:rsidRPr="004771D1">
         <w:t>aktuellt blodtryck.</w:t>
       </w:r>
-      <w:r w:rsidR="18C6D5C2" w:rsidRPr="004771D1">
+      <w:r w:rsidRPr="004771D1" w:rsidR="18C6D5C2">
         <w:t xml:space="preserve"> Se </w:t>
       </w:r>
       <w:hyperlink r:id="rId17">
-        <w:r w:rsidR="18C6D5C2" w:rsidRPr="004771D1">
-[...15 lines deleted...]
-          <w:t>ista inför njurbiopsi.</w:t>
+        <w:r w:rsidRPr="004771D1" w:rsidR="18C6D5C2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>medicinklinikens checklista inför njurbiopsi.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2CFC5C76" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00F84EBB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00F84EBB" w:rsidRDefault="003F3CA9" w14:paraId="2CFC5C76" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="004771D1">
         <w:t>Om antikoagulationen bedöms för kraftig ska ingreppet skjutas</w:t>
       </w:r>
       <w:r w:rsidRPr="003F3CA9">
         <w:t xml:space="preserve"> upp tills åtgärder vidtagits för att säkra hemostasen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6873DC34" w14:textId="71E8A5D7" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00F84EBB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00F84EBB" w:rsidRDefault="003F3CA9" w14:paraId="6873DC34" w14:textId="71E8A5D7">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Efter ingreppet fylla i remisser för aktuell analys</w:t>
       </w:r>
       <w:r w:rsidR="4497750B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD39FB7" w14:textId="495DB5AC" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00F84EBB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00F84EBB" w:rsidRDefault="003F3CA9" w14:paraId="3FD39FB7" w14:textId="495DB5AC">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Meddela behov av relevant eftervård</w:t>
       </w:r>
       <w:r w:rsidR="146E1638">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E52F8D4" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00F84EBB">
-[...10 lines deleted...]
-      <w:bookmarkStart w:id="68" w:name="_Toc195191533"/>
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00F84EBB" w:rsidRDefault="003F3CA9" w14:paraId="6E52F8D4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Genomförande" w:id="61"/>
+      <w:bookmarkStart w:name="_Toc60662036" w:id="62"/>
+      <w:bookmarkStart w:name="_Toc256000008" w:id="63"/>
+      <w:bookmarkStart w:name="_Toc256000034" w:id="64"/>
+      <w:bookmarkStart w:name="_Toc69915245" w:id="65"/>
+      <w:bookmarkStart w:name="_Toc256000060" w:id="66"/>
+      <w:bookmarkStart w:name="_Toc256000086" w:id="67"/>
+      <w:bookmarkStart w:name="_Toc195191533" w:id="68"/>
       <w:bookmarkEnd w:id="61"/>
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Genomförande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
       <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
       <w:bookmarkEnd w:id="68"/>
     </w:p>
-    <w:p w14:paraId="0020CFCF" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="002E2297">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="002E2297" w:rsidRDefault="003F3CA9" w14:paraId="0020CFCF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:bookmarkStart w:id="69" w:name="_Toc60662037"/>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="75" w:name="_Toc195191534"/>
+      <w:bookmarkStart w:name="_Toc60662037" w:id="69"/>
+      <w:bookmarkStart w:name="_Toc256000009" w:id="70"/>
+      <w:bookmarkStart w:name="_Toc256000035" w:id="71"/>
+      <w:bookmarkStart w:name="_Toc69915246" w:id="72"/>
+      <w:bookmarkStart w:name="_Toc256000061" w:id="73"/>
+      <w:bookmarkStart w:name="_Toc256000087" w:id="74"/>
+      <w:bookmarkStart w:name="_Toc195191534" w:id="75"/>
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Utsättning av läkemedel</w:t>
       </w:r>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
       <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
       <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
       <w:bookmarkEnd w:id="75"/>
     </w:p>
-    <w:p w14:paraId="05D0F62B" w14:textId="17B4692C" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00F84EBB">
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00F84EBB" w:rsidRDefault="003F3CA9" w14:paraId="05D0F62B" w14:textId="17B4692C">
       <w:r>
         <w:t>Antikoagulantia och trombocythämmare ska sättas ut enligt de sjukhusövergripande styrdokumenten:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="76" w:name="_Hlk50388948"/>
-[...2 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:bookmarkStart w:name="_Hlk50388948" w:id="76"/>
+    <w:p w:rsidRPr="004A7C42" w:rsidR="003F3CA9" w:rsidP="00F84EBB" w:rsidRDefault="004A7C42" w14:paraId="3C808B6A" w14:textId="33F17E9D">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-49/surrogate" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="003F3CA9" w:rsidRPr="004A7C42">
+      <w:r w:rsidRPr="004A7C42" w:rsidR="003F3CA9">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:t>Antikoagulantia och trombocythämmare, tillfällig utsättning inför elektiv operation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A7147C6" w14:textId="78A983D5" w:rsidR="003F3CA9" w:rsidRPr="005C262A" w:rsidRDefault="004A7C42" w:rsidP="00F84EBB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="005C262A" w:rsidR="003F3CA9" w:rsidP="00F84EBB" w:rsidRDefault="004A7C42" w14:paraId="2A7147C6" w14:textId="78A983D5">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="005C262A">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="005C262A">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-50/surrogate" </w:instrText>
       </w:r>
       <w:r w:rsidR="005C262A">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="005C262A">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="003F3CA9" w:rsidRPr="005C262A">
+      <w:r w:rsidRPr="005C262A" w:rsidR="003F3CA9">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:t>Antikoagulantia och/eller trombocythämmare vid akut/halvakut kirurgi inom 24 timmar</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:p w14:paraId="56DB3797" w14:textId="159B716C" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="005C262A" w:rsidP="00F84EBB">
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00F84EBB" w:rsidRDefault="005C262A" w14:paraId="56DB3797" w14:textId="159B716C">
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="003F3CA9" w:rsidRPr="003F3CA9">
+      <w:r w:rsidRPr="003F3CA9" w:rsidR="003F3CA9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>OBS!</w:t>
       </w:r>
-      <w:r w:rsidR="003F3CA9" w:rsidRPr="003F3CA9">
+      <w:r w:rsidRPr="003F3CA9" w:rsidR="003F3CA9">
         <w:t xml:space="preserve"> Patienten ska ha med sig ifyllt formulär angående eventuell antikoagulation/trombocythämmande behandling till ingreppet på </w:t>
       </w:r>
       <w:r w:rsidR="003F3CA9">
         <w:t>radiologin.</w:t>
       </w:r>
-      <w:r w:rsidR="003F3CA9" w:rsidRPr="003F3CA9">
+      <w:r w:rsidRPr="003F3CA9" w:rsidR="003F3CA9">
         <w:t xml:space="preserve"> Angående vad som gäller specifikt vid finnålspunktioner och kateterbyte, se rubrik ”</w:t>
       </w:r>
       <w:hyperlink w:anchor="_Specifika_förberedelser_och">
-        <w:r w:rsidR="00A427B1" w:rsidRPr="38560ED9">
-[...15 lines deleted...]
-          <w:t>ioner och dränbyten</w:t>
+        <w:r w:rsidRPr="38560ED9" w:rsidR="00A427B1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Finnålspunktioner och dränbyten</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003F3CA9">
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32F092B1" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00F84EBB">
-[...9 lines deleted...]
-      <w:bookmarkStart w:id="83" w:name="_Toc195191535"/>
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00F84EBB" w:rsidRDefault="003F3CA9" w14:paraId="32F092B1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc60662038" w:id="77"/>
+      <w:bookmarkStart w:name="_Toc256000010" w:id="78"/>
+      <w:bookmarkStart w:name="_Toc256000036" w:id="79"/>
+      <w:bookmarkStart w:name="_Toc69915247" w:id="80"/>
+      <w:bookmarkStart w:name="_Toc256000062" w:id="81"/>
+      <w:bookmarkStart w:name="_Toc256000088" w:id="82"/>
+      <w:bookmarkStart w:name="_Toc195191535" w:id="83"/>
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Provtagning av aktuellt PK-värde</w:t>
       </w:r>
       <w:bookmarkEnd w:id="77"/>
       <w:bookmarkEnd w:id="78"/>
       <w:bookmarkEnd w:id="79"/>
       <w:bookmarkEnd w:id="80"/>
       <w:bookmarkEnd w:id="81"/>
       <w:bookmarkEnd w:id="82"/>
       <w:bookmarkEnd w:id="83"/>
     </w:p>
-    <w:p w14:paraId="52386D49" w14:textId="00897556" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00F84EBB">
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00F84EBB" w:rsidRDefault="003F3CA9" w14:paraId="52386D49" w14:textId="00897556">
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Provtagning av aktuellt PK-värde ska ske:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59C57351" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00F84EBB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00F84EBB" w:rsidRDefault="003F3CA9" w14:paraId="59C57351" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Inom 24 timmar hos inneliggande.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06E5D68D" w14:textId="639D11B7" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00F84EBB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00F84EBB" w:rsidRDefault="003F3CA9" w14:paraId="06E5D68D" w14:textId="639D11B7">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Inom 2 veckor hos leverfriska /</w:t>
       </w:r>
       <w:r w:rsidR="00E649E0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F3CA9">
         <w:t>1 vecka vid leversjukdom förutsatt att ingen akut sjukdom kommit emellan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A6496D2" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00F84EBB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00F84EBB" w:rsidRDefault="003F3CA9" w14:paraId="3A6496D2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="003F3CA9">
         <w:t>För lågriskingrepp gäller PK &lt;2 och vid högriskingrepp PK &lt;1,5.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FFAC796" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00F84EBB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00F84EBB" w:rsidRDefault="003F3CA9" w14:paraId="3FFAC796" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Eventuell reversering sköts av remittent.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12C7A268" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00786D57">
-[...9 lines deleted...]
-      <w:bookmarkStart w:id="90" w:name="_Toc195191536"/>
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00786D57" w:rsidRDefault="003F3CA9" w14:paraId="12C7A268" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc60662039" w:id="84"/>
+      <w:bookmarkStart w:name="_Toc256000011" w:id="85"/>
+      <w:bookmarkStart w:name="_Toc256000037" w:id="86"/>
+      <w:bookmarkStart w:name="_Toc69915248" w:id="87"/>
+      <w:bookmarkStart w:name="_Toc256000063" w:id="88"/>
+      <w:bookmarkStart w:name="_Toc256000089" w:id="89"/>
+      <w:bookmarkStart w:name="_Toc195191536" w:id="90"/>
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Fasta</w:t>
       </w:r>
       <w:bookmarkEnd w:id="84"/>
       <w:bookmarkEnd w:id="85"/>
       <w:bookmarkEnd w:id="86"/>
       <w:bookmarkEnd w:id="87"/>
       <w:bookmarkEnd w:id="88"/>
       <w:bookmarkEnd w:id="89"/>
       <w:bookmarkEnd w:id="90"/>
     </w:p>
-    <w:p w14:paraId="0FAE2C40" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00786D57">
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00786D57" w:rsidRDefault="003F3CA9" w14:paraId="0FAE2C40" w14:textId="77777777">
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Som regel gäller 2 timmars fasta inför samtliga lågriskingrepp och 4 timmars fasta inför högriskingrepp.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27E45D22" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00786D57">
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00786D57" w:rsidRDefault="003F3CA9" w14:paraId="27E45D22" w14:textId="77777777">
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Inför thoraxbiopsi gäller 6 timmars fasta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ED59892" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00786D57">
-[...9 lines deleted...]
-      <w:bookmarkStart w:id="97" w:name="_Toc195191537"/>
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00786D57" w:rsidRDefault="003F3CA9" w14:paraId="7ED59892" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc60662040" w:id="91"/>
+      <w:bookmarkStart w:name="_Toc256000012" w:id="92"/>
+      <w:bookmarkStart w:name="_Toc256000038" w:id="93"/>
+      <w:bookmarkStart w:name="_Toc69915249" w:id="94"/>
+      <w:bookmarkStart w:name="_Toc256000064" w:id="95"/>
+      <w:bookmarkStart w:name="_Toc256000090" w:id="96"/>
+      <w:bookmarkStart w:name="_Toc195191537" w:id="97"/>
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Fri venväg</w:t>
       </w:r>
       <w:bookmarkEnd w:id="91"/>
       <w:bookmarkEnd w:id="92"/>
       <w:bookmarkEnd w:id="93"/>
       <w:bookmarkEnd w:id="94"/>
       <w:bookmarkEnd w:id="95"/>
       <w:bookmarkEnd w:id="96"/>
       <w:bookmarkEnd w:id="97"/>
     </w:p>
-    <w:p w14:paraId="634B1438" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00786D57">
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00786D57" w:rsidRDefault="003F3CA9" w14:paraId="634B1438" w14:textId="77777777">
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Fungerande fri venväg ska finnas vid samtliga högriskingrepp; sätts på avdelningen innan undersökning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="525399DC" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00786D57">
-[...9 lines deleted...]
-      <w:bookmarkStart w:id="104" w:name="_Toc195191538"/>
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00786D57" w:rsidRDefault="003F3CA9" w14:paraId="525399DC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc60662041" w:id="98"/>
+      <w:bookmarkStart w:name="_Toc256000013" w:id="99"/>
+      <w:bookmarkStart w:name="_Toc256000039" w:id="100"/>
+      <w:bookmarkStart w:name="_Toc69915250" w:id="101"/>
+      <w:bookmarkStart w:name="_Toc256000065" w:id="102"/>
+      <w:bookmarkStart w:name="_Toc256000091" w:id="103"/>
+      <w:bookmarkStart w:name="_Toc195191538" w:id="104"/>
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Premedicinering</w:t>
       </w:r>
       <w:bookmarkEnd w:id="98"/>
       <w:bookmarkEnd w:id="99"/>
       <w:bookmarkEnd w:id="100"/>
       <w:bookmarkEnd w:id="101"/>
       <w:bookmarkEnd w:id="102"/>
       <w:bookmarkEnd w:id="103"/>
       <w:bookmarkEnd w:id="104"/>
     </w:p>
-    <w:p w14:paraId="6C426DE0" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00BC5CB0">
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00BC5CB0" w:rsidRDefault="003F3CA9" w14:paraId="6C426DE0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:bookmarkStart w:id="105" w:name="_Toc60662042"/>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="111" w:name="_Toc195191539"/>
+      <w:bookmarkStart w:name="_Toc60662042" w:id="105"/>
+      <w:bookmarkStart w:name="_Toc256000014" w:id="106"/>
+      <w:bookmarkStart w:name="_Toc256000040" w:id="107"/>
+      <w:bookmarkStart w:name="_Toc69915251" w:id="108"/>
+      <w:bookmarkStart w:name="_Toc256000066" w:id="109"/>
+      <w:bookmarkStart w:name="_Toc256000092" w:id="110"/>
+      <w:bookmarkStart w:name="_Toc195191539" w:id="111"/>
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Smärtlindring och lugnande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="105"/>
       <w:bookmarkEnd w:id="106"/>
       <w:bookmarkEnd w:id="107"/>
       <w:bookmarkEnd w:id="108"/>
       <w:bookmarkEnd w:id="109"/>
       <w:bookmarkEnd w:id="110"/>
       <w:bookmarkEnd w:id="111"/>
     </w:p>
-    <w:p w14:paraId="4B7E2C3A" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00786D57">
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00786D57" w:rsidRDefault="003F3CA9" w14:paraId="4B7E2C3A" w14:textId="77777777">
       <w:r w:rsidRPr="003F3CA9">
-        <w:t xml:space="preserve">Premedicinering rekommenderas vid högriskingrepp. Lämplig premedicinering är paracetamol samt tabl. Oxynorm. Oxynormdosen justeras efter patientens ålder, vikt och klinik. </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="42737EAB" w14:textId="01FDC58B" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00786D57">
+        <w:t>Premedicinering rekommenderas vid högriskingrepp. Lämplig premedicinering är paracetamol samt tabl. Oxynorm. Oxynormdosen justeras efter patientens ålder, vikt och klinik. 5-10 mg räcker vanligtvis. Läkemedlen ordineras och ges från avdelningen cirka 1 timme innan ingreppet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00786D57" w:rsidRDefault="003F3CA9" w14:paraId="42737EAB" w14:textId="01FDC58B">
       <w:r w:rsidRPr="003F3CA9">
         <w:t xml:space="preserve">Patient som erhållit lugnande läkemedel och/eller morfinpreparat får inte lämnas utan tillsyn, vare sig på avdelning eller </w:t>
       </w:r>
       <w:r>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="61AC2C5E">
         <w:t>adiologin</w:t>
       </w:r>
       <w:r w:rsidRPr="003F3CA9">
-        <w:t xml:space="preserve"> (</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="63CF388A" w14:textId="3CD49B29" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00786D57">
+        <w:t xml:space="preserve"> (t.ex. i väntan på hämtning).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00786D57" w:rsidRDefault="003F3CA9" w14:paraId="63CF388A" w14:textId="3CD49B29">
       <w:r w:rsidRPr="003F3CA9">
         <w:t xml:space="preserve">För PTC krävs EDA eller narkos. Remitterande enhet ansvarar för remiss till anestesikliniken. Samordning sker via </w:t>
       </w:r>
       <w:r>
         <w:t>radiolog</w:t>
       </w:r>
       <w:r w:rsidR="4E7C225A">
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:t>n.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FB8FED8" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00786D57">
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00786D57" w:rsidRDefault="003F3CA9" w14:paraId="1FB8FED8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="112" w:name="_Toc60662043"/>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="118" w:name="_Toc195191540"/>
+      <w:bookmarkStart w:name="_Toc60662043" w:id="112"/>
+      <w:bookmarkStart w:name="_Toc256000015" w:id="113"/>
+      <w:bookmarkStart w:name="_Toc256000041" w:id="114"/>
+      <w:bookmarkStart w:name="_Toc69915252" w:id="115"/>
+      <w:bookmarkStart w:name="_Toc256000067" w:id="116"/>
+      <w:bookmarkStart w:name="_Toc256000093" w:id="117"/>
+      <w:bookmarkStart w:name="_Toc195191540" w:id="118"/>
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Infektionsprofylax</w:t>
       </w:r>
       <w:bookmarkEnd w:id="112"/>
       <w:bookmarkEnd w:id="113"/>
       <w:bookmarkEnd w:id="114"/>
       <w:bookmarkEnd w:id="115"/>
       <w:bookmarkEnd w:id="116"/>
       <w:bookmarkEnd w:id="117"/>
       <w:bookmarkEnd w:id="118"/>
     </w:p>
-    <w:p w14:paraId="17156FD9" w14:textId="5D1152A1" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00786D57">
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00786D57" w:rsidRDefault="003F3CA9" w14:paraId="17156FD9" w14:textId="5D1152A1">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F3CA9">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid nedanstående ingrepp krävs antibiotikaprofylax enligt sjukhusövergripande riktlinje </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId18">
         <w:r w:rsidRPr="009A6986">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Antibiotikaprofylax inför kirurgi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009A6986">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C70A755" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="38560ED9">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="38560ED9" w:rsidRDefault="003F3CA9" w14:paraId="2C70A755" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>PTC.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78D03700" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="38560ED9">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="38560ED9" w:rsidRDefault="003F3CA9" w14:paraId="78D03700" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Inläggning av JJ-stent via befintlig pyelostomi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66DAF402" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00786D57">
-[...9 lines deleted...]
-      <w:bookmarkStart w:id="125" w:name="_Toc195191541"/>
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00786D57" w:rsidRDefault="003F3CA9" w14:paraId="66DAF402" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc60662044" w:id="119"/>
+      <w:bookmarkStart w:name="_Toc256000016" w:id="120"/>
+      <w:bookmarkStart w:name="_Toc256000042" w:id="121"/>
+      <w:bookmarkStart w:name="_Toc69915253" w:id="122"/>
+      <w:bookmarkStart w:name="_Toc256000068" w:id="123"/>
+      <w:bookmarkStart w:name="_Toc256000094" w:id="124"/>
+      <w:bookmarkStart w:name="_Toc195191541" w:id="125"/>
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Eftervård</w:t>
       </w:r>
       <w:bookmarkEnd w:id="119"/>
       <w:bookmarkEnd w:id="120"/>
       <w:bookmarkEnd w:id="121"/>
       <w:bookmarkEnd w:id="122"/>
       <w:bookmarkEnd w:id="123"/>
       <w:bookmarkEnd w:id="124"/>
       <w:bookmarkEnd w:id="125"/>
     </w:p>
-    <w:p w14:paraId="78CFD80D" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00786D57">
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00786D57" w:rsidRDefault="003F3CA9" w14:paraId="78CFD80D" w14:textId="77777777">
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Vid provtagning skickas erhållet material i märkta rör och ifylld remiss med patienten åter till avdelningen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58A05711" w14:textId="63564122" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00786D57">
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00786D57" w:rsidRDefault="003F3CA9" w14:paraId="58A05711" w14:textId="63564122">
       <w:r w:rsidRPr="003F3CA9">
         <w:t xml:space="preserve">Patient som genomgått ingrepp hämtas av medicinsk personal. Vid komplikation bör sjuksköterska medfölja, se sjukhusövergripande rutin </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId19">
         <w:r w:rsidRPr="00581D70">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Övervakning av patient vid undersökning och/eller intern transport mellan verksamheter inom SÄS Borås</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00581D70">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A391A31" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00786D57">
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00786D57" w:rsidRDefault="003F3CA9" w14:paraId="1A391A31" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="126" w:name="_Toc60662045"/>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="132" w:name="_Toc195191542"/>
+      <w:bookmarkStart w:name="_Toc60662045" w:id="126"/>
+      <w:bookmarkStart w:name="_Toc256000017" w:id="127"/>
+      <w:bookmarkStart w:name="_Toc256000043" w:id="128"/>
+      <w:bookmarkStart w:name="_Toc69915254" w:id="129"/>
+      <w:bookmarkStart w:name="_Toc256000069" w:id="130"/>
+      <w:bookmarkStart w:name="_Toc256000095" w:id="131"/>
+      <w:bookmarkStart w:name="_Toc195191542" w:id="132"/>
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Sängläge och fasta</w:t>
       </w:r>
       <w:bookmarkEnd w:id="126"/>
       <w:bookmarkEnd w:id="127"/>
       <w:bookmarkEnd w:id="128"/>
       <w:bookmarkEnd w:id="129"/>
       <w:bookmarkEnd w:id="130"/>
       <w:bookmarkEnd w:id="131"/>
       <w:bookmarkEnd w:id="132"/>
     </w:p>
-    <w:p w14:paraId="68BF26DD" w14:textId="543974EA" w:rsidR="00BB4BA4" w:rsidRDefault="003F3CA9" w:rsidP="00786D57">
+    <w:p w:rsidR="00BB4BA4" w:rsidP="00786D57" w:rsidRDefault="003F3CA9" w14:paraId="68BF26DD" w14:textId="543974EA">
       <w:r>
         <w:t>Efter högriskingrepp rekommenderas i normalfallet 4 timmars sängläge och 2 timmars fasta. Detta för att främja hemostasen och observera att ingen blödningskomplikation uppstått. Tecken på detta kan vara buksmärta, takykardi och blodtrycksfall.</w:t>
       </w:r>
       <w:r w:rsidR="0A353485">
         <w:t xml:space="preserve"> Relevanta kontroller bör utföras.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14BD4848" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00786D57">
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00786D57" w:rsidRDefault="003F3CA9" w14:paraId="14BD4848" w14:textId="77777777">
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Vid lågriskingrepp räcker det i normalfallet med 2 timmars sängläge.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C8AA4CF" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00E70C3F">
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00E70C3F" w:rsidRDefault="003F3CA9" w14:paraId="3C8AA4CF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="133" w:name="_Toc60662046"/>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="139" w:name="_Toc195191543"/>
+      <w:bookmarkStart w:name="_Toc60662046" w:id="133"/>
+      <w:bookmarkStart w:name="_Toc256000018" w:id="134"/>
+      <w:bookmarkStart w:name="_Toc256000044" w:id="135"/>
+      <w:bookmarkStart w:name="_Toc69915255" w:id="136"/>
+      <w:bookmarkStart w:name="_Toc256000070" w:id="137"/>
+      <w:bookmarkStart w:name="_Toc256000096" w:id="138"/>
+      <w:bookmarkStart w:name="_Toc195191543" w:id="139"/>
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Kontroller</w:t>
       </w:r>
       <w:bookmarkEnd w:id="133"/>
       <w:bookmarkEnd w:id="134"/>
       <w:bookmarkEnd w:id="135"/>
       <w:bookmarkEnd w:id="136"/>
       <w:bookmarkEnd w:id="137"/>
       <w:bookmarkEnd w:id="138"/>
       <w:bookmarkEnd w:id="139"/>
     </w:p>
-    <w:p w14:paraId="2DE16AF3" w14:textId="494E6C66" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00E70C3F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00E70C3F" w:rsidRDefault="003F3CA9" w14:paraId="2DE16AF3" w14:textId="494E6C66">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vid ingrepp i </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF09E4">
         <w:t xml:space="preserve">thorax </w:t>
       </w:r>
-      <w:r w:rsidR="4644D444" w:rsidRPr="00AF09E4">
+      <w:r w:rsidRPr="00AF09E4" w:rsidR="4644D444">
         <w:t>rekommenderas</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF09E4">
         <w:t xml:space="preserve"> lungröntgenkontroll</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 3</w:t>
       </w:r>
       <w:r w:rsidR="00AF09E4">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>timmar efter ingreppet. Ny remiss erfordras.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BD0A646" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00E70C3F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00E70C3F" w:rsidRDefault="003F3CA9" w14:paraId="3BD0A646" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Vid inläggning av externa och interna drän, följ ordination på remissvar av läkare som utfört ingreppet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E879589" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00786D57">
-[...11 lines deleted...]
-      <w:bookmarkStart w:id="148" w:name="_Toc195191544"/>
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00786D57" w:rsidRDefault="003F3CA9" w14:paraId="4E879589" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Specifika_förberedelser_och" w:id="140"/>
+      <w:bookmarkStart w:name="_Finnålspunktioner_och_dränbyten" w:id="141"/>
+      <w:bookmarkStart w:name="_Toc60662047" w:id="142"/>
+      <w:bookmarkStart w:name="_Toc256000019" w:id="143"/>
+      <w:bookmarkStart w:name="_Toc256000045" w:id="144"/>
+      <w:bookmarkStart w:name="_Toc69915256" w:id="145"/>
+      <w:bookmarkStart w:name="_Toc256000071" w:id="146"/>
+      <w:bookmarkStart w:name="_Toc256000097" w:id="147"/>
+      <w:bookmarkStart w:name="_Toc195191544" w:id="148"/>
       <w:bookmarkEnd w:id="140"/>
       <w:bookmarkEnd w:id="141"/>
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Finnålspunktioner och dränbyten</w:t>
       </w:r>
       <w:bookmarkEnd w:id="142"/>
       <w:bookmarkEnd w:id="143"/>
       <w:bookmarkEnd w:id="144"/>
       <w:bookmarkEnd w:id="145"/>
       <w:bookmarkEnd w:id="146"/>
       <w:bookmarkEnd w:id="147"/>
       <w:bookmarkEnd w:id="148"/>
     </w:p>
-    <w:p w14:paraId="428074E6" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="002E2297">
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="002E2297" w:rsidRDefault="003F3CA9" w14:paraId="428074E6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:bookmarkStart w:id="149" w:name="_Toc60662048"/>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="155" w:name="_Toc195191545"/>
+      <w:bookmarkStart w:name="_Toc60662048" w:id="149"/>
+      <w:bookmarkStart w:name="_Toc256000020" w:id="150"/>
+      <w:bookmarkStart w:name="_Toc256000046" w:id="151"/>
+      <w:bookmarkStart w:name="_Toc69915257" w:id="152"/>
+      <w:bookmarkStart w:name="_Toc256000072" w:id="153"/>
+      <w:bookmarkStart w:name="_Toc256000098" w:id="154"/>
+      <w:bookmarkStart w:name="_Toc195191545" w:id="155"/>
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Finnålspunktioner</w:t>
       </w:r>
       <w:bookmarkEnd w:id="149"/>
       <w:bookmarkEnd w:id="150"/>
       <w:bookmarkEnd w:id="151"/>
       <w:bookmarkEnd w:id="152"/>
       <w:bookmarkEnd w:id="153"/>
       <w:bookmarkEnd w:id="154"/>
       <w:bookmarkEnd w:id="155"/>
     </w:p>
-    <w:p w14:paraId="55116402" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00786D57">
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00786D57" w:rsidRDefault="003F3CA9" w14:paraId="55116402" w14:textId="77777777">
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Inga prover behövs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1736935F" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00786D57">
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00786D57" w:rsidRDefault="003F3CA9" w14:paraId="1736935F" w14:textId="77777777">
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Antitrombotiska läkemedel behöver inte sättas ut inför ytlig punktion men det är bra om eventuell medicinering med antitrombotiska läkemedel nämns i remissen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23C0538B" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00786D57">
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00786D57" w:rsidRDefault="003F3CA9" w14:paraId="23C0538B" w14:textId="77777777">
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Två timmars fasta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2451BF88" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00786D57">
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00786D57" w:rsidRDefault="003F3CA9" w14:paraId="2451BF88" w14:textId="77777777">
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Inga efterkontroller om inte stickblödning kunnat konstateras. I dessa fall görs en uppföljande undersökning cirka 30 minuter senare för att se att blödningen stannat av innan hemgång.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F2D9B8C" w14:textId="21FFEFF0" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00786D57">
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00786D57" w:rsidRDefault="003F3CA9" w14:paraId="6F2D9B8C" w14:textId="21FFEFF0">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="156" w:name="_Toc60662049"/>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="162" w:name="_Toc195191546"/>
+      <w:bookmarkStart w:name="_Toc60662049" w:id="156"/>
+      <w:bookmarkStart w:name="_Toc256000021" w:id="157"/>
+      <w:bookmarkStart w:name="_Toc256000047" w:id="158"/>
+      <w:bookmarkStart w:name="_Toc69915258" w:id="159"/>
+      <w:bookmarkStart w:name="_Toc256000073" w:id="160"/>
+      <w:bookmarkStart w:name="_Toc256000099" w:id="161"/>
+      <w:bookmarkStart w:name="_Toc195191546" w:id="162"/>
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Pyelostomibyte</w:t>
       </w:r>
       <w:bookmarkEnd w:id="156"/>
       <w:bookmarkEnd w:id="157"/>
       <w:bookmarkEnd w:id="158"/>
       <w:bookmarkEnd w:id="159"/>
       <w:bookmarkEnd w:id="160"/>
       <w:bookmarkEnd w:id="161"/>
       <w:bookmarkEnd w:id="162"/>
     </w:p>
-    <w:p w14:paraId="43B52D37" w14:textId="5894ACF8" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00786D57">
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00786D57" w:rsidRDefault="003F3CA9" w14:paraId="43B52D37" w14:textId="5894ACF8">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F3CA9">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Antibiotikaprofylax krävs inför pyelostomibyte; detta ordineras av remitterande läkare och ges på avdelningen, se riktlinje </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
-[...16 lines deleted...]
-          <w:t>irurgi</w:t>
+      <w:hyperlink w:history="1" r:id="rId20">
+        <w:r w:rsidRPr="009A6986" w:rsidR="00581D70">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Antibiotikaprofylax inför kirurgi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003F3CA9">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18946B6D" w14:textId="4D134A07" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00786D57">
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00786D57" w:rsidRDefault="003F3CA9" w14:paraId="18946B6D" w14:textId="4D134A07">
       <w:r>
         <w:t xml:space="preserve">Vid polikliniskt byte ordineras och fås antibiotika på radiologin enligt rutin </w:t>
       </w:r>
       <w:hyperlink r:id="rId21">
         <w:r w:rsidRPr="38560ED9">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Läkemedelsordinationer - radiologi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10EA0347" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="001D4630">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="001D4630" w:rsidRDefault="003F3CA9" w14:paraId="10EA0347" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Inga prover behövs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C8C63A0" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="001D4630">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="001D4630" w:rsidRDefault="003F3CA9" w14:paraId="7C8C63A0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Antitrombotiska läkemedel behöver inte sättas ut.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30D6F11B" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="001D4630">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="001D4630" w:rsidRDefault="003F3CA9" w14:paraId="30D6F11B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Ingen fasta krävs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40EC5593" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="001D4630">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="001D4630" w:rsidRDefault="003F3CA9" w14:paraId="40EC5593" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Kontroll görs för att tillse att det rinner i katetern innan hemgång.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="459BCE28" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="001D4630">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="001D4630" w:rsidRDefault="003F3CA9" w14:paraId="459BCE28" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Rekommenderat bytesintervall för pyelostomier är 3 månader.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0540A1A3" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00D07819">
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00D07819" w:rsidRDefault="003F3CA9" w14:paraId="0540A1A3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="163" w:name="_Toc60662050"/>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="169" w:name="_Toc195191547"/>
+      <w:bookmarkStart w:name="_Toc60662050" w:id="163"/>
+      <w:bookmarkStart w:name="_Toc256000022" w:id="164"/>
+      <w:bookmarkStart w:name="_Toc256000048" w:id="165"/>
+      <w:bookmarkStart w:name="_Toc69915259" w:id="166"/>
+      <w:bookmarkStart w:name="_Toc256000074" w:id="167"/>
+      <w:bookmarkStart w:name="_Toc256000100" w:id="168"/>
+      <w:bookmarkStart w:name="_Toc195191547" w:id="169"/>
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Övriga kateterbyten</w:t>
       </w:r>
       <w:bookmarkEnd w:id="163"/>
       <w:bookmarkEnd w:id="164"/>
       <w:bookmarkEnd w:id="165"/>
       <w:bookmarkEnd w:id="166"/>
       <w:bookmarkEnd w:id="167"/>
       <w:bookmarkEnd w:id="168"/>
       <w:bookmarkEnd w:id="169"/>
     </w:p>
-    <w:p w14:paraId="1B859A2C" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00D07819">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00D07819" w:rsidRDefault="003F3CA9" w14:paraId="1B859A2C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Inga prover behövs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F78470C" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00D07819">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00D07819" w:rsidRDefault="003F3CA9" w14:paraId="6F78470C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Antitrombotiska läkemedel behöver inte sättas ut.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="744A98FC" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00D07819">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00D07819" w:rsidRDefault="003F3CA9" w14:paraId="744A98FC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Ingen fasta krävs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49FA78AD" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="00FD12AC" w:rsidRDefault="003F3CA9" w:rsidP="00FD12AC">
-[...10 lines deleted...]
-      <w:bookmarkStart w:id="177" w:name="_Toc195191548"/>
+    <w:p w:rsidRPr="00FD12AC" w:rsidR="003F3CA9" w:rsidP="00FD12AC" w:rsidRDefault="003F3CA9" w14:paraId="49FA78AD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc182366122" w:id="170"/>
+      <w:bookmarkStart w:name="_Toc60662051" w:id="171"/>
+      <w:bookmarkStart w:name="_Toc256000023" w:id="172"/>
+      <w:bookmarkStart w:name="_Toc256000049" w:id="173"/>
+      <w:bookmarkStart w:name="_Toc69915260" w:id="174"/>
+      <w:bookmarkStart w:name="_Toc256000075" w:id="175"/>
+      <w:bookmarkStart w:name="_Toc256000101" w:id="176"/>
+      <w:bookmarkStart w:name="_Toc195191548" w:id="177"/>
       <w:r w:rsidRPr="00FD12AC">
         <w:t>Dokumentinformation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="170"/>
       <w:bookmarkEnd w:id="171"/>
       <w:bookmarkEnd w:id="172"/>
       <w:bookmarkEnd w:id="173"/>
       <w:bookmarkEnd w:id="174"/>
       <w:bookmarkEnd w:id="175"/>
       <w:bookmarkEnd w:id="176"/>
       <w:bookmarkEnd w:id="177"/>
     </w:p>
-    <w:p w14:paraId="28F458FE" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="00BC5CB0" w:rsidRDefault="003F3CA9" w:rsidP="002E2297">
+    <w:p w:rsidRPr="00BC5CB0" w:rsidR="003F3CA9" w:rsidP="002E2297" w:rsidRDefault="003F3CA9" w14:paraId="28F458FE" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC5CB0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>För innehållet svarar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4106E170" w14:textId="433DFD71" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="002E2297">
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="002E2297" w:rsidRDefault="003F3CA9" w14:paraId="4106E170" w14:textId="433DFD71">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Katarina Wahlström, läkarchef, </w:t>
       </w:r>
       <w:r w:rsidR="00C57B86">
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidR="5621E90F">
         <w:t>ild och funktionsmedicin</w:t>
       </w:r>
       <w:r w:rsidR="00C57B86">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> SÄS</w:t>
       </w:r>
       <w:r>
         <w:br/>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">Karin Svensson, överläkare, </w:t>
       </w:r>
       <w:r w:rsidR="00C57B86">
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidR="3B04A8C1">
         <w:t>ild och funktionsmedicin</w:t>
       </w:r>
       <w:r w:rsidR="00C57B86">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> SÄS</w:t>
       </w:r>
       <w:r>
         <w:br/>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">Elin Wemmeus, överläkare, </w:t>
       </w:r>
       <w:r w:rsidR="00C57B86">
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidR="5F723A73">
         <w:t>ild och funktionsmedicin</w:t>
       </w:r>
       <w:r w:rsidR="00C57B86">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4003655F" w14:textId="22F60C84" w:rsidR="003F3CA9" w:rsidRPr="00BC5CB0" w:rsidRDefault="003F3CA9" w:rsidP="002E2297">
+    <w:p w:rsidRPr="00BC5CB0" w:rsidR="003F3CA9" w:rsidP="002E2297" w:rsidRDefault="003F3CA9" w14:paraId="4003655F" w14:textId="22F60C84">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="178" w:name="_Toc149035757"/>
-      <w:bookmarkStart w:id="179" w:name="_Toc149978547"/>
+      <w:bookmarkStart w:name="_Toc149035757" w:id="178"/>
+      <w:bookmarkStart w:name="_Toc149978547" w:id="179"/>
       <w:r w:rsidRPr="00BC5CB0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Remissinstanser</w:t>
       </w:r>
       <w:bookmarkEnd w:id="178"/>
       <w:bookmarkEnd w:id="179"/>
       <w:r w:rsidR="002E2297">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002E2297" w:rsidRPr="002E2297">
+      <w:r w:rsidRPr="002E2297" w:rsidR="002E2297">
         <w:t>(utgåva 1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D54C5A0" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="002E2297">
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="002E2297" w:rsidRDefault="003F3CA9" w14:paraId="5D54C5A0" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F3CA9">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Verksamhetschefer SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="182E7C58" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="00BC5CB0" w:rsidRDefault="003F3CA9" w:rsidP="002E2297">
+    <w:p w:rsidRPr="00BC5CB0" w:rsidR="003F3CA9" w:rsidP="002E2297" w:rsidRDefault="003F3CA9" w14:paraId="182E7C58" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC5CB0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Fastställt av</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A65010D" w14:textId="29F2A409" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="00BC5CB0" w:rsidP="002E2297">
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="002E2297" w:rsidRDefault="00BC5CB0" w14:paraId="4A65010D" w14:textId="29F2A409">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Jerker Nilson</w:t>
       </w:r>
-      <w:r w:rsidR="003F3CA9" w:rsidRPr="003F3CA9">
+      <w:r w:rsidRPr="003F3CA9" w:rsidR="003F3CA9">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003F3CA9" w:rsidRPr="003F3CA9">
+      <w:r w:rsidRPr="003F3CA9" w:rsidR="003F3CA9">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>chefläkare, SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FE63BB2" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="00BC5CB0" w:rsidRDefault="003F3CA9" w:rsidP="002E2297">
+    <w:p w:rsidRPr="00BC5CB0" w:rsidR="003F3CA9" w:rsidP="002E2297" w:rsidRDefault="003F3CA9" w14:paraId="1FE63BB2" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC5CB0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nyckelord</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E8CEBB0" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="002E2297">
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="002E2297" w:rsidRDefault="003F3CA9" w14:paraId="5E8CEBB0" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F3CA9">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Biopsi, dräninläggning, dränagebyte, DT-ledd thoraxbiopsi, PTC, punktioner, pyelostomi, pyelostomibyte, abscess, abscessdränage, finnålspunktion, smärtlindring, premedicinering, förberedelser, datortomografi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F3A987A" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00BC5CB0">
-[...9 lines deleted...]
-      <w:bookmarkStart w:id="186" w:name="_Toc195191549"/>
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00BC5CB0" w:rsidRDefault="003F3CA9" w14:paraId="5F3A987A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc60662052" w:id="180"/>
+      <w:bookmarkStart w:name="_Toc256000024" w:id="181"/>
+      <w:bookmarkStart w:name="_Toc256000050" w:id="182"/>
+      <w:bookmarkStart w:name="_Toc69915261" w:id="183"/>
+      <w:bookmarkStart w:name="_Toc256000076" w:id="184"/>
+      <w:bookmarkStart w:name="_Toc256000102" w:id="185"/>
+      <w:bookmarkStart w:name="_Toc195191549" w:id="186"/>
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Referensförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="180"/>
       <w:bookmarkEnd w:id="181"/>
       <w:bookmarkEnd w:id="182"/>
       <w:bookmarkEnd w:id="183"/>
       <w:bookmarkEnd w:id="184"/>
       <w:bookmarkEnd w:id="185"/>
       <w:bookmarkEnd w:id="186"/>
     </w:p>
-    <w:p w14:paraId="65F85C7B" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00BC5CB0">
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00BC5CB0" w:rsidRDefault="003F3CA9" w14:paraId="65F85C7B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
         <w:rPr>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Patel IJ, Davidson JC, Nikolic B et al. Consensus guidelines for periprocedural management of coagulation status and hemostasis risk in percutaneous image-guided interventions. J Vasc Interv Radiol 2012; 23:727-736.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0400C490" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00BC5CB0">
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00BC5CB0" w:rsidRDefault="003F3CA9" w14:paraId="0400C490" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
         <w:rPr>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Patel IJ, Davidson JC, Nikolic B et al. Addendum of newer anticoagulants to the SIR consensus guideline. J Vasc Interv Radiol 2013; 24:641-645.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C816EAD" w14:textId="77777777" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="00BC5CB0">
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="00BC5CB0" w:rsidRDefault="003F3CA9" w14:paraId="2C816EAD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
       </w:pPr>
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Jaffe TA, Raiff D, Ho LM et al. Management of anticoagulant and antiplatelet medications in adults undergoing percutaneous interventions. AJR 2015; 205:421-428.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48F66C7D" w14:textId="481043D3" w:rsidR="004561DC" w:rsidRDefault="003F3CA9" w:rsidP="00420BF1">
+    <w:p w:rsidR="004561DC" w:rsidP="00420BF1" w:rsidRDefault="003F3CA9" w14:paraId="48F66C7D" w14:textId="481043D3">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
       </w:pPr>
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Svenska sällskapet för trombos och hemostas. Kliniska råd vid behandling med non-vitamin K-beroende orala antikoagulantion (NOAK). Publicerat 171129.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="187" w:name="_Toc60662053"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="3BA54887" w14:textId="77777777" w:rsidR="00980463" w:rsidRDefault="00980463">
+      <w:bookmarkStart w:name="_Toc60662053" w:id="187"/>
+      <w:bookmarkStart w:name="_Toc256000025" w:id="188"/>
+      <w:bookmarkStart w:name="_Toc256000051" w:id="189"/>
+      <w:bookmarkStart w:name="_Toc69915262" w:id="190"/>
+      <w:bookmarkStart w:name="_Toc256000077" w:id="191"/>
+      <w:bookmarkStart w:name="_Toc256000103" w:id="192"/>
+    </w:p>
+    <w:p w:rsidR="00980463" w:rsidRDefault="00980463" w14:paraId="3BA54887" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BBDA337" w14:textId="017D36A0" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="004561DC">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="004561DC" w:rsidRDefault="003F3CA9" w14:paraId="1BBDA337" w14:textId="017D36A0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
         <w:widowControl w:val="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="193" w:name="_Toc195191550"/>
+      <w:bookmarkStart w:name="_Toc195191550" w:id="193"/>
       <w:r w:rsidRPr="003F3CA9">
         <w:t>Länkförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="187"/>
       <w:bookmarkEnd w:id="188"/>
       <w:bookmarkEnd w:id="189"/>
       <w:bookmarkEnd w:id="190"/>
       <w:bookmarkEnd w:id="191"/>
       <w:bookmarkEnd w:id="192"/>
       <w:bookmarkEnd w:id="193"/>
     </w:p>
-    <w:p w14:paraId="03F54D95" w14:textId="69340EBA" w:rsidR="004561DC" w:rsidRDefault="006B7082" w:rsidP="004561DC">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidR="004561DC" w:rsidP="004561DC" w:rsidRDefault="006B7082" w14:paraId="03F54D95" w14:textId="69340EBA">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004561DC">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Checklista inför njurbiopsi. Intern </w:t>
       </w:r>
-      <w:r w:rsidR="00937160" w:rsidRPr="004561DC">
+      <w:r w:rsidRPr="004561DC" w:rsidR="00937160">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>blankett</w:t>
       </w:r>
       <w:r w:rsidRPr="004561DC">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, medicinkliniken, SÄS</w:t>
       </w:r>
       <w:r w:rsidRPr="004561DC">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId22">
         <w:r w:rsidR="00E80686">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="552B2AC7" w14:textId="469526C7" w:rsidR="003F3CA9" w:rsidRPr="004561DC" w:rsidRDefault="003F3CA9" w:rsidP="004561DC">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="004561DC" w:rsidR="003F3CA9" w:rsidP="004561DC" w:rsidRDefault="003F3CA9" w14:paraId="552B2AC7" w14:textId="469526C7">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004561DC">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Antikoagulantia och trombocythämmare, tillfällig utsättning inför elektiv operation. Sjukhusövergripande riktlinje, SÄS</w:t>
       </w:r>
       <w:r w:rsidRPr="004561DC">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId23">
         <w:r w:rsidR="00E80686">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7414FE2A" w14:textId="7FFB5C8A" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="004561DC">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="004561DC" w:rsidRDefault="003F3CA9" w14:paraId="7414FE2A" w14:textId="7FFB5C8A">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F3CA9">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Antikoagulantia och/eller trombocythämmare vid akut/halvakut kirurgi inom 24 timmar. Sjukhusövergripande riktlinje, SÄS</w:t>
       </w:r>
       <w:r w:rsidRPr="003F3CA9">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId24">
         <w:r w:rsidR="00E80686">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="64678459" w14:textId="413CBBA9" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="004561DC">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="004561DC" w:rsidRDefault="003F3CA9" w14:paraId="64678459" w14:textId="413CBBA9">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F3CA9">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Antibiotikaprofylax inför kirurgi. Sjukhusövergripande riktlinje, SÄS</w:t>
       </w:r>
       <w:r w:rsidRPr="003F3CA9">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId25">
         <w:r w:rsidR="00E80686">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="724D242B" w14:textId="38D5520F" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="004561DC">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="004561DC" w:rsidRDefault="003F3CA9" w14:paraId="724D242B" w14:textId="38D5520F">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F3CA9">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Övervakning av patient vid undersökning och-eller intern transport mellan verksamheter inom SÄS Borås. Sjukhusövergripande rutin, SÄS</w:t>
       </w:r>
       <w:r w:rsidRPr="003F3CA9">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId26">
         <w:r w:rsidR="00E80686">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="14717DA9" w14:textId="49290145" w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidRDefault="003F3CA9" w:rsidP="004561DC">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidP="004561DC" w:rsidRDefault="003F3CA9" w14:paraId="14717DA9" w14:textId="49290145">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F3CA9">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Läkemedelsordinationer – Radiologi Borås. Intern rutin vid klinik för bild- och laboratoriemedicin, SÄS</w:t>
       </w:r>
       <w:r w:rsidRPr="003F3CA9">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="001E1CF6">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00E80686">
         <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9631-514148307-41/surrogate/L%c3%a4kemedelsordinationer%20%e2%80%93%20Radiologi%20Bor%c3%a5s.pdf"</w:instrText>
       </w:r>
       <w:r w:rsidR="001E1CF6">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00E80686">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hyperlnk"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
       </w:r>
       <w:r w:rsidR="001E1CF6">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hyperlnk"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="003F3CA9" w:rsidRPr="003F3CA9" w:rsidSect="003F3CA9">
+    <w:sectPr w:rsidRPr="003F3CA9" w:rsidR="003F3CA9" w:rsidSect="003F3CA9">
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="17F1E763" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w:rsidR="006A4C6D" w:rsidRDefault="006A4C6D" w14:paraId="13D46636" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4724ADC6" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w:rsidR="006A4C6D" w:rsidRDefault="006A4C6D" w14:paraId="05C63D62" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4ECADB9D" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w:rsidR="006A4C6D" w:rsidRDefault="006A4C6D" w14:paraId="69DF9E65" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4055,209 +4121,209 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-[...2 lines deleted...]
-        <w:rStyle w:val="PageNumber"/>
+      <w:pStyle w:val="Sidfot"/>
+      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
+      <w:rPr>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
+      <w:p w:rsidRPr="00EC0A68" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="00A65FD4" w14:paraId="47BD2091" w14:textId="4558F808">
         <w:pPr>
-          <w:pStyle w:val="Footer"/>
+          <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="38966E87" w:rsidR="00660269" w:rsidRDefault="001A71B8" w:rsidP="001A71B8">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00660269" w:rsidP="001A71B8" w:rsidRDefault="001A71B8" w14:paraId="1FE2B822" w14:textId="38966E87">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="6237" w:firstLine="567"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7E1AF586" wp14:editId="6B4A16A1">
           <wp:extent cx="1897200" cy="363600"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="153909288" name="Bildobjekt 1" descr="Logotyp Västra Götalandsregionen"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="153909288" name="Bildobjekt 1" descr="Logotyp Västra Götalandsregionen"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
@@ -4265,2249 +4331,2249 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1897200" cy="363600"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="411AB61A" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23"/>
+    <w:p w:rsidR="006A4C6D" w:rsidRDefault="006A4C6D" w14:paraId="47627FAB" w14:textId="77777777"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0ED234B1" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w:rsidR="006A4C6D" w:rsidRDefault="006A4C6D" w14:paraId="360BDA94" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6C04194E" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w:rsidR="006A4C6D" w:rsidRDefault="006A4C6D" w14:paraId="7F4D1F4C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Text Box 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                        <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="3C74BEC9">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Text Box 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="6D41DF98" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="2861179C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="00413A60" w14:paraId="058CDD4D" w14:textId="2861179C">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Text Box 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRPr="005B675E" w:rsidRDefault="00413A60">
+                        <w:p w:rsidRPr="005B675E" w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="005B675E">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
-                          <w:r w:rsidR="00367D19" w:rsidRPr="005B675E">
+                          <w:r w:rsidRPr="005B675E" w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="78DAE109">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Text Box 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRPr="005B675E" w:rsidRDefault="00413A60">
+                  <w:p w:rsidRPr="005B675E" w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="685B7E76" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="005B675E">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
-                    <w:r w:rsidR="00367D19" w:rsidRPr="005B675E">
+                    <w:r w:rsidRPr="005B675E" w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
+    <w:r w:rsidRPr="00762EE0" w:rsidR="00BC48A6">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="4F1C4AC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Punktlistanumrerad"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3036" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06064E4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="56AA172C"/>
     <w:lvl w:ilvl="0" w:tplc="78C21AAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListBullet"/>
+      <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A73F438"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="43E4155E"/>
     <w:lvl w:ilvl="0" w:tplc="F7003D02">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F7A055AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="F954C24E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="BD26E210">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="2160A3DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FD508336">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="4BC05ADA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="DD744C18">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="82BA76F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E064915"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D9088BE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -6594,373 +6660,373 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1046222833">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1727484171">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1528371932">
     <w:abstractNumId w:val="18"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
@@ -7032,70 +7098,69 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="487089121">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1338995340">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="736828154">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1678388176">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:embedSystemFonts/>
-  <w:proofState w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
+  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289" strokecolor="#4a773c">
-[...1 lines deleted...]
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
@@ -7290,50 +7355,51 @@
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C262A"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="0061487E"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="00640A4B"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00697290"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
+    <w:rsid w:val="006A4C6D"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B27F6"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006B7082"/>
     <w:rsid w:val="006C1AA7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C6F82"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="007336F2"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
@@ -7484,50 +7550,51 @@
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BC5CB0"/>
     <w:rsid w:val="00BD0E64"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C14D41"/>
     <w:rsid w:val="00C3490D"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C57B86"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
+    <w:rsid w:val="00CA6D2F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE2943"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D07819"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D47BAC"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D82FA2"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DC2F72"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
@@ -7569,272 +7636,331 @@
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F73C42"/>
     <w:rsid w:val="00F84EBB"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F91DB0"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD12AC"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="0302B777"/>
     <w:rsid w:val="05EFB63C"/>
     <w:rsid w:val="05FD2BF2"/>
     <w:rsid w:val="060A22B9"/>
     <w:rsid w:val="06755894"/>
+    <w:rsid w:val="06AFE076"/>
     <w:rsid w:val="078B869D"/>
+    <w:rsid w:val="081249D5"/>
     <w:rsid w:val="08775C0A"/>
+    <w:rsid w:val="08E7637A"/>
     <w:rsid w:val="0A353485"/>
     <w:rsid w:val="0A97EF4A"/>
+    <w:rsid w:val="0B50D08F"/>
     <w:rsid w:val="0B9E2E57"/>
+    <w:rsid w:val="0F1F18D4"/>
+    <w:rsid w:val="10033DF7"/>
     <w:rsid w:val="11355A8C"/>
+    <w:rsid w:val="13B6F5CA"/>
     <w:rsid w:val="14673C86"/>
     <w:rsid w:val="146E1638"/>
     <w:rsid w:val="1506C3AA"/>
     <w:rsid w:val="15217A6B"/>
     <w:rsid w:val="15CA4EC5"/>
+    <w:rsid w:val="176F64EC"/>
     <w:rsid w:val="18C09DF9"/>
     <w:rsid w:val="18C6D5C2"/>
+    <w:rsid w:val="1B46D80E"/>
+    <w:rsid w:val="1B5C15BB"/>
     <w:rsid w:val="1B8C4CD1"/>
     <w:rsid w:val="1BCD0E1C"/>
     <w:rsid w:val="1C0A22A7"/>
     <w:rsid w:val="1CFD1D73"/>
+    <w:rsid w:val="1DA1975A"/>
     <w:rsid w:val="1DCC6536"/>
+    <w:rsid w:val="1E2A06FB"/>
     <w:rsid w:val="1FFFB68C"/>
+    <w:rsid w:val="2187EB2A"/>
+    <w:rsid w:val="22532E48"/>
+    <w:rsid w:val="2295A917"/>
     <w:rsid w:val="234C52D8"/>
     <w:rsid w:val="24278A58"/>
     <w:rsid w:val="25585119"/>
     <w:rsid w:val="26469D72"/>
+    <w:rsid w:val="26BF8471"/>
+    <w:rsid w:val="27468C98"/>
+    <w:rsid w:val="27CE5064"/>
     <w:rsid w:val="27D677F5"/>
     <w:rsid w:val="27D7E6FA"/>
     <w:rsid w:val="2A09EE9A"/>
     <w:rsid w:val="2A749C70"/>
     <w:rsid w:val="2C106CD1"/>
+    <w:rsid w:val="2DAA43C8"/>
+    <w:rsid w:val="2E034715"/>
+    <w:rsid w:val="2E193C71"/>
+    <w:rsid w:val="2E8E9768"/>
+    <w:rsid w:val="2FD8FBA8"/>
+    <w:rsid w:val="303CE91C"/>
     <w:rsid w:val="30579728"/>
     <w:rsid w:val="30E50ADC"/>
     <w:rsid w:val="31DC019D"/>
     <w:rsid w:val="323DF787"/>
     <w:rsid w:val="3377D1FE"/>
     <w:rsid w:val="344A7F0E"/>
+    <w:rsid w:val="347D1A86"/>
+    <w:rsid w:val="35F98806"/>
+    <w:rsid w:val="36477A17"/>
+    <w:rsid w:val="3683A718"/>
     <w:rsid w:val="37F92D51"/>
+    <w:rsid w:val="381B10E6"/>
+    <w:rsid w:val="38451994"/>
     <w:rsid w:val="38560ED9"/>
     <w:rsid w:val="3932B7D8"/>
     <w:rsid w:val="399C4F84"/>
+    <w:rsid w:val="3A4BE0DD"/>
     <w:rsid w:val="3B04A8C1"/>
+    <w:rsid w:val="3B414EAF"/>
+    <w:rsid w:val="3CE932F8"/>
+    <w:rsid w:val="3D270194"/>
+    <w:rsid w:val="3E10A466"/>
     <w:rsid w:val="3E704837"/>
     <w:rsid w:val="412805F7"/>
     <w:rsid w:val="426F87A0"/>
+    <w:rsid w:val="4456CDB9"/>
     <w:rsid w:val="4497750B"/>
     <w:rsid w:val="4644D444"/>
     <w:rsid w:val="46FDDC40"/>
     <w:rsid w:val="4843DDD8"/>
     <w:rsid w:val="4875CC42"/>
+    <w:rsid w:val="49AA44C4"/>
+    <w:rsid w:val="49CE7A35"/>
+    <w:rsid w:val="4AAD9EC3"/>
     <w:rsid w:val="4B6E5C78"/>
+    <w:rsid w:val="4CCCD953"/>
     <w:rsid w:val="4D7A70BB"/>
+    <w:rsid w:val="4DD9D413"/>
+    <w:rsid w:val="4DDE7B8A"/>
     <w:rsid w:val="4E46B9A2"/>
     <w:rsid w:val="4E7C225A"/>
     <w:rsid w:val="4F518A5C"/>
+    <w:rsid w:val="50124450"/>
     <w:rsid w:val="50A31DB2"/>
+    <w:rsid w:val="50ABB77D"/>
+    <w:rsid w:val="50D7E26E"/>
     <w:rsid w:val="5220009D"/>
+    <w:rsid w:val="53A78595"/>
     <w:rsid w:val="54DCC7E1"/>
     <w:rsid w:val="55965F79"/>
     <w:rsid w:val="5621E90F"/>
     <w:rsid w:val="568201B9"/>
     <w:rsid w:val="5782D933"/>
     <w:rsid w:val="592488FB"/>
     <w:rsid w:val="5AAF07D8"/>
     <w:rsid w:val="5B255D4C"/>
     <w:rsid w:val="5B3A0445"/>
     <w:rsid w:val="5CE8981D"/>
     <w:rsid w:val="5E0F2DC8"/>
+    <w:rsid w:val="5E5326B1"/>
     <w:rsid w:val="5F723A73"/>
+    <w:rsid w:val="600C2D9D"/>
     <w:rsid w:val="61AC2C5E"/>
     <w:rsid w:val="61BB92A3"/>
+    <w:rsid w:val="627E26A6"/>
     <w:rsid w:val="62F6D0E2"/>
     <w:rsid w:val="63A6646A"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="65143479"/>
+    <w:rsid w:val="653E16C8"/>
+    <w:rsid w:val="66A67FB5"/>
     <w:rsid w:val="68BDAAF6"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="6C40454F"/>
     <w:rsid w:val="6FC1EF0C"/>
+    <w:rsid w:val="70F20908"/>
     <w:rsid w:val="71175C25"/>
     <w:rsid w:val="712F8768"/>
     <w:rsid w:val="71C75719"/>
     <w:rsid w:val="72E5AF16"/>
+    <w:rsid w:val="740A02D9"/>
     <w:rsid w:val="7495602F"/>
     <w:rsid w:val="772F8F20"/>
     <w:rsid w:val="776D754C"/>
     <w:rsid w:val="77CD00F1"/>
     <w:rsid w:val="7830669A"/>
+    <w:rsid w:val="7995DACA"/>
+    <w:rsid w:val="7AC0838C"/>
+    <w:rsid w:val="7C4FAD77"/>
+    <w:rsid w:val="7C55ABF0"/>
+    <w:rsid w:val="7D911305"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289" strokecolor="#4a773c">
-[...1 lines deleted...]
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{F84F019F-0F38-4198-BD8A-88CBEC948B23}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7859,75 +7985,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -7962,57 +8088,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:uiPriority="21" w:semiHidden="1"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:uiPriority="31" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:uiPriority="32" w:semiHidden="1"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:uiPriority="33" w:semiHidden="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -8070,2349 +8196,2349 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:rsid w:val="003F3CA9"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
+    <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="005B675E"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="MS Gothic"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
+    <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BC3614"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading3Char"/>
+    <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FD12AC"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="30"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading4Char"/>
+    <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading5Char"/>
+    <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="Rubrik6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading6Char"/>
+    <w:link w:val="Rubrik6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="003F3CA9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading7">
+  <w:style w:type="paragraph" w:styleId="Rubrik7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading7Char"/>
+    <w:link w:val="Rubrik7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="003F3CA9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading9">
+  <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading9Char"/>
+    <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="003F3CA9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable1">
+  <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
+  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
+  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PageNumber">
+  <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
+  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-    <w:name w:val="Heading 1 Char"/>
+  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
+    <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
-    <w:link w:val="Heading1"/>
+    <w:link w:val="Rubrik1"/>
     <w:rsid w:val="005B675E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="MS Gothic"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
+  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...1 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
+    <w:name w:val="Sidfot Char"/>
+    <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="TitleChar"/>
+    <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
+  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...1 lines deleted...]
-    <w:link w:val="Title"/>
+  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
+    <w:name w:val="Rubrik Char"/>
+    <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
+    <w:name w:val="Ballongtext Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
+  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
     <w:name w:val="Faktaruta rubrik"/>
-    <w:basedOn w:val="Heading2"/>
+    <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-    <w:name w:val="Heading 2 Char"/>
+  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
+    <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading2"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00BC3614"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-    <w:name w:val="Heading 3 Char"/>
+  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
+    <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading3"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00FD12AC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-    <w:name w:val="Heading 4 Char"/>
+  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
+    <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading4"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading5"/>
+  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
+    <w:name w:val="Rubrik 5 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="720"/>
       </w:tabs>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
+  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC1">
+  <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009178F0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsunderrubrik" w:customStyle="1">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsunderrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsunderrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC2">
+  <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BC5CB0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:ind w:left="1349"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC3">
+  <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BC5CB0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:ind w:left="1707"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC4">
+  <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC5">
+  <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC6">
+  <w:style w:type="paragraph" w:styleId="Innehll6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1200"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC7">
+  <w:style w:type="paragraph" w:styleId="Innehll7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC8">
+  <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC9">
+  <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
+  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00FD12AC"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
+  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
+  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
     <w:name w:val="Formatmall1 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
+  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable2">
+  <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent1">
+  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent6">
+  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent1">
+  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
+  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
+  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent6">
+  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightShading-Accent1">
+  <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
+  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
     <w:name w:val="VGR tabell"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
+  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
     <w:name w:val="Oformaterad tabell 51"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
+  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListBullet">
+  <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FD12AC"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="6"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1349"/>
       </w:tabs>
       <w:spacing w:after="60"/>
       <w:ind w:left="1349" w:hanging="357"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable3">
+  <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable4">
+  <w:style w:type="table" w:styleId="Oformateradtabell4">
     <w:name w:val="Plain Table 4"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
+  <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
+    <w:name w:val="Sidhuvud Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading6"/>
+  <w:style w:type="character" w:styleId="Rubrik6Char" w:customStyle="1">
+    <w:name w:val="Rubrik 6 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="003F3CA9"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading7"/>
+  <w:style w:type="character" w:styleId="Rubrik7Char" w:customStyle="1">
+    <w:name w:val="Rubrik 7 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="003F3CA9"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading9"/>
+  <w:style w:type="character" w:styleId="Rubrik9Char" w:customStyle="1">
+    <w:name w:val="Rubrik 9 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="003F3CA9"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a">
-    <w:next w:val="ListNumber"/>
+  <w:style w:type="paragraph" w:styleId="a" w:customStyle="1">
+    <w:next w:val="Numreradlista"/>
     <w:rsid w:val="003F3CA9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="3036"/>
       </w:tabs>
       <w:spacing w:after="80"/>
       <w:ind w:left="3033" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListNumber">
+  <w:style w:type="paragraph" w:styleId="Numreradlista">
     <w:name w:val="List Number"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003F3CA9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="720"/>
       </w:tabs>
       <w:ind w:left="720" w:hanging="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Punktlistanumrerad">
+  <w:style w:type="paragraph" w:styleId="Punktlistanumrerad" w:customStyle="1">
     <w:name w:val="Punktlista numrerad"/>
     <w:qFormat/>
     <w:rsid w:val="00FD12AC"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1349"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="80" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="1349" w:right="868" w:hanging="357"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004A7C42"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
+  <w:style w:type="paragraph" w:styleId="Kommentarer">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
+    <w:link w:val="KommentarerChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentText"/>
+  <w:style w:type="character" w:styleId="KommentarerChar" w:customStyle="1">
+    <w:name w:val="Kommentarer Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Kommentarer"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:styleId="Kommentarsreferens">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
+  <w:style w:type="paragraph" w:styleId="Kommentarsmne">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="CommentText"/>
-[...1 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+    <w:basedOn w:val="Kommentarer"/>
+    <w:next w:val="Kommentarer"/>
+    <w:link w:val="KommentarsmneChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00424034"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentSubject"/>
+  <w:style w:type="character" w:styleId="KommentarsmneChar" w:customStyle="1">
+    <w:name w:val="Kommentarsämne Char"/>
+    <w:basedOn w:val="KommentarerChar"/>
+    <w:link w:val="Kommentarsmne"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00424034"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalmedindrag">
+  <w:style w:type="paragraph" w:styleId="Normalmedindrag" w:customStyle="1">
     <w:name w:val="Normal med indrag"/>
     <w:rsid w:val="000D62E3"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="1349" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C14D41"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10786,802 +10912,53 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...760 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Dok_med_omslag_sd_red.dotx</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Manager/>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinkBase/>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Biopsier, punktioner och dränage via radiologi, förberedelser och eftervård vid SÄS</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Karin Åhlin</lastModifiedBy>
-  <revision>78</revision>
+  <lastModifiedBy>Malin Svensson</lastModifiedBy>
+  <revision>83</revision>
   <lastPrinted>2023-04-20T15:47:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>