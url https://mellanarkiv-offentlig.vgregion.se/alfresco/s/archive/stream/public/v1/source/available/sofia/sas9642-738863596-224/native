--- v0 (2025-11-26)
+++ v1 (2026-05-11)
@@ -1,346 +1,229 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="7FFC7DAD" w14:textId="77777777">
+    <w:p w14:paraId="7FFC7DAD" w14:textId="77777777" w:rsidR="0051513A" w:rsidRDefault="0051513A" w:rsidP="4DD01F29">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc100327184" w:id="0"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0051513A">
+      <w:bookmarkStart w:id="0" w:name="_Toc100327184"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc200979945"/>
+      <w:r>
         <w:t xml:space="preserve">Antikoagulation och ryggbedövning, SÄS </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="11BC1DCA" w14:textId="5200B3BF">
+    <w:p w14:paraId="11BC1DCA" w14:textId="5200B3BF" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc201034901" w:id="2"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc201034901"/>
       <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w:rsidRPr="00F24496" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="1140540B" w14:textId="77777777">
-[...8 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="79692127" w14:textId="3664C0ED" w:rsidR="31426D00" w:rsidRDefault="31426D00" w:rsidP="0267DF30">
+      <w:r w:rsidRPr="0267DF30">
+        <w:t xml:space="preserve">Lagt till en rad om </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0267DF30">
+        <w:t>fragmin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0267DF30">
+        <w:t xml:space="preserve"> hos obstetrisk patient samt referens nummer 5 då vårt PM gick emot två andra PM innan</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_Toc100327185"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc200979946"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc72840807"/>
     </w:p>
-    <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="69BCFD87" w14:textId="77777777">
+    <w:p w14:paraId="69BCFD87" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc201034902" w:id="6"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc201034902"/>
       <w:r>
         <w:t>Sammanfattning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w:rsidR="000B4706" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="26793054" w14:textId="6C891E6A">
-      <w:bookmarkStart w:name="_Toc200979947" w:id="7"/>
+    <w:p w14:paraId="26793054" w14:textId="6C891E6A" w:rsidR="000B4706" w:rsidRDefault="0051513A" w:rsidP="0051513A">
+      <w:bookmarkStart w:id="7" w:name="_Toc200979947"/>
       <w:r w:rsidRPr="0051513A">
         <w:t>En blödning i anslutning till ryggmärgen kan få mycket allvarliga konsekvenser och därför måste man överväga indikationen för ryggbedövning noga hos patienter som behandlas med olika läkemedel som påverkar koagulationen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B405A1" w:rsidP="000B4706" w:rsidRDefault="00B405A1" w14:paraId="6660DA9D" w14:textId="35E828FD">
+    <w:p w14:paraId="6660DA9D" w14:textId="35E828FD" w:rsidR="00B405A1" w:rsidRPr="00A81C29" w:rsidRDefault="00B405A1" w:rsidP="000B4706">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A81C29">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w:rsidR="0051513A" w:rsidRDefault="000B4706" w14:paraId="27382F58" w14:textId="15CF44A5">
+    <w:p w14:paraId="27C42301" w14:textId="69D0B6DB" w:rsidR="0051513A" w:rsidRDefault="000B4706">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 2;1;Rubrik 3;2;Rubrik 4;3" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:history="1" w:anchor="_Toc201034901">
-        <w:r w:rsidRPr="004F436F" w:rsidR="0051513A">
+      <w:hyperlink w:anchor="_Toc201034903" w:history="1">
+        <w:r w:rsidR="0051513A" w:rsidRPr="004F436F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Förändringar sedan föregående version</w:t>
+          <w:t>Bakgrund</w:t>
         </w:r>
         <w:r w:rsidR="0051513A">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="0051513A">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="0051513A">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc201034901 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc201034903 \h </w:instrText>
         </w:r>
         <w:r w:rsidR="0051513A">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="0051513A">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="0051513A">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>1</w:t>
+          <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="0051513A">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0051513A" w:rsidRDefault="0051513A" w14:paraId="317D1CBC" w14:textId="2A9CE4C5">
+    <w:p w14:paraId="2A7F9483" w14:textId="39761B64" w:rsidR="0051513A" w:rsidRDefault="0051513A">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc201034902">
-[...137 lines deleted...]
-      <w:hyperlink w:history="1" w:anchor="_Toc201034904">
+      <w:hyperlink w:anchor="_Toc201034904" w:history="1">
         <w:r w:rsidRPr="004F436F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förutsättningar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -355,61 +238,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0051513A" w:rsidRDefault="0051513A" w14:paraId="7B713370" w14:textId="29F83291">
+    <w:p w14:paraId="7B713370" w14:textId="29F83291" w:rsidR="0051513A" w:rsidRDefault="0051513A">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc201034905">
+      <w:hyperlink w:anchor="_Toc201034905" w:history="1">
         <w:r w:rsidRPr="004F436F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Genomförande</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -424,61 +307,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0051513A" w:rsidRDefault="0051513A" w14:paraId="40CF4553" w14:textId="191FAC51">
+    <w:p w14:paraId="40CF4553" w14:textId="191FAC51" w:rsidR="0051513A" w:rsidRDefault="0051513A">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc201034906">
+      <w:hyperlink w:anchor="_Toc201034906" w:history="1">
         <w:r w:rsidRPr="004F436F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Riktlinjer för ryggbedövning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -493,61 +376,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0051513A" w:rsidRDefault="0051513A" w14:paraId="6AA361E2" w14:textId="795A5E5F">
+    <w:p w14:paraId="6AA361E2" w14:textId="795A5E5F" w:rsidR="0051513A" w:rsidRDefault="0051513A">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc201034907">
+      <w:hyperlink w:anchor="_Toc201034907" w:history="1">
         <w:r w:rsidRPr="004F436F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Farmakologisk påverkan på koagulation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -562,61 +445,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0051513A" w:rsidRDefault="0051513A" w14:paraId="18EF080D" w14:textId="5CD14797">
+    <w:p w14:paraId="18EF080D" w14:textId="5CD14797" w:rsidR="0051513A" w:rsidRDefault="0051513A">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc201034908">
+      <w:hyperlink w:anchor="_Toc201034908" w:history="1">
         <w:r w:rsidRPr="004F436F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Dubbel trombocythämning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -631,61 +514,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0051513A" w:rsidRDefault="0051513A" w14:paraId="2514923F" w14:textId="377B7A1A">
+    <w:p w14:paraId="2514923F" w14:textId="377B7A1A" w:rsidR="0051513A" w:rsidRDefault="0051513A">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc201034909">
+      <w:hyperlink w:anchor="_Toc201034909" w:history="1">
         <w:r w:rsidRPr="004F436F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
             <w:lang w:val="en-NZ"/>
           </w:rPr>
           <w:t>NSAID, Non-steroidal anti-inflammatory drugs</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
@@ -701,61 +584,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0051513A" w:rsidRDefault="0051513A" w14:paraId="213B4538" w14:textId="1502DB7D">
+    <w:p w14:paraId="213B4538" w14:textId="1502DB7D" w:rsidR="0051513A" w:rsidRDefault="0051513A">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc201034910">
+      <w:hyperlink w:anchor="_Toc201034910" w:history="1">
         <w:r w:rsidRPr="004F436F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Uppföljning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -770,61 +653,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0051513A" w:rsidRDefault="0051513A" w14:paraId="79DB3002" w14:textId="5B2F5A8A">
+    <w:p w14:paraId="79DB3002" w14:textId="5B2F5A8A" w:rsidR="0051513A" w:rsidRDefault="0051513A">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc201034911">
+      <w:hyperlink w:anchor="_Toc201034911" w:history="1">
         <w:r w:rsidRPr="004F436F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Dokumentinformation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -839,61 +722,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0051513A" w:rsidRDefault="0051513A" w14:paraId="68CDC58B" w14:textId="7B3BEE84">
+    <w:p w14:paraId="68CDC58B" w14:textId="7B3BEE84" w:rsidR="0051513A" w:rsidRDefault="0051513A">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc201034912">
+      <w:hyperlink w:anchor="_Toc201034912" w:history="1">
         <w:r w:rsidRPr="004F436F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Referens- och länkförteckning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -908,3103 +791,3183 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="00F43A9D" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="000B4706" w14:paraId="475EC055" w14:textId="39205969">
+    <w:p w14:paraId="475EC055" w14:textId="39205969" w:rsidR="0051513A" w:rsidRPr="00F43A9D" w:rsidRDefault="000B4706" w:rsidP="0051513A">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:spacing w:before="360"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkStart w:name="_Toc465154675" w:id="8"/>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00F43A9D" w:rsidR="0051513A">
+      <w:bookmarkStart w:id="8" w:name="_Toc465154675"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc465264384"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc256000001"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc256000012"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc256000023"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc256000032"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc256000043"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc256000054"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc256000065"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc256000075"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc256000086"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc256000097"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc58936057"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc256000020"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc256000110"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc256000121"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc59181238"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc256000131"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc122342751"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc201034903"/>
+      <w:r w:rsidR="0051513A" w:rsidRPr="00F43A9D">
         <w:t>Bakgrund</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
     </w:p>
-    <w:p w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="376490F3" w14:textId="77777777">
+    <w:p w14:paraId="376490F3" w14:textId="77777777" w:rsidR="0051513A" w:rsidRDefault="0051513A" w:rsidP="0051513A">
       <w:r w:rsidRPr="00F43A9D">
         <w:t>Ryggbedövning (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F43A9D">
         <w:t>neuraxial</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F43A9D">
         <w:t xml:space="preserve"> blockad det vill säga spinal- eller epiduralbedövning) kan många gånger förbättra anestesivården.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000B4706" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="6F588DD9" w14:textId="5DA0AE18">
+    <w:p w14:paraId="6F588DD9" w14:textId="5DA0AE18" w:rsidR="000B4706" w:rsidRDefault="0051513A" w:rsidP="0051513A">
       <w:r w:rsidRPr="00F43A9D">
         <w:t xml:space="preserve">Många av de patienter vi möter i vår verksamhet behandlas med läkemedel som minskar koagulationsförmågan för att undvika tromboser men samtidigt gör detta att de löper en </w:t>
       </w:r>
       <w:r>
         <w:t>ökad</w:t>
       </w:r>
       <w:r w:rsidRPr="00F43A9D">
         <w:t xml:space="preserve"> risk för </w:t>
       </w:r>
       <w:r>
         <w:t>blödning.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F43A9D">
         <w:t xml:space="preserve"> En ryggmärgsnära blödning kan få katastrofala konsekvenser därför är det viktigt att man väger för- och nackdelar med ryggbedövning och proppförebyggande behandling noga.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F43A9D" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="0F03E8B1" w14:textId="77777777">
+    <w:p w14:paraId="0F03E8B1" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="00F43A9D" w:rsidRDefault="0051513A" w:rsidP="0051513A">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc465154676" w:id="28"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="_Toc201034904" w:id="47"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc465154676"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc465264385"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc256000002"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc256000013"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc256000024"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc256000035"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc256000046"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc256000057"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc256000068"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc256000077"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc256000088"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc256000099"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc58936058"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc256000033"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc256000111"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc256000122"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc59181239"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc256000132"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc122342752"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc201034904"/>
       <w:r w:rsidRPr="00F43A9D">
         <w:t>Förutsättningar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
     </w:p>
-    <w:p w:rsidRPr="00F43A9D" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="24027E8E" w14:textId="77777777">
-      <w:hyperlink r:id="rId8">
+    <w:p w14:paraId="24027E8E" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="00F43A9D" w:rsidRDefault="0051513A" w:rsidP="0051513A">
+      <w:hyperlink r:id="rId12">
         <w:r w:rsidRPr="6FAE0A45">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>SSAI/</w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="6FAE0A45">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>SFAI:s</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="6FAE0A45">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> riktlinjer</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> för ryggbedövning och antikoagulation ger direktiv när det gäller perorala </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>antikoagulantia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">, men är lite mer osäkert när det gäller trombocytaggregationshämmare och samt när det gäller kombinationen av olika koagulationspåverkande läkemedel. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F43A9D" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="0EBDE687" w14:textId="77777777">
+    <w:p w14:paraId="0EBDE687" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="00F43A9D" w:rsidRDefault="0051513A" w:rsidP="0051513A">
       <w:r>
         <w:t>Narkosläkare måste i varje enskilt fall ta hänsyn till indikationen för behandling med trombocytaggregationshämmare, möjligheten till alternativa anestesimetoder, kirurgins angelägenhetsgrad, patientens tillstånd och riskfaktorer samt patientens egna önskemål. I vissa specifika fall kan vinsten med en ryggbedövning överstiga risken för blödning vid påverkad koagulation hos patienten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F43A9D" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="4D98E92E" w14:textId="77777777">
+    <w:p w14:paraId="4D98E92E" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="00F43A9D" w:rsidRDefault="0051513A" w:rsidP="0051513A">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc465154677" w:id="48"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="_Toc201034905" w:id="67"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc465154677"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc465264386"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc256000003"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc256000014"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc256000025"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc256000036"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc256000047"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc256000058"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc256000069"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc256000078"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc256000089"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc256000100"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc58936059"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc256000044"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc256000112"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc256000123"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc59181240"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc256000133"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc122342753"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc201034905"/>
       <w:r w:rsidRPr="00F43A9D">
         <w:t>Genomförande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
       <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
     </w:p>
-    <w:p w:rsidRPr="00F43A9D" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="7E367B26" w14:textId="77777777">
-[...11 lines deleted...]
-      <w:bookmarkStart w:name="_Toc256000103" w:id="79"/>
+    <w:p w14:paraId="7E367B26" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="00F43A9D" w:rsidRDefault="0051513A" w:rsidP="0051513A">
+      <w:bookmarkStart w:id="68" w:name="_Toc465154678"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc465264387"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc256000004"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc256000015"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc256000026"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc256000037"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc256000048"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc256000059"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc256000070"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc256000081"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc256000092"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc256000103"/>
       <w:r w:rsidRPr="00F43A9D">
         <w:t>Observera att patienter med nedsatt läkemedelselimination (</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F43A9D">
         <w:t>t.ex.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F43A9D">
         <w:t xml:space="preserve"> njursvikt) kan kräva längre tidsintervall än de som anges i dessa riktlinjer. Observera även att kombinationer av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F43A9D">
         <w:t>antikoagulantia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F43A9D">
         <w:t xml:space="preserve"> ökar risken för blödning.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F43A9D" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="0B1F6129" w14:textId="77777777">
+    <w:p w14:paraId="0B1F6129" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="00F43A9D" w:rsidRDefault="0051513A" w:rsidP="0051513A">
       <w:r w:rsidRPr="00F43A9D">
         <w:t xml:space="preserve">Samtliga råd som ges i </w:t>
       </w:r>
-      <w:hyperlink w:tooltip="SSAI/SFAI:s riktlinjer" w:history="1" r:id="rId9">
+      <w:hyperlink r:id="rId13" w:tooltip="SSAI/SFAI:s riktlinjer" w:history="1">
         <w:r w:rsidRPr="00C749FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>SSAI/</w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00C749FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>SFAI:s</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00C749FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> riktlinjer</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F43A9D">
         <w:t xml:space="preserve"> har evidensgrad D och är huvudsakligen baserade på </w:t>
       </w:r>
       <w:r w:rsidRPr="00F43A9D">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>experts opinion</w:t>
       </w:r>
       <w:r w:rsidRPr="00F43A9D">
         <w:t xml:space="preserve"> samt i vissa fall farmakokinetiska data [1].</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F43A9D" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="4DDF1B37" w14:textId="77777777">
+    <w:p w14:paraId="4DDF1B37" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="00F43A9D" w:rsidRDefault="0051513A" w:rsidP="0051513A">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc58936060" w:id="80"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="_Toc201034906" w:id="87"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc58936060"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc256000055"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc256000114"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc256000124"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc59181241"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc256000134"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc122342754"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc201034906"/>
       <w:r w:rsidRPr="00F43A9D">
-        <w:lastRenderedPageBreak/>
         <w:t>Riktlinjer för ryggbedövning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
       <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
       <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
       <w:bookmarkEnd w:id="77"/>
       <w:bookmarkEnd w:id="78"/>
       <w:bookmarkEnd w:id="79"/>
       <w:bookmarkEnd w:id="80"/>
       <w:bookmarkEnd w:id="81"/>
       <w:bookmarkEnd w:id="82"/>
       <w:bookmarkEnd w:id="83"/>
       <w:bookmarkEnd w:id="84"/>
       <w:bookmarkEnd w:id="85"/>
       <w:bookmarkEnd w:id="86"/>
       <w:bookmarkEnd w:id="87"/>
     </w:p>
-    <w:p w:rsidRPr="00C749FA" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="0323E51A" w14:textId="77777777">
+    <w:p w14:paraId="0323E51A" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="00C749FA" w:rsidRDefault="0051513A" w:rsidP="0051513A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc465154679" w:id="88"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:name="_Toc256000016" w:id="91"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc465154679"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc465264388"/>
+      <w:bookmarkStart w:id="90" w:name="_Toc256000005"/>
+      <w:bookmarkStart w:id="91" w:name="_Toc256000016"/>
       <w:r w:rsidRPr="00C749FA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Ryggbedövning kan läggas utan föregående kontroll av koagulationsstatus på väsentligen friska patienter, som inte äter läkemedel som påverkar koagulation- eller trombocytfunktion. </w:t>
+        <w:t xml:space="preserve">Ryggbedövning kan läggas utan föregående kontroll av koagulationsstatus på väsentligen friska patienter, som inte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C749FA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">äter läkemedel som påverkar koagulation- eller trombocytfunktion. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F43A9D" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="1318BAF0" w14:textId="77777777">
+    <w:p w14:paraId="1318BAF0" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="00F43A9D" w:rsidRDefault="0051513A" w:rsidP="0051513A">
       <w:r w:rsidRPr="00F43A9D">
         <w:t>Hos patienter med förändrat koagulationsstatus, p.g.a. behandling eller sjukdom, ska APTT, PK-INR och TPK kontrolleras innan ryggbedövning läggs.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F43A9D" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="36C84E46" w14:textId="77777777">
+    <w:p w14:paraId="36C84E46" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="00F43A9D" w:rsidRDefault="0051513A" w:rsidP="0051513A">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>PK-INR &lt;1,6 om trombocytantal och APTT är normalt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F43A9D" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="3D6FB00B" w14:textId="77777777">
+    <w:p w14:paraId="3D6FB00B" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="00F43A9D" w:rsidRDefault="0051513A" w:rsidP="0051513A">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F43A9D">
         <w:t xml:space="preserve">Vid PK-INR mellan 1,6 och 1,8 får en individuell bedömning göras utifrån anamnes, indikationen och övriga koagulationsfaktorer. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F43A9D" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="00C15CF5" w14:textId="77777777">
+    <w:p w14:paraId="00C15CF5" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="00F43A9D" w:rsidRDefault="0051513A" w:rsidP="0051513A">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F43A9D">
         <w:t>Vid PK-INR på 1,9 eller högre bör spinal- eller epiduralanestesi inte läggas.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="1517D702" w14:textId="77777777">
+    <w:p w14:paraId="1517D702" w14:textId="77777777" w:rsidR="0051513A" w:rsidRDefault="0051513A" w:rsidP="0051513A">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Trombocytantal &gt;70 x 10</w:t>
       </w:r>
       <w:r w:rsidRPr="0051513A">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> om förutsättning för ryggbedövning är en komfortvinst. Finns morbiditets och mortalitetsvinst kan spinalbedövning utföras vid trombocytantal ner till 50. Individuell bedömning får då göras utifrån anamnes och övriga provsvar. Vid lågt trombocytvärde behöver provet vara taget nära inpå att ryggbedövning görs.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F43A9D" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="4EA01D73" w14:textId="77777777">
+    <w:p w14:paraId="4EA01D73" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="00F43A9D" w:rsidRDefault="0051513A" w:rsidP="0051513A">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:t>Patienter</w:t>
       </w:r>
       <w:r w:rsidRPr="00F43A9D">
         <w:t xml:space="preserve"> som fått spinal- eller epiduralanestesi </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ska </w:t>
       </w:r>
       <w:r w:rsidRPr="00F43A9D">
         <w:t xml:space="preserve">övervakas noga postoperativt så att eventuella symtom på </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F43A9D">
         <w:t>hematom</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F43A9D">
         <w:t xml:space="preserve"> i spinalkanalen uppmärksammas tidigt. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Vid misstanke om spinalt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>hematom</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> är det extremt viktigt med akut utredning och behandling eftersom irreversibla nervskador uppstår inom 8 timmar, se </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Hlk50474171" w:id="92"/>
+      <w:bookmarkStart w:id="92" w:name="_Hlk50474171"/>
       <w:r>
         <w:t xml:space="preserve">riktlinje </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10">
+      <w:hyperlink r:id="rId14">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="6FAE0A45">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Epiduralt</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="6FAE0A45">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="6FAE0A45">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>hematom</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="6FAE0A45">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> i anslutning till spinal- eller epiduralanestesi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="92"/>
       <w:r>
         <w:t>[2].</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F43A9D" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="6F96B32E" w14:textId="77777777">
+    <w:p w14:paraId="6F96B32E" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="00F43A9D" w:rsidRDefault="0051513A" w:rsidP="0051513A">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00F43A9D">
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:name="_Toc256000027" w:id="93"/>
-[...14 lines deleted...]
-      <w:bookmarkStart w:name="_Toc201034907" w:id="108"/>
+      <w:bookmarkStart w:id="93" w:name="_Toc256000027"/>
+      <w:bookmarkStart w:id="94" w:name="_Toc256000038"/>
+      <w:bookmarkStart w:id="95" w:name="_Toc256000049"/>
+      <w:bookmarkStart w:id="96" w:name="_Toc256000060"/>
+      <w:bookmarkStart w:id="97" w:name="_Toc256000071"/>
+      <w:bookmarkStart w:id="98" w:name="_Toc256000082"/>
+      <w:bookmarkStart w:id="99" w:name="_Toc256000093"/>
+      <w:bookmarkStart w:id="100" w:name="_Toc256000104"/>
+      <w:bookmarkStart w:id="101" w:name="_Toc58936061"/>
+      <w:bookmarkStart w:id="102" w:name="_Toc256000066"/>
+      <w:bookmarkStart w:id="103" w:name="_Toc256000115"/>
+      <w:bookmarkStart w:id="104" w:name="_Toc256000125"/>
+      <w:bookmarkStart w:id="105" w:name="_Toc59181242"/>
+      <w:bookmarkStart w:id="106" w:name="_Toc256000135"/>
+      <w:bookmarkStart w:id="107" w:name="_Toc122342755"/>
+      <w:bookmarkStart w:id="108" w:name="_Toc201034907"/>
       <w:r w:rsidRPr="00F43A9D">
         <w:lastRenderedPageBreak/>
         <w:t>Farmakologisk påverkan på koagulation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="88"/>
       <w:bookmarkEnd w:id="89"/>
       <w:bookmarkEnd w:id="90"/>
       <w:bookmarkEnd w:id="91"/>
       <w:bookmarkEnd w:id="93"/>
       <w:bookmarkEnd w:id="94"/>
       <w:bookmarkEnd w:id="95"/>
       <w:bookmarkEnd w:id="96"/>
       <w:bookmarkEnd w:id="97"/>
       <w:bookmarkEnd w:id="98"/>
       <w:bookmarkEnd w:id="99"/>
       <w:bookmarkEnd w:id="100"/>
       <w:bookmarkEnd w:id="101"/>
       <w:bookmarkEnd w:id="102"/>
       <w:bookmarkEnd w:id="103"/>
       <w:bookmarkEnd w:id="104"/>
       <w:bookmarkEnd w:id="105"/>
       <w:bookmarkEnd w:id="106"/>
       <w:bookmarkEnd w:id="107"/>
       <w:bookmarkEnd w:id="108"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9922" w:type="dxa"/>
         <w:tblInd w:w="279" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Farmakologisk påverkan på koagulation"/>
         <w:tblDescription w:val="Tabellen tydliggör hur olika antikoagulantia ska hanteras i samband med ryggbedövning baserat på rekommendationer."/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2454"/>
         <w:gridCol w:w="2932"/>
         <w:gridCol w:w="4536"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidTr="0051513A" w14:paraId="7D3AFA28" w14:textId="77777777">
+      <w:tr w:rsidR="0051513A" w:rsidRPr="001A79CD" w14:paraId="7D3AFA28" w14:textId="77777777" w:rsidTr="4DD01F29">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2454" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0051513A" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="0364F189" w14:textId="77777777">
+          <w:p w14:paraId="0364F189" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="0051513A" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0051513A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Antikoagulantia</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2932" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0051513A" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="5292D821" w14:textId="77777777">
+          <w:p w14:paraId="5292D821" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="0051513A" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="179" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0051513A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Tidsintervall från tillförsel av farmaka till anläggande av ryggbedövning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0051513A" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="667A4F24" w14:textId="77777777">
+          <w:p w14:paraId="667A4F24" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="0051513A" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="58" w:right="-55"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0051513A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Tidsintervall från anläggande av ryggbedövning, borttagande / manipulation av kateter till administration av farmaka</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidTr="0051513A" w14:paraId="254D7D5C" w14:textId="77777777">
+      <w:tr w:rsidR="0051513A" w:rsidRPr="001A79CD" w14:paraId="254D7D5C" w14:textId="77777777" w:rsidTr="4DD01F29">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9922" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0051513A" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="5A9BC7D1" w14:textId="77777777">
+          <w:p w14:paraId="5A9BC7D1" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="0051513A" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0051513A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Hepariner</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0051513A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0051513A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Xa</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0051513A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>-inhibitorer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidTr="0051513A" w14:paraId="21252930" w14:textId="77777777">
+      <w:tr w:rsidR="0051513A" w:rsidRPr="001A79CD" w14:paraId="21252930" w14:textId="77777777" w:rsidTr="4DD01F29">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2454" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="28CF037F" w14:textId="77777777">
+          <w:p w14:paraId="28CF037F" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="48"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t>Ofraktionerat</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t xml:space="preserve"> Heparin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2932" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="28C5E725" w14:textId="77777777">
+          <w:p w14:paraId="28C5E725" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="48"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="4B413F45" w14:textId="77777777">
+          <w:p w14:paraId="4B413F45" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="48"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidTr="0051513A" w14:paraId="260AD3E7" w14:textId="77777777">
+      <w:tr w:rsidR="0051513A" w:rsidRPr="001A79CD" w14:paraId="260AD3E7" w14:textId="77777777" w:rsidTr="4DD01F29">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2454" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="29A9D83A" w14:textId="77777777">
+          <w:p w14:paraId="29A9D83A" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="48"/>
             </w:pPr>
             <w:r w:rsidRPr="001A79CD">
               <w:t>≤5000 E (70 E/</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t>kg)/</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t>dag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2932" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="73D8EEFA" w14:textId="77777777">
+          <w:p w14:paraId="73D8EEFA" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="48"/>
             </w:pPr>
             <w:r w:rsidRPr="001A79CD">
               <w:t>4 timmar om normalt APTT och trombocyter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="6454D8B7" w14:textId="77777777">
+          <w:p w14:paraId="6454D8B7" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="48"/>
             </w:pPr>
             <w:r w:rsidRPr="001A79CD">
               <w:t>1 timme</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidTr="0051513A" w14:paraId="19D9A3FA" w14:textId="77777777">
+      <w:tr w:rsidR="0051513A" w:rsidRPr="001A79CD" w14:paraId="19D9A3FA" w14:textId="77777777" w:rsidTr="4DD01F29">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2454" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="086FFC38" w14:textId="77777777">
+          <w:p w14:paraId="086FFC38" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="48"/>
             </w:pPr>
             <w:r w:rsidRPr="001A79CD">
               <w:t xml:space="preserve">&gt;5000 E </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="4B2BA5C4" w14:textId="77777777">
+          <w:p w14:paraId="4B2BA5C4" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="48"/>
             </w:pPr>
             <w:r w:rsidRPr="001A79CD">
               <w:t>(70-100 E/</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t>kg)/</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t>dag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2932" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="64833D99" w14:textId="77777777">
+          <w:p w14:paraId="64833D99" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="48"/>
             </w:pPr>
             <w:r w:rsidRPr="001A79CD">
               <w:t>4 timmar om normalt APTT och trombocyter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="19DEF7EB" w14:textId="77777777">
+          <w:p w14:paraId="19DEF7EB" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="48"/>
             </w:pPr>
             <w:r w:rsidRPr="001A79CD">
-              <w:t xml:space="preserve">6 timmar (1-2 timmar är ”common </w:t>
+              <w:t>6 timmar (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001A79CD">
+              <w:t>1-2</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001A79CD">
+              <w:t xml:space="preserve"> timmar är ”common </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t>practice</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t>”)</w:t>
             </w:r>
             <w:r w:rsidRPr="001A79CD">
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidTr="0051513A" w14:paraId="26A9FBA3" w14:textId="77777777">
+      <w:tr w:rsidR="0051513A" w:rsidRPr="001A79CD" w14:paraId="26A9FBA3" w14:textId="77777777" w:rsidTr="4DD01F29">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2454" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="4D746ABD" w14:textId="77777777">
+          <w:p w14:paraId="4D746ABD" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="48"/>
             </w:pPr>
             <w:r w:rsidRPr="001A79CD">
               <w:t>&gt;100 E/kg/dag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2932" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="062FA1FD" w14:textId="77777777">
+          <w:p w14:paraId="062FA1FD" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="48"/>
             </w:pPr>
             <w:r w:rsidRPr="001A79CD">
               <w:t>4 timmar om normalt APTT och trombocyter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="6C662BC4" w14:textId="77777777">
+          <w:p w14:paraId="6C662BC4" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="48"/>
             </w:pPr>
             <w:r w:rsidRPr="001A79CD">
               <w:t>6 timmar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidTr="0051513A" w14:paraId="68D2595B" w14:textId="77777777">
+      <w:tr w:rsidR="0051513A" w:rsidRPr="001A79CD" w14:paraId="68D2595B" w14:textId="77777777" w:rsidTr="4DD01F29">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2454" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="62275263" w14:textId="77777777">
+          <w:p w14:paraId="62275263" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2932" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="19908652" w14:textId="77777777">
+          <w:p w14:paraId="19908652" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="179" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="587DAFE9" w14:textId="77777777">
+          <w:p w14:paraId="587DAFE9" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="58" w:right="-55"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidTr="0051513A" w14:paraId="63F6207F" w14:textId="77777777">
+      <w:tr w:rsidR="0051513A" w:rsidRPr="001A79CD" w14:paraId="63F6207F" w14:textId="77777777" w:rsidTr="4DD01F29">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9922" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0051513A" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="68BADE7C" w14:textId="77777777">
+          <w:p w14:paraId="68BADE7C" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="0051513A" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0051513A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lågmolekylära </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0051513A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>hepariner</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidTr="0051513A" w14:paraId="17E51738" w14:textId="77777777">
+      <w:tr w:rsidR="0051513A" w:rsidRPr="001A79CD" w14:paraId="17E51738" w14:textId="77777777" w:rsidTr="4DD01F29">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2454" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="7449A617" w14:textId="77777777">
+          <w:p w14:paraId="7449A617" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="48"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t>Dalteprin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t xml:space="preserve"> (Fragmin) eller </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t>Enoxaprin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t>Klexane</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2932" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="4875A728" w14:textId="77777777">
+          <w:p w14:paraId="4875A728" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="48"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="649A8B76" w14:textId="77777777">
+          <w:p w14:paraId="649A8B76" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="48"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidTr="0051513A" w14:paraId="6D9791D9" w14:textId="77777777">
+      <w:tr w:rsidR="4DD01F29" w14:paraId="5A9A6C4F" w14:textId="77777777" w:rsidTr="4DD01F29">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2454" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="4AB881A8" w14:textId="77777777">
+          <w:p w14:paraId="116F3CAE" w14:textId="0B6A7918" w:rsidR="3C3DC0B4" w:rsidRDefault="3C3DC0B4" w:rsidP="4DD01F29">
             <w:pPr>
               <w:ind w:left="113" w:right="48"/>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:t>≤5000 E eller ≤40 mg/dag</w:t>
+              <w:rPr>
+                <w:rStyle w:val="Fotnotsreferens"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Obstetrisk patient </w:t>
+            </w:r>
+            <w:r w:rsidR="5DD4C617">
+              <w:t xml:space="preserve">2-dosprofylax, </w:t>
+            </w:r>
+            <w:r>
+              <w:t>2500</w:t>
+            </w:r>
+            <w:r w:rsidR="64ADC75E">
+              <w:t xml:space="preserve"> E </w:t>
+            </w:r>
+            <w:r>
+              <w:t>x2</w:t>
+            </w:r>
+            <w:r w:rsidR="34CCCB4B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="421B71A1">
+              <w:t>[5]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2932" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="2352DA5B" w14:textId="77777777">
+          <w:p w14:paraId="3A77A436" w14:textId="1DB98F12" w:rsidR="3C3DC0B4" w:rsidRDefault="3C3DC0B4" w:rsidP="4DD01F29">
             <w:pPr>
               <w:ind w:left="113" w:right="48"/>
             </w:pPr>
-            <w:r w:rsidRPr="001A79CD">
-              <w:t>10 timmar</w:t>
+            <w:r>
+              <w:t>6 timmar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="3C8FA41C" w14:textId="77777777">
-[...6 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="0335D8BC" w14:textId="1DA98E6F" w:rsidR="4DD01F29" w:rsidRDefault="4DD01F29" w:rsidP="4DD01F29"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidTr="0051513A" w14:paraId="411436AB" w14:textId="77777777">
+      <w:tr w:rsidR="0051513A" w:rsidRPr="001A79CD" w14:paraId="6D9791D9" w14:textId="77777777" w:rsidTr="4DD01F29">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2454" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="6AC31D34" w14:textId="77777777">
+          <w:p w14:paraId="4AB881A8" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="48"/>
             </w:pPr>
             <w:r w:rsidRPr="001A79CD">
-              <w:t xml:space="preserve">&gt;5000 E eller </w:t>
-[...7 lines deleted...]
-              <w:t>&gt;40 mg/dag</w:t>
+              <w:t>≤5000 E eller ≤40 mg/dag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2932" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="064A5D36" w14:textId="77777777">
+          <w:p w14:paraId="2352DA5B" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="48"/>
             </w:pPr>
             <w:r w:rsidRPr="001A79CD">
-              <w:t>24 timmar</w:t>
+              <w:t>10 timmar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="6DE68F4C" w14:textId="77777777">
+          <w:p w14:paraId="3C8FA41C" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="48"/>
             </w:pPr>
             <w:r w:rsidRPr="001A79CD">
-              <w:t xml:space="preserve">6 timmar (2–4 timmar är ”common </w:t>
-[...7 lines deleted...]
-              <w:t>”)</w:t>
+              <w:t>Minst 2 timmar*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidTr="0051513A" w14:paraId="1DEC95B2" w14:textId="77777777">
+      <w:tr w:rsidR="0051513A" w:rsidRPr="001A79CD" w14:paraId="411436AB" w14:textId="77777777" w:rsidTr="4DD01F29">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2454" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AC31D34" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
+            <w:pPr>
+              <w:ind w:left="113" w:right="48"/>
+            </w:pPr>
+            <w:r w:rsidRPr="001A79CD">
+              <w:t xml:space="preserve">&gt;5000 E eller </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A4438F8" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
+            <w:pPr>
+              <w:ind w:left="113" w:right="48"/>
+            </w:pPr>
+            <w:r w:rsidRPr="001A79CD">
+              <w:t>&gt;40 mg/dag</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2932" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="064A5D36" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
+            <w:pPr>
+              <w:ind w:left="113" w:right="48"/>
+            </w:pPr>
+            <w:r w:rsidRPr="001A79CD">
+              <w:t>24 timmar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DE68F4C" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
+            <w:pPr>
+              <w:ind w:left="113" w:right="48"/>
+            </w:pPr>
+            <w:r w:rsidRPr="001A79CD">
+              <w:t xml:space="preserve">6 timmar (2–4 timmar är ”common </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A79CD">
+              <w:t>practice</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A79CD">
+              <w:t>”)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0051513A" w:rsidRPr="001A79CD" w14:paraId="1DEC95B2" w14:textId="77777777" w:rsidTr="4DD01F29">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2454" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="3F8212DE" w14:textId="77777777">
+          <w:p w14:paraId="3F8212DE" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="48"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2932" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="7C1A92D4" w14:textId="77777777">
+          <w:p w14:paraId="7C1A92D4" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="48"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="227FDA76" w14:textId="77777777">
+          <w:p w14:paraId="227FDA76" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="48"/>
             </w:pPr>
             <w:r w:rsidRPr="001A79CD">
               <w:t>*</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t>SFAI´s</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001A79CD">
-              <w:t xml:space="preserve"> rekommendation 2–6 timmar. Efter samråd med kvinnokliniken rekommenderar vi 2 timmar enligt praxis.</w:t>
+              <w:t xml:space="preserve"> rekommendation 2–6 timmar. Efter samråd med </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A79CD">
+              <w:lastRenderedPageBreak/>
+              <w:t>kvinnokliniken rekommenderar vi 2 timmar enligt praxis.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidTr="0051513A" w14:paraId="2C77F72F" w14:textId="77777777">
+      <w:tr w:rsidR="0051513A" w:rsidRPr="001A79CD" w14:paraId="2C77F72F" w14:textId="77777777" w:rsidTr="4DD01F29">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2454" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="18378351" w14:textId="77777777">
+          <w:p w14:paraId="18378351" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="48"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001A79CD">
               <w:lastRenderedPageBreak/>
               <w:t>Tinzaparin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t>Innohep</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2932" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="24B57000" w14:textId="77777777">
+          <w:p w14:paraId="24B57000" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="48"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="5F9684F8" w14:textId="77777777">
+          <w:p w14:paraId="5F9684F8" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="48"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidTr="0051513A" w14:paraId="4E1E7821" w14:textId="77777777">
+      <w:tr w:rsidR="0051513A" w:rsidRPr="001A79CD" w14:paraId="4E1E7821" w14:textId="77777777" w:rsidTr="4DD01F29">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2454" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="11529ECB" w14:textId="77777777">
+          <w:p w14:paraId="11529ECB" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="48"/>
             </w:pPr>
             <w:r w:rsidRPr="001A79CD">
               <w:t>≤4500 E/dag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2932" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="29A2879F" w14:textId="77777777">
+          <w:p w14:paraId="29A2879F" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="48"/>
             </w:pPr>
             <w:r w:rsidRPr="001A79CD">
               <w:t>10 timmar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="5B39A93D" w14:textId="77777777">
+          <w:p w14:paraId="5B39A93D" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="48"/>
             </w:pPr>
             <w:r w:rsidRPr="001A79CD">
               <w:t>2 timmar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidTr="0051513A" w14:paraId="4E2576D5" w14:textId="77777777">
+      <w:tr w:rsidR="0051513A" w:rsidRPr="001A79CD" w14:paraId="4E2576D5" w14:textId="77777777" w:rsidTr="4DD01F29">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2454" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="01F36435" w14:textId="77777777">
+          <w:p w14:paraId="01F36435" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="103"/>
             </w:pPr>
             <w:r w:rsidRPr="001A79CD">
               <w:t>&gt;4500 E/dag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2932" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="7157ED0A" w14:textId="77777777">
+          <w:p w14:paraId="7157ED0A" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="103"/>
             </w:pPr>
             <w:r w:rsidRPr="001A79CD">
               <w:t>24 timmar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="552D83C8" w14:textId="77777777">
+          <w:p w14:paraId="552D83C8" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="103"/>
             </w:pPr>
             <w:r w:rsidRPr="001A79CD">
               <w:t>2 timmar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidTr="0051513A" w14:paraId="6D87480F" w14:textId="77777777">
+      <w:tr w:rsidR="0051513A" w:rsidRPr="001A79CD" w14:paraId="6D87480F" w14:textId="77777777" w:rsidTr="4DD01F29">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2454" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="0E4CA7CB" w14:textId="77777777">
+          <w:p w14:paraId="0E4CA7CB" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="103"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t>Fondaparinux</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t>Arixtra</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2932" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="2DCDC521" w14:textId="77777777">
+          <w:p w14:paraId="2DCDC521" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="103"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="4A10472C" w14:textId="77777777">
+          <w:p w14:paraId="4A10472C" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="103"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidTr="0051513A" w14:paraId="2356ED2E" w14:textId="77777777">
+      <w:tr w:rsidR="0051513A" w:rsidRPr="001A79CD" w14:paraId="2356ED2E" w14:textId="77777777" w:rsidTr="4DD01F29">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2454" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="79E468EC" w14:textId="77777777">
+          <w:p w14:paraId="79E468EC" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="103"/>
             </w:pPr>
             <w:r w:rsidRPr="001A79CD">
               <w:t>≤2,5 mg/dag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2932" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="4A9A2124" w14:textId="77777777">
+          <w:p w14:paraId="4A9A2124" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="103"/>
             </w:pPr>
             <w:r w:rsidRPr="001A79CD">
               <w:t>36 timmar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="15F64237" w14:textId="77777777">
+          <w:p w14:paraId="15F64237" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="103"/>
             </w:pPr>
             <w:r w:rsidRPr="001A79CD">
               <w:t>6 timmar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidTr="0051513A" w14:paraId="2C99F5B5" w14:textId="77777777">
+      <w:tr w:rsidR="0051513A" w:rsidRPr="001A79CD" w14:paraId="2C99F5B5" w14:textId="77777777" w:rsidTr="4DD01F29">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2454" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="58D5D633" w14:textId="77777777">
+          <w:p w14:paraId="58D5D633" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2932" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="1E87503A" w14:textId="77777777">
+          <w:p w14:paraId="1E87503A" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="179" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="481D718C" w14:textId="77777777">
+          <w:p w14:paraId="481D718C" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="58" w:right="-55"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidTr="0051513A" w14:paraId="5D455A39" w14:textId="77777777">
+      <w:tr w:rsidR="0051513A" w:rsidRPr="001A79CD" w14:paraId="5D455A39" w14:textId="77777777" w:rsidTr="4DD01F29">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9922" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0051513A" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="2973DF2C" w14:textId="77777777">
+          <w:p w14:paraId="2973DF2C" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="0051513A" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0051513A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Vitamin K antagonister</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidTr="0051513A" w14:paraId="52DEEBF7" w14:textId="77777777">
+      <w:tr w:rsidR="0051513A" w:rsidRPr="001A79CD" w14:paraId="52DEEBF7" w14:textId="77777777" w:rsidTr="4DD01F29">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2454" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="48A3223C" w14:textId="77777777">
+          <w:p w14:paraId="48A3223C" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="48"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t>Warfarin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t>Waran</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2932" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="3565365B" w14:textId="77777777">
+          <w:p w14:paraId="3565365B" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="48"/>
             </w:pPr>
             <w:r w:rsidRPr="001A79CD">
               <w:t xml:space="preserve">1-5 dagar beroende på dos, INR </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t>&lt; 1</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t>,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="06E323BE" w14:textId="77777777">
+          <w:p w14:paraId="06E323BE" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:r w:rsidRPr="001A79CD">
               <w:t>Återinsätts efter borttagande av kateter.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidTr="0051513A" w14:paraId="0D731404" w14:textId="77777777">
+      <w:tr w:rsidR="0051513A" w:rsidRPr="001A79CD" w14:paraId="0D731404" w14:textId="77777777" w:rsidTr="4DD01F29">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2454" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="4D0F488F" w14:textId="77777777">
+          <w:p w14:paraId="4D0F488F" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="48"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7468" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="5E5F6A04" w14:textId="77777777">
+          <w:p w14:paraId="5E5F6A04" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="48"/>
             </w:pPr>
             <w:r w:rsidRPr="001A79CD">
               <w:t xml:space="preserve">Effekten av </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t>Warfarin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t xml:space="preserve"> kan reverseras vid behov, se </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t>Fass</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidTr="0051513A" w14:paraId="5058AB37" w14:textId="77777777">
+      <w:tr w:rsidR="0051513A" w:rsidRPr="001A79CD" w14:paraId="5058AB37" w14:textId="77777777" w:rsidTr="4DD01F29">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2454" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0051513A" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="12D39AE6" w14:textId="77777777">
+          <w:p w14:paraId="12D39AE6" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="0051513A" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="-28" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0051513A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Antikoagulantia</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2932" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0051513A" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="5AEA1AEE" w14:textId="77777777">
+          <w:p w14:paraId="5AEA1AEE" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="0051513A" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="-28" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0051513A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Tidsintervall från tillförsel av farmaka till anläggande av ryggbedövning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0051513A" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="62181133" w14:textId="77777777">
+          <w:p w14:paraId="62181133" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="0051513A" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="-28" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0051513A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Tidsintervall från anläggande av ryggbedövning/borttagande av kateter till administration av farmaka</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidTr="0051513A" w14:paraId="368CABE6" w14:textId="77777777">
+      <w:tr w:rsidR="0051513A" w:rsidRPr="001A79CD" w14:paraId="368CABE6" w14:textId="77777777" w:rsidTr="4DD01F29">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9922" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0051513A" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="74AD4713" w14:textId="77777777">
+          <w:p w14:paraId="74AD4713" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="0051513A" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A79CD">
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidRPr="0051513A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Trombocythämmare</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidTr="0051513A" w14:paraId="0CB0F453" w14:textId="77777777">
+      <w:tr w:rsidR="0051513A" w:rsidRPr="001A79CD" w14:paraId="0CB0F453" w14:textId="77777777" w:rsidTr="4DD01F29">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2454" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="4DAB641B" w14:textId="77777777">
+          <w:p w14:paraId="4DAB641B" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="84"/>
             </w:pPr>
             <w:r w:rsidRPr="001A79CD">
               <w:t>ASA, lågdos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2932" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="432C3993" w14:textId="77777777">
+          <w:p w14:paraId="432C3993" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="84"/>
             </w:pPr>
             <w:r w:rsidRPr="001A79CD">
               <w:t>Inga begränsningar vid monoterapi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="12A9871C" w14:textId="77777777">
+          <w:p w14:paraId="12A9871C" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="84"/>
             </w:pPr>
             <w:r w:rsidRPr="001A79CD">
               <w:t>Återinsätt snarast möjligt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidTr="0051513A" w14:paraId="6A2A890B" w14:textId="77777777">
+      <w:tr w:rsidR="0051513A" w:rsidRPr="001A79CD" w14:paraId="6A2A890B" w14:textId="77777777" w:rsidTr="4DD01F29">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2454" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="7B99BBA3" w14:textId="77777777">
+          <w:p w14:paraId="7B99BBA3" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="84"/>
             </w:pPr>
             <w:r w:rsidRPr="001A79CD">
               <w:t xml:space="preserve">ASA, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t>högdos</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2932" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="53C051DA" w14:textId="77777777">
+          <w:p w14:paraId="53C051DA" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="84"/>
             </w:pPr>
             <w:r w:rsidRPr="001A79CD">
               <w:t>3 dagar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="1410F8EE" w14:textId="77777777">
+          <w:p w14:paraId="1410F8EE" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="84"/>
             </w:pPr>
             <w:r w:rsidRPr="001A79CD">
               <w:t>Återinsätt efter kirurgi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidTr="0051513A" w14:paraId="32A8AEBB" w14:textId="77777777">
+      <w:tr w:rsidR="0051513A" w:rsidRPr="001A79CD" w14:paraId="32A8AEBB" w14:textId="77777777" w:rsidTr="4DD01F29">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2454" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="7CD848E1" w14:textId="77777777">
+          <w:p w14:paraId="7CD848E1" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="84"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t>Ticlopidin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t>Ticlide</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2932" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="1070D06F" w14:textId="77777777">
+          <w:p w14:paraId="1070D06F" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="84"/>
             </w:pPr>
             <w:r w:rsidRPr="001A79CD">
               <w:t>5 dagar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="52F8ECFE" w14:textId="77777777">
+          <w:p w14:paraId="52F8ECFE" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="84"/>
             </w:pPr>
             <w:r w:rsidRPr="001A79CD">
               <w:t>Återinsätt efter borttagande av kateter.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidTr="0051513A" w14:paraId="5B3A56CF" w14:textId="77777777">
+      <w:tr w:rsidR="0051513A" w:rsidRPr="001A79CD" w14:paraId="5B3A56CF" w14:textId="77777777" w:rsidTr="4DD01F29">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2454" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="0C440957" w14:textId="77777777">
+          <w:p w14:paraId="0C440957" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="172"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t>Clopidogrel</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t>Plavix</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2932" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="2926F412" w14:textId="77777777">
+          <w:p w14:paraId="2926F412" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="172"/>
             </w:pPr>
             <w:r w:rsidRPr="001A79CD">
               <w:t>5 dagar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="566E297C" w14:textId="77777777">
+          <w:p w14:paraId="566E297C" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="172"/>
             </w:pPr>
             <w:r w:rsidRPr="001A79CD">
               <w:t>Återinsätt efter borttagande av kateter.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidTr="0051513A" w14:paraId="4B13EF6A" w14:textId="77777777">
+      <w:tr w:rsidR="0051513A" w:rsidRPr="001A79CD" w14:paraId="4B13EF6A" w14:textId="77777777" w:rsidTr="4DD01F29">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2454" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="68211817" w14:textId="77777777">
+          <w:p w14:paraId="68211817" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="172"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t>Tikagrelor</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t>Brilique</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2932" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="58A622D7" w14:textId="77777777">
+          <w:p w14:paraId="58A622D7" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="172"/>
             </w:pPr>
             <w:r w:rsidRPr="001A79CD">
               <w:t>5 dagar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="78936EF0" w14:textId="77777777">
+          <w:p w14:paraId="78936EF0" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="172"/>
             </w:pPr>
             <w:r w:rsidRPr="001A79CD">
               <w:t>Återinsätt efter borttagande av kateter.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidTr="0051513A" w14:paraId="682BB0B4" w14:textId="77777777">
+      <w:tr w:rsidR="0051513A" w:rsidRPr="001A79CD" w14:paraId="682BB0B4" w14:textId="77777777" w:rsidTr="4DD01F29">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2454" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="56D483A8" w14:textId="77777777">
+          <w:p w14:paraId="56D483A8" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="172"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001A79CD">
+              <w:lastRenderedPageBreak/>
               <w:t>Prasugrel</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t>Efient</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2932" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="31CBAF2E" w14:textId="77777777">
+          <w:p w14:paraId="31CBAF2E" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="172"/>
             </w:pPr>
             <w:r w:rsidRPr="001A79CD">
               <w:t>5 dagar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="6E0C47CF" w14:textId="77777777">
+          <w:p w14:paraId="6E0C47CF" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="172"/>
             </w:pPr>
             <w:r w:rsidRPr="001A79CD">
               <w:t>Återinsätt efter borttagande av kateter.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidTr="0051513A" w14:paraId="4194C672" w14:textId="77777777">
+      <w:tr w:rsidR="0051513A" w:rsidRPr="001A79CD" w14:paraId="4194C672" w14:textId="77777777" w:rsidTr="4DD01F29">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2454" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="6F26E7CB" w14:textId="77777777">
+          <w:p w14:paraId="6F26E7CB" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2932" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="429740FF" w14:textId="77777777">
+          <w:p w14:paraId="429740FF" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="179" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="3FA53FFE" w14:textId="77777777">
+          <w:p w14:paraId="3FA53FFE" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="58" w:right="-55"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidTr="0051513A" w14:paraId="7240315F" w14:textId="77777777">
+      <w:tr w:rsidR="0051513A" w:rsidRPr="001A79CD" w14:paraId="7240315F" w14:textId="77777777" w:rsidTr="4DD01F29">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9922" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0051513A" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="038DCEB9" w14:textId="77777777">
+          <w:p w14:paraId="038DCEB9" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="0051513A" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0051513A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>NOAK</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidTr="0051513A" w14:paraId="1A1D0EE6" w14:textId="77777777">
+      <w:tr w:rsidR="0051513A" w:rsidRPr="001A79CD" w14:paraId="1A1D0EE6" w14:textId="77777777" w:rsidTr="4DD01F29">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2454" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="23B3031F" w14:textId="77777777">
+          <w:p w14:paraId="23B3031F" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="0" w:right="150"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t>Rivaroxaban</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t>Xarelto</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2932" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="258B8E9C" w14:textId="77777777">
+          <w:p w14:paraId="258B8E9C" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="0" w:right="150"/>
             </w:pPr>
             <w:r w:rsidRPr="001A79CD">
               <w:t>2 dygn (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t>eGFR</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t xml:space="preserve"> ≥50ml/min) </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="75EAC20C" w14:textId="77777777">
+          <w:p w14:paraId="75EAC20C" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="0" w:right="150"/>
             </w:pPr>
             <w:r w:rsidRPr="001A79CD">
               <w:t>3 dygn (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t>eGFR</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t xml:space="preserve"> 30-50ml/min)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="4A233C39" w14:textId="77777777">
+          <w:p w14:paraId="4A233C39" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="0" w:right="150"/>
             </w:pPr>
             <w:r w:rsidRPr="001A79CD">
               <w:t>4 dygn (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t>eGFR</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t xml:space="preserve"> ≤30ml/min)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="44CA25E8" w14:textId="77777777">
+          <w:p w14:paraId="44CA25E8" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="0" w:right="150"/>
             </w:pPr>
             <w:r w:rsidRPr="001A79CD">
               <w:t>6 timmar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidTr="0051513A" w14:paraId="1B4DF52F" w14:textId="77777777">
+      <w:tr w:rsidR="0051513A" w:rsidRPr="001A79CD" w14:paraId="1B4DF52F" w14:textId="77777777" w:rsidTr="4DD01F29">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2454" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="67D14A52" w14:textId="77777777">
+          <w:p w14:paraId="67D14A52" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="0" w:right="150"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t>Dabigatranetexilate</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t>Pradaxa</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2932" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="631D118A" w14:textId="77777777">
+          <w:p w14:paraId="631D118A" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="0" w:right="150"/>
             </w:pPr>
             <w:r w:rsidRPr="001A79CD">
               <w:t>2 dygn (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t>eGFR</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t xml:space="preserve"> ≥50ml/min) </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="6D36CE98" w14:textId="77777777">
+          <w:p w14:paraId="6D36CE98" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="0" w:right="150"/>
             </w:pPr>
             <w:r w:rsidRPr="001A79CD">
               <w:t>4 dygn (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t>eGFR</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t xml:space="preserve"> 30-50ml/min)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="6AA099E6" w14:textId="77777777">
+          <w:p w14:paraId="6AA099E6" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="0" w:right="150"/>
             </w:pPr>
             <w:r w:rsidRPr="001A79CD">
               <w:t>5 dygn (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t>eGFR</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t xml:space="preserve"> ≤30ml/min)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="2E3CEFFC" w14:textId="77777777">
+          <w:p w14:paraId="2E3CEFFC" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="0" w:right="150"/>
             </w:pPr>
             <w:r w:rsidRPr="001A79CD">
               <w:t>6 timmar</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="72CF71CF" w14:textId="77777777">
+          <w:p w14:paraId="72CF71CF" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="0" w:right="150"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidTr="0051513A" w14:paraId="2FB30AF9" w14:textId="77777777">
+      <w:tr w:rsidR="0051513A" w:rsidRPr="001A79CD" w14:paraId="2FB30AF9" w14:textId="77777777" w:rsidTr="4DD01F29">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2454" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="18C3BD9B" w14:textId="77777777">
+          <w:p w14:paraId="18C3BD9B" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="0" w:right="150"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t>Apixaban</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t>Eliqus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2932" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="284D9942" w14:textId="77777777">
+          <w:p w14:paraId="284D9942" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="0" w:right="150"/>
             </w:pPr>
             <w:r w:rsidRPr="001A79CD">
               <w:t>2 dygn (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t>eGFR</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t xml:space="preserve"> ≥50ml/min) </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="43FD4A6C" w14:textId="77777777">
+          <w:p w14:paraId="43FD4A6C" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="0" w:right="150"/>
             </w:pPr>
             <w:r w:rsidRPr="001A79CD">
               <w:t>3 dygn (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t>eGFR</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t xml:space="preserve"> 30-50ml/min)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="671CFC14" w14:textId="77777777">
+          <w:p w14:paraId="671CFC14" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="0" w:right="150"/>
             </w:pPr>
             <w:r w:rsidRPr="001A79CD">
               <w:t>3 dygn (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t>eGFR</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t xml:space="preserve"> ≤30ml/min)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="5DFF8C37" w14:textId="77777777">
+          <w:p w14:paraId="5DFF8C37" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="0" w:right="150"/>
             </w:pPr>
             <w:r w:rsidRPr="001A79CD">
               <w:t>6 timmar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00F43A9D" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="02B8C901" w14:textId="77777777">
+    <w:p w14:paraId="02B8C901" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="00F43A9D" w:rsidRDefault="0051513A" w:rsidP="0051513A">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc465154680" w:id="109"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="_Toc201034908" w:id="128"/>
+      <w:bookmarkStart w:id="109" w:name="_Toc465154680"/>
+      <w:bookmarkStart w:id="110" w:name="_Toc465264389"/>
+      <w:bookmarkStart w:id="111" w:name="_Toc256000006"/>
+      <w:bookmarkStart w:id="112" w:name="_Toc256000017"/>
+      <w:bookmarkStart w:id="113" w:name="_Toc256000028"/>
+      <w:bookmarkStart w:id="114" w:name="_Toc256000039"/>
+      <w:bookmarkStart w:id="115" w:name="_Toc256000050"/>
+      <w:bookmarkStart w:id="116" w:name="_Toc256000061"/>
+      <w:bookmarkStart w:id="117" w:name="_Toc256000072"/>
+      <w:bookmarkStart w:id="118" w:name="_Toc256000083"/>
+      <w:bookmarkStart w:id="119" w:name="_Toc256000094"/>
+      <w:bookmarkStart w:id="120" w:name="_Toc256000105"/>
+      <w:bookmarkStart w:id="121" w:name="_Toc58936062"/>
+      <w:bookmarkStart w:id="122" w:name="_Toc256000079"/>
+      <w:bookmarkStart w:id="123" w:name="_Toc256000116"/>
+      <w:bookmarkStart w:id="124" w:name="_Toc256000126"/>
+      <w:bookmarkStart w:id="125" w:name="_Toc59181243"/>
+      <w:bookmarkStart w:id="126" w:name="_Toc256000136"/>
+      <w:bookmarkStart w:id="127" w:name="_Toc122342756"/>
+      <w:bookmarkStart w:id="128" w:name="_Toc201034908"/>
       <w:r w:rsidRPr="00F43A9D">
         <w:t>Dubbel trombocythämning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="109"/>
       <w:bookmarkEnd w:id="110"/>
       <w:bookmarkEnd w:id="111"/>
       <w:bookmarkEnd w:id="112"/>
       <w:bookmarkEnd w:id="113"/>
       <w:bookmarkEnd w:id="114"/>
       <w:bookmarkEnd w:id="115"/>
       <w:bookmarkEnd w:id="116"/>
       <w:bookmarkEnd w:id="117"/>
       <w:bookmarkEnd w:id="118"/>
       <w:bookmarkEnd w:id="119"/>
       <w:bookmarkEnd w:id="120"/>
       <w:bookmarkEnd w:id="121"/>
       <w:bookmarkEnd w:id="122"/>
       <w:bookmarkEnd w:id="123"/>
       <w:bookmarkEnd w:id="124"/>
       <w:bookmarkEnd w:id="125"/>
       <w:bookmarkEnd w:id="126"/>
       <w:bookmarkEnd w:id="127"/>
       <w:bookmarkEnd w:id="128"/>
     </w:p>
-    <w:p w:rsidRPr="00F43A9D" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="0603D6FA" w14:textId="77777777">
+    <w:p w14:paraId="0603D6FA" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="00F43A9D" w:rsidRDefault="0051513A" w:rsidP="0051513A">
       <w:r w:rsidRPr="00F43A9D">
         <w:t xml:space="preserve">Många patienter som genomgått PCI står på dubbel trombocythämning, i vissa fall även på trippelbehandling. </w:t>
       </w:r>
       <w:r>
         <w:t>Vid planerad utsättning av dessa läkemedel</w:t>
       </w:r>
       <w:r w:rsidRPr="00F43A9D">
         <w:t xml:space="preserve"> inför </w:t>
       </w:r>
       <w:r>
         <w:t>ex spinalanestesi behöver man diskutera</w:t>
       </w:r>
       <w:r w:rsidRPr="00F43A9D">
         <w:t xml:space="preserve"> med kardiolog eftersom det finns olika stor risk för </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F43A9D">
         <w:t>restenosering</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F43A9D">
         <w:t xml:space="preserve"> av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F43A9D">
         <w:t>koronarkärl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F43A9D">
         <w:t xml:space="preserve"> vid olika typer av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F43A9D">
         <w:t>koronarstent</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F43A9D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F43A9D" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="5C5ADD5C" w14:textId="77777777">
+    <w:p w14:paraId="5C5ADD5C" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="00F43A9D" w:rsidRDefault="0051513A" w:rsidP="0051513A">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc56691584" w:id="129"/>
-[...9 lines deleted...]
-      <w:bookmarkStart w:name="_Toc201034909" w:id="139"/>
+      <w:bookmarkStart w:id="129" w:name="_Toc56691584"/>
+      <w:bookmarkStart w:id="130" w:name="_Toc122342757"/>
+      <w:bookmarkStart w:id="131" w:name="_Toc201034909"/>
+      <w:bookmarkStart w:id="132" w:name="_Toc465154681"/>
+      <w:bookmarkStart w:id="133" w:name="_Toc465264390"/>
+      <w:bookmarkStart w:id="134" w:name="_Toc256000007"/>
+      <w:bookmarkStart w:id="135" w:name="_Toc256000018"/>
+      <w:bookmarkStart w:id="136" w:name="_Toc256000029"/>
+      <w:bookmarkStart w:id="137" w:name="_Toc256000040"/>
+      <w:bookmarkStart w:id="138" w:name="_Toc256000051"/>
+      <w:bookmarkStart w:id="139" w:name="_Toc256000062"/>
       <w:r w:rsidRPr="00F43A9D">
         <w:rPr>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">NSAID, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F43A9D">
         <w:rPr>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
         <w:t>Non-steroidal</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F43A9D">
         <w:rPr>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> anti-inflammatory drugs</w:t>
       </w:r>
       <w:bookmarkEnd w:id="129"/>
       <w:bookmarkEnd w:id="130"/>
-      <w:bookmarkEnd w:id="139"/>
+      <w:bookmarkEnd w:id="131"/>
     </w:p>
-    <w:p w:rsidRPr="00F43A9D" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="24EAE729" w14:textId="77777777">
+    <w:p w14:paraId="24EAE729" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="00F43A9D" w:rsidRDefault="0051513A" w:rsidP="0051513A">
       <w:r w:rsidRPr="00F43A9D">
         <w:t>Denna typ av läkemedel hindrar trombocyternas aggregationsförmåga och ökar därmed risken för blödningar. Detta är en reversibel effekt och är därför beroende av läkemedlets halveringstid. NSAID med COX-2-specifik hämning påverkar inte trombocyterna.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="907" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="NSAID och ryggbedövning"/>
         <w:tblDescription w:val="Tabellen tydliggör vilken tidsintervall som gäller för ryggbedövning efter intag av olika typer av NSAID-preparat."/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3760"/>
         <w:gridCol w:w="3922"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00F43A9D" w:rsidR="0051513A" w:rsidTr="00600B98" w14:paraId="1C87F164" w14:textId="77777777">
+      <w:tr w:rsidR="0051513A" w:rsidRPr="00F43A9D" w14:paraId="1C87F164" w14:textId="77777777" w:rsidTr="00600B98">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3760" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0051513A" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="62B2C4CB" w14:textId="77777777">
+          <w:p w14:paraId="62B2C4CB" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="0051513A" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="170"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0051513A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>NSAID</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3922" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0051513A" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="7F3482B9" w14:textId="77777777">
+          <w:p w14:paraId="7F3482B9" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="0051513A" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="170"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0051513A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Tidsintervall mellan intag av tablett och anläggning av ryggbedövning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F43A9D" w:rsidR="0051513A" w:rsidTr="00600B98" w14:paraId="4D7D8F2D" w14:textId="77777777">
+      <w:tr w:rsidR="0051513A" w:rsidRPr="00F43A9D" w14:paraId="4D7D8F2D" w14:textId="77777777" w:rsidTr="00600B98">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3760" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="2644384F" w14:textId="77777777">
+          <w:p w14:paraId="2644384F" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="170"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t>Diklofenak</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3922" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="22310445" w14:textId="77777777">
+          <w:p w14:paraId="22310445" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="170"/>
             </w:pPr>
             <w:r w:rsidRPr="001A79CD">
               <w:t>12 timmar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F43A9D" w:rsidR="0051513A" w:rsidTr="00600B98" w14:paraId="113BD955" w14:textId="77777777">
+      <w:tr w:rsidR="0051513A" w:rsidRPr="00F43A9D" w14:paraId="113BD955" w14:textId="77777777" w:rsidTr="00600B98">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3760" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="64EA8F75" w14:textId="77777777">
+          <w:p w14:paraId="64EA8F75" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="170"/>
             </w:pPr>
             <w:r w:rsidRPr="001A79CD">
               <w:t>Ibuprofen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3922" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="158E5ABE" w14:textId="77777777">
+          <w:p w14:paraId="158E5ABE" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="170"/>
             </w:pPr>
             <w:r w:rsidRPr="001A79CD">
               <w:t>12 timmar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F43A9D" w:rsidR="0051513A" w:rsidTr="00600B98" w14:paraId="721AF61B" w14:textId="77777777">
+      <w:tr w:rsidR="0051513A" w:rsidRPr="00F43A9D" w14:paraId="721AF61B" w14:textId="77777777" w:rsidTr="00600B98">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3760" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="400D4F18" w14:textId="77777777">
+          <w:p w14:paraId="400D4F18" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="170"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t>Indometacin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3922" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="59A034EB" w14:textId="77777777">
+          <w:p w14:paraId="59A034EB" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="170"/>
             </w:pPr>
             <w:r w:rsidRPr="001A79CD">
               <w:t>24 timmar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F43A9D" w:rsidR="0051513A" w:rsidTr="00600B98" w14:paraId="6B61B7D4" w14:textId="77777777">
+      <w:tr w:rsidR="0051513A" w:rsidRPr="00F43A9D" w14:paraId="6B61B7D4" w14:textId="77777777" w:rsidTr="00600B98">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3760" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="0F6068BE" w14:textId="77777777">
+          <w:p w14:paraId="0F6068BE" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="170"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t>Naproxen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3922" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="009EE91D" w14:textId="77777777">
+          <w:p w14:paraId="009EE91D" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="170"/>
             </w:pPr>
             <w:r w:rsidRPr="001A79CD">
               <w:t>48 timmar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F43A9D" w:rsidR="0051513A" w:rsidTr="00600B98" w14:paraId="78B71710" w14:textId="77777777">
+      <w:tr w:rsidR="0051513A" w:rsidRPr="00F43A9D" w14:paraId="78B71710" w14:textId="77777777" w:rsidTr="00600B98">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3760" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="1ED625FF" w14:textId="77777777">
+          <w:p w14:paraId="1ED625FF" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="170"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001A79CD">
               <w:t>Tenoxicam</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3922" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="187C6EE5" w14:textId="77777777">
+          <w:p w14:paraId="187C6EE5" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="170"/>
             </w:pPr>
             <w:r w:rsidRPr="001A79CD">
               <w:t>2 veckor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F43A9D" w:rsidR="0051513A" w:rsidTr="00600B98" w14:paraId="268455A9" w14:textId="77777777">
+      <w:tr w:rsidR="0051513A" w:rsidRPr="00F43A9D" w14:paraId="268455A9" w14:textId="77777777" w:rsidTr="00600B98">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3760" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="22FCB2C8" w14:textId="77777777">
+          <w:p w14:paraId="22FCB2C8" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="170"/>
             </w:pPr>
             <w:r w:rsidRPr="001A79CD">
               <w:t>COX-2-inhibitorer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3922" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001A79CD" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="536360C5" w14:textId="77777777">
+          <w:p w14:paraId="536360C5" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="001A79CD" w:rsidRDefault="0051513A" w:rsidP="0051513A">
             <w:pPr>
               <w:ind w:left="113" w:right="170"/>
             </w:pPr>
             <w:r w:rsidRPr="001A79CD">
               <w:t>Ingen effekt på trombocytaggregation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00F43A9D" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="3DD7040B" w14:textId="77777777">
+    <w:p w14:paraId="3DD7040B" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="00F43A9D" w:rsidRDefault="0051513A" w:rsidP="0051513A">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc256000074" w:id="140"/>
-[...10 lines deleted...]
-      <w:bookmarkStart w:name="_Toc201034910" w:id="151"/>
+      <w:bookmarkStart w:id="140" w:name="_Toc256000074"/>
+      <w:bookmarkStart w:id="141" w:name="_Toc256000085"/>
+      <w:bookmarkStart w:id="142" w:name="_Toc256000096"/>
+      <w:bookmarkStart w:id="143" w:name="_Toc256000107"/>
+      <w:bookmarkStart w:id="144" w:name="_Toc58936063"/>
+      <w:bookmarkStart w:id="145" w:name="_Toc256000101"/>
+      <w:bookmarkStart w:id="146" w:name="_Toc256000118"/>
+      <w:bookmarkStart w:id="147" w:name="_Toc256000127"/>
+      <w:bookmarkStart w:id="148" w:name="_Toc59181244"/>
+      <w:bookmarkStart w:id="149" w:name="_Toc256000137"/>
+      <w:bookmarkStart w:id="150" w:name="_Toc122342758"/>
+      <w:bookmarkStart w:id="151" w:name="_Toc201034910"/>
       <w:r w:rsidRPr="00F43A9D">
         <w:t>Uppföljning</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="131"/>
       <w:bookmarkEnd w:id="132"/>
       <w:bookmarkEnd w:id="133"/>
       <w:bookmarkEnd w:id="134"/>
       <w:bookmarkEnd w:id="135"/>
       <w:bookmarkEnd w:id="136"/>
       <w:bookmarkEnd w:id="137"/>
       <w:bookmarkEnd w:id="138"/>
+      <w:bookmarkEnd w:id="139"/>
       <w:bookmarkEnd w:id="140"/>
       <w:bookmarkEnd w:id="141"/>
       <w:bookmarkEnd w:id="142"/>
       <w:bookmarkEnd w:id="143"/>
       <w:bookmarkEnd w:id="144"/>
       <w:bookmarkEnd w:id="145"/>
       <w:bookmarkEnd w:id="146"/>
       <w:bookmarkEnd w:id="147"/>
       <w:bookmarkEnd w:id="148"/>
       <w:bookmarkEnd w:id="149"/>
       <w:bookmarkEnd w:id="150"/>
       <w:bookmarkEnd w:id="151"/>
     </w:p>
-    <w:p w:rsidRPr="00F43A9D" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="7CC2F70E" w14:textId="77777777">
+    <w:p w14:paraId="7CC2F70E" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="00F43A9D" w:rsidRDefault="0051513A" w:rsidP="0051513A">
       <w:r w:rsidRPr="00F43A9D">
         <w:t xml:space="preserve">Situationer där komplikation sker i samband med ryggbedövning </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F43A9D">
         <w:t>monitoreras</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F43A9D">
         <w:t xml:space="preserve"> genom avvikelsesystemet.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F43A9D" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="5E8CC4DA" w14:textId="77777777">
+    <w:p w14:paraId="5E8CC4DA" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="00F43A9D" w:rsidRDefault="0051513A" w:rsidP="0051513A">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc182366122" w:id="152"/>
-[...21 lines deleted...]
-        <w:rPr/>
+      <w:bookmarkStart w:id="152" w:name="_Toc182366122"/>
+      <w:bookmarkStart w:id="153" w:name="_Toc465154682"/>
+      <w:bookmarkStart w:id="154" w:name="_Toc465264391"/>
+      <w:bookmarkStart w:id="155" w:name="_Toc256000008"/>
+      <w:bookmarkStart w:id="156" w:name="_Toc256000019"/>
+      <w:bookmarkStart w:id="157" w:name="_Toc256000030"/>
+      <w:bookmarkStart w:id="158" w:name="_Toc256000041"/>
+      <w:bookmarkStart w:id="159" w:name="_Toc256000052"/>
+      <w:bookmarkStart w:id="160" w:name="_Toc256000063"/>
+      <w:bookmarkStart w:id="161" w:name="_Toc256000076"/>
+      <w:bookmarkStart w:id="162" w:name="_Toc256000087"/>
+      <w:bookmarkStart w:id="163" w:name="_Toc256000098"/>
+      <w:bookmarkStart w:id="164" w:name="_Toc256000109"/>
+      <w:bookmarkStart w:id="165" w:name="_Toc58936064"/>
+      <w:bookmarkStart w:id="166" w:name="_Toc256000106"/>
+      <w:bookmarkStart w:id="167" w:name="_Toc256000119"/>
+      <w:bookmarkStart w:id="168" w:name="_Toc256000128"/>
+      <w:bookmarkStart w:id="169" w:name="_Toc59181245"/>
+      <w:bookmarkStart w:id="170" w:name="_Toc256000138"/>
+      <w:bookmarkStart w:id="171" w:name="_Toc122342759"/>
+      <w:bookmarkStart w:id="172" w:name="_Toc201034911"/>
+      <w:r>
         <w:t>Dokumentinformation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="152"/>
       <w:bookmarkEnd w:id="153"/>
       <w:bookmarkEnd w:id="154"/>
       <w:bookmarkEnd w:id="155"/>
       <w:bookmarkEnd w:id="156"/>
       <w:bookmarkEnd w:id="157"/>
       <w:bookmarkEnd w:id="158"/>
       <w:bookmarkEnd w:id="159"/>
       <w:bookmarkEnd w:id="160"/>
       <w:bookmarkEnd w:id="161"/>
       <w:bookmarkEnd w:id="162"/>
       <w:bookmarkEnd w:id="163"/>
       <w:bookmarkEnd w:id="164"/>
       <w:bookmarkEnd w:id="165"/>
       <w:bookmarkEnd w:id="166"/>
       <w:bookmarkEnd w:id="167"/>
       <w:bookmarkEnd w:id="168"/>
       <w:bookmarkEnd w:id="169"/>
       <w:bookmarkEnd w:id="170"/>
       <w:bookmarkEnd w:id="171"/>
       <w:bookmarkEnd w:id="172"/>
     </w:p>
-    <w:bookmarkStart w:name="_Toc149035757" w:id="173"/>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00E61567" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="6CA3112A" w14:textId="77777777" w14:noSpellErr="1">
+    <w:p w14:paraId="6CA3112A" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="00E61567" w:rsidRDefault="0051513A" w:rsidP="0051513A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7D08E5AB" w:rsidR="0051513A">
+      <w:bookmarkStart w:id="173" w:name="_Toc149035757"/>
+      <w:bookmarkStart w:id="174" w:name="_Toc149978547"/>
+      <w:r w:rsidRPr="7D08E5AB">
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Remissinstanser</w:t>
       </w:r>
       <w:bookmarkEnd w:id="173"/>
       <w:bookmarkEnd w:id="174"/>
     </w:p>
-    <w:p w:rsidRPr="00F43A9D" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="46D6674D" w14:textId="77777777">
+    <w:p w14:paraId="46D6674D" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="00F43A9D" w:rsidRDefault="0051513A" w:rsidP="0051513A">
       <w:r w:rsidRPr="006D3215">
         <w:t>VÖL</w:t>
       </w:r>
       <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3215">
         <w:t>ar på operation</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F43A9D" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="125BF76A" w14:textId="77777777">
+    <w:p w14:paraId="125BF76A" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="00F43A9D" w:rsidRDefault="0051513A" w:rsidP="0051513A">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc169686209" w:id="175"/>
-[...21 lines deleted...]
-      <w:bookmarkStart w:name="_Toc201034912" w:id="197"/>
+      <w:bookmarkStart w:id="175" w:name="_Toc169686209"/>
+      <w:bookmarkStart w:id="176" w:name="_Toc169686713"/>
+      <w:bookmarkStart w:id="177" w:name="_Toc182366123"/>
+      <w:bookmarkStart w:id="178" w:name="_Toc465154684"/>
+      <w:bookmarkStart w:id="179" w:name="_Toc465264393"/>
+      <w:bookmarkStart w:id="180" w:name="_Toc256000010"/>
+      <w:bookmarkStart w:id="181" w:name="_Toc256000021"/>
+      <w:bookmarkStart w:id="182" w:name="_Toc256000034"/>
+      <w:bookmarkStart w:id="183" w:name="_Toc256000045"/>
+      <w:bookmarkStart w:id="184" w:name="_Toc256000056"/>
+      <w:bookmarkStart w:id="185" w:name="_Toc256000067"/>
+      <w:bookmarkStart w:id="186" w:name="_Toc256000080"/>
+      <w:bookmarkStart w:id="187" w:name="_Toc256000091"/>
+      <w:bookmarkStart w:id="188" w:name="_Toc256000102"/>
+      <w:bookmarkStart w:id="189" w:name="_Toc256000113"/>
+      <w:bookmarkStart w:id="190" w:name="_Toc58936065"/>
+      <w:bookmarkStart w:id="191" w:name="_Toc256000108"/>
+      <w:bookmarkStart w:id="192" w:name="_Toc256000120"/>
+      <w:bookmarkStart w:id="193" w:name="_Toc256000129"/>
+      <w:bookmarkStart w:id="194" w:name="_Toc59181246"/>
+      <w:bookmarkStart w:id="195" w:name="_Toc256000139"/>
+      <w:bookmarkStart w:id="196" w:name="_Toc122342760"/>
+      <w:bookmarkStart w:id="197" w:name="_Toc201034912"/>
       <w:r w:rsidRPr="00F43A9D">
         <w:t>Referens- och länkförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="175"/>
       <w:bookmarkEnd w:id="176"/>
       <w:bookmarkEnd w:id="177"/>
       <w:bookmarkEnd w:id="178"/>
       <w:bookmarkEnd w:id="179"/>
       <w:bookmarkEnd w:id="180"/>
       <w:bookmarkEnd w:id="181"/>
       <w:bookmarkEnd w:id="182"/>
       <w:bookmarkEnd w:id="183"/>
       <w:bookmarkEnd w:id="184"/>
       <w:bookmarkEnd w:id="185"/>
       <w:bookmarkEnd w:id="186"/>
       <w:bookmarkEnd w:id="187"/>
       <w:bookmarkEnd w:id="188"/>
       <w:bookmarkEnd w:id="189"/>
       <w:bookmarkEnd w:id="190"/>
       <w:bookmarkEnd w:id="191"/>
       <w:bookmarkEnd w:id="192"/>
       <w:bookmarkEnd w:id="193"/>
       <w:bookmarkEnd w:id="194"/>
       <w:bookmarkEnd w:id="195"/>
       <w:bookmarkEnd w:id="196"/>
       <w:bookmarkEnd w:id="197"/>
     </w:p>
-    <w:p w:rsidRPr="00F43A9D" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="6D2F59B6" w14:textId="77777777">
+    <w:p w14:paraId="6D2F59B6" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="00F43A9D" w:rsidRDefault="0051513A" w:rsidP="0051513A">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00F43A9D">
         <w:t>SSAI/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F43A9D">
         <w:t>SFAI:s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F43A9D">
         <w:t xml:space="preserve"> riktlinjer för ryggbedövning och antikoagulation </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId11">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00E61567">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://sfai.se/riktlinje/medicinska-rad-och-riktlinjer/anestesi/ryggbedovning-och-antikoagulantia/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="00F43A9D" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="4C918627" w14:textId="77777777">
+    <w:p w14:paraId="4C918627" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="00F43A9D" w:rsidRDefault="0051513A" w:rsidP="0051513A">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F43A9D">
         <w:t>Epiduralt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F43A9D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F43A9D">
         <w:t>hematom</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F43A9D">
         <w:t xml:space="preserve"> i anslutning till spinal- eller epiduralanestesi. Sjukhusövergripande riktlinje, SÄS</w:t>
       </w:r>
       <w:r w:rsidRPr="00F43A9D">
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId12">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00FA1E5F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>http://hittadokument.vgregion.se/sas</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="00F43A9D" w:rsidR="0051513A" w:rsidP="0051513A" w:rsidRDefault="0051513A" w14:paraId="05D45F1D" w14:textId="77777777">
+    <w:p w14:paraId="05D45F1D" w14:textId="77777777" w:rsidR="0051513A" w:rsidRPr="00F43A9D" w:rsidRDefault="0051513A" w:rsidP="0051513A">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F43A9D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Nordic guidelines för neuraxial blocks in the disturbed </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F43A9D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>haemostasis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F43A9D">
         <w:rPr>
           <w:lang w:val="en-US"/>
@@ -4015,162 +3978,190 @@
       <w:r w:rsidRPr="00F43A9D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Anaesthesiology</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F43A9D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Intensive Care Medicine, Acta </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F43A9D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Anaesth</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F43A9D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2010;54:16-41</w:t>
+        <w:t xml:space="preserve"> Scand 2010;54:16-41</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B4706" w:rsidR="0051513A" w:rsidP="7D08E5AB" w:rsidRDefault="0051513A" w14:paraId="3BCBA84A" w14:textId="56D5D2CD">
+    <w:p w14:paraId="3BCBA84A" w14:textId="56D5D2CD" w:rsidR="0051513A" w:rsidRPr="000B4706" w:rsidRDefault="0051513A" w:rsidP="4DD01F29">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
-        <w:spacing/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
-        <w:rPr/>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Hemostas</w:t>
       </w:r>
-      <w:r w:rsidR="0051513A">
-        <w:rPr/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:t xml:space="preserve"> vid allvarlig blödning. Svenska Sällskapet för Trombos och </w:t>
       </w:r>
-      <w:r w:rsidR="0051513A">
-        <w:rPr/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>Hemostas</w:t>
       </w:r>
-      <w:r w:rsidR="0051513A">
-        <w:rPr/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:t xml:space="preserve"> (SSTH), </w:t>
       </w:r>
-      <w:hyperlink r:id="R2a101a339b4c4b20">
-        <w:r w:rsidRPr="7D08E5AB" w:rsidR="0051513A">
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidRPr="4DD01F29">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.ssth.se</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="000B4706" w:rsidP="009A32ED" w:rsidRDefault="000B4706" w14:paraId="11DF0C24" w14:textId="77777777">
+    <w:p w14:paraId="3FBA04B1" w14:textId="2FA303A8" w:rsidR="0DA33317" w:rsidRDefault="0DA33317" w:rsidP="4DD01F29">
+      <w:pPr>
+        <w:pStyle w:val="Punktlistanumrerad"/>
+        <w:ind w:right="0"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Obstetrisk regional anestesi och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hemostas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18">
+        <w:r w:rsidRPr="4DD01F29">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Riktlinje Obstetrisk Regionalanestesi och </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="4DD01F29">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>hemostas</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="4DD01F29">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> version 2</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="11DF0C24" w14:textId="77777777" w:rsidR="000B4706" w:rsidRDefault="000B4706" w:rsidP="009A32ED">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:p w:rsidR="009C6C0C" w:rsidP="0051513A" w:rsidRDefault="009C6C0C" w14:paraId="40AA233F" w14:textId="4396DAD8">
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w14:paraId="40AA233F" w14:textId="4396DAD8" w:rsidR="009C6C0C" w:rsidRDefault="009C6C0C" w:rsidP="0051513A">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009C6C0C" w:rsidSect="00B96AFF">
-      <w:headerReference w:type="default" r:id="rId14"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+      <w:headerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="even" r:id="rId20"/>
+      <w:footerReference w:type="default" r:id="rId21"/>
+      <w:headerReference w:type="first" r:id="rId22"/>
+      <w:footerReference w:type="first" r:id="rId23"/>
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
+      <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E01839" w:rsidRDefault="00E01839" w14:paraId="332FA007" w14:textId="77777777">
+    <w:p w14:paraId="332FA007" w14:textId="77777777" w:rsidR="00E01839" w:rsidRDefault="00E01839">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E01839" w:rsidRDefault="00E01839" w14:paraId="394F2995" w14:textId="77777777">
+    <w:p w14:paraId="394F2995" w14:textId="77777777" w:rsidR="00E01839" w:rsidRDefault="00E01839">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00E01839" w:rsidRDefault="00E01839" w14:paraId="3894B470" w14:textId="77777777">
+    <w:p w14:paraId="3894B470" w14:textId="77777777" w:rsidR="00E01839" w:rsidRDefault="00E01839">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -4233,226 +4224,227 @@
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
-      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
+  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidRPr="00831C35" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="00000000" w14:paraId="47BD2091" w14:textId="66F4EBFA">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00A81C29" w:rsidP="00EC0A68">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidRPr="00831C35" w:rsidR="00A65FD4">
+        <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> (</w:t>
     </w:r>
-    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
-    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="76DF6159">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1953671" cy="348178"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
@@ -4491,1271 +4483,1271 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E01839" w:rsidRDefault="00E01839" w14:paraId="752242DA" w14:textId="77777777"/>
+    <w:p w14:paraId="752242DA" w14:textId="77777777" w:rsidR="00E01839" w:rsidRDefault="00E01839"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E01839" w:rsidRDefault="00E01839" w14:paraId="3F42936E" w14:textId="77777777">
+    <w:p w14:paraId="3F42936E" w14:textId="77777777" w:rsidR="00E01839" w:rsidRDefault="00E01839">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00E01839" w:rsidRDefault="00E01839" w14:paraId="4E0CF858" w14:textId="77777777">
+    <w:p w14:paraId="4E0CF858" w14:textId="77777777" w:rsidR="00E01839" w:rsidRDefault="00E01839">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
+                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
+            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
+                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="00413A60" w14:paraId="058CDD4D" w14:textId="448A65ED">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="058CDD4D" w14:textId="448A65ED" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
+                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
+            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
+                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="182F098C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2690AE66"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="205B76FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="368E3672"/>
     <w:lvl w:ilvl="0" w:tplc="F5626098">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Punktlistanumrerad"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
@@ -5815,655 +5807,655 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23412002"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="31641578"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2727" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3447" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4167" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4887" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5138413C"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="479603BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="133E9B56"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -6608,374 +6600,374 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61013FA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A8E4CD90"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -7034,373 +7026,373 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1909921896">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1367871050">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="164058872">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="861477783">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1280868239">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="444931515">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="739910959">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="391579451">
@@ -7451,71 +7443,69 @@
   <w:num w:numId="22" w16cid:durableId="261378312">
     <w:abstractNumId w:val="9"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="2099013508">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="146633713">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1641570629">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="388305535">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="901016817">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2 lines deleted...]
-  <w:removeDateAndTime/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
-  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke weight="1pt" color="#4a773c"/>
-      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+      <v:stroke color="#4a773c" weight="1pt"/>
+      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
@@ -7802,67 +7792,69 @@
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A55086"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
+    <w:rsid w:val="00A81C29"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00AF7CA0"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B14487"/>
+    <w:rsid w:val="00B15B57"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B405A1"/>
     <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B96AFF"/>
     <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
@@ -7901,232 +7893,255 @@
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D00BD7"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D62468"/>
     <w:rsid w:val="00D67C88"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00D92E11"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E01839"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
+    <w:rsid w:val="00E30FD2"/>
     <w:rsid w:val="00E411B6"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F749DE"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="0267DF30"/>
+    <w:rsid w:val="09F066AF"/>
+    <w:rsid w:val="0DA33317"/>
+    <w:rsid w:val="12F7B883"/>
+    <w:rsid w:val="1B7BA685"/>
+    <w:rsid w:val="1EDF3525"/>
+    <w:rsid w:val="30387084"/>
+    <w:rsid w:val="31426D00"/>
+    <w:rsid w:val="332A1932"/>
+    <w:rsid w:val="34CCCB4B"/>
+    <w:rsid w:val="3C3DC0B4"/>
+    <w:rsid w:val="421B71A1"/>
+    <w:rsid w:val="4DD01F29"/>
+    <w:rsid w:val="4F8FC8AA"/>
+    <w:rsid w:val="56EBEE75"/>
+    <w:rsid w:val="5DD4C617"/>
+    <w:rsid w:val="5FB2ED6D"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="64ADC75E"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="6EF01D57"/>
+    <w:rsid w:val="7285D9D0"/>
     <w:rsid w:val="7D08E5AB"/>
+    <w:rsid w:val="7FF236F5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke weight="1pt" color="#4a773c"/>
-      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+      <v:stroke color="#4a773c" weight="1pt"/>
+      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
+  <w15:docId w15:val="{429A0F84-FD79-40A5-B1D3-02194BF5888E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8151,75 +8166,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -8254,57 +8269,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="21"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:semiHidden="1" w:uiPriority="31"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:semiHidden="1" w:uiPriority="32"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -8362,729 +8377,729 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:ind w:left="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
     <w:rsid w:val="001108C0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00B14487"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="UnderrubrikVGR" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
     <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnderrubrikVGRChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
     <w:name w:val="Underrubrik VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00B14487"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000B4706"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
       </w:tabs>
       <w:ind w:left="851" w:right="0"/>
     </w:pPr>
@@ -9151,609 +9166,609 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -9762,94 +9777,94 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -9858,495 +9873,495 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
@@ -10413,210 +10428,261 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik9Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
     <w:name w:val="Rubrik 9 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Brdtext">
     <w:name w:val="Body Text"/>
     <w:aliases w:val="(=Löpande text)"/>
     <w:link w:val="BrdtextChar"/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:spacing w:after="160"/>
       <w:ind w:left="2676"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BrdtextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
     <w:name w:val="Brödtext Char"/>
     <w:aliases w:val="(=Löpande text) Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Brdtext"/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tabell" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
     <w:name w:val="Tabell"/>
     <w:link w:val="TabellChar"/>
     <w:qFormat/>
     <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:ind w:right="-142"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TabellChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
     <w:name w:val="Tabell Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Tabell"/>
     <w:rsid w:val="00831C35"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B97D4E"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Punktlistanumrerad" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Punktlistanumrerad">
     <w:name w:val="Punktlista numrerad"/>
     <w:qFormat/>
     <w:rsid w:val="000B4706"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="20"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1349"/>
       </w:tabs>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="1349" w:right="868" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normalmedindrag" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalmedindrag">
     <w:name w:val="Normal med indrag"/>
     <w:qFormat/>
     <w:rsid w:val="000B4706"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="1349" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Underrubrik">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="UnderrubrikChar"/>
     <w:qFormat/>
     <w:rsid w:val="000B4706"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="160"/>
       <w:ind w:left="567"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnderrubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikChar">
     <w:name w:val="Underrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Underrubrik"/>
     <w:rsid w:val="000B4706"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Fotnotstext">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="4DD01F29"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarer">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="KommentarerChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
+    <w:name w:val="Kommentarer Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Kommentarer"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Kommentarsreferens">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10632,51 +10698,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfai.se/wp-content/uploads/files/21-5a_Nordic_guidelines_for_neuraxial_blocks_in_disturbed_haemostasis.pdf" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-80/SURROGATE/Epiduralt%20hematom%20i%20anslutning%20till%20spinal-%20eller%20epiduralanestesi%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfai.se/riktlinje/medicinska-rad-och-riktlinjer/anestesi/ryggbedovning-och-antikoagulantia/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-80/SURROGATE/Epiduralt%20hematom%20i%20anslutning%20till%20spinal-%20eller%20epiduralanestesi%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfai.se/wp-content/uploads/files/21-5a_Nordic_guidelines_for_neuraxial_blocks_in_disturbed_haemostasis.pdf" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ssth.se" TargetMode="External" Id="R2a101a339b4c4b20" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfai.se/wp-content/uploads/files/21-5a_Nordic_guidelines_for_neuraxial_blocks_in_disturbed_haemostasis.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfai.se/wp-content/uploads/2023/08/Riktlinje-Obstetrisk-Regionalanestesi-och-hemostas-version-2.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfai.se/wp-content/uploads/files/21-5a_Nordic_guidelines_for_neuraxial_blocks_in_disturbed_haemostasis.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ssth.se" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-80/SURROGATE/Epiduralt%20hematom%20i%20anslutning%20till%20spinal-%20eller%20epiduralanestesi%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfai.se/riktlinje/medicinska-rad-och-riktlinjer/anestesi/ryggbedovning-och-antikoagulantia/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-80/SURROGATE/Epiduralt%20hematom%20i%20anslutning%20till%20spinal-%20eller%20epiduralanestesi%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId22" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
@@ -10960,52 +11026,59 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...11 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>8</Pages>
+  <Words>976</Words>
+  <Characters>8312</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>69</Lines>
+  <Paragraphs>18</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Manager/>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>9270</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Antikoagulation och ryggbedövning, SÄS</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Mona Johansson</lastModifiedBy>
-  <revision>2</revision>
+  <lastModifiedBy>Madelene Fast</lastModifiedBy>
+  <revision>5</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>