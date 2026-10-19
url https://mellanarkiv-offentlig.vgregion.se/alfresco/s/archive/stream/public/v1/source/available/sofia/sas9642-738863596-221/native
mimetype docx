--- v0 (2025-11-26)
+++ v1 (2026-10-19)
@@ -1,5751 +1,4945 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="58313E3F" w14:textId="77777777" w:rsidR="00CC07F8" w:rsidRPr="00CC07F8" w:rsidRDefault="00CC07F8" w:rsidP="009C1FA0">
+    <w:p w14:paraId="061914D4" w14:textId="27CC83CA" w:rsidR="00184167" w:rsidRDefault="006E5681" w:rsidP="00030ABA">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk57725683"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="742DD6E8" w14:textId="77777777" w:rsidR="00CC07F8" w:rsidRPr="00CC07F8" w:rsidRDefault="00CC07F8" w:rsidP="009C1FA0">
+      <w:r w:rsidRPr="006E5681">
+        <w:t xml:space="preserve">Angiografi och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00030ABA">
+        <w:t>bukinterventioner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E5681">
+        <w:t xml:space="preserve"> - förberedelser inom radiologi, SÄS Borås </w:t>
+      </w:r>
+      <w:r w:rsidR="00A264BE" w:rsidRPr="005A627D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
+    </w:p>
+    <w:p w14:paraId="63FDA19B" w14:textId="77777777" w:rsidR="00555B36" w:rsidRDefault="009A32ED" w:rsidP="00555B36">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc72845532"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="7" w:name="_Toc179296507"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc100327184"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc227398880"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00CC07F8">
-[...1 lines deleted...]
-      </w:r>
+      <w:r>
+        <w:t>Förändringar sedan föregående version</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_Toc100327185"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc72840807"/>
       <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="4515A805" w14:textId="442AA4D8" w:rsidR="5BC9410C" w:rsidRDefault="001A14BD" w:rsidP="6FF587A5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="6FF587A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tillägg i bakgrund och syfte.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="5BC9410C" w:rsidRPr="6FF587A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ny rutin tillagd för undersökning v. spermatica/ovarica. Fasta vid sängläge för alla undersökningar där </w:t>
+      </w:r>
+      <w:r w:rsidR="34F814A8" w:rsidRPr="6FF587A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">postoperativt </w:t>
+      </w:r>
+      <w:r w:rsidR="5BC9410C" w:rsidRPr="6FF587A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sängläge</w:t>
+      </w:r>
+      <w:r w:rsidR="76DEB0D4" w:rsidRPr="6FF587A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> förekommer. </w:t>
+      </w:r>
+      <w:r w:rsidR="00251BCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tillägg om att höjd huvudända </w:t>
+      </w:r>
+      <w:r w:rsidR="008040B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vid </w:t>
+      </w:r>
+      <w:r w:rsidR="00D73BB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kärl</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE54DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ingrepp </w:t>
+      </w:r>
+      <w:r w:rsidR="00890860">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">numer kan tillåtas direkt </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE54DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i det </w:t>
+      </w:r>
+      <w:r w:rsidR="008040B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>postoperativa</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE54DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> förloppet</w:t>
+      </w:r>
+      <w:r w:rsidR="008040B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00322368">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">efter </w:t>
+      </w:r>
+      <w:r w:rsidR="00D47312">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vissa typer av förslutningsmetod</w:t>
+      </w:r>
+      <w:r w:rsidR="00925368">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidR="00D47312">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50575875" w14:textId="77777777" w:rsidR="00555B36" w:rsidRDefault="0053117F" w:rsidP="00555B36">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc227398881"/>
+      <w:r w:rsidRPr="00555B36">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="009A32ED" w:rsidRPr="00555B36">
+        <w:t>ammanfattning</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="3"/>
-      <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
-      <w:bookmarkEnd w:id="6"/>
-[...24 lines deleted...]
-        <w:spacing w:before="360" w:after="40"/>
+    </w:p>
+    <w:p w14:paraId="6E82E297" w14:textId="5AB0EBEA" w:rsidR="0053117F" w:rsidRDefault="0086675B" w:rsidP="00555B36">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A3641">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="0086675B">
+        <w:t xml:space="preserve">Rutinen beskriver förberedelser inför angiografier och bukinterventioner samt efterföljande vård/kontroller. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20A067FB" w14:textId="77777777" w:rsidR="00C02BD7" w:rsidRPr="00C02BD7" w:rsidRDefault="00C02BD7" w:rsidP="007D135C">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E164525" w14:textId="5FBAD335" w:rsidR="00030ABA" w:rsidRDefault="00B405A1" w:rsidP="00030ABA">
+      <w:pPr>
+        <w:pStyle w:val="UnderrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00555B36">
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BD83CCE" w14:textId="6D884110" w:rsidR="00373418" w:rsidRDefault="00D2516F">
+    <w:p w14:paraId="76531721" w14:textId="3DAE7C36" w:rsidR="00030ABA" w:rsidRDefault="00030ABA">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...6 lines deleted...]
-        <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 2;1;Rubrik 3;2;Mellanrubrik VGR;3" </w:instrText>
+        <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 2;1;Rubrik 3;2" </w:instrText>
       </w:r>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc179296507" w:history="1">
-        <w:r w:rsidR="00373418" w:rsidRPr="00347A0B">
+      <w:hyperlink w:anchor="_Toc227398880" w:history="1">
+        <w:r w:rsidRPr="00C466A7">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Sammanfattning</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00373418">
+          <w:t>Förändringar sedan föregående version</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00373418">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00373418">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc179296507 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00373418">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227398880 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00373418">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00373418">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00373418">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="41A17C6F" w14:textId="7B1ED3D9" w:rsidR="00373418" w:rsidRDefault="00373418">
+    <w:p w14:paraId="6CAB4C5D" w14:textId="525B940B" w:rsidR="00030ABA" w:rsidRDefault="00030ABA">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc179296508" w:history="1">
-        <w:r w:rsidRPr="00347A0B">
+      <w:hyperlink w:anchor="_Toc227398881" w:history="1">
+        <w:r w:rsidRPr="00C466A7">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Förändringar sedan föregående version</w:t>
+          <w:t>Sammanfattning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc179296508 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227398881 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6B2F80BE" w14:textId="1640F89F" w:rsidR="00373418" w:rsidRDefault="00373418">
+    <w:p w14:paraId="029D83E6" w14:textId="4AE03E9C" w:rsidR="00030ABA" w:rsidRDefault="00030ABA">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc179296509" w:history="1">
-        <w:r w:rsidRPr="00347A0B">
+      <w:hyperlink w:anchor="_Toc227398882" w:history="1">
+        <w:r w:rsidRPr="00C466A7">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
-          </w:rPr>
-          <w:t>Förutsättningar</w:t>
+            <w:highlight w:val="yellow"/>
+          </w:rPr>
+          <w:t>Bakgrund och syfte</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc179296509 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227398882 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="186AF1BC" w14:textId="553FF2CF" w:rsidR="00373418" w:rsidRDefault="00373418">
+    <w:p w14:paraId="6FD9C89F" w14:textId="711E1A5F" w:rsidR="00030ABA" w:rsidRDefault="00030ABA">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc227398883" w:history="1">
+        <w:r w:rsidRPr="00C466A7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Förutsättningar</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227398883 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="10F27334" w14:textId="6E311B27" w:rsidR="00030ABA" w:rsidRDefault="00030ABA" w:rsidP="00030ABA">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc179296510" w:history="1">
-        <w:r w:rsidRPr="00347A0B">
+      <w:hyperlink w:anchor="_Toc227398884" w:history="1">
+        <w:r w:rsidRPr="00C466A7">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Riktlinjer/rutiner att iaktta inför undersökningen</w:t>
+          <w:t>Riktlinjer/rutiner att iaktta inför undersökningen</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc179296510 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227398884 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="59C884C0" w14:textId="053FC8D9" w:rsidR="00373418" w:rsidRDefault="00373418">
+    <w:p w14:paraId="403A4A9D" w14:textId="27C2D65C" w:rsidR="00030ABA" w:rsidRDefault="00030ABA">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc227398885" w:history="1">
+        <w:r w:rsidRPr="00C466A7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Utförande</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227398885 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="174D2FC5" w14:textId="2141A0C6" w:rsidR="00030ABA" w:rsidRDefault="00030ABA" w:rsidP="00030ABA">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc179296511" w:history="1">
-        <w:r w:rsidRPr="00347A0B">
+      <w:hyperlink w:anchor="_Toc227398886" w:history="1">
+        <w:r w:rsidRPr="00C466A7">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Förberedelser</w:t>
+          <w:t>Angiografier</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc179296511 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227398886 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7C999037" w14:textId="65BB568A" w:rsidR="00373418" w:rsidRDefault="00373418">
-[...212 lines deleted...]
-    <w:p w14:paraId="6588DC4B" w14:textId="5FCE54E4" w:rsidR="00373418" w:rsidRDefault="00373418">
+    <w:p w14:paraId="072E5E07" w14:textId="35C56D7C" w:rsidR="00030ABA" w:rsidRDefault="00030ABA" w:rsidP="00030ABA">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc179296515" w:history="1">
-        <w:r w:rsidRPr="00347A0B">
+      <w:hyperlink w:anchor="_Toc227398887" w:history="1">
+        <w:r w:rsidRPr="00C466A7">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Efter avslutad behandling</w:t>
+          <w:t>Bäcken-benangiografi</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc179296515 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227398887 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4E781C43" w14:textId="69BB9C73" w:rsidR="00373418" w:rsidRDefault="00373418">
+    <w:p w14:paraId="18D9F4A2" w14:textId="6C01E5CA" w:rsidR="00030ABA" w:rsidRDefault="00030ABA" w:rsidP="00030ABA">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc179296516" w:history="1">
-        <w:r w:rsidRPr="00347A0B">
+      <w:hyperlink w:anchor="_Toc227398888" w:history="1">
+        <w:r w:rsidRPr="00C466A7">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Transport efter undersökningen</w:t>
+          <w:t>Embolisering</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc179296516 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227398888 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="70E10935" w14:textId="7EB6A672" w:rsidR="00373418" w:rsidRDefault="00373418">
+    <w:p w14:paraId="7C8AA644" w14:textId="73D8338C" w:rsidR="00030ABA" w:rsidRDefault="00030ABA" w:rsidP="00030ABA">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc227398889" w:history="1">
+        <w:r w:rsidRPr="00C466A7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Embolisering av njure</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227398889 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6E19807A" w14:textId="208397F9" w:rsidR="00030ABA" w:rsidRDefault="00030ABA">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc179296517" w:history="1">
-        <w:r w:rsidRPr="00347A0B">
+      <w:hyperlink w:anchor="_Toc227398890" w:history="1">
+        <w:r w:rsidRPr="00C466A7">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Genomförande</w:t>
+          <w:t>Flebografi</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc179296517 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227398890 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="042B326A" w14:textId="5F808D53" w:rsidR="00373418" w:rsidRDefault="00373418">
+    <w:p w14:paraId="6362B93C" w14:textId="4323BFC2" w:rsidR="00030ABA" w:rsidRDefault="00030ABA" w:rsidP="00030ABA">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc179296518" w:history="1">
-        <w:r w:rsidRPr="00347A0B">
+      <w:hyperlink w:anchor="_Toc227398891" w:history="1">
+        <w:r w:rsidRPr="00C466A7">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Angiografier</w:t>
+          <w:t>Armflebografi</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc179296518 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227398891 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0839BF3D" w14:textId="4217F0EF" w:rsidR="00373418" w:rsidRDefault="00373418">
-[...141 lines deleted...]
-    <w:p w14:paraId="482D32D4" w14:textId="74E8D123" w:rsidR="00373418" w:rsidRDefault="00373418">
+    <w:p w14:paraId="5D6928CF" w14:textId="4F4FDE02" w:rsidR="00030ABA" w:rsidRDefault="00030ABA" w:rsidP="00030ABA">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc179296521" w:history="1">
-        <w:r w:rsidRPr="00347A0B">
+      <w:hyperlink w:anchor="_Toc227398892" w:history="1">
+        <w:r w:rsidRPr="00C466A7">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Bäcken-benangiografi</w:t>
+          <w:t>Flebografi/ embolisering av vena spermatica eller ovarica</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc179296521 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227398892 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0903B97F" w14:textId="519D84CC" w:rsidR="00373418" w:rsidRDefault="00373418">
-[...212 lines deleted...]
-    <w:p w14:paraId="24900650" w14:textId="17465348" w:rsidR="00373418" w:rsidRDefault="00373418">
+    <w:p w14:paraId="264F6A43" w14:textId="44A97FFF" w:rsidR="00030ABA" w:rsidRDefault="00030ABA" w:rsidP="00030ABA">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc179296525" w:history="1">
-        <w:r w:rsidRPr="00347A0B">
+      <w:hyperlink w:anchor="_Toc227398893" w:history="1">
+        <w:r w:rsidRPr="00C466A7">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Embolisering</w:t>
+          <w:t>Endovascular aortic repair (EVAR)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc179296525 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227398893 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="444EEFD9" w14:textId="16CD43AD" w:rsidR="00373418" w:rsidRDefault="00373418">
-[...141 lines deleted...]
-    <w:p w14:paraId="6E8CB5F7" w14:textId="439D586B" w:rsidR="00373418" w:rsidRDefault="00373418">
+    <w:p w14:paraId="4FAC56BE" w14:textId="609B41B2" w:rsidR="00030ABA" w:rsidRDefault="00030ABA" w:rsidP="00030ABA">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc179296528" w:history="1">
-        <w:r w:rsidRPr="00347A0B">
+      <w:hyperlink w:anchor="_Toc227398894" w:history="1">
+        <w:r w:rsidRPr="00C466A7">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Flebografi</w:t>
+          <w:t>PTA dialysfistel</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc179296528 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227398894 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="272DC323" w14:textId="4476E878" w:rsidR="00373418" w:rsidRDefault="00373418">
-[...141 lines deleted...]
-    <w:p w14:paraId="25E29206" w14:textId="27CB6189" w:rsidR="00373418" w:rsidRDefault="00373418">
+    <w:p w14:paraId="21889F07" w14:textId="4E375E0D" w:rsidR="00030ABA" w:rsidRDefault="00030ABA" w:rsidP="00030ABA">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc179296531" w:history="1">
-        <w:r w:rsidRPr="00347A0B">
+      <w:hyperlink w:anchor="_Toc227398895" w:history="1">
+        <w:r w:rsidRPr="00C466A7">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Endovascular aortic repair (EVAR)</w:t>
+          <w:t>Thorakal aortografi, aortocervikal angiografi</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc179296531 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227398895 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0008B14C" w14:textId="7D4BD09A" w:rsidR="00373418" w:rsidRDefault="00373418">
+    <w:p w14:paraId="11498785" w14:textId="10107450" w:rsidR="00030ABA" w:rsidRDefault="00030ABA" w:rsidP="00030ABA">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc179296532" w:history="1">
-        <w:r w:rsidRPr="00347A0B">
+      <w:hyperlink w:anchor="_Toc227398896" w:history="1">
+        <w:r w:rsidRPr="00C466A7">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>PTA dialysfistel</w:t>
+          <w:t>Percutan njurstensextraktion</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc179296532 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227398896 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="68865E2A" w14:textId="3F1FF3DC" w:rsidR="00373418" w:rsidRDefault="00373418">
-[...141 lines deleted...]
-    <w:p w14:paraId="31ECC06C" w14:textId="1DA2CF63" w:rsidR="00373418" w:rsidRDefault="00373418">
+    <w:p w14:paraId="4CE0A0BA" w14:textId="6BC883CD" w:rsidR="00030ABA" w:rsidRDefault="00030ABA">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc179296535" w:history="1">
-        <w:r w:rsidRPr="00347A0B">
+      <w:hyperlink w:anchor="_Toc227398897" w:history="1">
+        <w:r w:rsidRPr="00C466A7">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Dokumentinformation</w:t>
+          <w:t>Arbetsgrupp</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc179296535 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227398897 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="629EC879" w14:textId="2EF9A089" w:rsidR="00373418" w:rsidRDefault="00373418">
+    <w:p w14:paraId="6082EE3D" w14:textId="5D6D325E" w:rsidR="00030ABA" w:rsidRDefault="00030ABA">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc179296536" w:history="1">
-        <w:r w:rsidRPr="00347A0B">
+      <w:hyperlink w:anchor="_Toc227398898" w:history="1">
+        <w:r w:rsidRPr="00C466A7">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Länkförteckning</w:t>
+          <w:t>Källförteckning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc179296536 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227398898 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1034CAF7" w14:textId="007DB09D" w:rsidR="00CC07F8" w:rsidRPr="00CC07F8" w:rsidRDefault="00D2516F" w:rsidP="00D2516F">
+    <w:p w14:paraId="1FC6584C" w14:textId="19FA7EDE" w:rsidR="00B405A1" w:rsidRDefault="00030ABA" w:rsidP="007D135C">
+      <w:pPr>
+        <w:ind w:left="1304" w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29B03EF5" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="00906B5E" w:rsidRDefault="009A32ED" w:rsidP="15E83897">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:spacing w:before="360"/>
-      </w:pPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc100327186"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc227398882"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r>
+        <w:t>Bakgrund och syfte</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="102CB1F9" w14:textId="3624FE12" w:rsidR="48BF8BC6" w:rsidRDefault="48BF8BC6" w:rsidP="15E83897">
+      <w:r>
+        <w:t>Rutinen beskriver förberedelser inför angiografier och bukinterventioner samt efterföljande vård/kontroller.</w:t>
+      </w:r>
+      <w:r w:rsidR="7AE6E1A9">
+        <w:t xml:space="preserve"> Rutinen</w:t>
+      </w:r>
+      <w:r w:rsidR="02D3BC8B">
+        <w:t xml:space="preserve"> syftar till att underlätta </w:t>
+      </w:r>
+      <w:r w:rsidR="5FA12CC9">
+        <w:t xml:space="preserve">och ge nödvändig information </w:t>
+      </w:r>
+      <w:r w:rsidR="02D3BC8B">
+        <w:t>för alla personalkategorier som medverkar</w:t>
+      </w:r>
+      <w:r w:rsidR="521C51D0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="506A4DE6">
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidR="02D3BC8B">
+        <w:t>patient</w:t>
+      </w:r>
+      <w:r w:rsidR="20147C95">
+        <w:t>arbetet</w:t>
+      </w:r>
+      <w:r w:rsidR="02D3BC8B">
+        <w:t xml:space="preserve"> vid dessa undersökningar</w:t>
+      </w:r>
+      <w:r w:rsidR="7B450B3D">
+        <w:t>, för att</w:t>
+      </w:r>
+      <w:r w:rsidR="113FB099">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="06CC53D1">
+        <w:t>säkerställa</w:t>
+      </w:r>
+      <w:r w:rsidR="7B450B3D">
+        <w:t xml:space="preserve"> förutsättningar för att bedriva en säker vård.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E3F4CA0" w14:textId="0FDA7B82" w:rsidR="5F1AF548" w:rsidRDefault="5F1AF548" w:rsidP="5F1AF548">
+      <w:pPr>
         <w:rPr>
-          <w:noProof/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="end"/>
-[...6 lines deleted...]
-      <w:r w:rsidR="00CC07F8" w:rsidRPr="00CC07F8">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70B2A54A" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="00391A1F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc100327187"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc227398883"/>
+      <w:r w:rsidRPr="00391A1F">
         <w:t>Förutsättningar</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="184CDA9F" w14:textId="77777777" w:rsidR="00A25DB0" w:rsidRPr="00391A1F" w:rsidRDefault="00A25DB0" w:rsidP="00391A1F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc227398884"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc100327188"/>
+      <w:r w:rsidRPr="00391A1F">
+        <w:t>Riktlinjer/rutiner att iaktta inför undersökningen</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="10"/>
-      <w:bookmarkEnd w:id="11"/>
-[...6 lines deleted...]
-        <w:spacing w:before="120"/>
+      <w:r w:rsidRPr="00391A1F">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="576BBABC" w14:textId="77777777" w:rsidR="00A25DB0" w:rsidRPr="00A25DB0" w:rsidRDefault="00A25DB0" w:rsidP="00555B36">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00A25DB0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Kontrastundersökning, premedicinering vid risk för anafylaktisk reaktion, SÄS</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00555B36">
         <w:rPr>
-          <w:color w:val="auto"/>
-[...51 lines deleted...]
-          <w:rStyle w:val="Hyperlnk"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>, sjukhusövergripande rutin, SÄS</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+      <w:r w:rsidRPr="00A25DB0">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AE7A83F" w14:textId="77777777" w:rsidR="00A25DB0" w:rsidRPr="00A25DB0" w:rsidRDefault="00A25DB0" w:rsidP="00555B36">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00A25DB0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Kontrastmedelsinducerad nefropati, (KMN) – prevention vid kontrastmedelsundersökning, SÄS</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00555B36">
         <w:rPr>
-          <w:rStyle w:val="Hyperlnk"/>
-[...26 lines deleted...]
-          <w:rStyle w:val="Hyperlnk"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>, sjukhusövergripande rutin, SÄS</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:r w:rsidRPr="00A25DB0">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="042E4C96" w14:textId="77777777" w:rsidR="00A25DB0" w:rsidRPr="00A25DB0" w:rsidRDefault="00A25DB0" w:rsidP="00555B36">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="00CC07F8" w:rsidRPr="009F51E6">
+        <w:r w:rsidRPr="00A25DB0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Jodkontrast</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidR="00CC07F8" w:rsidRPr="009F51E6">
+        <w:r w:rsidRPr="00A25DB0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t xml:space="preserve"> när patienter är under </w:t>
+          <w:t> när patienter är under </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="00CC07F8" w:rsidRPr="009F51E6">
+        <w:r w:rsidRPr="00A25DB0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>thyreoideautredning</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidR="00CC07F8" w:rsidRPr="009F51E6">
+        <w:r w:rsidRPr="00A25DB0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t xml:space="preserve"> eller </w:t>
+          <w:t> eller </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="00CC07F8" w:rsidRPr="009F51E6">
+        <w:r w:rsidRPr="00A25DB0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>radiojodbehandling</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
-      <w:r w:rsidR="00CC07F8" w:rsidRPr="009F51E6">
+      <w:r w:rsidRPr="00555B36">
         <w:rPr>
-          <w:rStyle w:val="Hyperlnk"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>, intern rutin, bild- och funktionsmedicin, SÄS Borås</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+      <w:r w:rsidRPr="00A25DB0">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F3CC5D8" w14:textId="77777777" w:rsidR="00A25DB0" w:rsidRPr="00A25DB0" w:rsidRDefault="00A25DB0" w:rsidP="00555B36">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00A25DB0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Antikoagulantia</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00A25DB0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t> och trombocythämmare, tillfällig utsättning inför elektiv operation</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00555B36">
         <w:rPr>
-          <w:rStyle w:val="Hyperlnk"/>
-[...34 lines deleted...]
-          <w:rStyle w:val="Hyperlnk"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="Rubrik3"/>
+      <w:r w:rsidRPr="00A25DB0">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="730FC6A6" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="005218AA" w:rsidRDefault="009A32ED" w:rsidP="00555B36">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc100327189"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="007E267B">
+        <w:t>Förberedelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="7B4971CC" w14:textId="00343653" w:rsidR="00BF4088" w:rsidRPr="00BF4088" w:rsidRDefault="00BF4088" w:rsidP="007E267B">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc100327190"/>
+      <w:r>
+        <w:t>Hygienrutiner</w:t>
+      </w:r>
+      <w:r w:rsidR="48F0EF88">
+        <w:t>/preoperativa rutiner</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B9FA1C9" w14:textId="77777777" w:rsidR="00BF4088" w:rsidRPr="00BF4088" w:rsidRDefault="00BF4088" w:rsidP="15E83897">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="1287"/>
         <w:rPr>
-          <w:color w:val="auto"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Preoperativa_förberedelser"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009F51E6">
+      <w:r w:rsidRPr="15E83897">
         <w:rPr>
-          <w:color w:val="auto"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>Förberedelser</w:t>
-[...7 lines deleted...]
-    <w:p w14:paraId="241D8B56" w14:textId="77777777" w:rsidR="00CC07F8" w:rsidRPr="00CC07F8" w:rsidRDefault="00CC07F8" w:rsidP="009C1FA0">
+        <w:t>Patienten ska inför undersökningen informeras om att: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="460E6D77" w14:textId="77777777" w:rsidR="00BF4088" w:rsidRPr="00BF4088" w:rsidRDefault="00BF4088" w:rsidP="00555B36">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF4088">
+        <w:t>Duscha och tvätta hela kroppen samt tvätta håret kvällen innan och på operationsdagens morgon. Sova i säng med rena sängkläder och ta på sig rena kläder innan hen åker till sjukhuset. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="328A5914" w14:textId="77777777" w:rsidR="00BF4088" w:rsidRPr="00BF4088" w:rsidRDefault="00BF4088" w:rsidP="00555B36">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF4088">
+        <w:t>Inte raka bort något hår i området där hen ska opereras. Behöver detta göras ska det ske med hjälp av en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF4088">
+        <w:t>håravkortare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF4088">
+        <w:t> för att inte skada huden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00882EDC" w14:textId="77777777" w:rsidR="00BF4088" w:rsidRPr="00BF4088" w:rsidRDefault="00BF4088" w:rsidP="00555B36">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF4088">
+        <w:t>Inte ha på sig smycken och avlägsna eventuella piercingar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="037A5231" w14:textId="77777777" w:rsidR="00BF4088" w:rsidRPr="00BF4088" w:rsidRDefault="00BF4088" w:rsidP="00555B36">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF4088">
+        <w:t>Ta bort smink och nagellack samt undvika hudkräm. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06AFD1FC" w14:textId="77777777" w:rsidR="00BF4088" w:rsidRPr="00BF4088" w:rsidRDefault="00BF4088" w:rsidP="15E83897">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="1287"/>
+      </w:pPr>
+      <w:r w:rsidRPr="15E83897">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Inneliggande patienter ska: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="221767A7" w14:textId="28D4F516" w:rsidR="00BF4088" w:rsidRPr="00BF4088" w:rsidRDefault="00BF4088" w:rsidP="00555B36">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF4088">
+        <w:t>Komma i ren</w:t>
+      </w:r>
+      <w:r w:rsidR="00A84909">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4088">
+        <w:t>bäddad säng från avdelningen iklädd patientskjorta. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76F04797" w14:textId="77777777" w:rsidR="00BF4088" w:rsidRPr="00BF4088" w:rsidRDefault="00BF4088" w:rsidP="00555B36">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF4088">
+        <w:t>Nyligen ha tömt urinblåsan (inom 30 min före avfärd) alternativt sätts KAD efter ordination. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AF75AAC" w14:textId="77777777" w:rsidR="00BF4088" w:rsidRPr="00BF4088" w:rsidRDefault="00BF4088" w:rsidP="00555B36">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF4088">
+        <w:t>Ha perifer </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF4088">
+        <w:t>venkateter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF4088">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E5E6B32" w14:textId="77777777" w:rsidR="00BF4088" w:rsidRPr="00BF4088" w:rsidRDefault="00BF4088" w:rsidP="00555B36">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF4088">
+        <w:t>Provtagning inför angiografier </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="074360F7" w14:textId="77777777" w:rsidR="00BF4088" w:rsidRPr="00BF4088" w:rsidRDefault="00BF4088" w:rsidP="15E83897">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="1287"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15E83897">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gäller följande undersökningar: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EEBAAB0" w14:textId="77777777" w:rsidR="00BF4088" w:rsidRPr="00BF4088" w:rsidRDefault="00BF4088" w:rsidP="00555B36">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF4088">
+        <w:t>Bukangiografi </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71FFFC4C" w14:textId="77777777" w:rsidR="00BF4088" w:rsidRPr="00BF4088" w:rsidRDefault="00BF4088" w:rsidP="00555B36">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF4088">
+        <w:t>Ballongvidgning </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="047EF210" w14:textId="77777777" w:rsidR="00BF4088" w:rsidRPr="00BF4088" w:rsidRDefault="00BF4088" w:rsidP="00555B36">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF4088">
+        <w:t>Inläggning av stent i blodkärl </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15190C6F" w14:textId="77777777" w:rsidR="00BF4088" w:rsidRPr="00BF4088" w:rsidRDefault="00BF4088" w:rsidP="00555B36">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF4088">
+        <w:t>Trombolys</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF4088">
+        <w:t> av artärocklusion  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CFEAFC6" w14:textId="77777777" w:rsidR="00BF4088" w:rsidRPr="00BF4088" w:rsidRDefault="00BF4088" w:rsidP="00555B36">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF4088">
+        <w:t>Embolisering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF4088">
+        <w:t> av uterusmyom </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51AA3AA3" w14:textId="77777777" w:rsidR="00BF4088" w:rsidRPr="00BF4088" w:rsidRDefault="00BF4088" w:rsidP="00555B36">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF4088">
+        <w:t>Embolisering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF4088">
+        <w:t> av njure </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A9854DD" w14:textId="77777777" w:rsidR="00BF4088" w:rsidRPr="00BF4088" w:rsidRDefault="00BF4088" w:rsidP="00555B36">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF4088">
+        <w:t>Endovascular</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF4088">
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF4088">
+        <w:t>aortic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF4088">
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF4088">
+        <w:t>repair</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF4088">
+        <w:t> (EVAR) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10FC4701" w14:textId="77777777" w:rsidR="00BF4088" w:rsidRPr="00BF4088" w:rsidRDefault="00BF4088" w:rsidP="00555B36">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF4088">
+        <w:lastRenderedPageBreak/>
+        <w:t>Angiografi av dialysfistel  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="393CA4FD" w14:textId="77777777" w:rsidR="00BF4088" w:rsidRPr="00BF4088" w:rsidRDefault="00BF4088" w:rsidP="00555B36">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF4088">
+        <w:t>Thorakal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF4088">
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF4088">
+        <w:t>aortografi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF4088">
+        <w:t>, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF4088">
+        <w:t>aortocervikal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF4088">
+        <w:t> angiografi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66925D84" w14:textId="12F6FB5C" w:rsidR="00BF4088" w:rsidRPr="007701F6" w:rsidRDefault="00BF4088" w:rsidP="15E83897">
+      <w:r>
+        <w:t>Följande prover ska tas inför undersökningen. Proverna får vara max 3 veckor gamla. S-kreatinin, B-Hb, B-TPK, PK INR</w:t>
+      </w:r>
+      <w:r w:rsidR="007701F6">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>P-APTT</w:t>
+      </w:r>
+      <w:r w:rsidR="007701F6">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="56BE6959" w:rsidRPr="007701F6">
+        <w:t>Na och K</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="181A8877" w14:textId="77777777" w:rsidR="00BF4088" w:rsidRPr="00BF4088" w:rsidRDefault="00BF4088" w:rsidP="00170CA8">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
-        <w:spacing w:before="120"/>
-[...36 lines deleted...]
-        <w:t xml:space="preserve">Inte raka bort något hår i området där hen ska opereras. Behöver detta göras ska det ske med hjälp av en </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF4088">
+        <w:t>Läkemedel </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CF20C34" w14:textId="77777777" w:rsidR="00BF4088" w:rsidRDefault="00BF4088" w:rsidP="00555B36">
+      <w:r w:rsidRPr="00BF4088">
+        <w:t>Fortsätt med medicinerna som vanligt. Undantag för patienter med diabetes som behandlas med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CC07F8">
-[...291 lines deleted...]
-      <w:r w:rsidRPr="00CC07F8">
+      <w:r w:rsidRPr="00BF4088">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Metforminpreparat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CC07F8">
+      <w:r w:rsidRPr="00BF4088">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">; </w:t>
-[...5 lines deleted...]
-        <w:r w:rsidRPr="002E5361">
+        <w:t>; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4088">
+        <w:t>dessa ska sättas ut enligt rekommendation i den sjukhusövergripande riktlinjen </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00BF4088">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t xml:space="preserve">Kontrastmedelsinducerad </w:t>
-[...13 lines deleted...]
-          <w:t xml:space="preserve"> (KMN) - prevention vid kontrastmedelsundersökning, SÄS</w:t>
+          <w:t>Kontrastmedelsinducerad nefropati (KMN) - prevention vid kontrastmedelsundersökning, SÄS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00CC07F8">
-        <w:t xml:space="preserve">. För patienter behandlade med </w:t>
+      <w:r w:rsidRPr="00BF4088">
+        <w:t>. För patienter behandlade med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CC07F8">
+      <w:r w:rsidRPr="00BF4088">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>antikoagulantia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CC07F8">
+      <w:r w:rsidRPr="00BF4088">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> eller trombocythämmare</w:t>
-[...6 lines deleted...]
-        <w:r w:rsidRPr="002E5361">
+        <w:t> eller trombocythämmare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4088">
+        <w:t>, se sjukhusövergripande riktlinje </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00BF4088">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Antikoagulantia</w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="002E5361">
+          <w:t>Antikoagulantia och trombocythämmare, tillfällig utsättning inför elektiv operation</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00BF4088">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61046509" w14:textId="77777777" w:rsidR="0064406C" w:rsidRPr="0064406C" w:rsidRDefault="0064406C" w:rsidP="00170CA8">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0064406C">
+        <w:t>Efter avslutad behandling </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00A4EF80" w14:textId="77777777" w:rsidR="0064406C" w:rsidRPr="0064406C" w:rsidRDefault="0064406C" w:rsidP="00555B36">
+      <w:r w:rsidRPr="0064406C">
+        <w:t>Om KAD sätts innan undersökning ska den avlägsnas så fort patienten kan mobiliseras. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5284C42F" w14:textId="77777777" w:rsidR="0064406C" w:rsidRPr="0064406C" w:rsidRDefault="0064406C" w:rsidP="00170CA8">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0064406C">
+        <w:t>Transport efter undersökningen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A67323D" w14:textId="77777777" w:rsidR="0064406C" w:rsidRPr="0064406C" w:rsidRDefault="0064406C" w:rsidP="00555B36">
+      <w:r w:rsidRPr="0064406C">
+        <w:t>Se sjukhusövergripande rutin </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="0064406C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t xml:space="preserve"> och trombocythämmare, tillfällig utsättning inför </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="002E5361">
+          <w:t>Övervakning av patient vid undersökning och-eller intern transport mellan verksamheter inom SÄS Borås</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0F79430E" w14:textId="6516CD7C" w:rsidR="0064406C" w:rsidRPr="00BF4088" w:rsidRDefault="00F30655" w:rsidP="00565693">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc227398885"/>
+      <w:r w:rsidRPr="00565693">
+        <w:t>Utförande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="3E735AC1" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00565693">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc227398886"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc100327193"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidRPr="00565693">
+        <w:t>Angiografier</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A6D64EB" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00FE278C">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00716FE6">
+        <w:t>Angiografi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t xml:space="preserve"> av dialysfistel </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01C57E2A" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00DD7049">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Kontrastundersökning av dialysfistel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1085CF3A" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00782691" w:rsidRDefault="00FD154D" w:rsidP="000F0991">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00782691">
+        <w:t>Undersökningsdagen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="786B9FDD" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00DD7049">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Vid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>fistelangio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t> före dialys sätts PVK på röntgen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53E0D02E" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00DD7049">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Avdelningen ansvarar för att fri </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>venväg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t> finns i den friska armen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03D0F765" w14:textId="02D8C4F1" w:rsidR="00782691" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00BB62A1">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Förberedelser </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00FD154D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>elektiv</w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="002E5361">
+          <w:t>enligt ovan</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63985446" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00121C99">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Efter undersökningen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09894CC7" w14:textId="0CFC1AFC" w:rsidR="00782691" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00BB62A1">
+      <w:r w:rsidRPr="00FD154D">
+        <w:lastRenderedPageBreak/>
+        <w:t>Patienten åker hem efter undersökningen. PVK tas bort på interventionslabbet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40A91A41" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00626673">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000B6626">
+        <w:t>Bukangiografi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FE32B03" w14:textId="760480DE" w:rsidR="00782691" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00BB62A1">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Undersökning av artärer i buken med kontrast. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CCEDA2E" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00BB6CA9">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Undersökningsdagen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3694E529" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00BF4798">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Kontrollera att patientens aktuella längd och vikt finns angivet i patientjournalen, samt aktuellt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>kreatininvärde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>, inte äldre än tre veckor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0928368E" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00BF4798">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Undersökningsdagen får patient äta lätt frukost, alternativ lätt lunch om ingreppet görs på eftermiddag. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E8384D6" w14:textId="294E5611" w:rsidR="00D3526D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00BF4798">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Förberedelser </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00FD154D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t xml:space="preserve"> operation</w:t>
+          <w:t>enligt ovan</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00CC07F8">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DEB7789" w14:textId="6182B8C2" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00BB6CA9">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Efter undersökningen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18932D39" w14:textId="485D7869" w:rsidR="00996B84" w:rsidRDefault="00FD154D" w:rsidP="005E480F">
+      <w:r>
+        <w:t>Sänglägestid 2–6 timmar beroende på val av förslutningsmetod av punktionsstället i ljumsken, se utlåtande från radiologi i patientjournalen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49406667" w14:textId="049A491B" w:rsidR="005D60BC" w:rsidRPr="00FD154D" w:rsidRDefault="00361C51" w:rsidP="005E480F">
+      <w:r>
+        <w:t xml:space="preserve">Beroende på val </w:t>
+      </w:r>
+      <w:r w:rsidR="00A45ECA">
+        <w:t>av förslut</w:t>
+      </w:r>
+      <w:r w:rsidR="009E5B39">
+        <w:t xml:space="preserve">ningsmetod kan </w:t>
+      </w:r>
+      <w:r w:rsidR="003C6BA9">
+        <w:t>variationer av höjd huvudända accepteras</w:t>
+      </w:r>
+      <w:r w:rsidR="0031262B">
+        <w:t>, se utlåtande</w:t>
+      </w:r>
+      <w:r w:rsidR="000F50EA">
+        <w:t xml:space="preserve"> i patientjournalen</w:t>
+      </w:r>
+      <w:r w:rsidR="00663040">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02B69CFE" w14:textId="77777777" w:rsidR="00CC07F8" w:rsidRPr="00CC07F8" w:rsidRDefault="00CC07F8" w:rsidP="002E5361">
+    <w:p w14:paraId="1D774C65" w14:textId="470E1D5C" w:rsidR="13E79C20" w:rsidRDefault="13E79C20">
+      <w:r>
+        <w:t>Fasta hela sänglägestiden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="160479C4" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00BF4798">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Övervaka punktionsstället under sängläge. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16D80F20" w14:textId="77777777" w:rsidR="00D3526D" w:rsidRPr="00FD154D" w:rsidRDefault="00D3526D" w:rsidP="007D135C">
+      <w:pPr>
+        <w:ind w:left="1304" w:firstLine="737"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44BFFE8A" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00BB6CA9">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc72845539"/>
-[...51 lines deleted...]
-        <w:r w:rsidRPr="00147F78">
+      <w:bookmarkStart w:id="17" w:name="_Toc227398887"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Bäcken-benangiografi</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1494BFAA" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00DB3B74" w:rsidRDefault="00FD154D" w:rsidP="00DB3B74">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB3B74">
+        <w:t>Ballongvidgning – PTA/stent </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="298993D5" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00BF4798">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Undersökning av artärer i bäckenet och benen med kontrast. Eventuellt med vidgning av stenoser i kärlen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DF91943" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00BF4798">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Ingreppet kan göras polikliniskt om patienten inte är inneliggande. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BC555BF" w14:textId="77777777" w:rsidR="000412DB" w:rsidRPr="00FD154D" w:rsidRDefault="000412DB" w:rsidP="007D135C">
+      <w:pPr>
+        <w:ind w:left="2041"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="784AF2BB" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="0075151D">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Behandlingsdagen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E4EF681" w14:textId="140E15EC" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00BF4798">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Kontrollera att patientens aktuella längd och vikt finns angivet i patientjournalen, samt aktuellt kreatininvärde, inte äldre än tre veckor</w:t>
+      </w:r>
+      <w:r w:rsidR="7393D193">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Behandlingsdagen får patient äta lätt frukost, alternativ lätt lunch om ingreppet görs på eftermiddag. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66539564" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00BF4798">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Förberedelser </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00FD154D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Övervakning av patient vid undersökning och-eller intern transport mellan verksamheter inom SÄS Borås</w:t>
+          <w:t>enligt ovan</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00CC07F8">
-[...46 lines deleted...]
-    <w:p w14:paraId="784886F3" w14:textId="77777777" w:rsidR="00CC07F8" w:rsidRPr="00CC07F8" w:rsidRDefault="00CC07F8" w:rsidP="00242E08">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28DBBF9B" w14:textId="77777777" w:rsidR="000412DB" w:rsidRPr="00FD154D" w:rsidRDefault="000412DB" w:rsidP="007D135C">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F971823" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="0075151D">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Efter behandlingen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5285C564" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00BF4798">
+      <w:r>
+        <w:t>Sänglägestid 2–6 timmar beroende på val av förslutningsmetod av punktionsstället i ljumsken, se utlåtande från radiologi i patientjournalen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17B4AB46" w14:textId="1C37A29A" w:rsidR="00BE16AF" w:rsidRPr="00FD154D" w:rsidRDefault="00BE16AF" w:rsidP="00BE16AF">
+      <w:r>
+        <w:t>Beroende på val av förslutningsmetod kan variationer av höjd huvudända accepteras, se utlåtande i patientjournalen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E323EB3" w14:textId="22342ED6" w:rsidR="4000BF22" w:rsidRDefault="4000BF22">
+      <w:r>
+        <w:t>Fasta hela sänglägestiden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70F25C86" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00BF4798">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Övervaka punktionsstället i ljumsken och observera eventuell färg ändring eller nytillkommen smärta i benen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52D80E41" w14:textId="77777777" w:rsidR="00CF399B" w:rsidRPr="00FD154D" w:rsidRDefault="00CF399B" w:rsidP="007D135C">
+      <w:pPr>
+        <w:ind w:left="2041"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CD480A9" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00A16EB2">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
-        <w:spacing w:before="120"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="4407C289" w14:textId="77777777" w:rsidR="00CC07F8" w:rsidRPr="00CC07F8" w:rsidRDefault="00CC07F8" w:rsidP="00304DF9">
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Trombolys</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t> av artärocklusion </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F58902A" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="005C6C40">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Trombolys</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t> innebär att med propplösande läkemedel via en artärkateter försöka lösa upp en trombos i bäcken-benartär. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="239F5AA6" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="005B301B">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CC07F8">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Vid </w:t>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Förutsättning </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33655F68" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="005C6C40">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Patienten ska vara inlagd på sjukhus.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5309EF19" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="005C6C40">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Vid aktuell </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CC07F8">
-        <w:t>fistelangio</w:t>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>trombolysbehandling</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CC07F8">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Avdelningen ansvarar för att fri </w:t>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t> övervakas patienten på IVA eller </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CC07F8">
-        <w:t>venväg</w:t>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>postop</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CC07F8">
-[...74 lines deleted...]
-        <w:t xml:space="preserve">, samt aktuellt </w:t>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>. Transport och överrapportering till IVA ombesörjs av personal från vårdavdelning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F267583" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="005C6C40">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Kirurgavdelning 2 (K2) tillhandahåller </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CC07F8">
-[...253 lines deleted...]
-      <w:r w:rsidRPr="00CC07F8">
+      <w:r w:rsidRPr="00FD154D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Alteplas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CC07F8">
-[...3 lines deleted...]
-    <w:p w14:paraId="06DF35FE" w14:textId="77777777" w:rsidR="00CC07F8" w:rsidRPr="00CC07F8" w:rsidRDefault="00CC07F8" w:rsidP="00656952">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Actilyse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>) som ordineras av kärlkirurg. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04A39E13" w14:textId="77777777" w:rsidR="005A20CC" w:rsidRDefault="005A20CC" w:rsidP="007D135C">
+      <w:pPr>
+        <w:ind w:left="2041"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19FA0078" w14:textId="77777777" w:rsidR="007F6477" w:rsidRDefault="007F6477" w:rsidP="007D135C">
+      <w:pPr>
+        <w:ind w:left="2041"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AE0928D" w14:textId="77777777" w:rsidR="007F6477" w:rsidRPr="00FD154D" w:rsidRDefault="007F6477" w:rsidP="007D135C">
+      <w:pPr>
+        <w:ind w:left="2041"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4176FDDA" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="005B301B">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CC07F8">
-[...11 lines deleted...]
-        <w:t xml:space="preserve">, samt aktuellt </w:t>
+      <w:r w:rsidRPr="00FD154D">
+        <w:lastRenderedPageBreak/>
+        <w:t>Behandlingsdagen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CF5772E" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="005C6C40">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Kontrollera att patientens aktuella längd och vikt finns angivet i journalen, samt aktuellt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CC07F8">
+      <w:r w:rsidRPr="00FD154D">
         <w:t>kreatininvärde</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CC07F8">
-[...9 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>, inte äldre än tre veckor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FE9D12A" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="005C6C40">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>På behandlingsdagen får patient äta lätt frukost, alternativ lätt lunch om ingreppet görs på eftermiddag. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="080A0D9B" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="005C6C40">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Förberedelser </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00FD154D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>enligt ovan</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4619C73F" w14:textId="77777777" w:rsidR="00F70583" w:rsidRPr="00FD154D" w:rsidRDefault="00F70583" w:rsidP="007D135C">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04B8A284" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="005B301B">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Efter behandlingen på radiologen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A3F6610" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="005C6C40">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Patienten transporteras till IVA av personal från vårdavdelning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D3B51ED" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="005C6C40">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Sängläge under pågående </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>trombolysbehandling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BEFF78B" w14:textId="77777777" w:rsidR="00F70583" w:rsidRPr="00FD154D" w:rsidRDefault="00F70583" w:rsidP="007D135C">
+      <w:pPr>
+        <w:ind w:left="2041"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57C2A9F8" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="005B301B">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Efter avslutad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>trombolys</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61FF63C3" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00026F87">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Sänglägestid 2–6 timmar beroende på val av förslutningsmetod av punktionsstället i ljumsken, se utlåtande från radiologi i patientjournalen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71DC91BD" w14:textId="62BF3FCB" w:rsidR="005F7D5E" w:rsidRPr="00FD154D" w:rsidRDefault="005F7D5E" w:rsidP="005F7D5E">
+      <w:r>
+        <w:t>Beroende på val av förslutningsmetod kan variationer av höjd huvudända accepteras, se utlåtande i patientjournalen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DA3136C" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00026F87">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Övervaka punktionsstället i ljumsken och observera eventuell färgändring eller nytillkommen smärta i benen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A2F9FEC" w14:textId="77777777" w:rsidR="00F70583" w:rsidRPr="00FD154D" w:rsidRDefault="00F70583" w:rsidP="007D135C">
+      <w:pPr>
+        <w:ind w:left="2041"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="142CD913" w14:textId="0C837506" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00026F87">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Information om förslutningsplugg</w:t>
+      </w:r>
+      <w:r w:rsidR="670D2C8B">
+        <w:t>/förslutningsanordning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17906248" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00026F87">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Att tänka på vid förslutningsplugg hos patient som genomgått angiografi: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1917165C" w14:textId="14641524" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00026F87">
+      <w:r>
+        <w:t>Efter kärlundersökningen/behandlingen har vi förslutit stickstället i pulsådern i ljumsken med en ”plugg”</w:t>
+      </w:r>
+      <w:r w:rsidR="1DBEC21E">
+        <w:t>/metallclips/kärlsutur</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Det ligger endast ett plåster över. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25C195B9" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00026F87">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Inspektion av stickstället och benet är lika viktigt som vid tryckförband. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E99ACEE" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00026F87">
+      <w:r w:rsidRPr="00FD154D">
+        <w:lastRenderedPageBreak/>
+        <w:t>Det kan ibland läcka från stickkanalen. I så fall får personalen lägga ett tryckförband någon timma. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="388BEE51" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00026F87">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Informationsblad medföljer till patienten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="290F5602" w14:textId="77777777" w:rsidR="004F4FF7" w:rsidRPr="00FD154D" w:rsidRDefault="004F4FF7" w:rsidP="004F4FF7">
+      <w:pPr>
+        <w:ind w:firstLine="737"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B427AAE" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00026F87">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Att förhålla sig till de närmsta 2–3 dagarna – patienten får: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70695C92" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="0013521D">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>duscha, men inte bada. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15113485" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="0013521D">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>inte lyfta tungt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50187FF2" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="0013521D">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>undvika att gå i trappor i onödan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56F15881" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="0013521D">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>inte gå långa promenader. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7235F472" w14:textId="77777777" w:rsidR="000E221E" w:rsidRPr="00FD154D" w:rsidRDefault="000E221E" w:rsidP="007D135C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="2024"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03DD34CB" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00CA5228" w:rsidRDefault="00FD154D" w:rsidP="00CA5228">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc227398888"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA5228">
+        <w:t>Embolisering</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA5228">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="583F00C0" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00CA5228">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Embolisering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t> av uterusmyom </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FF1A409" w14:textId="77777777" w:rsidR="000E221E" w:rsidRPr="000E221E" w:rsidRDefault="000E221E" w:rsidP="007D135C">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="040C97A7" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00CA5228">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Förutsättningar </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7222833C" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="0013521D">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Patienten ska vara inlagd på vårdavdelning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31117D06" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="0013521D">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Behovet av EDA eller narkos får värderas av remittent i samråd med interventionist, vid mindre </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>embolisering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t> är det inte alltid nödvändigt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06F61C23" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="0013521D">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Det åligger ansvarig läkare att skriva remiss för EDA som skickas till anestesiavdelningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E79C09E" w14:textId="77777777" w:rsidR="00BC4F4D" w:rsidRPr="00FD154D" w:rsidRDefault="00BC4F4D" w:rsidP="007D135C">
+      <w:pPr>
+        <w:ind w:left="2041"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AA20CBC" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00CA5228">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Behandlingsdagen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25CF4D9C" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="0013521D">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Kontrollera att aktuell längd och vikt finns angivet i journalen, samt aktuellt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>kreatininvärde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>, inte äldre än tre veckor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CE10DD3" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="0013521D">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Förberedelser </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00FD154D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>enligt ovan</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00DC1B51" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="0013521D">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Dessa patienter ska ha KAD inför ingreppet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1710A6BB" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="0013521D">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Premedicinering med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>paracetamol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t> och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>oxykodon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t> samt eventuellt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>meklozin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t> enligt doseringsförslag i rutinen </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00FD154D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Premedicinering inför anestesi </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>om inte EDA anläggs. Till patienter som får EDA kan premedicinering ges efter individuell bedömning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AE181C3" w14:textId="77777777" w:rsidR="003B39A7" w:rsidRPr="00FD154D" w:rsidRDefault="003B39A7" w:rsidP="007D135C">
+      <w:pPr>
+        <w:ind w:left="2041"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74D8FF2A" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00CA5228">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Efter behandlingen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43C1F28B" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="0013521D">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Patienten transporteras av medföljande anestesisjuksköterska till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>postop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02829F88" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="0013521D">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Sänglägestid 2–6 timmar beroende på val av förslutningsmetod av punktionsstället i ljumsken, se utlåtande från radiologi i patientjournalen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6505A8C0" w14:textId="4A75D691" w:rsidR="005F35DC" w:rsidRPr="00FD154D" w:rsidRDefault="005F35DC" w:rsidP="005F35DC">
+      <w:r>
+        <w:t>Beroende på val av förslutningsmetod kan variationer av höjd huvudända accepteras, se utlåtande i patientjournalen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="682EE07F" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="0013521D">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Övervaka punktionsstället i ljumsken under sänglägestid och observera eventuell färgändring eller nytillkommen smärta i benet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69675BE7" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="0013521D">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Postoperativ smärta och illamående kan förväntas, ansvarig läkare ordinerar postoperativ smärtlindring eller fortsatt EDA behandling. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="004640A8" w14:textId="77777777" w:rsidR="006001F7" w:rsidRPr="00FD154D" w:rsidRDefault="006001F7" w:rsidP="007D135C">
+      <w:pPr>
+        <w:ind w:left="2041"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D3D8FC0" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00441A28">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc227398889"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Embolisering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t> av njure</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A83B96F" w14:textId="77777777" w:rsidR="00847A8F" w:rsidRDefault="00FD154D" w:rsidP="00441A28">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t xml:space="preserve">Tilltäppning av artärer som försörjer njure. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DC082A0" w14:textId="216C158E" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="0013521D">
+      <w:r w:rsidRPr="00441A28">
+        <w:t>Inför </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00441A28">
+        <w:t>nefrektomi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00441A28">
+        <w:t> eller som </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00441A28">
+        <w:t>palliation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00441A28">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D603812" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="0013521D">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Behovet av EDA eller narkos får värderas av remittent i samråd med interventionist, vid mindre </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>embolisering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t> är det inte alltid nödvändigt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F5405CC" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="0013521D">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Det åligger ansvarig läkare att skriva remiss för EDA som skickas till anestesiavdelningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6851F204" w14:textId="77777777" w:rsidR="006001F7" w:rsidRPr="00FD154D" w:rsidRDefault="006001F7" w:rsidP="007D135C">
+      <w:pPr>
+        <w:ind w:left="2041"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="656F353B" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="0009733B">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Behandlingsdagen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7659F544" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="0013521D">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Kontrollera att aktuell längd och vikt finns angivet i journalen samt aktuellt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>kreatininvärde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>, inte äldre än tre veckor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="742333ED" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="0013521D">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Behandlingsdagen patient får äta lätt frukost, alternativ lätt lunch om ingreppet görs på eftermiddag. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="320038C5" w14:textId="28B9BC0D" w:rsidR="00197CCD" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="0013521D">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Förberedelser </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00FD154D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>enligt ovan</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66D9EEE4" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="0013521D">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Dessa patienter ska ha KAD. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51AE9E42" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="0013521D">
+      <w:r w:rsidRPr="0013521D">
+        <w:lastRenderedPageBreak/>
+        <w:t>Premedicinering med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0013521D">
+        <w:t>paracetamol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0013521D">
+        <w:t> och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0013521D">
+        <w:t>oxykodon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0013521D">
+        <w:t> samt eventuellt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0013521D">
+        <w:t>meklozin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0013521D">
+        <w:t> enligt doseringsförslag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t xml:space="preserve"> i rutinen </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00FD154D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Premedicinering inför anestesi </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>om inte EDA anläggs. Till patienter som får EDA kan premedicinering ges efter individuell bedömning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5095C775" w14:textId="77777777" w:rsidR="00197CCD" w:rsidRPr="00FD154D" w:rsidRDefault="00197CCD" w:rsidP="007D135C">
+      <w:pPr>
+        <w:ind w:left="2041"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32FA265D" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="0009733B">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Efter behandlingen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="419E9633" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="006F7206">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Patienten transporteras av medföljande anestesisjuksköterska till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>postop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BF50940" w14:textId="77777777" w:rsidR="005F35DC" w:rsidRDefault="00FD154D" w:rsidP="005F35DC">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Sänglägestid 2–6 timmar beroende på val av förslutningsmetod av punktionsstället i ljumsken, se utlåtande från radiologi i patientjournalen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25B553B7" w14:textId="22BFFB6D" w:rsidR="005F35DC" w:rsidRPr="00FD154D" w:rsidRDefault="005F35DC" w:rsidP="005F35DC">
+      <w:r>
+        <w:t>Beroende på val av förslutningsmetod kan variationer av höjd huvudända accepteras, se utlåtande i patientjournalen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0270DD95" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="006F7206">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Övervaka punktionsstället i ljumsken och observera eventuell färgändring eller nytillkommen smärta i benet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EF13E06" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="006F7206">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Postoperativ smärta och illamående kan förväntas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4676C4B9" w14:textId="77777777" w:rsidR="00BC1715" w:rsidRPr="00FD154D" w:rsidRDefault="00BC1715" w:rsidP="004F4FF7">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47E53C0E" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00BC1715" w:rsidRDefault="00FD154D" w:rsidP="00F668F8">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
-          <w:strike/>
+          <w:rStyle w:val="Rubrik2Char"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC07F8">
-[...30 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="20" w:name="_Toc227398890"/>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CC07F8">
-[...1 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00F668F8">
+        <w:t>Flebografi</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CC07F8">
-[...9 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="403DC7B1" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00F668F8" w:rsidRDefault="00FD154D" w:rsidP="00F668F8">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc227398891"/>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CC07F8">
-[...1 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00F668F8">
+        <w:t>Armflebografi</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
       <w:proofErr w:type="spellEnd"/>
-    </w:p>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00CC07F8">
+      <w:r w:rsidRPr="00F668F8">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D22ACA4" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="006F7206">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Undersökning av armens vener med kontrast. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5645D32A" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="006F7206">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Uppgift om njurfunktion, inte äldre än 3 veckor, ska finnas på remissen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FC2C5F4" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="006F7206">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Kommer patienten från mottagning eller via avdelning sätter remitterande instans PVK i aktuellt armveck. Minst storlek G20. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C7D8D04" w14:textId="77777777" w:rsidR="00685A78" w:rsidRPr="00FD154D" w:rsidRDefault="00685A78" w:rsidP="007D135C">
+      <w:pPr>
+        <w:ind w:left="2041"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30AB56E6" w14:textId="77777777" w:rsidR="008B2133" w:rsidRDefault="00FD154D" w:rsidP="00F52DDB">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc227398892"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Flebografi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>embolisering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t> av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>vena</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>spermatica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t> eller </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E30F75B" w14:textId="647D296E" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00F52DDB">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>ovarica</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="378E5678" w14:textId="57676F87" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00F52DDB">
+      <w:r>
+        <w:t xml:space="preserve">Undersökning </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>av</w:t>
+      </w:r>
+      <w:r w:rsidR="152D2E0F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="85"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="13997E04" w14:textId="03168ED5" w:rsidR="00CC07F8" w:rsidRPr="00CC07F8" w:rsidRDefault="00CC07F8" w:rsidP="00566D59">
       <w:r>
-        <w:t>Att tänka på vid förslutningsplugg hos patient som genomgått angiografi</w:t>
-[...33 lines deleted...]
-      </w:pPr>
+        <w:t> vena</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t>duscha, men inte bada.</w:t>
-[...13 lines deleted...]
-      </w:pPr>
+        <w:t> spermatica/vena ovarica med eventuell tilltäppning av venen med COIL (små metalltrådar). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A980F89" w14:textId="551DFFBD" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00F52DDB">
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>undvika att gå i trappor i onödan.</w:t>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Patienten </w:t>
+      </w:r>
+      <w:r w:rsidR="4F6F0E2F">
+        <w:t>kallas polikliniskt</w:t>
+      </w:r>
       <w:r>
-        <w:t>inte gå långa promenader.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="01FC4F0C" w14:textId="77777777" w:rsidR="00CC07F8" w:rsidRPr="00CC07F8" w:rsidRDefault="00CC07F8" w:rsidP="00C7249E">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6698E1B8" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00F52DDB">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Uppgifter om njurfunktion ska finnas på remissen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33AE9DA7" w14:textId="77777777" w:rsidR="00693457" w:rsidRPr="00FD154D" w:rsidRDefault="00693457" w:rsidP="00F52DDB"/>
+    <w:p w14:paraId="12183FB7" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00F52DDB">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Undersöknings-/behandlingsdagen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47510A39" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00F52DDB">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Kontrollera att patientens aktuella längd och vikt finns och att </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>kreatininvärde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>, inte äldre än tre veckor, är angivet i journalen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B021622" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00F52DDB">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>På undersöknings-/behandlingsdagen får patient äta lätt frukost, alternativ lätt lunch om ingreppet görs på eftermiddag. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A17DFA1" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00F52DDB">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Förberedelser </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00FD154D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>enligt ovan</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="344AFE42" w14:textId="77777777" w:rsidR="00693457" w:rsidRPr="00FD154D" w:rsidRDefault="00693457" w:rsidP="007D135C">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30EB160E" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00957D9E">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Efter undersökningen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45B9E683" w14:textId="53BBDC5E" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00F52DDB">
+      <w:r>
+        <w:t xml:space="preserve">Sängläge </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="6D585B69">
+        <w:t>-2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> timma</w:t>
+      </w:r>
+      <w:r w:rsidR="1CC77271">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för observation på </w:t>
+      </w:r>
+      <w:r w:rsidR="7B43DCA4">
+        <w:t>radiolo</w:t>
+      </w:r>
+      <w:r w:rsidR="498A07A4">
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidR="7B43DCA4">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:t>avdelningen före hemgång. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07CCF7C0" w14:textId="38318BA6" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00F52DDB">
+      <w:r>
+        <w:t>Kontrollera punktionsstället 1–2 gånger. </w:t>
+      </w:r>
+      <w:r w:rsidR="30CC16CE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D493127" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00A76E20">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="91" w:name="_Toc72845549"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="95" w:name="_Toc179296525"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc227398893"/>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CC07F8">
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="95"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Endovascular</w:t>
+      </w:r>
       <w:proofErr w:type="spellEnd"/>
-    </w:p>
-    <w:p w14:paraId="477133BC" w14:textId="77777777" w:rsidR="00CC07F8" w:rsidRPr="00CC07F8" w:rsidRDefault="00CC07F8" w:rsidP="007278E4">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>aortic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>repair</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t> (EVAR)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F48D32E" w14:textId="77777777" w:rsidR="004B33BE" w:rsidRDefault="00FD154D" w:rsidP="00A76E20">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
-        <w:spacing w:before="120"/>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="100" w:name="_Toc179296526"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F26F2">
+        <w:t>Inläggning av </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CC07F8">
-        <w:t>Embolisering</w:t>
+      <w:r w:rsidRPr="004F26F2">
+        <w:t>stentgraft</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CC07F8">
-[...8 lines deleted...]
-    <w:p w14:paraId="5CDA8BDD" w14:textId="77777777" w:rsidR="00CC07F8" w:rsidRPr="00CC07F8" w:rsidRDefault="00CC07F8" w:rsidP="00C7249E">
+      <w:r w:rsidRPr="004F26F2">
+        <w:t> för behandling av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F26F2">
+        <w:t>aortaaneurysm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F26F2">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BEF8C0B" w14:textId="3D4C32E2" w:rsidR="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00F52DDB">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Utförs i narkos på röntgen. Patienten ska vara inskriven på kirurgavdelning, helst kirurgavdelning 2 (K2). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F004ACE" w14:textId="77777777" w:rsidR="00B34601" w:rsidRPr="00FD154D" w:rsidRDefault="00B34601" w:rsidP="007D135C">
+      <w:pPr>
+        <w:ind w:left="2041"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FDC6AE6" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00F668F8">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CC07F8">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Behovet av EDA eller narkos får värderas av remittent i samråd med interventionist, vid mindre </w:t>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Behandlingsdagen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15FDB86C" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00F52DDB">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Kontrollera att aktuell längd och vikt finns angivet i journalen, samt aktuellt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CC07F8">
-        <w:t>embolisering</w:t>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>kreatininvärde</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CC07F8">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00CC07F8">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>, inte äldre än tre veckor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4198C9EC" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00F52DDB">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Fastande enligt ordination från anestesi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D872F8A" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00F52DDB">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Förberedelser </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00FD154D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>enligt ovan</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66377B93" w14:textId="19D0A0FD" w:rsidR="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00F52DDB">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Dessa patienter ska ha KAD</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34601">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F407E3F" w14:textId="77777777" w:rsidR="00CC07F8" w:rsidRPr="00CC07F8" w:rsidRDefault="00CC07F8" w:rsidP="00C7249E">
+    <w:p w14:paraId="2C863BF2" w14:textId="77777777" w:rsidR="00B34601" w:rsidRDefault="00B34601" w:rsidP="007D135C">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C37FE54" w14:textId="77777777" w:rsidR="007F6477" w:rsidRPr="00FD154D" w:rsidRDefault="007F6477" w:rsidP="007D135C">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="798CAA50" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00272791">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CC07F8">
-[...11 lines deleted...]
-        <w:t xml:space="preserve">, samt aktuellt </w:t>
+      <w:r w:rsidRPr="00FD154D">
+        <w:lastRenderedPageBreak/>
+        <w:t>Premedicinering </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="246EBF31" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00F52DDB">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Enligt ordination från anestesi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F55C02F" w14:textId="77777777" w:rsidR="009106E3" w:rsidRPr="00FD154D" w:rsidRDefault="009106E3" w:rsidP="007D135C">
+      <w:pPr>
+        <w:ind w:left="1304" w:firstLine="737"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47A985A7" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00272791">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Efter behandlingen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D79431D" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00F52DDB">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Vanligen placeras </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CC07F8">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>proglide</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t> kärlförslutning bilateralt i ljumskarna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40109B82" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00F52DDB">
+      <w:r>
+        <w:t>Sänglägestid </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>2-6</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t> timmar beroende på val av förslutningsmetod av punktionsstället i ljumsken, se utlåtande från radiologi i patientjournalen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F94B6F7" w14:textId="2B56866D" w:rsidR="6DC7A94C" w:rsidRDefault="6DC7A94C">
+      <w:r>
+        <w:t>Fasta under sänglägestiden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DB47DEC" w14:textId="77777777" w:rsidR="009106E3" w:rsidRPr="00FD154D" w:rsidRDefault="009106E3" w:rsidP="007D135C">
+      <w:pPr>
+        <w:ind w:left="2041"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="582A9A40" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00272791">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Eftervård på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>postop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t> alternativt IVA. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="756C62C9" w14:textId="29036169" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00F52DDB">
+      <w:r>
+        <w:t>Noggrann regelbunden kontroll av punktionsställena i ljumskarna </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>1-2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t> gånger/timme under tiden patient har sängläge. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A16BB8B" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00F52DDB">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Observera cirkulation i benen, d.v.s. färgändring eller nytillkommen smärta. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3525AD85" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00F52DDB">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Patienten ska dricka rikligt under resten av dagen om inga kontraindikationer finns.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017EA1FC" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00F52DDB">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>KAD dras efter beslut av ansvarig läkare (IVA eller K2). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B6D898D" w14:textId="77777777" w:rsidR="00CE1A4F" w:rsidRPr="00FD154D" w:rsidRDefault="00CE1A4F" w:rsidP="007D135C">
+      <w:pPr>
+        <w:ind w:left="2041"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7218EBC7" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00A76E20">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc227398894"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t xml:space="preserve">PTA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7423F">
+        <w:t>dialysfistel</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73A90900" w14:textId="046ADA36" w:rsidR="00FF48DE" w:rsidRDefault="00FD154D" w:rsidP="00A76E20">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Ballongvidgning av förträngning i artär eller ven. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0877B4D1" w14:textId="77777777" w:rsidR="004B7234" w:rsidRPr="00FF48DE" w:rsidRDefault="004B7234" w:rsidP="004B7234">
+      <w:pPr>
+        <w:ind w:firstLine="737"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23CD1F27" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00A7423F">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Behandlingsdagen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7971180B" w14:textId="3B0BD26A" w:rsidR="2639B5C4" w:rsidRDefault="2639B5C4" w:rsidP="6FF587A5">
+      <w:r>
+        <w:t xml:space="preserve">Patienten kallas via dialysmottagningen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F30E580" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00F52DDB">
+      <w:r>
+        <w:t>Förberedelser </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29">
+        <w:r w:rsidRPr="6FF587A5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>enligt ovan</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="263A7839" w14:textId="7A54E940" w:rsidR="515D05A5" w:rsidRDefault="515D05A5">
+      <w:r>
+        <w:t>PVK sätts på radiologiska avdelningen om patienten kommer hemifrån, annars på dialysmottagningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E7875A8" w14:textId="77777777" w:rsidR="00FF48DE" w:rsidRPr="00FD154D" w:rsidRDefault="00FF48DE" w:rsidP="007D135C">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61E11A2B" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00A7423F">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD154D">
+        <w:lastRenderedPageBreak/>
+        <w:t>Efter behandlingen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13B5C614" w14:textId="11D32337" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00F52DDB">
+      <w:r>
+        <w:t>Patienten ska hämtas</w:t>
+      </w:r>
+      <w:r w:rsidR="7DC09208">
+        <w:t xml:space="preserve"> till dialysmottagningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> av minst en medicinsk personal. Vid komplikation bör sjuksköterska medfölja, se rubrik </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30">
+        <w:r w:rsidRPr="6FF587A5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Transport efter undersökningen</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F6D1DDA" w14:textId="6F06B281" w:rsidR="3E17F462" w:rsidRDefault="3E17F462">
+      <w:r>
+        <w:t xml:space="preserve">Introducer dras på </w:t>
+      </w:r>
+      <w:r w:rsidR="68224DC0">
+        <w:t>dialysmottagningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F7CBAAB" w14:textId="65EDEA42" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00F52DDB">
+      <w:r>
+        <w:t>Sängläge 2 timmar</w:t>
+      </w:r>
+      <w:r w:rsidR="15E3032D">
+        <w:t xml:space="preserve"> efter att introducern dragits</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D061761" w14:textId="5FF5B3EB" w:rsidR="3E1E4F97" w:rsidRDefault="3E1E4F97">
+      <w:r>
+        <w:t xml:space="preserve">Övervaka punktionsstället 1–2 gånger/timme.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A93A4D2" w14:textId="261A75DA" w:rsidR="3E1E4F97" w:rsidRDefault="3E1E4F97">
+      <w:r>
+        <w:t>PVK tas bort av dialyspersonal innan patienten går hem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0567BD86" w14:textId="4CD55BF5" w:rsidR="6FF587A5" w:rsidRDefault="6FF587A5"/>
+    <w:p w14:paraId="60482639" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="007073EC">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc227398895"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Thorakal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>aortografi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>aortocervikal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t> angiografi</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AEF3578" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="007073EC">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Undersökning av artärer i hals och bröstkorg med kontrast. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="251B8390" w14:textId="77777777" w:rsidR="00EF10C4" w:rsidRPr="00EF10C4" w:rsidRDefault="00EF10C4" w:rsidP="007D135C">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55E3117D" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="007073EC">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Undersökningsdagen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0322BA89" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00F52DDB">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Kontrollera att aktuell längd och vikt finns angivet i journalen, samt aktuellt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FD154D">
         <w:t>kreatininvärde</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CC07F8">
-[...13 lines deleted...]
-        <w:r w:rsidRPr="00C7249E">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>, inte äldre än tre veckor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="665AD03E" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00F52DDB">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Undersökningsdagen får patient äta lätt frukost, alternativ lätt lunch om ingreppet görs på eftermiddag. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44F3B663" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00F52DDB">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Förberedelser </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00FD154D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>enligt ovan</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00CC07F8">
-[...11 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="307C63A3" w14:textId="77777777" w:rsidR="004B33BE" w:rsidRPr="00FD154D" w:rsidRDefault="004B33BE" w:rsidP="007D135C">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54A8D8F8" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="007073EC">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Efter undersökningen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C98763C" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00F52DDB">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Patienten ska hämtas av minst en medicinsk personal. Vid komplikation bör sjuksköterska medfölja, se rubrik </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00FD154D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Transport efter undersökningen</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FFCDB53" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00F52DDB">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Sänglägestid 2–6 timmar beroende på val av förslutningsmetod av punktionsstället i ljumsken, se utlåtande från radiologi i patientjournalen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44A92910" w14:textId="77777777" w:rsidR="00E07A69" w:rsidRPr="00FD154D" w:rsidRDefault="00E07A69" w:rsidP="00E07A69">
+      <w:r>
+        <w:t>Beroende på val av förslutningsmetod kan variationer av höjd huvudända accepteras, se utlåtande i patientjournalen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="784D32F7" w14:textId="77777777" w:rsidR="00E07A69" w:rsidRPr="00FD154D" w:rsidRDefault="00E07A69" w:rsidP="00F52DDB"/>
+    <w:p w14:paraId="1276DEFD" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00F52DDB">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Övervaka punktionsstället i ljumsken och observera eventuell färgändring eller nytillkommen smärta i benet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E0AAC1B" w14:textId="77777777" w:rsidR="004D5795" w:rsidRPr="00FD154D" w:rsidRDefault="004D5795" w:rsidP="007D135C">
+      <w:pPr>
+        <w:ind w:left="2041"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75554F99" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="00A76E20">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Toc227398896"/>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CC07F8">
-        <w:t>paracetamol</w:t>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Percutan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CC07F8">
-[...1 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t> njurstensextraktion</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D1586B3" w14:textId="77777777" w:rsidR="009C492D" w:rsidRDefault="00FD154D" w:rsidP="009C492D">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD154D">
+        <w:t xml:space="preserve">Borttagande av njursten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="302C9083" w14:textId="12D82025" w:rsidR="00A76E20" w:rsidRPr="00A76E20" w:rsidRDefault="00FD154D" w:rsidP="004A7236">
+      <w:r w:rsidRPr="009C492D">
+        <w:t>Patienten ska vara inlagd på vårdavdelning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5538F8DB" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRPr="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="004A7236">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Ingreppet sker på operationsavdelningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05AFD576" w14:textId="77777777" w:rsidR="00FD154D" w:rsidRDefault="00FD154D" w:rsidP="004A7236">
+      <w:r w:rsidRPr="00FD154D">
+        <w:t>Operation är ansvarig för patientens förberedelser. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6221CEA1" w14:textId="77777777" w:rsidR="00C73EAA" w:rsidRDefault="00C73EAA" w:rsidP="007D135C">
+      <w:pPr>
+        <w:ind w:left="2041"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B3548D2" w14:textId="77777777" w:rsidR="0063316A" w:rsidRDefault="0063316A" w:rsidP="007D135C">
+      <w:pPr>
+        <w:ind w:left="2041"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21F6CC84" w14:textId="76C615D1" w:rsidR="00376191" w:rsidRPr="009C492D" w:rsidRDefault="00584B65" w:rsidP="009C492D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc227398897"/>
+      <w:r w:rsidRPr="009C492D">
+        <w:t>Arbetsgrupp</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p w14:paraId="692BFB23" w14:textId="77777777" w:rsidR="00C73EAA" w:rsidRPr="00614793" w:rsidRDefault="00C73EAA" w:rsidP="004A7236">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
+      </w:pPr>
+      <w:r>
+        <w:t>För innehållet svarar </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="574E618E" w14:textId="26B9435C" w:rsidR="00C73EAA" w:rsidRPr="00C73EAA" w:rsidRDefault="667BC40B" w:rsidP="5F1AF548">
+      <w:r w:rsidRPr="008B2133">
+        <w:t>Jakob Nilsson</w:t>
+      </w:r>
+      <w:r w:rsidR="00C73EAA" w:rsidRPr="008B2133">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="3AB5CAA9" w:rsidRPr="008B2133">
+        <w:t>Specialis</w:t>
+      </w:r>
+      <w:r w:rsidR="72357FBA" w:rsidRPr="008B2133">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00C73EAA" w:rsidRPr="008B2133">
+        <w:t>läkare, radiologi, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidR="00C73EAA" w:rsidRPr="008B2133">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="01F89DD2" w:rsidRPr="008B2133">
+        <w:t>Christina Bratt</w:t>
+      </w:r>
+      <w:r w:rsidR="00C73EAA" w:rsidRPr="008B2133">
+        <w:t>, sektionsledare</w:t>
+      </w:r>
+      <w:r w:rsidR="00C73EAA">
+        <w:t>, bild- och funktionsmedicin, SÄS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75015761" w14:textId="77777777" w:rsidR="00C73EAA" w:rsidRPr="00C73EAA" w:rsidRDefault="00C73EAA" w:rsidP="004A7236">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C73EAA">
+        <w:t>Remissinstanser (utgåva 1) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F82196D" w14:textId="77777777" w:rsidR="00C73EAA" w:rsidRPr="00C73EAA" w:rsidRDefault="00C73EAA" w:rsidP="004A7236">
+      <w:r w:rsidRPr="00C73EAA">
+        <w:t>Verksamhetschefer, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C73EAA">
+        <w:br/>
+        <w:t>Valeri Strokan, överläkare, VO kirurgi, ortopedi, öron-näsa-hals/kärlkirurgi, SÄS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7681DAC8" w14:textId="62C74655" w:rsidR="00C73EAA" w:rsidRPr="00C73EAA" w:rsidRDefault="00C73EAA" w:rsidP="007D135C">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34C7341F" w14:textId="77777777" w:rsidR="00584B65" w:rsidRPr="00FD154D" w:rsidRDefault="00584B65" w:rsidP="007D135C">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="188AE2C8" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="000D04ED" w:rsidRDefault="009A32ED" w:rsidP="009C492D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc100327195"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc227398898"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidRPr="009C492D">
+        <w:t>Källförteckning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
+    </w:p>
+    <w:p w14:paraId="2075D1C2" w14:textId="77777777" w:rsidR="00584B65" w:rsidRPr="00584B65" w:rsidRDefault="00584B65" w:rsidP="003E6D0B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="1457"/>
+        </w:tabs>
+        <w:ind w:left="1457" w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00584B65">
+        <w:t>Kontrastundersökning, premedicinering vid risk för anafylaktisk reaktion, SÄS, sjukhusövergripande rutin, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00584B65">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00584B65">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00584B65">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62FCD2CC" w14:textId="77777777" w:rsidR="00584B65" w:rsidRPr="00584B65" w:rsidRDefault="00584B65" w:rsidP="003E6D0B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="1457"/>
+        </w:tabs>
+        <w:ind w:left="1457" w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00584B65">
+        <w:t>Kontrastmedelsinducerad nefropati, (KMN) – prevention vid kontrastmedelsundersökning, SÄS, sjukhusövergripande riktlinje, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00584B65">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId34" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00584B65">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00584B65">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="182FB55A" w14:textId="77777777" w:rsidR="00584B65" w:rsidRPr="00584B65" w:rsidRDefault="00584B65" w:rsidP="003E6D0B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="1457"/>
+        </w:tabs>
+        <w:ind w:left="1457" w:right="-143"/>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CC07F8">
-        <w:t>oxykodon</w:t>
+      <w:r w:rsidRPr="00584B65">
+        <w:t>Jodkontrast</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CC07F8">
-        <w:t xml:space="preserve"> samt eventuellt </w:t>
+      <w:r w:rsidRPr="00584B65">
+        <w:t> när patienter är under </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CC07F8">
-        <w:t>meklozin</w:t>
+      <w:r w:rsidRPr="00584B65">
+        <w:t>thyreoideautredning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CC07F8">
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00C80FD2">
+      <w:r w:rsidRPr="00584B65">
+        <w:t> eller </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00584B65">
+        <w:t>radiojodbehandling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00584B65">
+        <w:t>. Intern rutin, bild- och funktionsmedicin, SÄS Borås </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00584B65">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId35" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00584B65">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Premedicinering inför anestesi</w:t>
-[...5 lines deleted...]
-          <w:t xml:space="preserve"> </w:t>
+          <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00CC07F8">
-[...14 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00584B65">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="794CFDFB" w14:textId="77777777" w:rsidR="00584B65" w:rsidRPr="00584B65" w:rsidRDefault="00584B65" w:rsidP="003E6D0B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="1457"/>
+        </w:tabs>
+        <w:ind w:left="1457" w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00584B65">
+        <w:t>Övervakning av patient vid undersökning och-eller intern transport mellan verksamheter inom SÄS Borås, sjukhusövergripande rutin, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00584B65">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00584B65">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00584B65">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19B8808B" w14:textId="77777777" w:rsidR="00584B65" w:rsidRPr="00584B65" w:rsidRDefault="00584B65" w:rsidP="003E6D0B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="1457"/>
+        </w:tabs>
+        <w:ind w:left="1457" w:right="-143"/>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CC07F8">
-        <w:t>postop</w:t>
+      <w:r w:rsidRPr="00584B65">
+        <w:t>Antikoagulantia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CC07F8">
-[...143 lines deleted...]
-        <w:r w:rsidRPr="00AC1972">
+      <w:r w:rsidRPr="00584B65">
+        <w:t> och trombocythämmare, tillfällig utsättning inför elektiv operation. Sjukhusövergripande riktlinje, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00584B65">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId37" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00584B65">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>enligt ovan</w:t>
+          <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00CC07F8">
-[...37 lines deleted...]
-        <w:r w:rsidRPr="00264F52">
+      <w:r w:rsidRPr="00584B65">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56281FCC" w14:textId="77777777" w:rsidR="00584B65" w:rsidRPr="00584B65" w:rsidRDefault="00584B65" w:rsidP="003E6D0B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="1457"/>
+        </w:tabs>
+        <w:ind w:left="1457" w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00584B65">
+        <w:t>Premedicinering inför anestesi. sjukhusövergripande riktlinje, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00584B65">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId38" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00584B65">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Premedicinering inför anestesi</w:t>
-[...5 lines deleted...]
-          <w:t xml:space="preserve"> </w:t>
+          <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00CC07F8">
-[...1312 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId31"/>
+      <w:r w:rsidRPr="00584B65">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40AA233F" w14:textId="67A0D770" w:rsidR="009C6C0C" w:rsidRDefault="009C6C0C" w:rsidP="007D135C">
+      <w:pPr>
+        <w:ind w:left="1304" w:right="-143"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="009C6C0C" w:rsidSect="00B96AFF">
+      <w:headerReference w:type="default" r:id="rId39"/>
+      <w:footerReference w:type="even" r:id="rId40"/>
+      <w:footerReference w:type="default" r:id="rId41"/>
+      <w:headerReference w:type="first" r:id="rId42"/>
+      <w:footerReference w:type="first" r:id="rId43"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
-      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="289D770F" w14:textId="77777777" w:rsidR="00BB2C03" w:rsidRDefault="00BB2C03">
+    <w:p w14:paraId="30C3427E" w14:textId="77777777" w:rsidR="00883B74" w:rsidRDefault="00883B74">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1923BF70" w14:textId="77777777" w:rsidR="00BB2C03" w:rsidRDefault="00BB2C03">
+    <w:p w14:paraId="59062A42" w14:textId="77777777" w:rsidR="00883B74" w:rsidRDefault="00883B74">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7B21F370" w14:textId="77777777" w:rsidR="00BB2C03" w:rsidRDefault="00BB2C03">
+    <w:p w14:paraId="1F9455B7" w14:textId="77777777" w:rsidR="00883B74" w:rsidRDefault="00883B74">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier">
-    <w:panose1 w:val="02070409020205020404"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...26 lines deleted...]
-            <w:szCs w:val="16"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="001F32CF" w:rsidP="00EC0A68">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:id w:val="-2070031421"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-      </w:p>
-[...1 lines deleted...]
-  </w:sdt>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4388307</wp:posOffset>
+            <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-27355</wp:posOffset>
+            <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1897920" cy="384860"/>
-          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:extent cx="1953671" cy="348178"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="9" name="Bildobjekt 9">
+          <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPr id="12" name="Bildobjekt 12">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1953671" cy="396165"/>
+                    <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="696B9A78" w14:textId="77777777" w:rsidR="00BB2C03" w:rsidRDefault="00BB2C03"/>
+    <w:p w14:paraId="114E247B" w14:textId="77777777" w:rsidR="00883B74" w:rsidRDefault="00883B74"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="275BA522" w14:textId="77777777" w:rsidR="00BB2C03" w:rsidRDefault="00BB2C03">
+    <w:p w14:paraId="365CC014" w14:textId="77777777" w:rsidR="00883B74" w:rsidRDefault="00883B74">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="42708152" w14:textId="77777777" w:rsidR="00BB2C03" w:rsidRDefault="00BB2C03">
+    <w:p w14:paraId="3006503A" w14:textId="77777777" w:rsidR="00883B74" w:rsidRDefault="00883B74">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -5775,908 +4969,588 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="058CDD4D" w14:textId="448A65ED" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4667250" cy="323850"/>
+              <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:wrapNone/>
+              <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="4667250" cy="323850"/>
+                        <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
+              <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
-    </w:r>
-[...85 lines deleted...]
-      <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF1D"/>
+    <w:nsid w:val="040E3C45"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="FBCC56FC"/>
-[...139 lines deleted...]
-    <w:tmpl w:val="3C063CDC"/>
+    <w:tmpl w:val="DA1AD198"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="360"/>
+          <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="A0D81926">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0DE53336"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9B86D71C"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3447" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07F0337A"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1AA842D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1E54CEB4"/>
+    <w:tmpl w:val="872878DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1077" w:hanging="360"/>
+        <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1797" w:hanging="360"/>
+        <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2517" w:hanging="360"/>
+        <w:ind w:left="2727" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3237" w:hanging="360"/>
+        <w:ind w:left="3447" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3957" w:hanging="360"/>
+        <w:ind w:left="4167" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4677" w:hanging="360"/>
+        <w:ind w:left="4887" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5397" w:hanging="360"/>
+        <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6117" w:hanging="360"/>
+        <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6837" w:hanging="360"/>
+        <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...225 lines deleted...]
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6746,304 +5620,200 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="041D0001">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="210E42D2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="50924942"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1712" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3872" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6032" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
-[...28 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="041D0001">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
+          <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
-[...29 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2880"/>
-[...13 lines deleted...]
-        <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7113,418 +5883,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...366 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7594,1225 +5997,2052 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="575E01E6"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="573D159D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E154E454"/>
+    <w:tmpl w:val="979E0BF4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3447" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="706B1852"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="586909A6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8FD2E034"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BFA59B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4FB2CAB0"/>
+    <w:tmpl w:val="855237EA"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3447" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C077AA9"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63340597"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5A00151A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="750A53DA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="211E038C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76CC4C39"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DF402664"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B40203A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DDC0C0DE"/>
+    <w:tmpl w:val="2DD6D11A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1712" w:hanging="360"/>
+        <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2432" w:hanging="360"/>
+        <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3152" w:hanging="360"/>
+        <w:ind w:left="2727" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3872" w:hanging="360"/>
+        <w:ind w:left="3447" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4592" w:hanging="360"/>
+        <w:ind w:left="4167" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5312" w:hanging="360"/>
+        <w:ind w:left="4887" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6032" w:hanging="360"/>
+        <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6752" w:hanging="360"/>
+        <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7472" w:hanging="360"/>
+        <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="1" w16cid:durableId="861477783">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="250704908">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="2" w16cid:durableId="57095060">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1279681985">
+  <w:num w:numId="3" w16cid:durableId="36130748">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1035429887">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="872882975">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="190459334">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="124667047">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1106075812">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="740717484">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1016036040">
-[...11 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="948707973">
+  <w:num w:numId="10" w16cid:durableId="1859267857">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="70274599">
+  <w:num w:numId="11" w16cid:durableId="1771777999">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="566309005">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="939222596">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="802233676">
-[...14 lines deleted...]
-  <w:num w:numId="15" w16cid:durableId="1678341205">
+  <w:num w:numId="14" w16cid:durableId="948507137">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="320542050">
-[...10 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="11"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
-    <w:rsid w:val="00000FFB"/>
+    <w:rsid w:val="00004F04"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
-    <w:rsid w:val="0001170D"/>
     <w:rsid w:val="00016CF0"/>
-    <w:rsid w:val="00020BEB"/>
-    <w:rsid w:val="0002435C"/>
+    <w:rsid w:val="00022F94"/>
+    <w:rsid w:val="00026C7F"/>
+    <w:rsid w:val="00026F87"/>
+    <w:rsid w:val="00030ABA"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
+    <w:rsid w:val="000323B6"/>
     <w:rsid w:val="00033ED5"/>
-    <w:rsid w:val="000354EA"/>
-    <w:rsid w:val="000452A3"/>
+    <w:rsid w:val="00040D8F"/>
+    <w:rsid w:val="000412DB"/>
+    <w:rsid w:val="00046DC0"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
+    <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
+    <w:rsid w:val="0006609E"/>
+    <w:rsid w:val="0006698D"/>
     <w:rsid w:val="000700AE"/>
-    <w:rsid w:val="00076676"/>
+    <w:rsid w:val="0007062D"/>
+    <w:rsid w:val="00083698"/>
     <w:rsid w:val="00084024"/>
+    <w:rsid w:val="00086F86"/>
     <w:rsid w:val="0009062C"/>
-    <w:rsid w:val="000931F3"/>
+    <w:rsid w:val="00090BFB"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
-    <w:rsid w:val="000A4C35"/>
+    <w:rsid w:val="0009733B"/>
+    <w:rsid w:val="000A26C2"/>
+    <w:rsid w:val="000A4988"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
+    <w:rsid w:val="000B6626"/>
     <w:rsid w:val="000B7715"/>
-    <w:rsid w:val="000D2ED5"/>
+    <w:rsid w:val="000C258E"/>
+    <w:rsid w:val="000C666F"/>
+    <w:rsid w:val="000E150B"/>
+    <w:rsid w:val="000E221E"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
-    <w:rsid w:val="000F07AB"/>
+    <w:rsid w:val="000F0991"/>
     <w:rsid w:val="000F43A3"/>
+    <w:rsid w:val="000F50EA"/>
     <w:rsid w:val="000F7681"/>
-    <w:rsid w:val="00101613"/>
+    <w:rsid w:val="00102509"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
-    <w:rsid w:val="00105EFA"/>
+    <w:rsid w:val="001108C0"/>
+    <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
-    <w:rsid w:val="001246F5"/>
-    <w:rsid w:val="0012778C"/>
+    <w:rsid w:val="001205FA"/>
+    <w:rsid w:val="00121C99"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
+    <w:rsid w:val="0013521D"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
-    <w:rsid w:val="001478E3"/>
-    <w:rsid w:val="00147F78"/>
     <w:rsid w:val="001522AE"/>
+    <w:rsid w:val="001531DE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
-    <w:rsid w:val="00162526"/>
-    <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
-    <w:rsid w:val="001720A8"/>
+    <w:rsid w:val="00167F19"/>
+    <w:rsid w:val="00170CA8"/>
+    <w:rsid w:val="00174093"/>
+    <w:rsid w:val="0017477D"/>
+    <w:rsid w:val="0017508E"/>
+    <w:rsid w:val="0017707C"/>
     <w:rsid w:val="00181FDC"/>
+    <w:rsid w:val="00184167"/>
+    <w:rsid w:val="0018550E"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
+    <w:rsid w:val="00190D86"/>
     <w:rsid w:val="0019632A"/>
-    <w:rsid w:val="001A1196"/>
+    <w:rsid w:val="00197CCD"/>
+    <w:rsid w:val="001A14BD"/>
     <w:rsid w:val="001A4E7C"/>
+    <w:rsid w:val="001B55E0"/>
     <w:rsid w:val="001B762C"/>
-    <w:rsid w:val="001C2614"/>
+    <w:rsid w:val="001C0452"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
-    <w:rsid w:val="001D081A"/>
-    <w:rsid w:val="001D3657"/>
+    <w:rsid w:val="001E3789"/>
+    <w:rsid w:val="001E5877"/>
+    <w:rsid w:val="001E7AC6"/>
+    <w:rsid w:val="001F1068"/>
+    <w:rsid w:val="001F32CF"/>
+    <w:rsid w:val="0020215C"/>
     <w:rsid w:val="00211487"/>
+    <w:rsid w:val="00211ADC"/>
     <w:rsid w:val="00211D91"/>
+    <w:rsid w:val="002127EA"/>
+    <w:rsid w:val="0021467C"/>
+    <w:rsid w:val="00217094"/>
     <w:rsid w:val="00217DEC"/>
-    <w:rsid w:val="0023301A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0023350B"/>
+    <w:rsid w:val="002273C9"/>
+    <w:rsid w:val="002344DA"/>
     <w:rsid w:val="00235B57"/>
-    <w:rsid w:val="00240807"/>
-    <w:rsid w:val="00242E08"/>
+    <w:rsid w:val="00236E80"/>
     <w:rsid w:val="00250F24"/>
+    <w:rsid w:val="00251BCB"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
-    <w:rsid w:val="00264F52"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
+    <w:rsid w:val="00270FA8"/>
+    <w:rsid w:val="00272791"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
+    <w:rsid w:val="002872B4"/>
+    <w:rsid w:val="002876FB"/>
     <w:rsid w:val="00290B5C"/>
-    <w:rsid w:val="00292437"/>
     <w:rsid w:val="00294791"/>
+    <w:rsid w:val="002A1C4F"/>
+    <w:rsid w:val="002A5E7B"/>
+    <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
+    <w:rsid w:val="002B5CCE"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
-    <w:rsid w:val="002C12DC"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
-    <w:rsid w:val="002E3E79"/>
-    <w:rsid w:val="002E5361"/>
+    <w:rsid w:val="002E4E63"/>
     <w:rsid w:val="002E6F81"/>
+    <w:rsid w:val="002F000F"/>
     <w:rsid w:val="002F08BA"/>
+    <w:rsid w:val="002F2527"/>
     <w:rsid w:val="002F2CFF"/>
+    <w:rsid w:val="002F458A"/>
     <w:rsid w:val="002F568B"/>
-    <w:rsid w:val="002F7072"/>
     <w:rsid w:val="002F7818"/>
-    <w:rsid w:val="00304DF9"/>
+    <w:rsid w:val="003018B3"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
+    <w:rsid w:val="0031262B"/>
+    <w:rsid w:val="00315E04"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
-    <w:rsid w:val="00322C60"/>
+    <w:rsid w:val="00322368"/>
     <w:rsid w:val="00324171"/>
-    <w:rsid w:val="00326883"/>
     <w:rsid w:val="00326C24"/>
+    <w:rsid w:val="00330853"/>
+    <w:rsid w:val="0033784F"/>
     <w:rsid w:val="00337F99"/>
+    <w:rsid w:val="003410BD"/>
+    <w:rsid w:val="00341C64"/>
     <w:rsid w:val="0034307B"/>
+    <w:rsid w:val="00345328"/>
+    <w:rsid w:val="00345B1C"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
+    <w:rsid w:val="00361C51"/>
+    <w:rsid w:val="00362DFE"/>
     <w:rsid w:val="0036357D"/>
-    <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
+    <w:rsid w:val="00365D89"/>
+    <w:rsid w:val="00367BD2"/>
     <w:rsid w:val="00367D19"/>
+    <w:rsid w:val="00370BEE"/>
     <w:rsid w:val="00371BED"/>
-    <w:rsid w:val="00373418"/>
+    <w:rsid w:val="00374CE1"/>
+    <w:rsid w:val="00374D86"/>
+    <w:rsid w:val="00376191"/>
+    <w:rsid w:val="00376662"/>
     <w:rsid w:val="00384019"/>
-    <w:rsid w:val="00385115"/>
     <w:rsid w:val="003854F1"/>
+    <w:rsid w:val="003909CC"/>
     <w:rsid w:val="0039118E"/>
+    <w:rsid w:val="00391A1F"/>
+    <w:rsid w:val="00395316"/>
+    <w:rsid w:val="00396C01"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
+    <w:rsid w:val="003A5231"/>
+    <w:rsid w:val="003A5348"/>
+    <w:rsid w:val="003A7B3D"/>
+    <w:rsid w:val="003B0BCA"/>
+    <w:rsid w:val="003B14D1"/>
     <w:rsid w:val="003B2A4B"/>
+    <w:rsid w:val="003B39A7"/>
+    <w:rsid w:val="003B3F44"/>
+    <w:rsid w:val="003B477D"/>
+    <w:rsid w:val="003C6BA9"/>
+    <w:rsid w:val="003C7DCF"/>
+    <w:rsid w:val="003C7E4C"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
+    <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
-    <w:rsid w:val="003E2F5A"/>
     <w:rsid w:val="003E2FF7"/>
+    <w:rsid w:val="003E4B8F"/>
+    <w:rsid w:val="003E6D0B"/>
+    <w:rsid w:val="003E71AD"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
-    <w:rsid w:val="003F7E4E"/>
+    <w:rsid w:val="003F49E3"/>
     <w:rsid w:val="00404948"/>
+    <w:rsid w:val="004049D4"/>
     <w:rsid w:val="00406BEA"/>
-    <w:rsid w:val="00407243"/>
-    <w:rsid w:val="0041239E"/>
     <w:rsid w:val="00413A60"/>
+    <w:rsid w:val="00415044"/>
     <w:rsid w:val="004230F7"/>
-    <w:rsid w:val="004247C2"/>
-    <w:rsid w:val="004303FC"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
-    <w:rsid w:val="00441896"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00443C1E"/>
+    <w:rsid w:val="00441A28"/>
     <w:rsid w:val="00446255"/>
+    <w:rsid w:val="0044692E"/>
+    <w:rsid w:val="0045157F"/>
     <w:rsid w:val="00451935"/>
-    <w:rsid w:val="00454A90"/>
+    <w:rsid w:val="00455E36"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
-    <w:rsid w:val="00477EFB"/>
+    <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
+    <w:rsid w:val="00483A04"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
+    <w:rsid w:val="004963EA"/>
+    <w:rsid w:val="004A2406"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
+    <w:rsid w:val="004A7236"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
-    <w:rsid w:val="004C2559"/>
+    <w:rsid w:val="004B33BE"/>
+    <w:rsid w:val="004B7234"/>
+    <w:rsid w:val="004C0989"/>
+    <w:rsid w:val="004C3536"/>
+    <w:rsid w:val="004C4C73"/>
+    <w:rsid w:val="004C4E0E"/>
+    <w:rsid w:val="004C68D3"/>
+    <w:rsid w:val="004D5795"/>
     <w:rsid w:val="004D7BA3"/>
-    <w:rsid w:val="004E77F3"/>
+    <w:rsid w:val="004E12DA"/>
+    <w:rsid w:val="004F26F2"/>
+    <w:rsid w:val="004F2BD2"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
+    <w:rsid w:val="004F4FF7"/>
     <w:rsid w:val="00501433"/>
+    <w:rsid w:val="005056AF"/>
+    <w:rsid w:val="005057F8"/>
     <w:rsid w:val="00511CC4"/>
+    <w:rsid w:val="0051586A"/>
+    <w:rsid w:val="005303AF"/>
+    <w:rsid w:val="0053117F"/>
     <w:rsid w:val="00531E60"/>
-    <w:rsid w:val="00536A5A"/>
+    <w:rsid w:val="00534FDC"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
+    <w:rsid w:val="00555B36"/>
     <w:rsid w:val="005578FA"/>
+    <w:rsid w:val="00563018"/>
     <w:rsid w:val="00565129"/>
+    <w:rsid w:val="00565693"/>
     <w:rsid w:val="00565CD0"/>
-    <w:rsid w:val="00566D59"/>
+    <w:rsid w:val="00565E5E"/>
     <w:rsid w:val="00567820"/>
+    <w:rsid w:val="00567AF3"/>
+    <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
-    <w:rsid w:val="005826FA"/>
+    <w:rsid w:val="00583A5A"/>
+    <w:rsid w:val="00584B65"/>
+    <w:rsid w:val="00590415"/>
+    <w:rsid w:val="005970D8"/>
     <w:rsid w:val="00597E28"/>
-    <w:rsid w:val="005A1AC8"/>
-[...3 lines deleted...]
-    <w:rsid w:val="005A3641"/>
+    <w:rsid w:val="005A0D4E"/>
+    <w:rsid w:val="005A20CC"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="005B21BE"/>
+    <w:rsid w:val="005B301B"/>
+    <w:rsid w:val="005B31F0"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
+    <w:rsid w:val="005C6C40"/>
+    <w:rsid w:val="005D0300"/>
     <w:rsid w:val="005D0B0C"/>
-    <w:rsid w:val="005D61A2"/>
+    <w:rsid w:val="005D51C5"/>
+    <w:rsid w:val="005D60BC"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
-    <w:rsid w:val="005E5574"/>
+    <w:rsid w:val="005E480F"/>
+    <w:rsid w:val="005E650E"/>
+    <w:rsid w:val="005F35DC"/>
+    <w:rsid w:val="005F7D5E"/>
+    <w:rsid w:val="006001F7"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
+    <w:rsid w:val="00606EAC"/>
+    <w:rsid w:val="00614793"/>
     <w:rsid w:val="00614E64"/>
-    <w:rsid w:val="006158E9"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
+    <w:rsid w:val="006231BC"/>
     <w:rsid w:val="00623724"/>
+    <w:rsid w:val="00625F3F"/>
+    <w:rsid w:val="00626673"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
-    <w:rsid w:val="006404F2"/>
-    <w:rsid w:val="00654A0C"/>
+    <w:rsid w:val="0063316A"/>
+    <w:rsid w:val="006422E9"/>
+    <w:rsid w:val="0064406C"/>
+    <w:rsid w:val="0065278B"/>
     <w:rsid w:val="0065595B"/>
-    <w:rsid w:val="00656952"/>
+    <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
-    <w:rsid w:val="00664CBF"/>
+    <w:rsid w:val="00663040"/>
+    <w:rsid w:val="00665EE7"/>
     <w:rsid w:val="00665F89"/>
-    <w:rsid w:val="00671742"/>
+    <w:rsid w:val="00672CB5"/>
+    <w:rsid w:val="00672EC3"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
-    <w:rsid w:val="00693F19"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006A0CC0"/>
+    <w:rsid w:val="00685193"/>
+    <w:rsid w:val="00685A78"/>
+    <w:rsid w:val="00693457"/>
+    <w:rsid w:val="00693EC7"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
+    <w:rsid w:val="006A601A"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
-    <w:rsid w:val="006B5DE7"/>
-    <w:rsid w:val="006C43A5"/>
+    <w:rsid w:val="006B3B41"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
+    <w:rsid w:val="006D5003"/>
     <w:rsid w:val="006D7535"/>
+    <w:rsid w:val="006E29D0"/>
     <w:rsid w:val="006E450B"/>
+    <w:rsid w:val="006E5681"/>
+    <w:rsid w:val="006E6A89"/>
+    <w:rsid w:val="006E7741"/>
+    <w:rsid w:val="006E7DBC"/>
     <w:rsid w:val="006F0D7E"/>
-    <w:rsid w:val="006F431F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00707FB3"/>
+    <w:rsid w:val="006F7206"/>
+    <w:rsid w:val="007073EC"/>
     <w:rsid w:val="00710B77"/>
-    <w:rsid w:val="00710FFD"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00717B58"/>
+    <w:rsid w:val="007155D5"/>
+    <w:rsid w:val="0071590F"/>
+    <w:rsid w:val="00716FE6"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
-    <w:rsid w:val="00725816"/>
-    <w:rsid w:val="007278E4"/>
+    <w:rsid w:val="0072465C"/>
+    <w:rsid w:val="00725C77"/>
+    <w:rsid w:val="00725FD5"/>
+    <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
-    <w:rsid w:val="0073107D"/>
     <w:rsid w:val="00733A9C"/>
+    <w:rsid w:val="007359EE"/>
+    <w:rsid w:val="00735D54"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
-    <w:rsid w:val="00753FB1"/>
+    <w:rsid w:val="007511C2"/>
+    <w:rsid w:val="0075151D"/>
+    <w:rsid w:val="0075278C"/>
     <w:rsid w:val="00754905"/>
-    <w:rsid w:val="00755D17"/>
     <w:rsid w:val="00760038"/>
+    <w:rsid w:val="00761316"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
-    <w:rsid w:val="00770D39"/>
+    <w:rsid w:val="007701F6"/>
     <w:rsid w:val="00771100"/>
-    <w:rsid w:val="00774F1D"/>
+    <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
+    <w:rsid w:val="00782691"/>
     <w:rsid w:val="0078609F"/>
+    <w:rsid w:val="007915CD"/>
     <w:rsid w:val="007917BA"/>
-    <w:rsid w:val="007A0D8A"/>
+    <w:rsid w:val="007A334E"/>
+    <w:rsid w:val="007A4D61"/>
+    <w:rsid w:val="007A4E3D"/>
     <w:rsid w:val="007A5C6F"/>
+    <w:rsid w:val="007B1C7A"/>
+    <w:rsid w:val="007D135C"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
-    <w:rsid w:val="007E4CA8"/>
+    <w:rsid w:val="007D6506"/>
+    <w:rsid w:val="007E267B"/>
+    <w:rsid w:val="007E4E5C"/>
     <w:rsid w:val="007F1CFF"/>
-    <w:rsid w:val="007F51DE"/>
+    <w:rsid w:val="007F2F8C"/>
     <w:rsid w:val="007F5DD5"/>
-    <w:rsid w:val="007F5F38"/>
+    <w:rsid w:val="007F5F18"/>
+    <w:rsid w:val="007F6477"/>
+    <w:rsid w:val="008005FD"/>
+    <w:rsid w:val="00803E89"/>
+    <w:rsid w:val="00804058"/>
+    <w:rsid w:val="008040B1"/>
+    <w:rsid w:val="00804E15"/>
+    <w:rsid w:val="0080582E"/>
+    <w:rsid w:val="008151AD"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
-    <w:rsid w:val="00831C1A"/>
-    <w:rsid w:val="008324CD"/>
+    <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
-    <w:rsid w:val="00850AE1"/>
+    <w:rsid w:val="008443C9"/>
+    <w:rsid w:val="00847A8F"/>
     <w:rsid w:val="00851423"/>
+    <w:rsid w:val="00856613"/>
+    <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
+    <w:rsid w:val="0086366D"/>
+    <w:rsid w:val="00864747"/>
     <w:rsid w:val="008654B6"/>
-    <w:rsid w:val="00867AE1"/>
+    <w:rsid w:val="00865A2D"/>
+    <w:rsid w:val="0086675B"/>
+    <w:rsid w:val="00866FD7"/>
     <w:rsid w:val="0087139C"/>
+    <w:rsid w:val="00872CFB"/>
+    <w:rsid w:val="0087304D"/>
+    <w:rsid w:val="00873419"/>
+    <w:rsid w:val="00875C84"/>
     <w:rsid w:val="00880E83"/>
+    <w:rsid w:val="00883342"/>
+    <w:rsid w:val="00883B74"/>
+    <w:rsid w:val="00890860"/>
+    <w:rsid w:val="0089163F"/>
+    <w:rsid w:val="00891832"/>
+    <w:rsid w:val="00892DD7"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
+    <w:rsid w:val="008A5B74"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
-    <w:rsid w:val="008B2351"/>
-    <w:rsid w:val="008C1A9A"/>
+    <w:rsid w:val="008B2133"/>
+    <w:rsid w:val="008C0272"/>
     <w:rsid w:val="008C4B27"/>
+    <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
+    <w:rsid w:val="008D124E"/>
+    <w:rsid w:val="008D1BF0"/>
+    <w:rsid w:val="008D43C3"/>
+    <w:rsid w:val="008D4B13"/>
+    <w:rsid w:val="008D5D7D"/>
+    <w:rsid w:val="008E2081"/>
+    <w:rsid w:val="008E260C"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
+    <w:rsid w:val="008F0267"/>
+    <w:rsid w:val="008F4367"/>
     <w:rsid w:val="008F589F"/>
+    <w:rsid w:val="008F5D05"/>
+    <w:rsid w:val="00905FDA"/>
     <w:rsid w:val="00906238"/>
+    <w:rsid w:val="00906B5E"/>
+    <w:rsid w:val="00907634"/>
     <w:rsid w:val="00907EF9"/>
+    <w:rsid w:val="009106E3"/>
+    <w:rsid w:val="00910DE5"/>
+    <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
+    <w:rsid w:val="00921F42"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
+    <w:rsid w:val="00924C7C"/>
+    <w:rsid w:val="00925368"/>
+    <w:rsid w:val="0092638F"/>
+    <w:rsid w:val="00927A36"/>
     <w:rsid w:val="0093085B"/>
+    <w:rsid w:val="00930F89"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
-    <w:rsid w:val="00937DCC"/>
     <w:rsid w:val="00942257"/>
-    <w:rsid w:val="00942C59"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00944F94"/>
     <w:rsid w:val="009471BF"/>
+    <w:rsid w:val="00947A1A"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
-    <w:rsid w:val="00970892"/>
+    <w:rsid w:val="00957D35"/>
+    <w:rsid w:val="00957D9E"/>
     <w:rsid w:val="00971D93"/>
-    <w:rsid w:val="009A7EFD"/>
+    <w:rsid w:val="00982C61"/>
+    <w:rsid w:val="00990455"/>
+    <w:rsid w:val="0099595E"/>
+    <w:rsid w:val="00996B84"/>
+    <w:rsid w:val="009A07DC"/>
+    <w:rsid w:val="009A32ED"/>
+    <w:rsid w:val="009B1494"/>
     <w:rsid w:val="009B1F6B"/>
+    <w:rsid w:val="009B587D"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
-    <w:rsid w:val="009C1C12"/>
-[...2 lines deleted...]
-    <w:rsid w:val="009D24D5"/>
+    <w:rsid w:val="009C2E3E"/>
+    <w:rsid w:val="009C492D"/>
+    <w:rsid w:val="009C54A2"/>
+    <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
+    <w:rsid w:val="009D6F88"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
+    <w:rsid w:val="009E5B39"/>
     <w:rsid w:val="009E6C56"/>
-    <w:rsid w:val="009E77E8"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
-    <w:rsid w:val="009F51E6"/>
+    <w:rsid w:val="009F4E93"/>
+    <w:rsid w:val="009F58D3"/>
     <w:rsid w:val="00A006A5"/>
-    <w:rsid w:val="00A01A2A"/>
+    <w:rsid w:val="00A009EB"/>
     <w:rsid w:val="00A05942"/>
-    <w:rsid w:val="00A069FA"/>
     <w:rsid w:val="00A07BEC"/>
+    <w:rsid w:val="00A10E48"/>
+    <w:rsid w:val="00A1489F"/>
+    <w:rsid w:val="00A16EB2"/>
+    <w:rsid w:val="00A25DB0"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
+    <w:rsid w:val="00A306FB"/>
     <w:rsid w:val="00A33051"/>
+    <w:rsid w:val="00A35504"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
-    <w:rsid w:val="00A41914"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
+    <w:rsid w:val="00A42860"/>
+    <w:rsid w:val="00A45ECA"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
-    <w:rsid w:val="00A56CEA"/>
+    <w:rsid w:val="00A55086"/>
     <w:rsid w:val="00A65FD4"/>
-    <w:rsid w:val="00A779EF"/>
+    <w:rsid w:val="00A73207"/>
+    <w:rsid w:val="00A7423F"/>
+    <w:rsid w:val="00A76E20"/>
     <w:rsid w:val="00A81198"/>
-    <w:rsid w:val="00A81DCD"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
-    <w:rsid w:val="00A85683"/>
+    <w:rsid w:val="00A839D4"/>
+    <w:rsid w:val="00A84909"/>
     <w:rsid w:val="00A90D77"/>
+    <w:rsid w:val="00A91407"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
+    <w:rsid w:val="00AA4693"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
-    <w:rsid w:val="00AB503E"/>
-    <w:rsid w:val="00AC1972"/>
+    <w:rsid w:val="00AC075B"/>
     <w:rsid w:val="00AC3FF6"/>
-    <w:rsid w:val="00AC66E2"/>
-    <w:rsid w:val="00AD17D2"/>
     <w:rsid w:val="00AD73EC"/>
+    <w:rsid w:val="00AD77E0"/>
+    <w:rsid w:val="00AD7AD5"/>
+    <w:rsid w:val="00AE20ED"/>
+    <w:rsid w:val="00AE2FCC"/>
     <w:rsid w:val="00AE5BC7"/>
-    <w:rsid w:val="00AE7454"/>
+    <w:rsid w:val="00AF1E0E"/>
     <w:rsid w:val="00AF5AAF"/>
-    <w:rsid w:val="00AF75BD"/>
+    <w:rsid w:val="00AF7CA0"/>
+    <w:rsid w:val="00B044C4"/>
     <w:rsid w:val="00B046D8"/>
-    <w:rsid w:val="00B04E37"/>
+    <w:rsid w:val="00B04892"/>
+    <w:rsid w:val="00B06596"/>
     <w:rsid w:val="00B13F4C"/>
+    <w:rsid w:val="00B14487"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
+    <w:rsid w:val="00B17A24"/>
+    <w:rsid w:val="00B2578A"/>
+    <w:rsid w:val="00B267DD"/>
     <w:rsid w:val="00B33FDD"/>
+    <w:rsid w:val="00B34601"/>
     <w:rsid w:val="00B359CC"/>
-    <w:rsid w:val="00B35ACE"/>
     <w:rsid w:val="00B36107"/>
+    <w:rsid w:val="00B405A1"/>
+    <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
+    <w:rsid w:val="00B46056"/>
     <w:rsid w:val="00B46C03"/>
-    <w:rsid w:val="00B46E66"/>
+    <w:rsid w:val="00B56ACC"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
+    <w:rsid w:val="00B7675E"/>
+    <w:rsid w:val="00B77C90"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
+    <w:rsid w:val="00B834CF"/>
+    <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
+    <w:rsid w:val="00B848EF"/>
+    <w:rsid w:val="00B84A95"/>
     <w:rsid w:val="00B851B9"/>
+    <w:rsid w:val="00B855F0"/>
     <w:rsid w:val="00B86453"/>
-    <w:rsid w:val="00B869E0"/>
+    <w:rsid w:val="00B86A43"/>
     <w:rsid w:val="00B90054"/>
+    <w:rsid w:val="00B906C7"/>
     <w:rsid w:val="00B92C14"/>
+    <w:rsid w:val="00B96AFF"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
-    <w:rsid w:val="00BA77FC"/>
-    <w:rsid w:val="00BB2C03"/>
+    <w:rsid w:val="00BA156B"/>
+    <w:rsid w:val="00BA1A29"/>
+    <w:rsid w:val="00BA6BD5"/>
+    <w:rsid w:val="00BB0F57"/>
+    <w:rsid w:val="00BB62A1"/>
     <w:rsid w:val="00BB69DB"/>
+    <w:rsid w:val="00BB6CA9"/>
+    <w:rsid w:val="00BC1715"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
-    <w:rsid w:val="00BC5A15"/>
-    <w:rsid w:val="00BE4B2F"/>
+    <w:rsid w:val="00BC4F4D"/>
+    <w:rsid w:val="00BC6590"/>
+    <w:rsid w:val="00BD34B0"/>
+    <w:rsid w:val="00BE16AF"/>
+    <w:rsid w:val="00BE5929"/>
     <w:rsid w:val="00BE7978"/>
-    <w:rsid w:val="00BF65C6"/>
+    <w:rsid w:val="00BF4088"/>
+    <w:rsid w:val="00BF4798"/>
+    <w:rsid w:val="00BF7495"/>
+    <w:rsid w:val="00C01F0D"/>
+    <w:rsid w:val="00C02BD7"/>
     <w:rsid w:val="00C07DDB"/>
-    <w:rsid w:val="00C13092"/>
-    <w:rsid w:val="00C27E4D"/>
+    <w:rsid w:val="00C13228"/>
+    <w:rsid w:val="00C1554D"/>
+    <w:rsid w:val="00C16762"/>
+    <w:rsid w:val="00C237AC"/>
+    <w:rsid w:val="00C2706D"/>
+    <w:rsid w:val="00C2798D"/>
+    <w:rsid w:val="00C3487E"/>
+    <w:rsid w:val="00C37F43"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
+    <w:rsid w:val="00C4708B"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
-    <w:rsid w:val="00C5746A"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C64E10"/>
+    <w:rsid w:val="00C61588"/>
     <w:rsid w:val="00C70E19"/>
-    <w:rsid w:val="00C71028"/>
-    <w:rsid w:val="00C7249E"/>
+    <w:rsid w:val="00C7103C"/>
     <w:rsid w:val="00C72574"/>
+    <w:rsid w:val="00C73403"/>
+    <w:rsid w:val="00C73EAA"/>
     <w:rsid w:val="00C7430C"/>
-    <w:rsid w:val="00C75F05"/>
-    <w:rsid w:val="00C80FD2"/>
     <w:rsid w:val="00C85DA1"/>
+    <w:rsid w:val="00C8614F"/>
+    <w:rsid w:val="00C8630F"/>
+    <w:rsid w:val="00C87E0B"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
+    <w:rsid w:val="00C91B0D"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
-    <w:rsid w:val="00CA65BA"/>
+    <w:rsid w:val="00CA5228"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
-    <w:rsid w:val="00CB5DFA"/>
-    <w:rsid w:val="00CC07F8"/>
+    <w:rsid w:val="00CC04FC"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
-    <w:rsid w:val="00CD6F30"/>
+    <w:rsid w:val="00CD69F2"/>
+    <w:rsid w:val="00CE0A1E"/>
+    <w:rsid w:val="00CE1A4F"/>
     <w:rsid w:val="00CE4B73"/>
+    <w:rsid w:val="00CE739D"/>
+    <w:rsid w:val="00CF218C"/>
+    <w:rsid w:val="00CF399B"/>
     <w:rsid w:val="00CF70BB"/>
-    <w:rsid w:val="00D042F4"/>
+    <w:rsid w:val="00D00BD7"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
-    <w:rsid w:val="00D2516F"/>
+    <w:rsid w:val="00D20779"/>
+    <w:rsid w:val="00D33AD6"/>
+    <w:rsid w:val="00D3526D"/>
+    <w:rsid w:val="00D373CE"/>
     <w:rsid w:val="00D37E7F"/>
-    <w:rsid w:val="00D40C8A"/>
+    <w:rsid w:val="00D43DD0"/>
+    <w:rsid w:val="00D44937"/>
+    <w:rsid w:val="00D44A22"/>
+    <w:rsid w:val="00D47312"/>
+    <w:rsid w:val="00D4759E"/>
     <w:rsid w:val="00D47AD7"/>
+    <w:rsid w:val="00D50558"/>
     <w:rsid w:val="00D51529"/>
-    <w:rsid w:val="00D7049F"/>
+    <w:rsid w:val="00D542F6"/>
+    <w:rsid w:val="00D62468"/>
+    <w:rsid w:val="00D67C88"/>
+    <w:rsid w:val="00D72D77"/>
+    <w:rsid w:val="00D73BB8"/>
+    <w:rsid w:val="00D7457E"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
+    <w:rsid w:val="00D96478"/>
     <w:rsid w:val="00DA299D"/>
-    <w:rsid w:val="00DA338E"/>
     <w:rsid w:val="00DA65C4"/>
-    <w:rsid w:val="00DB2E05"/>
-    <w:rsid w:val="00DD2BE0"/>
+    <w:rsid w:val="00DB3B74"/>
+    <w:rsid w:val="00DB52AE"/>
+    <w:rsid w:val="00DB7284"/>
+    <w:rsid w:val="00DD7049"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
-    <w:rsid w:val="00DE60E6"/>
-    <w:rsid w:val="00DE6662"/>
+    <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
-    <w:rsid w:val="00E02B20"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E069FC"/>
+    <w:rsid w:val="00E0346A"/>
+    <w:rsid w:val="00E07A69"/>
     <w:rsid w:val="00E07B1B"/>
+    <w:rsid w:val="00E11616"/>
     <w:rsid w:val="00E11853"/>
-    <w:rsid w:val="00E13E21"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00E51B0B"/>
+    <w:rsid w:val="00E17240"/>
+    <w:rsid w:val="00E17B11"/>
+    <w:rsid w:val="00E24C10"/>
+    <w:rsid w:val="00E26C2D"/>
+    <w:rsid w:val="00E34444"/>
+    <w:rsid w:val="00E35331"/>
+    <w:rsid w:val="00E411B6"/>
+    <w:rsid w:val="00E52475"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
-    <w:rsid w:val="00E56752"/>
     <w:rsid w:val="00E61294"/>
-    <w:rsid w:val="00E64AE3"/>
+    <w:rsid w:val="00E64C7F"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
-    <w:rsid w:val="00E8227E"/>
+    <w:rsid w:val="00E82376"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
+    <w:rsid w:val="00E92B53"/>
     <w:rsid w:val="00EA00CB"/>
+    <w:rsid w:val="00EA09E6"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
+    <w:rsid w:val="00EB6A33"/>
     <w:rsid w:val="00EC0A68"/>
+    <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
-    <w:rsid w:val="00ED3E27"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
+    <w:rsid w:val="00ED725F"/>
     <w:rsid w:val="00ED7AA6"/>
+    <w:rsid w:val="00EE221E"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
-    <w:rsid w:val="00F01455"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00F21A5A"/>
+    <w:rsid w:val="00EE54DF"/>
+    <w:rsid w:val="00EF10C4"/>
+    <w:rsid w:val="00EF4173"/>
+    <w:rsid w:val="00EF5AA8"/>
+    <w:rsid w:val="00F036CD"/>
+    <w:rsid w:val="00F06292"/>
+    <w:rsid w:val="00F11CFF"/>
+    <w:rsid w:val="00F1787E"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
+    <w:rsid w:val="00F30655"/>
     <w:rsid w:val="00F35B05"/>
-    <w:rsid w:val="00F37C54"/>
+    <w:rsid w:val="00F36681"/>
     <w:rsid w:val="00F413D9"/>
+    <w:rsid w:val="00F41761"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
-    <w:rsid w:val="00F53D2E"/>
-    <w:rsid w:val="00F64268"/>
+    <w:rsid w:val="00F52DDB"/>
+    <w:rsid w:val="00F63266"/>
+    <w:rsid w:val="00F648EF"/>
+    <w:rsid w:val="00F668F8"/>
+    <w:rsid w:val="00F66DB0"/>
+    <w:rsid w:val="00F70583"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
-    <w:rsid w:val="00FA1FAA"/>
+    <w:rsid w:val="00F9100A"/>
+    <w:rsid w:val="00F91094"/>
+    <w:rsid w:val="00F93122"/>
+    <w:rsid w:val="00F950BB"/>
+    <w:rsid w:val="00F975F9"/>
+    <w:rsid w:val="00FB1525"/>
+    <w:rsid w:val="00FB1E24"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
-    <w:rsid w:val="00FC6EBE"/>
+    <w:rsid w:val="00FC4F36"/>
+    <w:rsid w:val="00FC633C"/>
+    <w:rsid w:val="00FD154D"/>
+    <w:rsid w:val="00FD15FC"/>
+    <w:rsid w:val="00FD2FA2"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
+    <w:rsid w:val="00FE010C"/>
+    <w:rsid w:val="00FE1184"/>
     <w:rsid w:val="00FE12D8"/>
-    <w:rsid w:val="00FE23D3"/>
-    <w:rsid w:val="00FE36B4"/>
+    <w:rsid w:val="00FE16A6"/>
+    <w:rsid w:val="00FE278C"/>
+    <w:rsid w:val="00FE6EF3"/>
+    <w:rsid w:val="00FF0932"/>
+    <w:rsid w:val="00FF132E"/>
+    <w:rsid w:val="00FF420C"/>
+    <w:rsid w:val="00FF48DE"/>
     <w:rsid w:val="00FF7C02"/>
+    <w:rsid w:val="00FF7F16"/>
+    <w:rsid w:val="01F89DD2"/>
     <w:rsid w:val="024801E3"/>
-    <w:rsid w:val="2732FBBB"/>
-[...8 lines deleted...]
-    <w:rsid w:val="5CDC695A"/>
+    <w:rsid w:val="02D3BC8B"/>
+    <w:rsid w:val="06CC53D1"/>
+    <w:rsid w:val="075449CC"/>
+    <w:rsid w:val="0966DF12"/>
+    <w:rsid w:val="096F7D05"/>
+    <w:rsid w:val="0C5C57BB"/>
+    <w:rsid w:val="0F66CC35"/>
+    <w:rsid w:val="113FB099"/>
+    <w:rsid w:val="12AAF94F"/>
+    <w:rsid w:val="1355913D"/>
+    <w:rsid w:val="13E79C20"/>
+    <w:rsid w:val="152D2E0F"/>
+    <w:rsid w:val="15E3032D"/>
+    <w:rsid w:val="15E83897"/>
+    <w:rsid w:val="15FFFAD5"/>
+    <w:rsid w:val="161B2284"/>
+    <w:rsid w:val="1A2F9F87"/>
+    <w:rsid w:val="1AC449A6"/>
+    <w:rsid w:val="1BCF8CF6"/>
+    <w:rsid w:val="1CC77271"/>
+    <w:rsid w:val="1DBEC21E"/>
+    <w:rsid w:val="20147C95"/>
+    <w:rsid w:val="22883DEF"/>
+    <w:rsid w:val="22F6FF35"/>
+    <w:rsid w:val="250A0C0C"/>
+    <w:rsid w:val="25510844"/>
+    <w:rsid w:val="262842BD"/>
+    <w:rsid w:val="2639B5C4"/>
+    <w:rsid w:val="27E9766F"/>
+    <w:rsid w:val="2BC64830"/>
+    <w:rsid w:val="30CC16CE"/>
+    <w:rsid w:val="32E9087F"/>
+    <w:rsid w:val="34F814A8"/>
+    <w:rsid w:val="388639BA"/>
+    <w:rsid w:val="39D1CF15"/>
+    <w:rsid w:val="3A5E403C"/>
+    <w:rsid w:val="3AB5CAA9"/>
+    <w:rsid w:val="3E17F462"/>
+    <w:rsid w:val="3E1E4F97"/>
+    <w:rsid w:val="3F1EC63C"/>
+    <w:rsid w:val="4000BF22"/>
+    <w:rsid w:val="406A8156"/>
+    <w:rsid w:val="41A2AA1F"/>
+    <w:rsid w:val="42D199AC"/>
+    <w:rsid w:val="481CC450"/>
+    <w:rsid w:val="48428712"/>
+    <w:rsid w:val="48BF8BC6"/>
+    <w:rsid w:val="48F0EF88"/>
+    <w:rsid w:val="498A07A4"/>
+    <w:rsid w:val="49B81A84"/>
+    <w:rsid w:val="4A44C91F"/>
+    <w:rsid w:val="4C1DEC48"/>
+    <w:rsid w:val="4C3A9975"/>
+    <w:rsid w:val="4F6F0E2F"/>
+    <w:rsid w:val="506A4DE6"/>
+    <w:rsid w:val="515D05A5"/>
+    <w:rsid w:val="521C51D0"/>
+    <w:rsid w:val="56BE6959"/>
+    <w:rsid w:val="580CA80D"/>
+    <w:rsid w:val="5893D993"/>
+    <w:rsid w:val="58F76B7B"/>
+    <w:rsid w:val="5AC6FC0B"/>
+    <w:rsid w:val="5BC9410C"/>
+    <w:rsid w:val="5D443CE1"/>
+    <w:rsid w:val="5F1AF548"/>
+    <w:rsid w:val="5F23AF2E"/>
+    <w:rsid w:val="5FA12CC9"/>
+    <w:rsid w:val="61F3B9BF"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="6614F320"/>
+    <w:rsid w:val="667BC40B"/>
+    <w:rsid w:val="670D2C8B"/>
+    <w:rsid w:val="68224DC0"/>
     <w:rsid w:val="6B2CF8ED"/>
-    <w:rsid w:val="6C4A7FB6"/>
+    <w:rsid w:val="6D585B69"/>
+    <w:rsid w:val="6DC7A94C"/>
+    <w:rsid w:val="6E1BCADA"/>
+    <w:rsid w:val="6F1F1A3C"/>
+    <w:rsid w:val="6FF587A5"/>
+    <w:rsid w:val="71D4B245"/>
+    <w:rsid w:val="72357FBA"/>
+    <w:rsid w:val="72CBAEA2"/>
+    <w:rsid w:val="7393D193"/>
+    <w:rsid w:val="756E9AE1"/>
+    <w:rsid w:val="76DEB0D4"/>
+    <w:rsid w:val="7AE6E1A9"/>
+    <w:rsid w:val="7B43DCA4"/>
+    <w:rsid w:val="7B450B3D"/>
+    <w:rsid w:val="7DC09208"/>
+    <w:rsid w:val="7FEBDF1B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{18352053-7B1A-41D1-9F31-E2D046EB2913}"/>
+  <w15:docId w15:val="{3E600432-E40B-44A0-BD3B-2EB6A75CDC53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9150,234 +8380,193 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008A0C5F"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992" w:right="868"/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00707FB3"/>
+    <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="1400" w:after="200"/>
-      <w:ind w:left="992"/>
+      <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
+      <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik6">
-[...42 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CC07F8"/>
+    <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:left="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
@@ -9549,70 +8738,71 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002651D6"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
-    <w:rsid w:val="00707FB3"/>
+    <w:rsid w:val="001108C0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
@@ -9634,51 +8824,51 @@
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
@@ -9724,233 +8914,228 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="13"/>
+        <w:numId w:val="2"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D2516F"/>
+    <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
+      <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
-    <w:name w:val="Omslagsunderrubrik"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+    <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="OmslagsunderrubrikChar"/>
+    <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
-    <w:name w:val="Omslagsunderrubrik Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+    <w:name w:val="Underrubrik VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Omslagsunderrubrik"/>
+    <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D2516F"/>
+    <w:rsid w:val="00030ABA"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="8789"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
-      <w:ind w:left="1349"/>
+      <w:ind w:left="851" w:right="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D2516F"/>
+    <w:rsid w:val="00E61294"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="1707"/>
+      <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
@@ -9987,118 +9172,118 @@
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="009C1FA0"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
@@ -11080,56 +10265,56 @@
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002F7072"/>
+    <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="14"/>
+        <w:numId w:val="3"/>
       </w:numPr>
-      <w:ind w:left="1349" w:hanging="357"/>
+      <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
@@ -11255,303 +10440,5075 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik6Char">
-[...28 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
     <w:name w:val="Rubrik 9 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CC07F8"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Olstomnmnande">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="paragraph" w:styleId="Brdtext">
+    <w:name w:val="Body Text"/>
+    <w:aliases w:val="(=Löpande text)"/>
+    <w:link w:val="BrdtextChar"/>
+    <w:rsid w:val="009A32ED"/>
+    <w:pPr>
+      <w:spacing w:after="160"/>
+      <w:ind w:left="2676"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
+    <w:name w:val="Brödtext Char"/>
+    <w:aliases w:val="(=Löpande text) Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="008324CD"/>
+    <w:link w:val="Brdtext"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
+    <w:name w:val="Tabell"/>
+    <w:link w:val="TabellChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831C35"/>
+    <w:pPr>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:ind w:right="-142"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
+    <w:name w:val="Tabell Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Tabell"/>
+    <w:rsid w:val="00831C35"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00147F78"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Olstomnmnande">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00672EC3"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Underrubrik">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="UnderrubrikChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00E56752"/>
+    <w:rsid w:val="00626673"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:spacing w:before="120" w:after="20"/>
-      <w:ind w:left="992"/>
+      <w:spacing w:after="160"/>
+      <w:ind w:left="567"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
-      <w:b/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikChar">
     <w:name w:val="Underrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Underrubrik"/>
-    <w:rsid w:val="00E56752"/>
+    <w:rsid w:val="00626673"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-    </w:rPr>
-[...60 lines deleted...]
-      <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="121657028">
+    <w:div w:id="7027907">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1312640928">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="574126133">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="699814666">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="759060642">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="904685461">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="968781070">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="999694111">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1091196054">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1132862961">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1296988335">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1369839091">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1501310902">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1585794545">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1730034835">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1767579258">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1786147651">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1832790906">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1923906498">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2015763178">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="246153631">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="576862611">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="744646307">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="781614272">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="890459688">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1234463639">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1267470618">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="638802234">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="292947941">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="456342457">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="819275252">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1642686949">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="674848586">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1075055144">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="49303601">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="188878013">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="189685378">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="430587040">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="452017138">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="477918489">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="517041631">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="605694422">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="614990619">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="624777681">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="949970557">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="975837280">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1083062828">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1357080062">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1453984367">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1906454538">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2032485383">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1592616254">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="628821025">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="824779576">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1521047415">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1549607135">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1639532988">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1684086098">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2045594076">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1007370452">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="393793">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="3870709">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="10450272">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="15813889">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="64383334">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="66541047">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="85351499">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="92239589">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="133379705">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="155921839">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="163400440">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="175703581">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="221448013">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="233316746">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="80180372">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="352003451">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="470026179">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="546338801">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="623341477">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="633679665">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="945044706">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="946430595">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="963922412">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="972834656">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="976689541">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1156871934">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1203136197">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1374964412">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1393120110">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1821194881">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1874881365">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1910768854">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1954552883">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2123844172">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="245000097">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="272061273">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="326251740">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="340396213">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="347827596">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="364864204">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="366295550">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="369115121">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="380785209">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="382096658">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="385183403">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="400837349">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="417794732">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="427387192">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="444035292">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="446895718">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="461311890">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="510681850">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="517740598">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="522518555">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="543371144">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="551234444">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="553003811">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="562064957">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="564755609">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="567496610">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="576787723">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="576987476">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="596325775">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="600138474">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="604312858">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="615021723">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="628364476">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="634411585">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="718825839">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="737629290">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="740714999">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="742676178">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="785732745">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="786119778">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="790167801">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="821115308">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="836069995">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="842818731">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="849568396">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="903107380">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="916474042">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="920263129">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="947539744">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="994259663">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1031997289">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1046025374">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1068963933">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1108041243">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1118374019">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1131170100">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1153369643">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1202481034">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1220097597">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1234042934">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1282809463">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1308167666">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1312560745">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1338078969">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1350716139">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1361584293">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1378774228">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1396975471">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1397627573">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1437865396">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1457601831">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1459565212">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1470517800">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1474177498">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1480883842">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1513641135">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1514491923">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1537814666">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1544440259">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1549756996">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1555460901">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1572304475">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1577855551">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1581329937">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1611355573">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1624337029">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1647053014">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1648588350">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1672949837">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1674454121">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1676878126">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1751195097">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1754357035">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1780635176">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1797527197">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1798253984">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1847204616">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1904288577">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1915435796">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1916283687">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1951938448">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1966889116">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2009555108">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2034916102">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2052068165">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2063289969">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2096321798">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2117485071">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1127357371">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="8796487">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="23482833">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="39401570">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="45954772">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="462579927">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="705760455">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="779690202">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="782304995">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="875654381">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="923613223">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="944770487">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1013723212">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1064337341">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1189879158">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1231623323">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1250234045">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1314984791">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1335761933">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1706172765">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1712458087">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1723866236">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1956404679">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2040928825">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2111897811">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="46033844">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="56056281">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="59134450">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="71899181">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="83502184">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="93593875">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="136194127">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="145318006">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="167141441">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="173998626">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="185338588">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="206912012">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="211768431">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="235362167">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="377047129">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="379789696">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="381055947">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="408885589">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="418796855">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="430010171">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="476385451">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="484057160">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="484708521">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="490753708">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="557204984">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="574169644">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="576478876">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="603851091">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="613902108">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="618490887">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="619999231">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="640815832">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="696391684">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="708187484">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="718826819">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="726613382">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="741952560">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="744183449">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="761217373">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="772214776">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="782506147">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="787309822">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="814030461">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="821191553">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="821771342">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="824708219">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="852959545">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="880094652">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="903756494">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="914634373">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="958268576">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="970133958">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="978532098">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="994601422">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1009792745">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1032727379">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1057121066">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1061438455">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1131629091">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1141650388">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1168179715">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1175807479">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1248810711">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1258447578">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1263731331">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1265650532">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1268736248">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1269893659">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1308583083">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1310355776">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1325545913">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1343431196">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1353534282">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1361079914">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1368947197">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1391541981">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1425690573">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1429695158">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1454981959">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1477331383">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1490098716">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1534344884">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1540512370">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1556509049">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1559363609">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1589146589">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1607496227">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1612086101">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1623490352">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1663586304">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1666862618">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1690570561">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1690988130">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1692342074">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1701054047">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1707948318">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1716419909">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1734503217">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1743288721">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1751465162">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1761019521">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1761876582">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1764644765">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1767116236">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1782608997">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1796412150">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1826319715">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1876579640">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1889796749">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1956256011">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1967655949">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1992708432">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2008357768">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2044986289">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2103598651">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2112967574">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2115858301">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2132700823">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1181355800">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="9527687">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="197815877">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="531112137">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1675373866">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1304851724">
+    <w:div w:id="1766535828">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="91512107">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="126048666">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2009751782">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="264970693">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1073118503">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1199006605">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2005350161">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1778676607">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="20985125">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="97919184">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="216358068">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1169101609">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1659074031">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2099134423">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1826163876">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="465196923">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="211039240">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="705064854">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="766315302">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1198397044">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="716273557">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1350062236">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1928801892">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="406266638">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="524945471">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1008219426">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1042093017">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1432701191">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1814252895">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1821732410">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1949315637">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1984652842">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="647632695">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1028261908">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1044016259">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1388184238">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1594314744">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2060783547">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2046521685">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="285622369">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="340397817">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="477301715">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="532152330">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1495145146">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1574504319">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2097167615">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2147159338">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
   </w:divs>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-106/surrogate/Kontrastmedelsinducerad%20nefropati%20(KMN)%20-%20prevention%20vid%20kontrastmedelsunders%c3%b6kning%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-378/SURROGATE/%c3%96vervakning%20av%20patient%20vid%20unders%c3%b6kning%20och-eller%20intern%20transport%20mellan%20verksamheter%20inom%20S%c3%84S%20Bor%c3%a5s.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-16/SURROGATE/Premedicinering%20inf%c3%b6r%20anestesi.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-271/surrogate/Kontrastunders%c3%b6kning%2c%20premedicinering%20vid%20risk%20f%c3%b6r%20anafylaktisk%20reaktion%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-271/surrogate/Kontrastunders%c3%b6kning%2c%20premedicinering%20vid%20risk%20f%c3%b6r%20anafylaktisk%20reaktion%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-49/SURROGATE/Antikoagulantia%20och%20trombocyth%c3%a4mmare%2c%20tillf%c3%a4llig%20uts%c3%a4ttning%20inf%c3%b6r%20elektiv%20operation.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-49/surrogate/Antikoagulantia%20och%20trombocyth%c3%a4mmare%2c%20tillf%c3%a4llig%20uts%c3%a4ttning%20inf%c3%b6r%20elektiv%20operation.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-106/SURROGATE/Kontrastmedelsinducerad%20nefropati%20(KMN)%20-%20prevention%20vid%20kontrastmedelsunders%c3%b6kning%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-16/SURROGATE/Premedicinering%20inf%c3%b6r%20anestesi.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-378/SURROGATE/%c3%96vervakning%20av%20patient%20vid%20unders%c3%b6kning%20och-eller%20intern%20transport%20mellan%20verksamheter%20inom%20S%c3%84S%20Bor%c3%a5s.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-49/SURROGATE/Antikoagulantia%20och%20trombocyth%c3%a4mmare%2c%20tillf%c3%a4llig%20uts%c3%a4ttning%20inf%c3%b6r%20elektiv%20operation.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9631-514148307-14/surrogate/Jodkontrast%20n%c3%a4r%20patienter%20%c3%a4r%20under%20thyreoideautredning%20eller%20radiojodbehandling.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-16/SURROGATE/Premedicinering%20inf%c3%b6r%20anestesi.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9631-514148307-14/SURROGATE/Jodkontrast%20n%c3%a4r%20patienter%20%c3%a4r%20under%20thyreoideautredning%20eller%20radiojodbehandling.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-106/surrogate/Kontrastmedelsinducerad%20nefropati%20(KMN)%20-%20prevention%20vid%20kontrastmedelsunders%c3%b6kning%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId30" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-106/surrogate/Kontrastmedelsinducerad%20nefropati%20(KMN)%20-%20prevention%20vid%20kontrastmedelsunders%c3%b6kning%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-378/SURROGATE/%c3%96vervakning%20av%20patient%20vid%20unders%c3%b6kning%20och-eller%20intern%20transport%20mellan%20verksamheter%20inom%20S%c3%84S%20Bor%c3%a5s.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-16/SURROGATE/Premedicinering%20inf%c3%b6r%20anestesi.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="rewritten://fd8601d1-4ace-477e-8009-e9d839385ce8" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-106/surrogate/Kontrastmedelsinducerad%20nefropati%20(KMN)%20-%20prevention%20vid%20kontrastmedelsunders%c3%b6kning%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-271/surrogate/Kontrastunders%c3%b6kning%2c%20premedicinering%20vid%20risk%20f%c3%b6r%20anafylaktisk%20reaktion%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-49/SURROGATE/Antikoagulantia%20och%20trombocyth%c3%a4mmare%2c%20tillf%c3%a4llig%20uts%c3%a4ttning%20inf%c3%b6r%20elektiv%20operation.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="rewritten://37ce3236-d8b6-46df-bbca-f79564c76382" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-271/surrogate/Kontrastunders%c3%b6kning%2c%20premedicinering%20vid%20risk%20f%c3%b6r%20anafylaktisk%20reaktion%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-16/SURROGATE/Premedicinering%20inf%c3%b6r%20anestesi.pdf" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-106/SURROGATE/Kontrastmedelsinducerad%20nefropati%20(KMN)%20-%20prevention%20vid%20kontrastmedelsunders%c3%b6kning%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="rewritten://da3c3135-afff-4ad7-8fcc-41f09ddba984" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://encoded-592c9deb-987b-4562-aa3c-9fa3d37d83e9.uri/bookmark%3a%2f%2f_Preoperativa_f%25C3%25B6rberedelser" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-16/SURROGATE/Premedicinering%20inf%c3%b6r%20anestesi.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="rewritten://497eb538-e9c1-4363-9d23-01bfd270c8bf" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-49/surrogate/Antikoagulantia%20och%20trombocyth%c3%a4mmare%2c%20tillf%c3%a4llig%20uts%c3%a4ttning%20inf%c3%b6r%20elektiv%20operation.pdf" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-49/SURROGATE/Antikoagulantia%20och%20trombocyth%c3%a4mmare%2c%20tillf%c3%a4llig%20uts%c3%a4ttning%20inf%c3%b6r%20elektiv%20operation.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="rewritten://836996e6-4acd-4aa5-8fc0-ca601a81821b" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="rewritten://f4087d59-8a6d-4d78-8608-e9df2893b6ec" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-378/SURROGATE/%c3%96vervakning%20av%20patient%20vid%20unders%c3%b6kning%20och-eller%20intern%20transport%20mellan%20verksamheter%20inom%20S%c3%84S%20Bor%c3%a5s.pdf" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="rewritten://8b90235c-4b1c-4d4e-bb79-caa5379a7a40" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="rewritten://73b19fe8-9cd6-4361-9b64-8ee3b86dc9e2" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9631-514148307-14/SURROGATE/Jodkontrast%20n%c3%a4r%20patienter%20%c3%a4r%20under%20thyreoideautredning%20eller%20radiojodbehandling.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="rewritten://0e729c57-f797-46d3-82a5-4202ba58c93b" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="rewritten://f5b7237d-8cef-45ce-9e4f-2a5d8f5a673a" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://encoded-592c9deb-987b-4562-aa3c-9fa3d37d83e9.uri/bookmark%3a%2f%2f_Transport_efter_unders%25C3%25B6kningen" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9631-514148307-14/surrogate/Jodkontrast%20n%c3%a4r%20patienter%20%c3%a4r%20under%20thyreoideautredning%20eller%20radiojodbehandling.pdf" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId43" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -11832,1089 +15789,58 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>19162</Characters>
+  <Pages>15</Pages>
+  <Words>3530</Words>
+  <Characters>18715</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>159</Lines>
-  <Paragraphs>41</Paragraphs>
+  <Lines>155</Lines>
+  <Paragraphs>44</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20875</CharactersWithSpaces>
+  <CharactersWithSpaces>22201</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HLinks>
-[...1028 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Angiografi och bukinterventioner - förberedelser inom radiologi, SÄS Borås</dc:title>
   <dc:subject/>
-  <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
+  <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Karin Åhlin</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2016-03-31T19:56:00.0000000Z</lastPrinted>
+  <lastModifiedBy>Christina Bratt</lastModifiedBy>
+  <revision>70</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>