--- v1 (2026-01-29)
+++ v2 (2026-09-09)
@@ -32,953 +32,883 @@
   <w:body>
     <w:p w14:paraId="061914D4" w14:textId="452CC0E4" w:rsidR="00184167" w:rsidRDefault="00D372E9" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:t>Öppenvårdsplats</w:t>
       </w:r>
       <w:r w:rsidR="005D40E4">
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:t>23-timmarsplats, SÄS Borås</w:t>
       </w:r>
       <w:r w:rsidR="00A264BE" w:rsidRPr="005A627D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:p w14:paraId="11BC1DCA" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc100327184"/>
-      <w:bookmarkStart w:id="2" w:name="_Toc220498407"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc228170765"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="6338A15C" w14:textId="77777777" w:rsidR="00895482" w:rsidRDefault="00895482" w:rsidP="00895482">
+    <w:p w14:paraId="6338A15C" w14:textId="6CD089A5" w:rsidR="00895482" w:rsidRDefault="00A431B4" w:rsidP="00895482">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc100327185"/>
       <w:bookmarkStart w:id="4" w:name="_Toc72840807"/>
       <w:r>
-        <w:t xml:space="preserve">Reviderat innehåll och uppdatering relaterat till ny delregional beskrivning för öppenvårdsbesök på akutmottagningen SÄS. </w:t>
+        <w:t>Uppdatering, förlängd giltighetstid.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69BCFD87" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc220498408"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc228170766"/>
       <w:r>
         <w:t>Sammanfattning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="1C7480B3" w14:textId="68D28160" w:rsidR="008D6253" w:rsidRDefault="008D6253" w:rsidP="008D6253">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Hlk220497387"/>
       <w:r>
         <w:t xml:space="preserve">Rutinen beskriver förutsättningar och arbetssätt av öppenvårdsplats/23-timmarsplats. </w:t>
       </w:r>
       <w:r w:rsidR="00ED04C3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6660DA9D" w14:textId="2A8EC736" w:rsidR="00B405A1" w:rsidRDefault="00B405A1" w:rsidP="00831C35">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc220498409"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc228170767"/>
       <w:bookmarkEnd w:id="6"/>
       <w:r>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="02F445B1" w14:textId="4F0F89E4" w:rsidR="00ED04C3" w:rsidRDefault="00012B05">
+    <w:p w14:paraId="6686BD46" w14:textId="7ABEE0F5" w:rsidR="00DC42C6" w:rsidRDefault="00012B05" w:rsidP="00DC42C6">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 2;1;Rubrik 3;2;Rubrik 4;3;Faktaruta rubrik;3" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc220498407" w:history="1">
-        <w:r w:rsidR="00ED04C3" w:rsidRPr="00D50081">
+      <w:hyperlink w:anchor="_Toc228170765" w:history="1">
+        <w:r w:rsidR="00DC42C6" w:rsidRPr="002B34BD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förändringar sedan föregående version</w:t>
         </w:r>
-        <w:r w:rsidR="00ED04C3">
+        <w:r w:rsidR="00DC42C6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00ED04C3">
+        <w:r w:rsidR="00DC42C6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00ED04C3">
+        <w:r w:rsidR="00DC42C6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc220498407 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00ED04C3">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228170765 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00DC42C6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00ED04C3">
+        <w:r w:rsidR="00DC42C6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00ED04C3">
+        <w:r w:rsidR="00DC42C6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00ED04C3">
+        <w:r w:rsidR="00DC42C6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="70224A2D" w14:textId="38895287" w:rsidR="00ED04C3" w:rsidRDefault="00ED04C3">
+    <w:p w14:paraId="5A18273B" w14:textId="47640B3F" w:rsidR="00DC42C6" w:rsidRDefault="00DC42C6" w:rsidP="00DC42C6">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc220498408" w:history="1">
-        <w:r w:rsidRPr="00D50081">
+      <w:hyperlink w:anchor="_Toc228170766" w:history="1">
+        <w:r w:rsidRPr="002B34BD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Sammanfattning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc220498408 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228170766 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6E848700" w14:textId="4F531AA1" w:rsidR="00ED04C3" w:rsidRDefault="00ED04C3">
+    <w:p w14:paraId="6BA5E57D" w14:textId="6036D2C0" w:rsidR="00DC42C6" w:rsidRDefault="00DC42C6" w:rsidP="00DC42C6">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc220498409" w:history="1">
-        <w:r w:rsidRPr="00D50081">
+      <w:hyperlink w:anchor="_Toc228170767" w:history="1">
+        <w:r w:rsidRPr="002B34BD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Innehållsförteckning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc220498409 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228170767 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D3BF612" w14:textId="008DDC3B" w:rsidR="00ED04C3" w:rsidRDefault="00ED04C3">
+    <w:p w14:paraId="5661CB32" w14:textId="597271B5" w:rsidR="00DC42C6" w:rsidRDefault="00DC42C6" w:rsidP="00DC42C6">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc220498410" w:history="1">
-        <w:r w:rsidRPr="00D50081">
+      <w:hyperlink w:anchor="_Toc228170768" w:history="1">
+        <w:r w:rsidRPr="002B34BD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Bakgrund och syfte</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc220498410 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228170768 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="305C001C" w14:textId="721EC7E5" w:rsidR="00ED04C3" w:rsidRDefault="00ED04C3">
+    <w:p w14:paraId="00BD0E77" w14:textId="6FC9DCAC" w:rsidR="00DC42C6" w:rsidRDefault="00DC42C6" w:rsidP="00DC42C6">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc220498411" w:history="1">
-        <w:r w:rsidRPr="00D50081">
+      <w:hyperlink w:anchor="_Toc228170769" w:history="1">
+        <w:r w:rsidRPr="002B34BD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förutsättningar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc220498411 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228170769 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="547CF77B" w14:textId="4AE97D26" w:rsidR="00ED04C3" w:rsidRDefault="00ED04C3">
-[...68 lines deleted...]
-    <w:p w14:paraId="592F0432" w14:textId="273A0E73" w:rsidR="00ED04C3" w:rsidRDefault="00ED04C3">
+    <w:p w14:paraId="6FE0A1C7" w14:textId="27ADDC97" w:rsidR="00DC42C6" w:rsidRDefault="00DC42C6" w:rsidP="00DC42C6">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc220498413" w:history="1">
-        <w:r w:rsidRPr="00D50081">
+      <w:hyperlink w:anchor="_Toc228170770" w:history="1">
+        <w:r w:rsidRPr="002B34BD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Genomförande</w:t>
+          <w:t>När kan 23-timmarsplats bli aktuell?</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc220498413 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228170770 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7BC0DC2F" w14:textId="073D9C86" w:rsidR="00ED04C3" w:rsidRDefault="00ED04C3">
-[...206 lines deleted...]
-    <w:p w14:paraId="598E6B28" w14:textId="13EF2443" w:rsidR="00ED04C3" w:rsidRDefault="00ED04C3">
+    <w:p w14:paraId="17AB3221" w14:textId="5E855555" w:rsidR="00DC42C6" w:rsidRDefault="00DC42C6" w:rsidP="00DC42C6">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc220498417" w:history="1">
-        <w:r w:rsidRPr="00D50081">
+      <w:hyperlink w:anchor="_Toc228170771" w:history="1">
+        <w:r w:rsidRPr="002B34BD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Länkförteckning</w:t>
+          <w:t>Genomförande</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc220498417 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228170771 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1FC6584C" w14:textId="47B1CE00" w:rsidR="00B405A1" w:rsidRDefault="00012B05" w:rsidP="009A32ED">
-[...1 lines deleted...]
-        <w:ind w:right="-143"/>
+    <w:p w14:paraId="1DAECB1F" w14:textId="5164FCCD" w:rsidR="00DC42C6" w:rsidRDefault="00DC42C6" w:rsidP="00DC42C6">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc228170772" w:history="1">
+        <w:r w:rsidRPr="002B34BD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>På akutmottagningen</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228170772 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="55B32167" w14:textId="6A64E673" w:rsidR="00DC42C6" w:rsidRDefault="00DC42C6" w:rsidP="00DC42C6">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc228170773" w:history="1">
+        <w:r w:rsidRPr="002B34BD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>På vårdavdelning, 23-timmars</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228170773 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="54154EA6" w14:textId="11446763" w:rsidR="00DC42C6" w:rsidRDefault="00DC42C6" w:rsidP="00DC42C6">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc228170774" w:history="1">
+        <w:r w:rsidRPr="002B34BD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Källförteckning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228170774 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1FC6584C" w14:textId="5077152A" w:rsidR="00B405A1" w:rsidRDefault="00012B05" w:rsidP="00DC42C6">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="55FC2134" w14:textId="77777777" w:rsidR="00E706AE" w:rsidRDefault="00E706AE" w:rsidP="00E706AE">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc100327187"/>
-      <w:bookmarkStart w:id="9" w:name="_Toc220497371"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc220497371"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc228170768"/>
       <w:bookmarkStart w:id="10" w:name="_Hlk220497443"/>
-      <w:bookmarkStart w:id="11" w:name="_Toc220498410"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc100327187"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="00C27AB1">
-        <w:lastRenderedPageBreak/>
         <w:t>Bakgrund och syfte</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
-      <w:bookmarkEnd w:id="11"/>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4492BCDB" w14:textId="77777777" w:rsidR="00E706AE" w:rsidRDefault="00E706AE" w:rsidP="00E706AE">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Hlk220497455"/>
       <w:bookmarkEnd w:id="10"/>
       <w:r>
         <w:t>Bakgrunden till rutinen är att stödja vårdpersonalen på SÄS i processen när</w:t>
       </w:r>
       <w:r w:rsidRPr="004B1025">
         <w:t xml:space="preserve"> en </w:t>
       </w:r>
       <w:r>
         <w:t>person</w:t>
       </w:r>
       <w:r w:rsidRPr="004B1025">
         <w:t xml:space="preserve"> söker vård på SÄS akutmottagning men inte bedöms behöva slutenvård</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> men när det finns ett</w:t>
       </w:r>
       <w:r w:rsidRPr="004B1025">
         <w:t xml:space="preserve"> behov av omsorg och medicinska insatser i hemmet</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> och när en 23-timmars öppenvårdsplats kan användas utifrån </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00E55C7D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Delregional Beskrivning för öppenvårdsbesök på akutmottagningen.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="70B2A54A" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc220498411"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc228170769"/>
       <w:bookmarkEnd w:id="12"/>
       <w:r>
         <w:t>Förutsättningar</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="6643F33F" w14:textId="77777777" w:rsidR="00050393" w:rsidRDefault="00050393" w:rsidP="00050393">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc220498412"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc228170770"/>
       <w:r>
         <w:t>När kan 23-timmarsplats bli aktuell?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="57D7A5F5" w14:textId="77777777" w:rsidR="00050393" w:rsidRDefault="00050393" w:rsidP="00050393">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t>23-timmars öppenvårdsplats kan användas för</w:t>
       </w:r>
       <w:r w:rsidRPr="004B1025">
         <w:t xml:space="preserve"> personer som besöker SÄS akutmottagning och där den enskilde, anhörig, vårdpersonal och mottagande parter bedömer att den enskilde inte kan återgå hem utan stöd och där slutenvård inte är aktuellt. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">En 23-timmars öppenvårdsplats </w:t>
       </w:r>
       <w:r w:rsidRPr="004B1025">
         <w:t xml:space="preserve">gäller också dem som väntar på liggande transport. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07067B54" w14:textId="77777777" w:rsidR="00050393" w:rsidRDefault="00050393" w:rsidP="00050393">
       <w:pPr>
         <w:ind w:right="-143"/>
@@ -1058,55 +988,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="13F0C92A" w14:textId="77777777" w:rsidR="00D4554C" w:rsidRDefault="00D4554C" w:rsidP="00D4554C">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t>Patienter som bor på ett vård och omsorgsboende (VOBO) ska alltid kunna återgå hem efter en kontakt med kommunen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17620BD4" w14:textId="77777777" w:rsidR="00D4554C" w:rsidRDefault="00D4554C" w:rsidP="00D4554C">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Det är ansvarig läkare som beslutar om 23-timmarsplats för samordning och omhändertagande av nödvändiga omsorgsinsatser med regional </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">och/eller kommunal primärvård, rehab mottagning, socialtjänst eller LSS i de fall en samordning krävs och inte kan omhändertas på annat sätt. </w:t>
+        <w:t xml:space="preserve">Det är ansvarig läkare som beslutar om 23-timmarsplats för samordning och omhändertagande av nödvändiga omsorgsinsatser med regional och/eller kommunal primärvård, rehab mottagning, socialtjänst eller LSS i de fall en samordning krävs och inte kan omhändertas på annat sätt. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="276C8701" w14:textId="77777777" w:rsidR="00D4554C" w:rsidRDefault="00D4554C" w:rsidP="00D4554C">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Patienter som vistas på 23-timmarsplats ska vara medicinskt färdigbehandlade på akutmottagningen. Det innebär att patienten </w:t>
       </w:r>
       <w:r w:rsidRPr="00D4554C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>inte</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ska:</w:t>
       </w:r>
     </w:p>
@@ -1152,138 +1078,124 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Omsorgskoordinator är en funktion som arbetar dagtid helgfria vardagar, och som är ett stöd för akutmottagningen i samverkan med kommunerna. För kontakt med omsorgskoordinator inom SÄS sker detta via telefon på telefonnummer </w:t>
       </w:r>
       <w:r w:rsidRPr="00D372E9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>033-616 36 36.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D08A6AF" w14:textId="77777777" w:rsidR="00883E62" w:rsidRDefault="00883E62" w:rsidP="00883E62">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t>23-timmarsplats i väntan på liggande sjuktransport kan användas alla dagar och hanteras av akutens medarbetare.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2829CA55" w14:textId="77777777" w:rsidR="00050393" w:rsidRPr="00050393" w:rsidRDefault="00050393" w:rsidP="00050393"/>
     <w:p w14:paraId="763F145A" w14:textId="77777777" w:rsidR="00F22567" w:rsidRDefault="00F22567" w:rsidP="00070DDD">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc220497373"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="17" w:name="_Toc220498413"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc228170771"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc220497373"/>
+      <w:bookmarkStart w:id="17" w:name="_Hlk220497492"/>
       <w:r>
         <w:t>Genomförande</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="4AE30445" w14:textId="77777777" w:rsidR="00E6142E" w:rsidRPr="00D372E9" w:rsidRDefault="00E6142E" w:rsidP="00E6142E">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc220498414"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc228170772"/>
       <w:r>
         <w:t>På akutmottagningen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="02279A58" w14:textId="77777777" w:rsidR="00E6142E" w:rsidRDefault="00E6142E" w:rsidP="00E6142E">
+    <w:p w14:paraId="02279A58" w14:textId="77777777" w:rsidR="00E6142E" w:rsidRDefault="00E6142E" w:rsidP="0041040C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C13F3">
+        <w:t xml:space="preserve">Den enskilde ska alltid tillfrågas och lämna samtycke till att informationsöverföring kan ske till socialtjänst, kommunal och/eller regional primärvård alternativt rehab mottagning inom regional primärvård och/eller öppenvårdsmottagning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4458DC30" w14:textId="77777777" w:rsidR="00E6142E" w:rsidRPr="005218AA" w:rsidRDefault="00E6142E" w:rsidP="00E6142E">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
-        <w:rPr>
-[...18 lines deleted...]
-        <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r>
         <w:t>Läkare</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2003FC74" w14:textId="77777777" w:rsidR="00E6142E" w:rsidRDefault="00E6142E" w:rsidP="00E6142E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Beslutar om 23-timmarsplats.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53F89E8B" w14:textId="77777777" w:rsidR="00E6142E" w:rsidRDefault="00E6142E" w:rsidP="00E6142E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Dikterar läkardiktat.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03E72160" w14:textId="77777777" w:rsidR="00E6142E" w:rsidRDefault="00E6142E" w:rsidP="00E6142E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Sätter diagnoskod.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54F82269" w14:textId="77777777" w:rsidR="00E6142E" w:rsidRDefault="00E6142E" w:rsidP="00E6142E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Ordinerar och pilar läkemedel till följande dag.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E4CFB5F" w14:textId="77777777" w:rsidR="00E6142E" w:rsidRDefault="00E6142E" w:rsidP="00E6142E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Genomför ordinarie hemgångsrutiner och skriver eventuell hemgångsinformation, egenvårdsintyg och vid behov </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">remiss till vårdcentral samt gör klart eventuella recept (OBS! Uppdatera Pascal om patienten har </w:t>
+        <w:t xml:space="preserve">Genomför ordinarie hemgångsrutiner och skriver eventuell hemgångsinformation, egenvårdsintyg och vid behov remiss till vårdcentral samt gör klart eventuella recept (OBS! Uppdatera Pascal om patienten har </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Apodos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4925BFE1" w14:textId="77777777" w:rsidR="000F5C7E" w:rsidRDefault="000F5C7E" w:rsidP="000F5C7E">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sjuksköterska och/eller omvårdnadspersonal </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="483F037D" w14:textId="77777777" w:rsidR="000F5C7E" w:rsidRDefault="000F5C7E" w:rsidP="000F5C7E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Säkerställer att patient blivit bedömd och inte kan återgå hem utan samverkan.</w:t>
       </w:r>
@@ -1375,55 +1287,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C13F3">
         <w:t xml:space="preserve">Kommunikation från SÄS akutmottagning sker genom "Meddelande vård och omsorg" i samtliga fall där behov av samverkan identifierats. </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="003C13F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>SAMSA IT-tjänst Lathund sjukhus akuten.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="17B56473" w14:textId="77777777" w:rsidR="005D53A0" w:rsidRDefault="005D53A0" w:rsidP="005D53A0">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">23-timmar i samverkan respektive i väntan på liggande transport särskiljs genom en separat notering i </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">kommentarsfältet och anvisningen om vilken typ av 23-timmarsplacering. </w:t>
+        <w:t xml:space="preserve">23-timmar i samverkan respektive i väntan på liggande transport särskiljs genom en separat notering i kommentarsfältet och anvisningen om vilken typ av 23-timmarsplacering. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24DB4C19" w14:textId="77777777" w:rsidR="005D53A0" w:rsidRDefault="005D53A0" w:rsidP="005D53A0">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Alla 23-timmarspatienter ska ha ett öppnat eller besvarat SAMSA-ärende med Meddelande vård och omsorg innan patient lämnar akutmottagningen och placeras på en vårdavdelning. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C031707" w14:textId="77777777" w:rsidR="005D53A0" w:rsidRDefault="005D53A0" w:rsidP="005D53A0">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Det ska tydligt framgå i SAMSA vilken typ av 23-timmars-patient det är, (om det är i väntan på liggande transport eller behov av samordning med regional och/eller kommunal primärvård, rehab mottagning, socialtjänst eller LSS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D972701" w14:textId="77777777" w:rsidR="005D53A0" w:rsidRDefault="005D53A0" w:rsidP="005D53A0">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SAMSA-ärendet ska ligga kvar i akutmottagningens översikt och </w:t>
       </w:r>
@@ -1464,74 +1372,73 @@
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00D61830">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Liggande sjuktransport</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>. Beställningen dokumenteras i patientens journal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74EE2FF3" w14:textId="77777777" w:rsidR="006253DC" w:rsidRPr="00D372E9" w:rsidRDefault="006253DC" w:rsidP="006253DC">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>När patienten vistas på 23-timmarsplats för samordning av omsorgsinsatser bokar vårdavdelningen sjuktransport.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F356266" w14:textId="77777777" w:rsidR="004F1851" w:rsidRDefault="004F1851" w:rsidP="004F1851">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc220497376"/>
-      <w:bookmarkStart w:id="20" w:name="_Toc220498415"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc228170773"/>
       <w:r>
         <w:t>På vårdavdelning, 23-timmars</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="5E0CA703" w14:textId="77777777" w:rsidR="004F1851" w:rsidRDefault="004F1851" w:rsidP="004F1851">
       <w:r w:rsidRPr="00D372E9">
         <w:t>Omvårdnadspersonalen på vårdavdelningen ansvarar för planering och samverkan med kommunal vård och omsorg för att säkerställa en trygg vårdövergång för patienten</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D372E9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="267014A1" w14:textId="77777777" w:rsidR="004F1851" w:rsidRPr="006A763C" w:rsidRDefault="004F1851" w:rsidP="004F1851">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="006A763C">
-        <w:lastRenderedPageBreak/>
         <w:t>Vårdavdelningen ansvarar för att:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34D4259A" w14:textId="77777777" w:rsidR="004F1851" w:rsidRDefault="004F1851" w:rsidP="004F1851">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>patienten får omvårdnad och läkemedel efter behov samt att dokumentation görs i patientjournalen. Patienten ska inte rondas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49B358DD" w14:textId="77777777" w:rsidR="004F1851" w:rsidRDefault="004F1851" w:rsidP="004F1851">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>påbörjar samverkan med externa parter kring 23-timmars direkt på morgonen utan fördröjning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="006500EA" w14:textId="77777777" w:rsidR="004F1851" w:rsidRDefault="004F1851" w:rsidP="004F1851">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">kontaktar anhöriga och kommunen för att arbeta vidare med den samordning som behövs. </w:t>
@@ -1605,67 +1512,58 @@
         <w:t xml:space="preserve">boka transport hem i de fall sjukresa/transport behöver bokas, se SÄS insida </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00CC6168">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Boka sjuktransport hem</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="006A763C">
         <w:t>Bokad tid för transport ska förmedlas i SAMSA till mottagande verksamhet. Vid förändring av avtalad tid ska mottagande verksamhet informeras</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> via SAMSA och telefon.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2797BC77" w14:textId="77777777" w:rsidR="004F1851" w:rsidRDefault="004F1851" w:rsidP="004F1851">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">öppna och dokumentera i </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> riskbedömningar och omvårdnadsstatus samt vilken hjälp patienten fått under sin vistelsetid på vårdavdelningen. Detta ska bifogas i SAMSA.</w:t>
+        <w:t>öppna och dokumentera i Melior riskbedömningar och omvårdnadsstatus samt vilken hjälp patienten fått under sin vistelsetid på vårdavdelningen. Detta ska bifogas i SAMSA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A968C33" w14:textId="77777777" w:rsidR="005E397A" w:rsidRPr="00E726FF" w:rsidRDefault="005E397A" w:rsidP="005E397A">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00E726FF">
-        <w:lastRenderedPageBreak/>
         <w:t>När samverkan är klar ombesörjer vårdavdelningen att:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C8D5E57" w14:textId="77777777" w:rsidR="005E397A" w:rsidRDefault="005E397A" w:rsidP="005E397A">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>skicka en uppdatering av ärendet i meddelande till vård och omsorg i SAMSA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2668F2F8" w14:textId="77777777" w:rsidR="005E397A" w:rsidRDefault="005E397A" w:rsidP="005E397A">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>ha dialog med eventuell hemtjänst</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="233DD2E3" w14:textId="77777777" w:rsidR="005E397A" w:rsidRDefault="005E397A" w:rsidP="005E397A">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>lämna rapport till eventuell hemsjukvård</w:t>
@@ -1710,163 +1608,119 @@
     </w:p>
     <w:p w14:paraId="11A58013" w14:textId="77777777" w:rsidR="005E397A" w:rsidRDefault="005E397A" w:rsidP="005E397A">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>dokumentera iordningsställande och administrering av läkemedel i under tillhörande besöksanteckning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="152F039D" w14:textId="77777777" w:rsidR="005E397A" w:rsidRDefault="005E397A" w:rsidP="005E397A">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>samordna transport som är bokad av avdelningen där patient vistas med att informera kommunen eller annan mottagande part om bokad hemresetid.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47AA660B" w14:textId="77777777" w:rsidR="005E397A" w:rsidRDefault="005E397A" w:rsidP="005E397A">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vid hemgång dokumenteras planerade insatser i patientens journal. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="140DC5FE" w14:textId="77777777" w:rsidR="009E3B34" w:rsidRDefault="009E3B34" w:rsidP="009E3B34">
-[...21 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="7776D4EE" w14:textId="77777777" w:rsidR="003900D5" w:rsidRPr="009E3B34" w:rsidRDefault="003900D5" w:rsidP="0041040C">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Hlk220497959"/>
       <w:r w:rsidRPr="009E3B34">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Hjälpmedel </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24D3AD51" w14:textId="77777777" w:rsidR="003900D5" w:rsidRDefault="003900D5" w:rsidP="009E3B34">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="24D3AD51" w14:textId="77777777" w:rsidR="003900D5" w:rsidRDefault="003900D5" w:rsidP="0041040C">
       <w:r w:rsidRPr="00346503">
         <w:t xml:space="preserve">När hjälpmedel förskrivs av </w:t>
       </w:r>
       <w:r>
         <w:t>centrala arbets- och fysioterapimottagningen v</w:t>
       </w:r>
       <w:r w:rsidRPr="00346503">
         <w:t xml:space="preserve">id SÄS förmedlas bedömning och information SAMSA. Nödvändiga hjälpmedel skickas med den enskilde hem och uppföljningen av hjälpmedlen utförs av regional eller kommunal </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00346503">
         <w:t>rehabenhet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00346503">
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="00CDA362" w14:textId="77777777" w:rsidR="00383F31" w:rsidRPr="00BA37B7" w:rsidRDefault="00383F31" w:rsidP="00383F31">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00BA37B7">
         <w:t>Vid förändrat tillstånd som kräver ny läkarbedömning</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C018818" w14:textId="77777777" w:rsidR="00383F31" w:rsidRDefault="00383F31" w:rsidP="00383F31">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00D61830">
         <w:t xml:space="preserve">nsvarig sjuksköterska </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">vårdavdelningen </w:t>
       </w:r>
       <w:r w:rsidRPr="00D61830">
         <w:t xml:space="preserve">kontaktar ansvarig läkare på vårdavdelningen där patienten vistas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11CEE1FB" w14:textId="77777777" w:rsidR="00383F31" w:rsidRDefault="00383F31" w:rsidP="00383F31">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D61830">
-        <w:lastRenderedPageBreak/>
         <w:t>Om patienten är placerad på en</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D61830">
         <w:t>vårdavdelning som utlokaliserad, tar avdelningen kontakt med hemavdelningens husjoursläkare/primärjour för inskrivning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="394A6459" w14:textId="77777777" w:rsidR="00BF0668" w:rsidRDefault="00BF0668" w:rsidP="00BF0668">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Inskrivning slutenvård vid försämring </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75F88870" w14:textId="77777777" w:rsidR="00BF0668" w:rsidRDefault="00BF0668" w:rsidP="00BF0668">
       <w:r w:rsidRPr="00A373D2">
         <w:t>Vid försämring som kräver medicinsk vård, eller när patientens omsorgsbehov inte är omhändertaget, skrivs patient in i slutenvård.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A973649" w14:textId="77777777" w:rsidR="00BF0668" w:rsidRDefault="00BF0668" w:rsidP="00BF0668">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
@@ -1945,74 +1799,65 @@
       <w:r>
         <w:t xml:space="preserve">rgsinsatser eller till beviljad korttidsplats. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DF38B3A" w14:textId="77777777" w:rsidR="005C61B5" w:rsidRDefault="005C61B5" w:rsidP="005C61B5">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Beslut om kommunala omsorgsinsatser ska vara klart och ett resultat av den samordning som skett innan en inskrivning görs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5330EAE3" w14:textId="77777777" w:rsidR="005C61B5" w:rsidRDefault="005C61B5" w:rsidP="005C61B5">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Beslut om denna inskrivningsform dokumenteras i patientens journal och i SAMSA, så att orsaken till inskrivning tydligt framgår. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16AFF6DC" w14:textId="77777777" w:rsidR="005C61B5" w:rsidRDefault="005C61B5" w:rsidP="005C61B5">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00A373D2">
-        <w:lastRenderedPageBreak/>
         <w:t>Inskrivningen i SAMSA upprättas med en planering där orsaken till inskrivning beskrivs.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D021FA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="779E1B14" w14:textId="77777777" w:rsidR="005C61B5" w:rsidRDefault="005C61B5" w:rsidP="005C61B5">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00A373D2">
         <w:t>Patienten sätts upp som utskrivningsklar samma dag som hen skrivs in</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> och i SAMSA</w:t>
+        <w:t xml:space="preserve"> Melior och i SAMSA</w:t>
       </w:r>
       <w:r w:rsidRPr="00A373D2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0781C136" w14:textId="77777777" w:rsidR="005C61B5" w:rsidRDefault="005C61B5" w:rsidP="005C61B5">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Patienten ska inte behöva ingå i rond av läkare. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17DDDA4F" w14:textId="77777777" w:rsidR="005C61B5" w:rsidRDefault="005C61B5" w:rsidP="005C61B5">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00A373D2">
         <w:t>För att det ska bli tydligt att följa innehållet i ärendet flyttas öppenvårdsärendet i SAMSA från akutmottagningen till enheten där patient skrivs in.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D021FA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="350CCA30" w14:textId="77777777" w:rsidR="005C61B5" w:rsidRDefault="005C61B5" w:rsidP="005C61B5">
@@ -2070,236 +1915,156 @@
         <w:t>Utskrivning</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> slutenvård</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="558FE3D5" w14:textId="58C98284" w:rsidR="00383F31" w:rsidRDefault="005C61B5" w:rsidP="00C347CD">
       <w:r>
         <w:t xml:space="preserve">Sker enligt sedvanlig rutin enligt </w:t>
       </w:r>
       <w:r w:rsidRPr="00A373D2">
         <w:t>in- och utskrivningsprocessen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00A373D2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Samverkan vid in- och utskrivning från sluten hälso- och sjukvård.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="201043A6" w14:textId="2E318646" w:rsidR="00A373D2" w:rsidRDefault="00A373D2" w:rsidP="00A373D2">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik3"/>
+    <w:p w14:paraId="201043A6" w14:textId="2E318646" w:rsidR="00A373D2" w:rsidRDefault="00A373D2" w:rsidP="00DC42C6">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc100327192"/>
-      <w:bookmarkStart w:id="23" w:name="_Toc220498416"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="21"/>
-      <w:bookmarkEnd w:id="15"/>
-      <w:bookmarkEnd w:id="16"/>
       <w:r>
         <w:t>Uppföljning</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="17BFD580" w14:textId="2FA10A6C" w:rsidR="00A373D2" w:rsidRPr="00D61830" w:rsidRDefault="00A373D2" w:rsidP="00CC6168">
       <w:r>
         <w:t xml:space="preserve">VO akutsjukvård och VO neurolog, rehabilitering och nära vård ansvarar för uppföljning av rutiner. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="281FFCA9" w14:textId="77777777" w:rsidR="006D0777" w:rsidRPr="000D04ED" w:rsidRDefault="006D0777" w:rsidP="006D0777">
-[...38 lines deleted...]
-    <w:p w14:paraId="7CD7CA04" w14:textId="77777777" w:rsidR="00904BBB" w:rsidRPr="000D04ED" w:rsidRDefault="00904BBB" w:rsidP="00904BBB">
+    <w:p w14:paraId="7CD7CA04" w14:textId="49E977B9" w:rsidR="00904BBB" w:rsidRPr="000D04ED" w:rsidRDefault="005D0C4C" w:rsidP="00904BBB">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc220497378"/>
-[...14 lines deleted...]
-      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc228170774"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r>
+        <w:t>Källförteckning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p w14:paraId="7D6DFA9A" w14:textId="77777777" w:rsidR="00904BBB" w:rsidRDefault="00904BBB" w:rsidP="002E0100">
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00E55C7D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Beskrivning för öppenvårdsbesök på akutmottagningen.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7F33EF96" w14:textId="77777777" w:rsidR="00904BBB" w:rsidRDefault="00904BBB" w:rsidP="00904BBB">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7F33EF96" w14:textId="77777777" w:rsidR="00904BBB" w:rsidRDefault="00904BBB" w:rsidP="002E0100">
       <w:r>
         <w:t>Liggande sjuktransport. Information publicerad på insidan, SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="067B4143" w14:textId="77777777" w:rsidR="00904BBB" w:rsidRDefault="00904BBB" w:rsidP="00904BBB">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="067B4143" w14:textId="77777777" w:rsidR="00904BBB" w:rsidRDefault="00904BBB" w:rsidP="002E0100">
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00CC6168">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/vard-och-patientadministration/patienttransporter</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="41834CE1" w14:textId="77777777" w:rsidR="00904BBB" w:rsidRDefault="00904BBB" w:rsidP="00904BBB">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="41834CE1" w14:textId="77777777" w:rsidR="00904BBB" w:rsidRDefault="00904BBB" w:rsidP="002E0100">
       <w:r>
         <w:t>Samverkan vid in- och utskrivning från sluten hälso- och sjukvård. Länsgemensam rutin för Västra Götalands 49 kommuner och Västra Götalandsregionen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65292DA6" w14:textId="77777777" w:rsidR="00904BBB" w:rsidRDefault="00904BBB" w:rsidP="00904BBB">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="65292DA6" w14:textId="77777777" w:rsidR="00904BBB" w:rsidRDefault="00904BBB" w:rsidP="002E0100">
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00CC6168">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://gitsvg.se/gits/samordnadhalsavardochomsorg/rutinerochstyrdokument.4.3866560e15ce9b20f9bd1810.html?folder=19.6c954a6a167fb6af326e47ce&amp;sv.url=12.4b128cfa15d2f63d86f1e603</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="40AA233F" w14:textId="578DFAB5" w:rsidR="009C6C0C" w:rsidRDefault="009C6C0C" w:rsidP="00CC6168">
-[...8 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="40AA233F" w14:textId="578DFAB5" w:rsidR="009C6C0C" w:rsidRDefault="009C6C0C" w:rsidP="002E0100"/>
     <w:sectPr w:rsidR="009C6C0C" w:rsidSect="00B96AFF">
       <w:headerReference w:type="default" r:id="rId21"/>
       <w:footerReference w:type="even" r:id="rId22"/>
       <w:footerReference w:type="default" r:id="rId23"/>
       <w:headerReference w:type="first" r:id="rId24"/>
       <w:footerReference w:type="first" r:id="rId25"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="669AE253" w14:textId="77777777" w:rsidR="00746AD0" w:rsidRDefault="00746AD0">
+    <w:p w14:paraId="71C19D3A" w14:textId="77777777" w:rsidR="00A62E39" w:rsidRDefault="00A62E39">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3DC17583" w14:textId="77777777" w:rsidR="00746AD0" w:rsidRDefault="00746AD0">
+    <w:p w14:paraId="0FD299AE" w14:textId="77777777" w:rsidR="00A62E39" w:rsidRDefault="00A62E39">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="60E2771E" w14:textId="77777777" w:rsidR="00746AD0" w:rsidRDefault="00746AD0">
+    <w:p w14:paraId="4797249E" w14:textId="77777777" w:rsidR="00A62E39" w:rsidRDefault="00A62E39">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2411,51 +2176,51 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00ED04C3" w:rsidP="00EC0A68">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00A62E39" w:rsidP="00EC0A68">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
           <w:rPr>
@@ -2633,61 +2398,61 @@
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="760C5CD7" w14:textId="77777777" w:rsidR="00746AD0" w:rsidRDefault="00746AD0"/>
+    <w:p w14:paraId="776620A4" w14:textId="77777777" w:rsidR="00A62E39" w:rsidRDefault="00A62E39"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="215CE024" w14:textId="77777777" w:rsidR="00746AD0" w:rsidRDefault="00746AD0">
+    <w:p w14:paraId="0D7B738C" w14:textId="77777777" w:rsidR="00A62E39" w:rsidRDefault="00A62E39">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="08451B13" w14:textId="77777777" w:rsidR="00746AD0" w:rsidRDefault="00746AD0">
+    <w:p w14:paraId="000932DF" w14:textId="77777777" w:rsidR="00A62E39" w:rsidRDefault="00A62E39">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
@@ -2735,60 +2500,60 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
           <w:pict>
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
@@ -2861,60 +2626,60 @@
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
           <w:pict>
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
@@ -5223,53 +4988,50 @@
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1420566503">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="256527698">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1090539201">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1846439597">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="616450893">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1755126841">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
@@ -5355,141 +5117,145 @@
     <w:rsid w:val="002273C9"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00272C9C"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
+    <w:rsid w:val="002E0100"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00383F31"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="003900D5"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
+    <w:rsid w:val="0041040C"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
+    <w:rsid w:val="00430700"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B322E"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004C4D52"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F1851"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005C61B5"/>
     <w:rsid w:val="005D0B0C"/>
+    <w:rsid w:val="005D0C4C"/>
     <w:rsid w:val="005D40E4"/>
     <w:rsid w:val="005D53A0"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005E397A"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="006253DC"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00672EC3"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
@@ -5513,154 +5279,160 @@
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00746AD0"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007E4E5C"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
+    <w:rsid w:val="00801E1D"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00883E62"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="00895482"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D124E"/>
     <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008D6253"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
+    <w:rsid w:val="008E6B66"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00904BBB"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009A07DC"/>
     <w:rsid w:val="009A109B"/>
     <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E3B34"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A15881"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A373D2"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
+    <w:rsid w:val="00A431B4"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A55086"/>
+    <w:rsid w:val="00A62E39"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AB10E7"/>
+    <w:rsid w:val="00AB6BF8"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00AF7CA0"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B14487"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
+    <w:rsid w:val="00B213F3"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B405A1"/>
     <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B7675E"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B96AFF"/>
     <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
@@ -5693,50 +5465,51 @@
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CC6168"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D00BD7"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D372E9"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D4554C"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D61830"/>
     <w:rsid w:val="00D62468"/>
     <w:rsid w:val="00D67C88"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
+    <w:rsid w:val="00DC42C6"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E411B6"/>
     <w:rsid w:val="00E4762A"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E6142E"/>
     <w:rsid w:val="00E706AE"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
@@ -5750,83 +5523,85 @@
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F05BA6"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F22567"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="6B34E097"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
+  <w15:docId w15:val="{1D084229-DBE8-4D98-BC16-C8B1B9E89DBF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8711,73 +8486,58 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>13399</Characters>
+  <Pages>1</Pages>
+  <Words>2337</Words>
+  <Characters>12392</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>343</Lines>
-  <Paragraphs>178</Paragraphs>
+  <Lines>103</Lines>
+  <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14838</CharactersWithSpaces>
+  <CharactersWithSpaces>14700</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Öppenvårdsplats - 23-timmarsplats, SÄS Borås</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy/>
-  <revision>1</revision>
+  <lastModifiedBy>Madeleine Wahlgren</lastModifiedBy>
+  <revision>7</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>