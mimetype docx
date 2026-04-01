--- v0 (2025-11-26)
+++ v1 (2026-04-01)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="35B58E56" w14:textId="77777777" w:rsidR="00AB294F" w:rsidRDefault="00AB294F" w:rsidP="00AB294F">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:t>Ulcerös kolit, akut svårt skov. Handläggning vid SÄS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11223E7B" w14:textId="77777777" w:rsidR="00AB294F" w:rsidRDefault="00AB294F" w:rsidP="00AB294F">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc164928921"/>
       <w:r>
         <w:t>Sammanfattning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="69C3A1DD" w14:textId="77777777" w:rsidR="00AB294F" w:rsidRDefault="00AB294F" w:rsidP="00AB294F">
       <w:r>
         <w:t>Riktlinjen har tagits fram för att handläggningen av patienter med svårt skov av ulcerös kolit ska ske på ett säkert sätt. Det är viktigt att patienterna handläggs i enlighet med nationella och internationella riktlinjer [1, 2].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1125896F" w14:textId="6582F82D" w:rsidR="00AB294F" w:rsidRDefault="00AB294F" w:rsidP="00AB294F">
@@ -1366,95 +1366,55 @@
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0EF88A3D" w14:textId="0770EEDF" w:rsidR="00AB294F" w:rsidRDefault="002F2954" w:rsidP="00AB294F">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Toc164928923"/>
       <w:r w:rsidR="00AB294F">
         <w:t>Bakgrund</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="6FDC0506" w14:textId="77777777" w:rsidR="00AB294F" w:rsidRDefault="00AB294F" w:rsidP="00AB294F">
       <w:r>
-        <w:t xml:space="preserve">Inflammatorisk </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> sjukdom med en prevalens av knappt 0,9 %. </w:t>
+        <w:t xml:space="preserve">Inflammatorisk tarmsjukdomn (IBD) är en folksjukdom och består av ulcerös kolit och Crohns sjukdom med en prevalens av knappt 0,9 %. </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Sjukdomarna är kroniska och löper i skov med mellanliggande intervall av lugnare sjukdomsaktivitet. Ett akut svårt skov av ulcerös kolit är ett allvarligt och potentiellt livshotande tillstånd. Under de två senaste decennierna har det tillkommit nya behandlingsalternativ vid IBD i form biologiska läkemedel och s.k. små molekyler. Biologiska läkemedel innefattar TNF-hämmare, </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> vid ett svårt skov av ulcerös kolit, även om antalet förmodligen har minskat.</w:t>
+        <w:t>Sjukdomarna är kroniska och löper i skov med mellanliggande intervall av lugnare sjukdomsaktivitet. Ett akut svårt skov av ulcerös kolit är ett allvarligt och potentiellt livshotande tillstånd. Under de två senaste decennierna har det tillkommit nya behandlingsalternativ vid IBD i form biologiska läkemedel och s.k. små molekyler. Biologiska läkemedel innefattar TNF-hämmare, integrinhämmare och Il12/23 hämmare samt s.k. små molekyler, JAK-hämmare. Detta har förbättrat behandlingsmöjligheterna vid såväl akut som kronisk svår ulcerös kolit. Vid akut svårt skov av ulcerös kolit används för närvarande endast TNF-hämmaren, infliximab. Trots förbättrade behandlingsmöjligheter föreligger det en risk för akut kolektomi vid ett svårt skov av ulcerös kolit, även om antalet förmodligen har minskat.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A44C462" w14:textId="77777777" w:rsidR="00AB294F" w:rsidRDefault="00AB294F" w:rsidP="00AB294F">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc164928924"/>
       <w:r>
         <w:t>Förutsättningar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="3B2ED259" w14:textId="77777777" w:rsidR="00AB294F" w:rsidRDefault="00AB294F" w:rsidP="00AB294F">
       <w:r>
         <w:t>Riktlinjerna tydliggör lokala riktlinjer för utredning, behandling och omhändertagande vid svårt skov av ulcerös kolit. Det finns nationella riktlinjer framtagna av Svensk Gastroenterologisk Förening (SGF) för handläggning av svårt skov av ulcerös kolit. Vi hänvisar i dessa lokala rutiner för SÄS till SGF:s riktlinjer [1].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E4865CB" w14:textId="77777777" w:rsidR="00AB294F" w:rsidRDefault="00AB294F" w:rsidP="00AB294F">
       <w:r>
         <w:t>Riktlinjerna berör läkare, sjuksköterskor och undersköterskor som handlägger patienter med svårt skov av ulcerös kolit på akutmottagningen, medicinavdelning 4, mag-tarm-mottagningen och på avdelningar där dessa patienter vårdas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66F27329" w14:textId="77777777" w:rsidR="00AB294F" w:rsidRDefault="00AB294F" w:rsidP="00AB294F">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
@@ -1500,289 +1460,233 @@
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="196E4944" w14:textId="7854E1C3" w:rsidR="00AB294F" w:rsidRPr="00AB294F" w:rsidRDefault="00AB294F" w:rsidP="00AB294F">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB294F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Status</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36FD6C67" w14:textId="4188B693" w:rsidR="00AB294F" w:rsidRDefault="00AB294F" w:rsidP="00FD2EAF">
       <w:pPr>
         <w:pStyle w:val="Punktlistaunderliggande"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Allmäntillstånd: Feber? </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">? Takykardi? </w:t>
+        <w:t xml:space="preserve">Allmäntillstånd: Feber? Dehydrering? Takykardi? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="333475D3" w14:textId="4F615044" w:rsidR="00AB294F" w:rsidRDefault="00AB294F" w:rsidP="00FD2EAF">
       <w:pPr>
         <w:pStyle w:val="Punktlistaunderliggande"/>
       </w:pPr>
       <w:r>
         <w:t>Bukstatus: Ömhet? Tarmljud? Blod per rektum?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E98E149" w14:textId="3A6B4D0C" w:rsidR="00AB294F" w:rsidRPr="00AB294F" w:rsidRDefault="00AB294F" w:rsidP="00AB294F">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB294F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Lab</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A07B238" w14:textId="23B349C1" w:rsidR="00AB294F" w:rsidRDefault="00AB294F" w:rsidP="00FD2EAF">
       <w:pPr>
         <w:pStyle w:val="Punktlistaunderliggande"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Hematologistatus, </w:t>
-[...7 lines deleted...]
-        <w:t>, albumin, SR, CRP.</w:t>
+        <w:t>Hematologistatus, elstatus, albumin, SR, CRP.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="244CDC32" w14:textId="06C415A5" w:rsidR="00AB294F" w:rsidRDefault="00AB294F" w:rsidP="00FD2EAF">
       <w:pPr>
         <w:pStyle w:val="Punktlistaunderliggande"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Blododling om temp &gt;38,5. Blodgruppering vid svårt skov. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33A83970" w14:textId="5F8A836E" w:rsidR="00AB294F" w:rsidRDefault="00AB294F" w:rsidP="00FD2EAF">
       <w:pPr>
         <w:pStyle w:val="Punktlistaunderliggande"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Avföringsprover: </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> x 2.</w:t>
+        <w:t>Avföringsprover: feces-odling x 2, Clostridium difficiletoxin x 2. Amöba-maskägg x 2.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57B05E45" w14:textId="56981BB9" w:rsidR="00AB294F" w:rsidRPr="00AB294F" w:rsidRDefault="00AB294F" w:rsidP="00AB294F">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB294F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Övriga undersökningar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="241D5C14" w14:textId="1B0C1579" w:rsidR="00AB294F" w:rsidRPr="005032A9" w:rsidRDefault="00AB294F" w:rsidP="00FD2EAF">
       <w:pPr>
         <w:pStyle w:val="Punktlistaunderliggande"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Endoskopisk undersökning ska utföras så snart som </w:t>
       </w:r>
       <w:r w:rsidRPr="005032A9">
         <w:t xml:space="preserve">möjligt, </w:t>
       </w:r>
       <w:hyperlink w:anchor="Endoskopi" w:history="1">
         <w:r w:rsidRPr="005032A9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>se nedan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005032A9">
         <w:t>. Avstå rektoskopi på akutmottagningen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15622B08" w14:textId="11D9742E" w:rsidR="00AB294F" w:rsidRDefault="00AB294F" w:rsidP="00FD2EAF">
+    <w:p w14:paraId="15622B08" w14:textId="5F0EB8D6" w:rsidR="00AB294F" w:rsidRDefault="00AB294F" w:rsidP="00FD2EAF">
       <w:pPr>
         <w:pStyle w:val="Punktlistaunderliggande"/>
       </w:pPr>
       <w:r>
-        <w:t>Kirurgkonsult inom 24 timmar. Direkt på akutmottagningen om på-verkad patient.</w:t>
+        <w:t>Kirurgkonsult inom 24 timmar. Direkt på akutmottagningen om påverkad patient.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72199B7C" w14:textId="34BCF190" w:rsidR="00AB294F" w:rsidRDefault="00AB294F" w:rsidP="00FD2EAF">
       <w:pPr>
         <w:pStyle w:val="Punktlistaunderliggande"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">DT buk om </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB294F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>svår buksmärta</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (misstanke toxisk megakolon, tarmperforation). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B6ECC1F" w14:textId="6F598013" w:rsidR="00AB294F" w:rsidRPr="00AB294F" w:rsidRDefault="00AB294F" w:rsidP="005032A9">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB294F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Bedömning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4499A6A4" w14:textId="520D8134" w:rsidR="00AB294F" w:rsidRPr="005032A9" w:rsidRDefault="00AB294F" w:rsidP="00FD2EAF">
       <w:pPr>
         <w:pStyle w:val="Punktlistaunderliggande"/>
       </w:pPr>
       <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">Värdera skovet enligt modifierade </w:t>
-[...7 lines deleted...]
-        <w:t>-</w:t>
+        <w:t>Värdera skovet enligt modifierade Truelove-</w:t>
       </w:r>
       <w:r w:rsidRPr="005032A9">
         <w:t>Witts kriterier (</w:t>
       </w:r>
       <w:hyperlink w:anchor="TrueloveWitts" w:history="1">
         <w:r w:rsidRPr="005032A9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>se nedan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005032A9">
         <w:t xml:space="preserve">), därefter ställningstagande till </w:t>
       </w:r>
       <w:r w:rsidRPr="005032A9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>inläggning</w:t>
       </w:r>
       <w:r w:rsidRPr="005032A9">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="559AB233" w14:textId="369B4C6F" w:rsidR="00AB294F" w:rsidRPr="005032A9" w:rsidRDefault="00AB294F" w:rsidP="00FD2EAF">
       <w:pPr>
         <w:pStyle w:val="Punktlistaunderliggande"/>
       </w:pPr>
       <w:r w:rsidRPr="005032A9">
         <w:tab/>
         <w:t>Akut behandling (se nedan).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AB33974" w14:textId="7ED01949" w:rsidR="00AB294F" w:rsidRDefault="00AB294F" w:rsidP="00FD2EAF">
       <w:pPr>
         <w:pStyle w:val="Punktlistaunderliggande"/>
       </w:pPr>
       <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">Kontakta och informera </w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Kontakta och informera gastroenterolog.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38AFD256" w14:textId="77777777" w:rsidR="00AB294F" w:rsidRDefault="00AB294F" w:rsidP="00AB294F">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc164928926"/>
       <w:r>
         <w:t>Diagnos och värdering av sjukdomsaktivitet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="4C24F3C0" w14:textId="77777777" w:rsidR="00AB294F" w:rsidRDefault="00AB294F" w:rsidP="005032A9">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="Anamnes"/>
       <w:bookmarkStart w:id="8" w:name="_Toc164928927"/>
       <w:bookmarkEnd w:id="7"/>
       <w:r>
         <w:t>Anamnes</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
@@ -1821,187 +1725,148 @@
       <w:r>
         <w:t>Långvariga besvär (talar för IBD) eller akut insjuknande (talar för infektiös genes).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B0D8196" w14:textId="60865F2C" w:rsidR="00AB294F" w:rsidRDefault="00AB294F" w:rsidP="00AB294F">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Nyligen utlandsvistelse (talar mot IBD, men utesluter inte).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10312173" w14:textId="33D3E6BF" w:rsidR="00AB294F" w:rsidRDefault="00AB294F" w:rsidP="00AB294F">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Antal diarréer/dygn. Nattlig diarré (talar för IBD).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47DCF6F8" w14:textId="5B9DC103" w:rsidR="00AB294F" w:rsidRDefault="00AB294F" w:rsidP="00AB294F">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Blod i avföringen (vid ulcerös kolit, inte alltid vid </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> sjukdom)</w:t>
+        <w:t>Blod i avföringen (vid ulcerös kolit, inte alltid vid Crohns sjukdom)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02FB58CC" w14:textId="4D9E0185" w:rsidR="00AB294F" w:rsidRDefault="00AB294F" w:rsidP="00AB294F">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
-        <w:t>Feber (hög feber &gt;</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> grader talar emot IBD, men utesluter inte).</w:t>
+        <w:t>Feber (hög feber &gt;38,5-39 grader talar emot IBD, men utesluter inte).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F8A2F45" w14:textId="2C404CA4" w:rsidR="00AB294F" w:rsidRDefault="00AB294F" w:rsidP="00AB294F">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Viktnedgång.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73446DDD" w14:textId="6FF4059E" w:rsidR="00AB294F" w:rsidRDefault="00AB294F" w:rsidP="00AB294F">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Antibiotikabehandling de senaste tre månaderna (clostridium-infektion).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2337BB89" w14:textId="77777777" w:rsidR="00AB294F" w:rsidRDefault="00AB294F" w:rsidP="00AB294F">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc164928928"/>
       <w:r>
         <w:t>Vanliga differentialdiagnoser</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="2C22412D" w14:textId="77777777" w:rsidR="00AB294F" w:rsidRDefault="00AB294F" w:rsidP="00AB294F">
       <w:r>
         <w:t xml:space="preserve">Vanliga </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB294F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>differentialdiagnoser</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> att ha i åtanke är:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="392B1CFC" w14:textId="452A147C" w:rsidR="00AB294F" w:rsidRDefault="00AB294F" w:rsidP="00AB294F">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Bakteriell </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> (feber, snabbt insjuknande, utlandsvistelse). </w:t>
+        <w:t xml:space="preserve">Bakteriell gastroenterit (feber, snabbt insjuknande, utlandsvistelse). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4603CDE2" w14:textId="68A7B80F" w:rsidR="00AB294F" w:rsidRDefault="00AB294F" w:rsidP="00AB294F">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Amöba eller maskinfektion (utlandsvistelse)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AFE24E1" w14:textId="78C7FC64" w:rsidR="00AB294F" w:rsidRDefault="00AB294F" w:rsidP="00AB294F">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>CMV-kolit (immunsupprimerade patienter).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22D9940C" w14:textId="16F03BBF" w:rsidR="00AB294F" w:rsidRDefault="00AB294F" w:rsidP="00AB294F">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> kolit (äldre, kärlsjuka).</w:t>
+      <w:r>
+        <w:t>Ischemisk kolit (äldre, kärlsjuka).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10114EB4" w14:textId="7FEB9D0C" w:rsidR="00AB294F" w:rsidRDefault="00AB294F" w:rsidP="00AB294F">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-        <w:t>.</w:t>
+      <w:r>
+        <w:t>Divertikulit.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="030507AA" w14:textId="266735DC" w:rsidR="00AB294F" w:rsidRDefault="00AB294F" w:rsidP="00AB294F">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-        <w:t>.</w:t>
+      <w:r>
+        <w:t>Kolonmalignitet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7303C80A" w14:textId="77777777" w:rsidR="00AB294F" w:rsidRPr="005032A9" w:rsidRDefault="00AB294F" w:rsidP="00AB294F">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc164928929"/>
       <w:r w:rsidRPr="005032A9">
         <w:t>Laboratorieprover</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="731E2C2E" w14:textId="66D68DD6" w:rsidR="00AB294F" w:rsidRPr="005032A9" w:rsidRDefault="00AB294F" w:rsidP="00AB294F">
       <w:r w:rsidRPr="005032A9">
         <w:t xml:space="preserve">Se rubrik </w:t>
       </w:r>
       <w:hyperlink w:anchor="Akutmott" w:history="1">
         <w:r w:rsidRPr="005032A9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>På akutmottagningen - snabbfakta för jouren</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005032A9">
@@ -2015,67 +1880,51 @@
       <w:bookmarkStart w:id="11" w:name="_Toc164928930"/>
       <w:r w:rsidRPr="005032A9">
         <w:t>Kliniska index</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="61FB47ED" w14:textId="77777777" w:rsidR="00AB294F" w:rsidRDefault="00AB294F" w:rsidP="00565BBB">
       <w:r>
         <w:t xml:space="preserve">Dessa syftar alla till att värdera sjukdomsaktivitet och svårighetsgrad: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00033AD9" w14:textId="47C70A1D" w:rsidR="00AB294F" w:rsidRPr="00AB294F" w:rsidRDefault="00AB294F" w:rsidP="0072210E">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="TrueloveWitts"/>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="00AB294F">
         <w:rPr>
           <w:rStyle w:val="UnderrubrikChar"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Modifierat </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> &amp; Witts index</w:t>
+        <w:t>Modifierat Truelove &amp; Witts index</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F551F4" w14:textId="67615962" w:rsidR="00AB294F" w:rsidRDefault="00AB294F" w:rsidP="00AB294F">
       <w:r>
         <w:t>Används för initial bedömning av svårighetsgraden av ulcerös kolit</w:t>
       </w:r>
       <w:r w:rsidR="00727BF0">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ett svårt skov (högra kolumnen) innebär i de flesta fall inneliggande vård.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40AA233F" w14:textId="0362CEFE" w:rsidR="009C6C0C" w:rsidRDefault="00AB294F" w:rsidP="00AB294F">
       <w:r>
         <w:t>Svårt skov klassificeras enligt höger kolumn:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7497" w:type="dxa"/>
         <w:tblInd w:w="964" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -2638,152 +2487,83 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E4281">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>&gt;30 mg/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="68FD8570" w14:textId="77777777" w:rsidR="00722000" w:rsidRDefault="00722000" w:rsidP="00722000">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r>
         <w:t>Sverigeindex (SI)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60F4FB78" w14:textId="4D37FB45" w:rsidR="00722000" w:rsidRDefault="00722000" w:rsidP="00722000">
       <w:r>
-        <w:t xml:space="preserve">Sverigeindex (SI) kan används för att utvärdera sjukdomsprogress och efter </w:t>
-[...39 lines deleted...]
-        <w:t>. Index används sällan i kliniken, men kan utgöra ett stöd vid beslut.</w:t>
+        <w:t>Sverigeindex (SI) kan används för att utvärdera sjukdomsprogress och efter 4-5 dagar ställningstagandet till s.k. rescuebehandling med infliximab alternativt kolektomi. Ett högt Sverigeindex bör föranleda snar kontakt med kolorektalkirurg. Index används sällan i kliniken, men kan utgöra ett stöd vid beslut.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31600602" w14:textId="77777777" w:rsidR="00722000" w:rsidRDefault="00722000" w:rsidP="00722000">
       <w:r>
         <w:t>Formeln – SI = antalet tarmtömningar/dygn + 0,14 x CRP (mg/L)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BD34548" w14:textId="77777777" w:rsidR="00722000" w:rsidRDefault="00722000" w:rsidP="00722000">
       <w:r>
-        <w:t xml:space="preserve">SI &lt;8 innebär 16 % risk för </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> efter 30 dagar.</w:t>
+        <w:t>SI &lt;8 innebär 16 % risk för kolektomi efter 30 dagar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0315AABC" w14:textId="77777777" w:rsidR="00722000" w:rsidRDefault="00722000" w:rsidP="00722000">
       <w:r>
-        <w:t xml:space="preserve">SI &gt;8 innebär 72 % risk för </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> efter 30 dagar.</w:t>
+        <w:t>SI &gt;8 innebär 72 % risk för kolektomi efter 30 dagar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71439E06" w14:textId="77777777" w:rsidR="00722000" w:rsidRDefault="00722000" w:rsidP="00722000">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="Endoskopi"/>
       <w:bookmarkStart w:id="14" w:name="_Toc164928931"/>
       <w:bookmarkEnd w:id="13"/>
       <w:r>
-        <w:t>Endoskopi – Koloskopi/</w:t>
-[...3 lines deleted...]
-        <w:t>sigmoideoskopi</w:t>
+        <w:t>Endoskopi – Koloskopi/sigmoideoskopi</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="4A124112" w14:textId="77777777" w:rsidR="00722000" w:rsidRDefault="00722000" w:rsidP="00722000">
       <w:r>
-        <w:t xml:space="preserve">Endoskopi ska eftersträvas tidigt under vårdtiden av erfaren </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> då risken för perforation är förhöjd vid svår kolit.</w:t>
+        <w:t>Endoskopi ska eftersträvas tidigt under vårdtiden av erfaren endoskopist då risken för perforation är förhöjd vid svår kolit.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="395727E1" w14:textId="77777777" w:rsidR="00722000" w:rsidRDefault="00722000" w:rsidP="00722000">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc164928932"/>
       <w:r>
         <w:t>Övrig diagnostik</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="5FA1C27F" w14:textId="62EBCC22" w:rsidR="00722000" w:rsidRDefault="00722000" w:rsidP="00722000">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Vid buksmärta, kräkning och feber – överväg kirurgbedömning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00AB8C57" w14:textId="51767D3F" w:rsidR="00FD2EAF" w:rsidRDefault="00722000" w:rsidP="00722000">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
@@ -2793,205 +2573,126 @@
     <w:p w14:paraId="391A73A3" w14:textId="77777777" w:rsidR="00722000" w:rsidRDefault="00722000" w:rsidP="00722000">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc164928933"/>
       <w:r>
         <w:t>Akut behandlingsstrategi</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46D309DC" w14:textId="77777777" w:rsidR="00722000" w:rsidRDefault="00722000" w:rsidP="00722000">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Inneliggande vård.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="292E0800" w14:textId="77777777" w:rsidR="00722000" w:rsidRDefault="00722000" w:rsidP="00722000">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-        <w:t>) 4 mg x 2 i v.</w:t>
+      <w:r>
+        <w:t>Inj betametason (Betapred) 4 mg x 2 i v.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65F5C1FD" w14:textId="77777777" w:rsidR="00722000" w:rsidRDefault="00722000" w:rsidP="00722000">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Inf Glukos 5 % eller inf Ringer Acetat iv utifrån behov, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 2 liter första dygnet. </w:t>
+        <w:t xml:space="preserve">Inf Glukos 5 % eller inf Ringer Acetat iv utifrån behov, t.ex. 2 liter första dygnet. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="201FE685" w14:textId="77777777" w:rsidR="00722000" w:rsidRDefault="00722000" w:rsidP="00722000">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Trombosprofylax på grund av trombosrisk vid IBD vid aktiv sjukdom. Ge </w:t>
-[...15 lines deleted...]
-        <w:t>. (under hela vårdtiden).</w:t>
+        <w:t>Trombosprofylax på grund av trombosrisk vid IBD vid aktiv sjukdom. Ge inj Fragmin 5 000 E x 1 s.c. (under hela vårdtiden).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DB4D78" w14:textId="77777777" w:rsidR="00722000" w:rsidRDefault="00722000" w:rsidP="00722000">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Vid järnbristanemi i första hand iv järn. Blodtransfusion kan övervägas om Hb &lt;70 vid samtidig svår samsjuklighet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32379D35" w14:textId="77777777" w:rsidR="00722000" w:rsidRDefault="00722000" w:rsidP="00722000">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...21 lines deleted...]
-        <w:t>.</w:t>
+      <w:r>
+        <w:t>Enteral nutrition (t.ex. flytande kost) är att föredra om patienten tolererar detta. Parenteral nutrition kan övervägas, framför allt som tillägg. Full tarmvila om akut hotande kolektomi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A96BEF8" w14:textId="77777777" w:rsidR="00722000" w:rsidRDefault="00722000" w:rsidP="00722000">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Antibiotika </w:t>
       </w:r>
       <w:r w:rsidRPr="00722000">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ges inte</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> rutinmässigt. Endast vid misstanke om bakteriell komplikation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2428E9DE" w14:textId="77777777" w:rsidR="00722000" w:rsidRDefault="00722000" w:rsidP="00722000">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> och NSAID ska ej ges då de kan förvärra skovet.</w:t>
+      <w:r>
+        <w:t>Antikolinergika, opiater, loperamid och NSAID ska ej ges då de kan förvärra skovet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50A09ED9" w14:textId="77777777" w:rsidR="00722000" w:rsidRDefault="00722000" w:rsidP="00722000">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc164928934"/>
       <w:r>
         <w:t>Vidare handläggning på vårdavdelning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="3CFAC353" w14:textId="77777777" w:rsidR="00722000" w:rsidRDefault="00722000" w:rsidP="00722000">
       <w:r>
-        <w:t>Slutenvård bör med fördel ske på avdelning medicin 4 (</w:t>
-[...7 lines deleted...]
-        <w:t>).</w:t>
+        <w:t>Slutenvård bör med fördel ske på avdelning medicin 4 (gastro).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="964" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Handläggning på vårdavdelning"/>
         <w:tblDescription w:val="Tabellen visar dagliga bedömningar som ska genomföras och vilka prover som ska tas vid förekomst av aktuellt symtom i bedömningen."/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3941"/>
         <w:gridCol w:w="4014"/>
       </w:tblGrid>
       <w:tr w:rsidR="00722000" w14:paraId="7EBA4F19" w14:textId="77777777" w:rsidTr="00722000">
         <w:tc>
           <w:tcPr>
@@ -3024,694 +2725,491 @@
           </w:tcPr>
           <w:p w14:paraId="1359FFE2" w14:textId="77777777" w:rsidR="00722000" w:rsidRPr="00722000" w:rsidRDefault="00722000" w:rsidP="00722000">
             <w:pPr>
               <w:pStyle w:val="Brdtexttabell"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00722000">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Dagliga prover</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00722000" w14:paraId="3DA0B86C" w14:textId="77777777" w:rsidTr="00722000">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3941" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4C798128" w14:textId="77777777" w:rsidR="00722000" w:rsidRDefault="00722000" w:rsidP="00722000">
             <w:pPr>
               <w:pStyle w:val="Brdtexttabell"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00B97453">
               <w:t>Diarréfrekven</w:t>
             </w:r>
             <w:r>
               <w:t>s och förekomst av blod (diarré</w:t>
             </w:r>
             <w:r w:rsidRPr="00B97453">
               <w:t>klocka)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4014" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6C5CC28E" w14:textId="77777777" w:rsidR="00722000" w:rsidRDefault="00722000" w:rsidP="00722000">
             <w:pPr>
               <w:pStyle w:val="Brdtexttabell"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r>
               <w:t>Hb/Hematologistatus</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00722000" w14:paraId="137E7EFC" w14:textId="77777777" w:rsidTr="00722000">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3941" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="59CFE45E" w14:textId="77777777" w:rsidR="00722000" w:rsidRDefault="00722000" w:rsidP="00722000">
             <w:pPr>
               <w:pStyle w:val="Brdtexttabell"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00B97453">
               <w:t xml:space="preserve">Kroppstemperatur, </w:t>
             </w:r>
             <w:r>
               <w:t>puls, blodtryck och vikt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4014" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1778E1E3" w14:textId="77777777" w:rsidR="00722000" w:rsidRDefault="00722000" w:rsidP="00722000">
             <w:pPr>
               <w:pStyle w:val="Brdtexttabell"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00B97453">
               <w:t>CRP</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00722000" w14:paraId="6B96C78D" w14:textId="77777777" w:rsidTr="00722000">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3941" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="76DA41E4" w14:textId="77777777" w:rsidR="00722000" w:rsidRDefault="00722000" w:rsidP="00722000">
             <w:pPr>
               <w:pStyle w:val="Brdtexttabell"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r>
               <w:t>Bukstatus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4014" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E1EB872" w14:textId="77777777" w:rsidR="00722000" w:rsidRDefault="00722000" w:rsidP="00722000">
             <w:pPr>
               <w:pStyle w:val="Brdtexttabell"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00B97453">
               <w:t>S-albumin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00722000" w14:paraId="0F93E86D" w14:textId="77777777" w:rsidTr="00722000">
         <w:trPr>
           <w:trHeight w:val="511"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3941" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="127259C5" w14:textId="77777777" w:rsidR="00722000" w:rsidRDefault="00722000" w:rsidP="00722000">
             <w:pPr>
               <w:pStyle w:val="Brdtexttabell"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Eventuelt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Eventuelt </w:t>
             </w:r>
             <w:r w:rsidRPr="00B97453">
               <w:t>Sverigeindex (SI) –</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="00E975F0">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>dag 4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00962B21">
               <w:t>beslutspunkt, se nedan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4014" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="47EAA39F" w14:textId="77777777" w:rsidR="00722000" w:rsidRDefault="00722000" w:rsidP="00722000">
             <w:pPr>
               <w:pStyle w:val="Brdtexttabell"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B97453">
               <w:t>Elstatus</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="20CCECAB" w14:textId="77777777" w:rsidR="00722000" w:rsidRDefault="00722000" w:rsidP="00722000">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Vid svårt skov med risk för </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> eller annan komplikation, </w:t>
+        <w:t xml:space="preserve">Vid svårt skov med risk för kolektomi eller annan komplikation, </w:t>
       </w:r>
       <w:r w:rsidRPr="00722000">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>alltid</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> kontakt med </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00722000">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>kolorektalkonsult</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> (dagtid) eller </w:t>
       </w:r>
       <w:r w:rsidRPr="00722000">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>kirurgens bakjour</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (jourtid) via telefonväxeln.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70A02267" w14:textId="3D2BA63A" w:rsidR="00722000" w:rsidRDefault="00722000" w:rsidP="00722000">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vid utebliven förbättring, ställningstagande till </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F11B04">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>rescuebehandling</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>rescuebehandling med infliximab</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> dag 4 eller 5, eventuellt med hjälp av Sverigeindex, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Bilaga_-_Algoritm" w:history="1">
+        <w:r w:rsidRPr="001535D0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>se algoritm nedan</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>. Infliximab ges enligt separat riktlinje. Beslut tas av medicinsk gastroenterolog.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A54B1CB" w14:textId="77777777" w:rsidR="00722000" w:rsidRDefault="00722000" w:rsidP="00722000">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">För stöd i handläggningen söks </w:t>
+      </w:r>
       <w:r w:rsidRPr="00F11B04">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> med </w:t>
-[...41 lines deleted...]
-    <w:p w14:paraId="4A54B1CB" w14:textId="77777777" w:rsidR="00722000" w:rsidRDefault="00722000" w:rsidP="00722000">
+        <w:t>medicinsk gastrokonsult (tfn 4482)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> via konsulttelefon eller via telefonväxeln.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CBC78E0" w14:textId="77777777" w:rsidR="00A6205E" w:rsidRDefault="00A6205E" w:rsidP="00A6205E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc164928935"/>
+      <w:r>
+        <w:t>Inför hemskrivning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="2575F880" w14:textId="77777777" w:rsidR="00A6205E" w:rsidRDefault="00A6205E" w:rsidP="00A6205E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">För stöd i handläggningen söks </w:t>
-[...51 lines deleted...]
-        <w:t xml:space="preserve"> om lämplig underhållsbehandling. </w:t>
+        <w:t xml:space="preserve">Diskussion med gastroenterolog om lämplig underhållsbehandling. </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC783E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Se separata riktlinjer om läkemedelsbehandling vid IBD</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39CB1926" w14:textId="77777777" w:rsidR="00A6205E" w:rsidRDefault="00A6205E" w:rsidP="00A6205E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Patienten ska förses med kontaktuppgifter till </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> i händelse av försämring i hemmet.</w:t>
+        <w:t>Patienten ska förses med kontaktuppgifter till mag-tarm¬mottagningen i händelse av försämring i hemmet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F9087B1" w14:textId="77777777" w:rsidR="00A6205E" w:rsidRDefault="00A6205E" w:rsidP="00A6205E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Återbesökstid till magtarmmottagningen inom 4 veckor. Beställ provtagning med </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">-paket, </w:t>
+        <w:t xml:space="preserve">Återbesökstid till magtarmmottagningen inom 4 veckor. Beställ provtagning med lab-paket, </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC783E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>IBD återbesök</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C285C5D" w14:textId="77777777" w:rsidR="00EC783E" w:rsidRDefault="00EC783E" w:rsidP="001535D0">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc164928936"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Dokumentinformation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w14:paraId="436C3B8B" w14:textId="77777777" w:rsidR="00EC783E" w:rsidRPr="00EC783E" w:rsidRDefault="00EC783E" w:rsidP="001535D0">
+    <w:p w14:paraId="537C74DC" w14:textId="77777777" w:rsidR="00EC783E" w:rsidRPr="00EC783E" w:rsidRDefault="00EC783E" w:rsidP="001535D0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC783E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>För innehållet svarar</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2A352295" w14:textId="0BC69A37" w:rsidR="00EC783E" w:rsidRDefault="00EC783E" w:rsidP="001535D0">
+        <w:t>Remissinstanser (utgåva 1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="689C07BE" w14:textId="77777777" w:rsidR="00EC783E" w:rsidRDefault="00EC783E" w:rsidP="001535D0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r>
-        <w:t>Hans Strid, överläkare</w:t>
-[...35 lines deleted...]
-    <w:p w14:paraId="537C74DC" w14:textId="77777777" w:rsidR="00EC783E" w:rsidRPr="00EC783E" w:rsidRDefault="00EC783E" w:rsidP="001535D0">
+        <w:t>Verksamhetschefer, SÄS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44E1EC79" w14:textId="77777777" w:rsidR="00EC783E" w:rsidRPr="00EC783E" w:rsidRDefault="00EC783E" w:rsidP="001535D0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC783E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Remissinstanser (utgåva 1)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="689C07BE" w14:textId="77777777" w:rsidR="00EC783E" w:rsidRDefault="00EC783E" w:rsidP="001535D0">
+        <w:t>Fastställt av</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A39BFBD" w14:textId="7D350D02" w:rsidR="00EC783E" w:rsidRDefault="00EC783E" w:rsidP="001535D0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r>
-        <w:t>Verksamhetschefer, SÄS</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="44E1EC79" w14:textId="77777777" w:rsidR="00EC783E" w:rsidRPr="00EC783E" w:rsidRDefault="00EC783E" w:rsidP="001535D0">
+        <w:t>Jerker Nilson, chefläkare, SÄS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="047D9114" w14:textId="77777777" w:rsidR="00EC783E" w:rsidRPr="00EC783E" w:rsidRDefault="00EC783E" w:rsidP="001535D0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC783E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Fastställt av</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2A39BFBD" w14:textId="7D350D02" w:rsidR="00EC783E" w:rsidRDefault="00EC783E" w:rsidP="001535D0">
+        <w:t>Nyckelord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BA26814" w14:textId="7740F6CA" w:rsidR="00EC783E" w:rsidRDefault="00EC783E" w:rsidP="001535D0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r>
-        <w:t>Jerker Nilson, chefläkare, SÄS</w:t>
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> sjukdom, tjocktarmsinflammation, diarré</w:t>
+        <w:t>Akut svår kolit, inflammatorisk tarmsjukdom, ulcerös kolit, Crohns sjukdom, tjocktarmsinflammation, diarré</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="107F9D5D" w14:textId="77777777" w:rsidR="00EC783E" w:rsidRDefault="00EC783E" w:rsidP="00EC783E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc164928937"/>
       <w:r>
         <w:t>Referens- och länkförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="345F4B8A" w14:textId="3C79A325" w:rsidR="00EC783E" w:rsidRDefault="00EC783E" w:rsidP="00314852">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
       </w:pPr>
       <w:r>
         <w:t>Svensk Gastroenterologisk Förening</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00283035">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://svenskgastroenterologi.se/kunskap-dokument/kunskap/riktlinjer-och-rekommendationer/riktlinjer-endoskopi/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="49AFC1AA" w14:textId="0BB71E36" w:rsidR="00722000" w:rsidRDefault="00EC783E" w:rsidP="00887FC5">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">ECCO, </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> Organisation </w:t>
+        <w:t xml:space="preserve">ECCO, European Crohn's and Colitis Organisation </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00F76490">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>www.ecco-ibd.eu/index.php/publications/ecco-guidelines-science</w:t>
-[...11 lines deleted...]
-          <w:t>html</w:t>
+          <w:t>www.ecco-ibd.eu/index.php/publications/ecco-guidelines-science.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6D1F5D77" w14:textId="3AA76C5E" w:rsidR="00FB64A3" w:rsidRDefault="00FB64A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B97BFB8" w14:textId="77777777" w:rsidR="00FB64A3" w:rsidRDefault="00FB64A3" w:rsidP="00FB64A3">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Bilaga_-_Algoritm"/>
       <w:bookmarkStart w:id="22" w:name="_Toc164928938"/>
       <w:bookmarkEnd w:id="21"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Bilaga - Algoritm för handläggning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
@@ -3781,125 +3279,125 @@
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FB64A3" w:rsidSect="00136D67">
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4F108037" w14:textId="77777777" w:rsidR="00873419" w:rsidRDefault="00873419">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5477F330" w14:textId="77777777" w:rsidR="00873419" w:rsidRDefault="00873419">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="1776CC66" w14:textId="77777777" w:rsidR="00873419" w:rsidRDefault="00873419">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Agency FB">
     <w:panose1 w:val="020B0503020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
@@ -3907,51 +3405,51 @@
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="0D65D195" w:rsidR="00660269" w:rsidRDefault="00C32C2A" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="162603D1" wp14:editId="1CFF33E9">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4699000</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-6350</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -3985,73 +3483,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1897920" cy="384860"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="536C2094" w14:textId="77777777" w:rsidR="00873419" w:rsidRDefault="00873419"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5FE23AA8" w14:textId="77777777" w:rsidR="00873419" w:rsidRDefault="00873419">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="330015E8" w14:textId="77777777" w:rsidR="00873419" w:rsidRDefault="00873419">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="37751D9B" w:rsidR="008A4EB9" w:rsidRDefault="00AD5D58" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="57604057" wp14:editId="5DCCCF66">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>1270</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>263525</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="215900"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4170,91 +3668,91 @@
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="38201A86" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="5375E72B">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="38201A86">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-14.85pt;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAGq6aeOEAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW7CMBBE75X6D9Yi9QY2&#10;qVIgjYNQJFSpag9QLr05sUki7HUaG0j79d2e6G1WM5p5m69HZ9nFDKHzKGE+E8AM1l532Eg4fGyn&#10;S2AhKtTKejQSvk2AdXF/l6tM+yvuzGUfG0YlGDIloY2xzzgPdWucCjPfGyTv6AenIp1Dw/WgrlTu&#10;LE+EeOJOdUgLrepN2Zr6tD87Ca/l9l3tqsQtf2z58nbc9F+Hz1TKh8m4eQYWzRhvYfjDJ3QoiKny&#10;Z9SBWQnTZLWgKIk5MPIXIn0EVklIxQp4kfP/DxS/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhALOS/o4VAgAALAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhABqumnjhAAAACAEAAA8AAAAAAAAAAAAAAAAAbwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-14.85pt;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAGq6aeOEAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW7CMBBE75X6D9Yi9QY2&#10;qVIgjYNQJFSpag9QLr05sUki7HUaG0j79d2e6G1WM5p5m69HZ9nFDKHzKGE+E8AM1l532Eg4fGyn&#10;S2AhKtTKejQSvk2AdXF/l6tM+yvuzGUfG0YlGDIloY2xzzgPdWucCjPfGyTv6AenIp1Dw/WgrlTu&#10;LE+EeOJOdUgLrepN2Zr6tD87Ca/l9l3tqsQtf2z58nbc9F+Hz1TKh8m4eQYWzRhvYfjDJ3QoiKny&#10;Z9SBWQnTZLWgKIk5MPIXIn0EVklIxQp4kfP/DxS/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhALOS/o4VAgAALAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhABqumnjhAAAACAEAAA8AAAAAAAAAAAAAAAAAbwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="365EDDE4" w14:textId="77777777" w:rsidR="00C7589E" w:rsidRDefault="00C7589E" w:rsidP="00C7589E">
+                  <w:p w:rsidR="00C7589E" w:rsidP="00C7589E" w:rsidRDefault="00C7589E" w14:paraId="6D41DF98" w14:textId="77777777">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6510,127 +6008,128 @@
   <w:num w:numId="15" w16cid:durableId="1516268121">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="295180367">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1617176599">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1400442350">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1763532171">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1269698797">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1032152360">
     <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="22529" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="24577" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
+    <w:rsid w:val="000D3E54"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
+    <w:rsid w:val="001350B4"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00136D67"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="001535D0"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001E3789"/>
     <w:rsid w:val="001E537E"/>
     <w:rsid w:val="00211487"/>
@@ -6786,50 +6285,51 @@
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="00722000"/>
     <w:rsid w:val="0072210E"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00727BF0"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
+    <w:rsid w:val="007F1A64"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E36F8"/>
@@ -6960,131 +6460,136 @@
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
+    <w:rsid w:val="00E84AAC"/>
     <w:rsid w:val="00E84CD4"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00EC783E"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F11B04"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F85D63"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F948CA"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FB64A3"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD2EAF"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="0D196B6E"/>
+    <w:rsid w:val="2B24B482"/>
     <w:rsid w:val="50D8FB85"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="79F8134B"/>
+    <w:rsid w:val="7FC39970"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="22529" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="24577" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9570,51 +9075,51 @@
       </w:tabs>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="1349" w:right="868" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EC783E"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -9962,58 +9467,58 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1093</Words>
-  <Characters>8960</Characters>
+  <Words>1070</Words>
+  <Characters>8787</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>74</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>266</Lines>
+  <Paragraphs>197</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10033</CharactersWithSpaces>
+  <CharactersWithSpaces>9660</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Ulcerös kolit, akut svårt skov. Handläggning vid SÄS</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
-  <revision>2</revision>
+  <revision>3</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>