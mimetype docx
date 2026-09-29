--- v0 (2025-11-26)
+++ v1 (2026-09-29)
@@ -6,2634 +6,3456 @@
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="061914D4" w14:textId="65758492" w:rsidR="00184167" w:rsidRDefault="00DF2780" w:rsidP="009A32ED">
+    <w:p w14:paraId="5F44F995" w14:textId="77777777" w:rsidR="009377EA" w:rsidRDefault="009377EA" w:rsidP="009377EA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7427A7C3" w14:textId="77777777" w:rsidR="009377EA" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc201734641"/>
       <w:bookmarkStart w:id="1" w:name="_Toc321146591"/>
       <w:r>
         <w:t>Trycksår – Prevention och behandling</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="11BC1DCA" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+    <w:p w14:paraId="305BD8F4" w14:textId="77777777" w:rsidR="009377EA" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc100327184"/>
       <w:bookmarkStart w:id="3" w:name="_Toc201734642"/>
-      <w:bookmarkStart w:id="4" w:name="_Toc201766231"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc238410656"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="4EA6C4B6" w14:textId="56AD5789" w:rsidR="009A32ED" w:rsidRPr="007A334E" w:rsidRDefault="00DF2780" w:rsidP="009A32ED">
+    <w:p w14:paraId="4E9EDEE2" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="00D205F2" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:ind w:right="-143"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="69BCFD87" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D205F2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rutin och användning av Rörelsemonitorering och Immobiliseringsfunktion samt redaktionella ändringar är gjorda. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FD96090" w14:textId="77777777" w:rsidR="009377EA" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc100327185"/>
       <w:bookmarkStart w:id="6" w:name="_Toc201734643"/>
       <w:bookmarkStart w:id="7" w:name="_Toc72840807"/>
-      <w:bookmarkStart w:id="8" w:name="_Toc201766232"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc238410657"/>
       <w:r>
         <w:t>Sammanfattning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="305361E2" w14:textId="2833ADC4" w:rsidR="009A32ED" w:rsidRDefault="00DF2780" w:rsidP="009A32ED">
+    <w:p w14:paraId="115A53B3" w14:textId="77777777" w:rsidR="009377EA" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:r w:rsidRPr="00DF2780">
+      <w:r>
         <w:t>Rutinen ger instruktioner kring prevention, riskbedömning och behandling av trycksår samt tydliggör arbetssätt för riskbedömning och dokumentation liksom ansvarsförhållanden mellan verksamheter. Rutinen baseras i huvudsak på avsnitt i Vårdhandboken (Sårbehandling respektive Trycksår) [1, 2].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6660DA9D" w14:textId="2A8EC736" w:rsidR="00B405A1" w:rsidRDefault="00B405A1" w:rsidP="000A2655">
+    <w:p w14:paraId="5149B645" w14:textId="77777777" w:rsidR="009377EA" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="UnderrubrikVGR"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc201734644"/>
       <w:r>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="68ABB0BF" w14:textId="464F5209" w:rsidR="000A2655" w:rsidRDefault="000A2655">
+    <w:p w14:paraId="13E25068" w14:textId="77777777" w:rsidR="009377EA" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 2;1;Rubrik 3;2;Rubrik 4;3" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc201766231" w:history="1">
-        <w:r w:rsidRPr="00BF3E15">
+      <w:hyperlink w:anchor="_Toc238410656" w:history="1">
+        <w:r w:rsidRPr="00B6237A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förändringar sedan föregående version</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc201766231 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238410656 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1DA877C4" w14:textId="4E2DABA6" w:rsidR="000A2655" w:rsidRDefault="000A2655">
+    <w:p w14:paraId="6C33695D" w14:textId="77777777" w:rsidR="009377EA" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc201766232" w:history="1">
-        <w:r w:rsidRPr="00BF3E15">
+      <w:hyperlink w:anchor="_Toc238410657" w:history="1">
+        <w:r w:rsidRPr="00B6237A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Sammanfattning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc201766232 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238410657 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="63074EA7" w14:textId="7FC6AFAD" w:rsidR="000A2655" w:rsidRDefault="000A2655">
+    <w:p w14:paraId="0B5E0ED9" w14:textId="77777777" w:rsidR="009377EA" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc201766233" w:history="1">
-        <w:r w:rsidRPr="00BF3E15">
+      <w:hyperlink w:anchor="_Toc238410658" w:history="1">
+        <w:r w:rsidRPr="00B6237A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Bakgrund och syfte</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc201766233 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238410658 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2A613C34" w14:textId="5F456DC7" w:rsidR="000A2655" w:rsidRDefault="000A2655">
+    <w:p w14:paraId="326C4A43" w14:textId="77777777" w:rsidR="009377EA" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc201766234" w:history="1">
-        <w:r w:rsidRPr="00BF3E15">
+      <w:hyperlink w:anchor="_Toc238410659" w:history="1">
+        <w:r w:rsidRPr="00B6237A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förutsättningar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc201766234 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238410659 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6F4F6111" w14:textId="132A160E" w:rsidR="000A2655" w:rsidRDefault="000A2655">
+    <w:p w14:paraId="7F69C55A" w14:textId="77777777" w:rsidR="009377EA" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc201766235" w:history="1">
-        <w:r w:rsidRPr="00BF3E15">
+      <w:hyperlink w:anchor="_Toc238410660" w:history="1">
+        <w:r w:rsidRPr="00B6237A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Genomförande</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc201766235 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238410660 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="534BC2A2" w14:textId="4825383B" w:rsidR="000A2655" w:rsidRDefault="000A2655">
+    <w:p w14:paraId="17C505CF" w14:textId="77777777" w:rsidR="009377EA" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc201766236" w:history="1">
-        <w:r w:rsidRPr="00BF3E15">
+      <w:hyperlink w:anchor="_Toc238410661" w:history="1">
+        <w:r w:rsidRPr="00B6237A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...2 lines deleted...]
-          <w:t>Prevention av trycksår</w:t>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Hudbedömning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc201766236 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238410661 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1C76ABA0" w14:textId="70C1BF47" w:rsidR="000A2655" w:rsidRDefault="000A2655">
+    <w:p w14:paraId="7C7C9044" w14:textId="77777777" w:rsidR="009377EA" w:rsidRDefault="009377EA" w:rsidP="009377EA">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238410662" w:history="1">
+        <w:r w:rsidRPr="00B6237A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Riskbedömning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238410662 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="51B77823" w14:textId="77777777" w:rsidR="009377EA" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc201766237" w:history="1">
-        <w:r w:rsidRPr="00BF3E15">
+      <w:hyperlink w:anchor="_Toc238410663" w:history="1">
+        <w:r w:rsidRPr="00B6237A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...2 lines deleted...]
-          <w:t>Förebyggande åtgärder för riskpatient</w:t>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Preventiva åtgärder för riskpatient</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc201766237 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238410663 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0FA2ECC0" w14:textId="4800CF3B" w:rsidR="000A2655" w:rsidRDefault="000A2655">
+    <w:p w14:paraId="0688C53D" w14:textId="77777777" w:rsidR="009377EA" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc201766238" w:history="1">
-        <w:r w:rsidRPr="00BF3E15">
+      <w:hyperlink w:anchor="_Toc238410664" w:history="1">
+        <w:r w:rsidRPr="00B6237A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...2 lines deleted...]
-          <w:t>Åtgärder för patient med trycksår</w:t>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Mål</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc201766238 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238410664 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="78612A22" w14:textId="1676DE81" w:rsidR="000A2655" w:rsidRDefault="000A2655">
+    <w:p w14:paraId="48036590" w14:textId="77777777" w:rsidR="009377EA" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc201766239" w:history="1">
-        <w:r w:rsidRPr="00BF3E15">
+      <w:hyperlink w:anchor="_Toc238410665" w:history="1">
+        <w:r w:rsidRPr="00B6237A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...2 lines deleted...]
-          <w:t>Dokumentation och rapportering vid överflyttning till nästa enhet/vårdgivare</w:t>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Åtgärder/information</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc201766239 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238410665 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="429A56E2" w14:textId="1156086C" w:rsidR="000A2655" w:rsidRDefault="000A2655">
+    <w:p w14:paraId="455C2C30" w14:textId="77777777" w:rsidR="009377EA" w:rsidRDefault="009377EA" w:rsidP="009377EA">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238410666" w:history="1">
+        <w:r w:rsidRPr="00B6237A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Enhetsspecifika åtgärder</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238410666 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7C181655" w14:textId="77777777" w:rsidR="009377EA" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc201766240" w:history="1">
-        <w:r w:rsidRPr="00BF3E15">
+      <w:hyperlink w:anchor="_Toc238410667" w:history="1">
+        <w:r w:rsidRPr="00B6237A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...2 lines deleted...]
-          <w:t>Uppföljning</w:t>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Akutmottagningen</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc201766240 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238410667 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3603F1BF" w14:textId="729DCDE7" w:rsidR="000A2655" w:rsidRDefault="000A2655">
+    <w:p w14:paraId="431DC678" w14:textId="77777777" w:rsidR="009377EA" w:rsidRDefault="009377EA" w:rsidP="009377EA">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238410668" w:history="1">
+        <w:r w:rsidRPr="00B6237A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Operationsenhet 1 &amp; 2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238410668 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6853D2B7" w14:textId="77777777" w:rsidR="009377EA" w:rsidRDefault="009377EA" w:rsidP="009377EA">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238410669" w:history="1">
+        <w:r w:rsidRPr="00B6237A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Postoperativa enheten</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238410669 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="72C7B09C" w14:textId="77777777" w:rsidR="009377EA" w:rsidRDefault="009377EA" w:rsidP="009377EA">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238410670" w:history="1">
+        <w:r w:rsidRPr="00B6237A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Åtgärder för patient med trycksår</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238410670 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="71CF53B8" w14:textId="77777777" w:rsidR="009377EA" w:rsidRDefault="009377EA" w:rsidP="009377EA">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238410671" w:history="1">
+        <w:r w:rsidRPr="00B6237A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Mål</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238410671 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="39CBAE35" w14:textId="77777777" w:rsidR="009377EA" w:rsidRDefault="009377EA" w:rsidP="009377EA">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238410672" w:history="1">
+        <w:r w:rsidRPr="00B6237A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Åtgärd/Information</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238410672 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="55E7048A" w14:textId="77777777" w:rsidR="009377EA" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc201766241" w:history="1">
-        <w:r w:rsidRPr="00BF3E15">
+      <w:hyperlink w:anchor="_Toc238410673" w:history="1">
+        <w:r w:rsidRPr="00B6237A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...2 lines deleted...]
-          <w:t>Referens- och länkförteckning.</w:t>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Dokumentation och rapportering vid överflyttning till nästa enhet/vårdgivare</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc201766241 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238410673 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="75BE82D0" w14:textId="1B82E182" w:rsidR="0065609A" w:rsidRPr="000D7A7B" w:rsidRDefault="000A2655" w:rsidP="000A2655">
+    <w:p w14:paraId="1AA60172" w14:textId="77777777" w:rsidR="009377EA" w:rsidRDefault="009377EA" w:rsidP="009377EA">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238410674" w:history="1">
+        <w:r w:rsidRPr="00B6237A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Uppföljning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238410674 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6D9227B0" w14:textId="77777777" w:rsidR="009377EA" w:rsidRDefault="009377EA" w:rsidP="009377EA">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238410675" w:history="1">
+        <w:r w:rsidRPr="00B6237A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Referens- och länkförteckning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238410675 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1B096A66" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="UnderrubrikVGR"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="0065609A" w:rsidRPr="000D7A7B">
+      <w:r w:rsidRPr="000D7A7B">
         <w:t>Bilagor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FC6584C" w14:textId="1D0CB617" w:rsidR="00B405A1" w:rsidRPr="0065609A" w:rsidRDefault="000A2655" w:rsidP="0065609A">
+    <w:p w14:paraId="53438E6A" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="0065609A" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:rPr>
           <w:color w:val="006298" w:themeColor="hyperlink"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="0065609A" w:rsidRPr="00F36894">
+        <w:r w:rsidRPr="00F36894">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Bilaga 1 - Trycksår – Riskbedömning med RAPS-skala</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="29B03EF5" w14:textId="258B0195" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+    <w:p w14:paraId="61BB5DA9" w14:textId="77777777" w:rsidR="009377EA" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc100327186"/>
       <w:bookmarkStart w:id="11" w:name="_Toc201734645"/>
-      <w:bookmarkStart w:id="12" w:name="_Toc201766233"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc238410658"/>
       <w:bookmarkEnd w:id="7"/>
       <w:r>
         <w:t>Bakgrund och syfte</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FB2E91B" w14:textId="77777777" w:rsidR="00DF2780" w:rsidRDefault="009A32ED" w:rsidP="00DF2780">
+    <w:p w14:paraId="6C04FE79" w14:textId="77777777" w:rsidR="009377EA" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:bookmarkStart w:id="13" w:name="_Toc100327187"/>
-      <w:r w:rsidR="00DF2780" w:rsidRPr="00DF2780">
-[...2 lines deleted...]
-      <w:r w:rsidR="00DF2780">
+      <w:r w:rsidRPr="00DF2780">
+        <w:t xml:space="preserve">Trycksår är en lokal skada i huden och/eller underliggande vävnad, till följd av tryck, eller tryck i kombination med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF2780">
+        <w:t>skjuv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF2780">
+        <w:t>. Risken för trycksår ökar om det tryckutsatta hudområdet utsätts för fukt och temperaturförhöjning. Många olika riskfaktorer är associerade till trycksår och en kombination av dessa avgör om en person utvecklar trycksår. Patienter med nedsatt sensibilitet, immobila och/eller multisjuka äldre är att betrakta som högriskgrupper gällande trycksår. Trycksår är nästan alltid en vårdskada som oftast går att undvika</w:t>
+      </w:r>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70B2A54A" w14:textId="5E459D5D" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="00DF2780">
+    <w:p w14:paraId="16A35F3F" w14:textId="77777777" w:rsidR="009377EA" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc201734646"/>
-      <w:bookmarkStart w:id="15" w:name="_Toc201766234"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc238410659"/>
       <w:r>
         <w:t>Förutsättningar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="5E1CA1E9" w14:textId="51F2CDDB" w:rsidR="00DF2780" w:rsidRDefault="00DF2780" w:rsidP="00DF2780">
+    <w:p w14:paraId="1489ADF6" w14:textId="77777777" w:rsidR="009377EA" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00DF2780">
         <w:t xml:space="preserve">Att patienter i riskzon identifieras tidigt. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DB74C5E" w14:textId="6F8D79CE" w:rsidR="00DF2780" w:rsidRDefault="00DF2780" w:rsidP="00DF2780">
+    <w:p w14:paraId="00E36115" w14:textId="77777777" w:rsidR="009377EA" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00DF2780">
         <w:t xml:space="preserve">Att adekvata förebyggande eller behandlande åtgärder vidtas tidigt för dem som har ökad risk för eller har befintligt trycksår. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C4A4F55" w14:textId="77777777" w:rsidR="00DF2780" w:rsidRDefault="00DF2780" w:rsidP="00DF2780">
+    <w:p w14:paraId="2E100446" w14:textId="77777777" w:rsidR="009377EA" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00DF2780">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Att varje avdelning (som omfattas av riktlinjen) har en till två personer, som ansvarar för implementering och uppföljning av nedanstående rutiner.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05291516" w14:textId="77B2AEB0" w:rsidR="00DF2780" w:rsidRDefault="00DF2780" w:rsidP="00DF2780">
+    <w:p w14:paraId="3780BA43" w14:textId="77777777" w:rsidR="009377EA" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00DF2780">
         <w:t xml:space="preserve">Tillgång till tryck- och friktionsförebyggande hjälpmedel. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CA1EC3B" w14:textId="4C819C58" w:rsidR="00DF2780" w:rsidRDefault="00DF2780" w:rsidP="00DF2780">
+    <w:p w14:paraId="60767098" w14:textId="77777777" w:rsidR="009377EA" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00DF2780">
+      <w:r>
         <w:t xml:space="preserve">Tydlig struktur i omvårdnadsdokumentationen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="055A9F92" w14:textId="0421D21A" w:rsidR="00DF2780" w:rsidRDefault="00DF2780" w:rsidP="00DF2780">
+    <w:p w14:paraId="3ACA6E0E" w14:textId="77777777" w:rsidR="009377EA" w:rsidRDefault="009377EA" w:rsidP="009377EA">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Att varje avdelning skapar en struktur kring riskbedömningar för att säkerställa att dessa utförs. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02ECEC13" w14:textId="77777777" w:rsidR="009377EA" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00DF2780">
         <w:t xml:space="preserve">Regelbunden utbildning och påminnelse till alla medarbetare, inklusive nyanställda och studenter, om trycksårsprevention.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="549CBB59" w14:textId="1BCC3534" w:rsidR="00DF2780" w:rsidRDefault="00DF2780" w:rsidP="00DF2780">
+    <w:p w14:paraId="56295856" w14:textId="77777777" w:rsidR="009377EA" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00DF2780">
         <w:t xml:space="preserve">Att uppkomna trycksår identifieras dagligen i Gröna Korset.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="468D48D8" w14:textId="00A8539F" w:rsidR="00DF2780" w:rsidRDefault="00DF2780" w:rsidP="00DF2780">
+    <w:p w14:paraId="0B2EC75F" w14:textId="77777777" w:rsidR="009377EA" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00DF2780">
         <w:t>Att åtgärder vidtas i det dagliga kvalitets- och förbättringsarbetet för att förhindra trycksårutveckling</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CCE59AC" w14:textId="6F1C6CCA" w:rsidR="009A32ED" w:rsidRDefault="00D4138B" w:rsidP="00D4138B">
+    <w:p w14:paraId="1CA32FC0" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="00D4138B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc201734647"/>
-      <w:bookmarkStart w:id="17" w:name="_Toc201766235"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="17" w:name="_Toc238410660"/>
+      <w:r>
         <w:t>Genomförande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w14:paraId="2FAB1155" w14:textId="2872DEDE" w:rsidR="00D4138B" w:rsidRPr="00D4138B" w:rsidRDefault="00D4138B" w:rsidP="00D4138B">
+    <w:p w14:paraId="3B6BA0FB" w14:textId="77777777" w:rsidR="009377EA" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc201734648"/>
-[...2 lines deleted...]
-        <w:t>Prevention av trycksår</w:t>
+      <w:bookmarkStart w:id="18" w:name="_Toc238410661"/>
+      <w:r>
+        <w:t>Hudbedömning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
-      <w:bookmarkEnd w:id="19"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="7726A9DB" w14:textId="77777777" w:rsidR="00D4138B" w:rsidRPr="000D7A7B" w:rsidRDefault="00D4138B" w:rsidP="00D4138B">
+    </w:p>
+    <w:p w14:paraId="2B0B9AEC" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D7A7B">
-[...3 lines deleted...]
-    <w:p w14:paraId="214F2647" w14:textId="77777777" w:rsidR="00D4138B" w:rsidRPr="000D7A7B" w:rsidRDefault="00D4138B" w:rsidP="00D4138B">
+      <w:r w:rsidRPr="009833DE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Det är </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ansvarig </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009833DE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sjuksköterskans ansvar </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">att säkerställa att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009833DE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hudinspektion </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>utförs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009833DE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">på </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009833DE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">varje patient </w:t>
+      </w:r>
+      <w:r>
+        <w:t>inom 2 timmar efter ankomst till avdelningen. För uppegående patient utan riskfaktorer för trycksårsutveckling kan anamnes med riktade frågor om sår, rodnad eller ömhet över tryckutsatta områden ersätta hudinspektion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77430C20" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:strike/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D7A7B">
+      <w:r>
         <w:t xml:space="preserve">Resultatet av </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D7A7B">
+      <w:r w:rsidRPr="6F64BEB0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>initial</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D7A7B">
+      <w:r>
         <w:t xml:space="preserve"> hudinspektion dokumenteras i mall </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D7A7B">
+      <w:r w:rsidRPr="6F64BEB0">
         <w:rPr>
           <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>Ankomst</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D7A7B">
+      <w:r>
         <w:t xml:space="preserve"> under sökord </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D7A7B">
+      <w:r w:rsidRPr="6F64BEB0">
         <w:rPr>
           <w:i/>
+          <w:iCs/>
         </w:rPr>
-        <w:t>Trycksår</w:t>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="000D7A7B">
+        <w:t xml:space="preserve">Trycksår vid </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="6F64BEB0">
         <w:rPr>
           <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">inskrivning </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">obligatoriskt fält), </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidRPr="6F64BEB0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>se lathund Ankomst</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">. Vid ankomst till avdelning dokumenteras hudinspektion i Omvårdnadsstatus. Om patienten läggs in via en mottagning, har en planerad inskrivning eller öppen retur ska vårdavdelningen starta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6F64BEB0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>Ankomst</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D7A7B">
+      <w:r>
         <w:t xml:space="preserve"> och dokumentera i hela aktiviteten.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="747C4509" w14:textId="77777777" w:rsidR="00D4138B" w:rsidRPr="000D7A7B" w:rsidRDefault="00D4138B" w:rsidP="00D4138B">
+    <w:p w14:paraId="623510E6" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="000D7A7B">
+      <w:r>
         <w:t xml:space="preserve">Upprepa hudinspektionen dagligen för riskpatienter och på dem som har nedsatt aktivitetsförmåga och rörlighet och/eller medicinteknisk utrustning. Uppstår trycksår under vårdtid, dokumentera detta i mall för </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D7A7B">
+      <w:r w:rsidRPr="6F64BEB0">
         <w:rPr>
           <w:i/>
+          <w:iCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Omvårdnadsstatus</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D7A7B">
+      <w:r>
         <w:t xml:space="preserve">, ange trycksårskategori, se </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="0044402A">
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidRPr="6F64BEB0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Vårdhandboken/Hudbedöm</w:t>
-[...6 lines deleted...]
-          <w:t>ning</w:t>
+          <w:t>Vårdhandboken/Hudbedömning</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000D7A7B">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000D7A7B">
+      <w:r>
+        <w:t xml:space="preserve">, och lokalisation. Öppna även en sårjournal, med diagnos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6F64BEB0">
         <w:rPr>
           <w:i/>
+          <w:iCs/>
         </w:rPr>
-        <w:t>Trycksår</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000D7A7B">
+        <w:t>Trycksår nytillkommet / Trycksår vid inskrivning</w:t>
+      </w:r>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E7162E7" w14:textId="77777777" w:rsidR="00D4138B" w:rsidRPr="009136E0" w:rsidRDefault="00D4138B" w:rsidP="00D4138B">
+    <w:p w14:paraId="28D62956" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="009136E0" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Uppkomna trycksår under vårdtid lyfts vid arbetsdagens Gröna </w:t>
       </w:r>
       <w:r w:rsidRPr="009136E0">
         <w:t xml:space="preserve">Korset-genomgång och </w:t>
       </w:r>
       <w:hyperlink r:id="rId15">
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="009136E0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Avvikelserapporteras</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="009136E0">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009136E0">
         <w:t xml:space="preserve">(alla kategorier). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EEC22D7" w14:textId="77777777" w:rsidR="00D4138B" w:rsidRPr="00D4138B" w:rsidRDefault="00D4138B" w:rsidP="00D4138B">
+    <w:p w14:paraId="3AFCA3A8" w14:textId="77777777" w:rsidR="009377EA" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009136E0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Trycksår vid hemgång </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="009136E0">
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Samma dag som patienten skrivs ut dokumenteras </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6F64BEB0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>omvårdnadsstatus.</w:t>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Trycksår vid utskrivning </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6F64BEB0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">mvårdnadsstatus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="091F2E97" w14:textId="77777777" w:rsidR="009377EA" w:rsidRDefault="009377EA" w:rsidP="009377EA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc238410662"/>
       <w:r>
         <w:t>Riskbedömning</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="08DDAE39" w14:textId="77777777" w:rsidR="00D4138B" w:rsidRPr="0026506F" w:rsidRDefault="00D4138B" w:rsidP="00D4138B">
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="0C4B0012" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="0026506F" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1349"/>
         </w:tabs>
-        <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1349"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sjuksköterska ansvarar för att riskbedömning med RAPS-skala (se bilaga 1, </w:t>
       </w:r>
       <w:hyperlink r:id="rId16">
-        <w:r w:rsidRPr="60E271A3">
+        <w:r w:rsidRPr="0B359F4B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Trycksår - Riskbedömning med RAPS-skala</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">) görs inom 8 timmar efter ankomst till </w:t>
-[...42 lines deleted...]
-    <w:p w14:paraId="0CF0D3CD" w14:textId="77777777" w:rsidR="00D4138B" w:rsidRPr="000D7A7B" w:rsidRDefault="00D4138B" w:rsidP="00D4138B">
+        <w:t>) görs inom 8 timmar efter ankomst till avdelningen på alla patienter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="344E6245" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1349"/>
         </w:tabs>
-        <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1349"/>
       </w:pPr>
       <w:r>
         <w:t>Riskbedömningen kan utföras av annan utsedd person.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DFA0B29" w14:textId="77777777" w:rsidR="00D4138B" w:rsidRPr="000D7A7B" w:rsidRDefault="00D4138B" w:rsidP="00D4138B">
+    <w:p w14:paraId="3E1CBF97" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1349"/>
         </w:tabs>
-        <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1349"/>
       </w:pPr>
       <w:r>
         <w:t>Riskbedömningen upprepas vid försämrat hälsotillstånd och efter större kirurgiska ingrepp. I övriga fall en gång per vecka.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C8AD366" w14:textId="77777777" w:rsidR="00D4138B" w:rsidRPr="000D7A7B" w:rsidRDefault="00D4138B" w:rsidP="00D4138B">
+    <w:p w14:paraId="6FEEEB7B" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1349"/>
         </w:tabs>
-        <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1349"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Dokumenteras i Melior under </w:t>
       </w:r>
-      <w:r w:rsidRPr="60E271A3">
+      <w:r w:rsidRPr="0B359F4B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Ny Aktivitet/Riskbedömningar</w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="3D4EDB69" w14:textId="2C33CA72" w:rsidR="00D4138B" w:rsidRDefault="00D4138B" w:rsidP="00D4138B">
+        <w:t>Riskbedömningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Riskbedömningarna uppdateras och signeras efter varje förnyad bedömning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BCCAF8A" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="00951F03" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc201734649"/>
-[...2 lines deleted...]
-        <w:t>Förebyggande åtgärder för riskpatient</w:t>
+      <w:bookmarkStart w:id="20" w:name="_Preventiva_åtgärder_för_riskpatient"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc238410663"/>
+      <w:r w:rsidRPr="00951F03">
+        <w:t xml:space="preserve">Preventiva </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="22" w:name="_Toc201734649"/>
+      <w:bookmarkStart w:id="23" w:name="_Förebyggande_åtgärder_för"/>
+      <w:r w:rsidRPr="00951F03">
+        <w:t>åtgärder för riskpatient</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
+      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p w14:paraId="367723AA" w14:textId="77777777" w:rsidR="009377EA" w:rsidRDefault="009377EA" w:rsidP="009377EA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc238410664"/>
       <w:r>
         <w:t>Mål</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="2527CA99" w14:textId="554E1224" w:rsidR="00D4138B" w:rsidRDefault="00D4138B" w:rsidP="00D4138B">
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p w14:paraId="13A00521" w14:textId="77777777" w:rsidR="009377EA" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:r>
         <w:t>Förhindra uppkomst av trycksår.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30DA19B6" w14:textId="6C2A81BB" w:rsidR="00D4138B" w:rsidRPr="0065609A" w:rsidRDefault="00D4138B" w:rsidP="00D4138B">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7CF18AB1" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="0065609A" w:rsidRDefault="009377EA" w:rsidP="009377EA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc238410665"/>
       <w:r w:rsidRPr="0065609A">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>Åtgärder/information</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="63A42B34" w14:textId="77777777" w:rsidR="003F578B" w:rsidRPr="0065609A" w:rsidRDefault="003F578B" w:rsidP="003F578B">
+      <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:p w14:paraId="5962A1FC" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="0065609A" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="706C9240">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Tryckförebyggande madrass. </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Inom somatisk vuxenvård på SÄS är alla sängar utrustade med tryckreducerande madrasser. För patient med hög risk att utveckla trycksår kan det vara lämpligt med en självreglerande madrass eller luftväxlande madrass. Beställ lämplig madrass från </w:t>
+        <w:t xml:space="preserve">Tryckförebyggande madrass </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Inom somatisk </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>vuxenvård</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> på SÄS är alla sängar utrustade med tryckreducerande madrasser. För patient med hög risk att utveckla trycksår kan det vara lämpligt med en självreglerande madrass eller luftväxlande madrass. Beställ lämplig madrass från </w:t>
       </w:r>
       <w:hyperlink r:id="rId17">
         <w:r w:rsidRPr="0065609A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
             <w:color w:val="467886"/>
           </w:rPr>
           <w:t>Sängpool SÄS Borås - Södra Älvsborgs Sjukhus.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2C1A54D1" w14:textId="77777777" w:rsidR="003F578B" w:rsidRPr="000D7A7B" w:rsidRDefault="003F578B" w:rsidP="003F578B">
+    <w:p w14:paraId="37ED19CA" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="00D205F2" w:rsidRDefault="009377EA" w:rsidP="009377EA">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0B359F4B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regelbunden lägesändring </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ta ställning till hur ofta patienten behöver hjälp med lägesändring i säng och i stol. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D205F2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dokumentera lämpligt intervall i journal. Hjälpmedel för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D205F2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>att säkerställa att vändning sker, exempelvis vändschema eller vändskiva som markerar när vändningar är gjorda väljs utifrån tillgängligt utbud på avdelningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E031AAC" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="00D205F2" w:rsidRDefault="009377EA" w:rsidP="009377EA">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D205F2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Monitorering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D205F2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Finns rörelsemonitorering installerat på avdelningen ska immobiliseringsfunktionen användas för de patienter som riskerar att drabbas av trycksår och lämpligt intervall ställas in. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78230C7A" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="60E271A3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Regelbunden lägesändring; </w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="0934911F" w14:textId="77777777" w:rsidR="003F578B" w:rsidRPr="000D7A7B" w:rsidRDefault="003F578B" w:rsidP="003F578B">
+        <w:t xml:space="preserve">Hälavlastning </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Eftersträva ”svävande hälar”. Om patienten är sängliggande stor del av dygnet, ska patientens hälar avlastas med positioneringskudde eller speciellt utformad hälavlastare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73A295E9" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="60E271A3">
+      <w:r w:rsidRPr="0B359F4B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Hälavlastning; </w:t>
-[...7 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+        <w:t xml:space="preserve">Bedöm huden minst 1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D205F2">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="3EB3147C" w14:textId="77777777" w:rsidR="003F578B" w:rsidRPr="000D7A7B" w:rsidRDefault="003F578B" w:rsidP="003F578B">
+        <w:t xml:space="preserve">gång/arbetspass för att säkerställa att vidtagna åtgärder är tillräckliga. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F5DF392" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:r w:rsidRPr="000D7A7B">
         <w:t>Övriga åtgärder:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7725A77E" w14:textId="77777777" w:rsidR="003F578B" w:rsidRPr="000D7A7B" w:rsidRDefault="003F578B" w:rsidP="003F578B">
+    <w:p w14:paraId="1255FF7C" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Bedöm behovet av tryckreducerande/avlastande sittdyna i stol eller rullstol. Vid behov, kontakta arbetsterapeut.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A9793CA" w14:textId="77777777" w:rsidR="003F578B" w:rsidRPr="000D7A7B" w:rsidRDefault="003F578B" w:rsidP="003F578B">
+    <w:p w14:paraId="0836EA8D" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
-        <w:t>Bedöm behovet av hjälpmedel för att minska risken för friktion och skjuv, ex glidlakan, positioneringskudde under knäna vid sittande etc.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="240DB8E0" w14:textId="77777777" w:rsidR="003F578B" w:rsidRPr="000D7A7B" w:rsidRDefault="003F578B" w:rsidP="003F578B">
+        <w:t xml:space="preserve">Bedöm behovet av hjälpmedel för att minska risken för friktion och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>skjuv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, ex glidlakan, positioneringskudde under knäna vid sittande </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>etc.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="3DD0E709" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Håll huden torr och smidig.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D7A3308" w14:textId="77777777" w:rsidR="003F578B" w:rsidRPr="000D7A7B" w:rsidRDefault="003F578B" w:rsidP="003F578B">
+    <w:p w14:paraId="123C0682" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tillgodose närings- och vätskeintag. Vid risk för malnutrition, följ riktlinje </w:t>
       </w:r>
       <w:hyperlink r:id="rId18">
         <w:r w:rsidRPr="60E271A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Nutrition</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>. Vid behov, kontakta dietist.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14048297" w14:textId="77777777" w:rsidR="003F578B" w:rsidRPr="000D7A7B" w:rsidRDefault="003F578B" w:rsidP="003F578B">
+    <w:p w14:paraId="23D27295" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Informera och involvera om möjligt patient och närstående.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C1295AD" w14:textId="77777777" w:rsidR="003F578B" w:rsidRPr="000D7A7B" w:rsidRDefault="003F578B" w:rsidP="003F578B">
+    <w:p w14:paraId="5B82914C" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Informera eventuell vårdgivare i nästa steg.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4004D7E1" w14:textId="77777777" w:rsidR="003F578B" w:rsidRPr="000D7A7B" w:rsidRDefault="003F578B" w:rsidP="003F578B">
+    <w:p w14:paraId="3B0D0247" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:r w:rsidRPr="000D7A7B">
         <w:t xml:space="preserve">Se utförligare information i </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00B453C5">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Vårdhandboken, avsnitt Trycksår</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000D7A7B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14DA97E6" w14:textId="77777777" w:rsidR="003F578B" w:rsidRPr="000D7A7B" w:rsidRDefault="003F578B" w:rsidP="003F578B">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="000D7A7B">
+    <w:p w14:paraId="7D1D2652" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
+      <w:r>
+        <w:t>Åtgärderna dokumenteras i Melior; riskbedömningsmallen för RAPS. Kommunicera valda åtgärder inom teamet. Vid upprepad riskbedömning med RAPS ska befintlig riskbedömningsmall uppdateras och signeras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62541165" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Åtgärderna utvärderas genom daglig hudinspektion och korrigeras vid behov. Inkludera patientens upplevelse av åtgärderna i utvärderingen dokumentera i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6F64BEB0">
         <w:rPr>
           <w:i/>
-        </w:rPr>
-[...12 lines deleted...]
-          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>Omvårdnadsstatus</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D7A7B">
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6799C43A" w14:textId="2221D3E4" w:rsidR="003F578B" w:rsidRPr="000D7A7B" w:rsidRDefault="003F578B" w:rsidP="003F578B">
+    <w:p w14:paraId="4E2C4866" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:r w:rsidRPr="000D7A7B">
         <w:t>Varje avdelning ansvarar för att ha eget sortiment av trycksårs</w:t>
       </w:r>
-      <w:r w:rsidR="0065609A">
+      <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="000D7A7B">
         <w:t xml:space="preserve">förebyggande hjälpmedel som exempelvis positioneringskuddar, hälavlastare och glidlakan. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="217DEE2B" w14:textId="537C5EFD" w:rsidR="00D4138B" w:rsidRDefault="003F578B" w:rsidP="003F578B">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="13E262CD" w14:textId="77777777" w:rsidR="009377EA" w:rsidRDefault="009377EA" w:rsidP="009377EA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Toc238410666"/>
       <w:r>
         <w:t>Enhetsspecifika åtgärder</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p w14:paraId="6EF4FB9B" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="003F578B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc238410667"/>
       <w:r w:rsidRPr="003F578B">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>Akutmottagningen</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="6BC2F273" w14:textId="77777777" w:rsidR="003F578B" w:rsidRPr="00BE36E4" w:rsidRDefault="003F578B" w:rsidP="003F578B">
+      <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p w14:paraId="47655ECC" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="00BE36E4" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE36E4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Patienter med misstänkt höftfraktur</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30DC266E" w14:textId="77777777" w:rsidR="003F578B" w:rsidRPr="000D7A7B" w:rsidRDefault="003F578B" w:rsidP="003F578B">
+    <w:p w14:paraId="16F28AC2" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D7A7B">
         <w:t>Omhändertas enligt riktlinje för omhändertagande av höftfrakturpatienter vid SÄS (</w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00B43F10">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>process Höftfraktur</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000D7A7B">
         <w:t>). Samtidigt som patienten placeras i säng tillses att patientens hälar avlastas med multikudde - ”svävande hälar”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08BB1F28" w14:textId="77777777" w:rsidR="003F578B" w:rsidRPr="00BE36E4" w:rsidRDefault="003F578B" w:rsidP="003F578B">
+    <w:p w14:paraId="71C1F55D" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="00BE36E4" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE36E4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Övriga patienter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DA7092B" w14:textId="77777777" w:rsidR="003F578B" w:rsidRPr="000D7A7B" w:rsidRDefault="003F578B" w:rsidP="003F578B">
+    <w:p w14:paraId="38EED62A" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Sjuksköterska ansvarar för att en behovsbedömning av trycksårspreventiva åtgärder görs snarast (inom två timmar) efter ankomst till akutmottagningen på alla patienter som är sängliggande, rullstolsburna eller har begränsad aktivitetsförmåga och rörlighet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C175C9C" w14:textId="77777777" w:rsidR="003F578B" w:rsidRPr="000D7A7B" w:rsidRDefault="003F578B" w:rsidP="003F578B">
+    <w:p w14:paraId="3D9AD9F5" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:r w:rsidRPr="000D7A7B">
         <w:t xml:space="preserve">Bedömningen, som inkluderar hudinspektion, kan utföras av annan utsedd person, se första punkten under rubrik </w:t>
       </w:r>
       <w:hyperlink w:anchor="Hudbedömning" w:history="1">
         <w:r w:rsidRPr="005924E4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Hudbedömning</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000D7A7B">
         <w:t>. Trycksårspreventiva åtgärder kan omfatta:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0748AA09" w14:textId="77777777" w:rsidR="003F578B" w:rsidRPr="000D7A7B" w:rsidRDefault="003F578B" w:rsidP="003F578B">
+    <w:p w14:paraId="78A85787" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>överflyttning till säng (obligatoriskt för immobil patient)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09AFDB30" w14:textId="77777777" w:rsidR="003F578B" w:rsidRPr="000D7A7B" w:rsidRDefault="003F578B" w:rsidP="003F578B">
+    <w:p w14:paraId="6D32D9D7" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>lägesändring/positionering</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A787197" w14:textId="77777777" w:rsidR="003F578B" w:rsidRPr="000D7A7B" w:rsidRDefault="003F578B" w:rsidP="003F578B">
+    <w:p w14:paraId="52DBFA6D" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>avlastning av patientens hälar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39AA8DB1" w14:textId="77777777" w:rsidR="003F578B" w:rsidRPr="000D7A7B" w:rsidRDefault="003F578B" w:rsidP="003F578B">
+    <w:p w14:paraId="5C230209" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>vätska och näring (ge/erbjuda mellanmål om patientens tillstånd tillåter)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F0A7EFD" w14:textId="77777777" w:rsidR="003F578B" w:rsidRPr="000D7A7B" w:rsidRDefault="003F578B" w:rsidP="003F578B">
+    <w:p w14:paraId="4611F653" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>byte av kläder/inkontinensskydd (tillse torr, ren hud).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30B698E3" w14:textId="77777777" w:rsidR="003F578B" w:rsidRPr="000D7A7B" w:rsidRDefault="003F578B" w:rsidP="003F578B">
-      <w:r w:rsidRPr="000D7A7B">
+    <w:p w14:paraId="3A23ACF0" w14:textId="77777777" w:rsidR="009377EA" w:rsidRDefault="009377EA" w:rsidP="009377EA">
+      <w:pPr>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Resultatet av hudinspektionen dokumenteras i Melior i mall </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D7A7B">
+      <w:r w:rsidRPr="6F64BEB0">
         <w:rPr>
           <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>Ankomst</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D7A7B">
+      <w:r>
         <w:t xml:space="preserve">, sökord </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D7A7B">
+      <w:r w:rsidRPr="6F64BEB0">
         <w:rPr>
           <w:i/>
+          <w:iCs/>
         </w:rPr>
-        <w:t>Trycksår</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="000D7A7B">
+        <w:t xml:space="preserve">Trycksår vid inskrivning </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(obligatoriskt). Vid trycksår öppnas en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6F64BEB0">
         <w:rPr>
           <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sårjournal</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6F64BEB0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>Planering</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D7A7B">
+      <w:r>
         <w:t xml:space="preserve"> under sökord </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D7A7B">
+      <w:r w:rsidRPr="6F64BEB0">
         <w:rPr>
           <w:i/>
+          <w:iCs/>
         </w:rPr>
-        <w:t>Hud/vävnad</w:t>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="000D7A7B">
+        <w:t xml:space="preserve">Hud/vävnad </w:t>
+      </w:r>
+      <w:r>
+        <w:t>anges</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6F64BEB0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>hänvisning till S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6F64BEB0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>årjournalen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6F64BEB0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sårjournalen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> dokumenteras hur såret ska skötas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05AE446A" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
+      <w:r>
         <w:t>Upprepa bedömningen regelbundet under hela vårdtiden på akutmottagningen. Förändrat status eller ny åtgärd dokumenteras.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62A90289" w14:textId="77777777" w:rsidR="003F578B" w:rsidRPr="0065609A" w:rsidRDefault="003F578B" w:rsidP="0065609A">
-[...12 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="09834617" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="0065609A" w:rsidRDefault="009377EA" w:rsidP="009377EA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc138170448"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc238410668"/>
+      <w:r w:rsidRPr="4BB90241">
         <w:t>Operationsenhet 1 &amp; 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="08D33550" w14:textId="77777777" w:rsidR="003F578B" w:rsidRPr="00B87A19" w:rsidRDefault="003F578B" w:rsidP="003F578B">
+      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
+    </w:p>
+    <w:p w14:paraId="0C24A0F2" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="00B87A19" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B87A19">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Före operation – operationsmottagning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29B0F4FD" w14:textId="77777777" w:rsidR="003F578B" w:rsidRPr="000D7A7B" w:rsidRDefault="003F578B" w:rsidP="003F578B">
+    <w:p w14:paraId="743F2D6A" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:r w:rsidRPr="000D7A7B">
         <w:t>Patienter som ska genomgå långa operationer (&gt;2 timmar) bör ligga i en annan position än den position som är tänkt på operationsbordet. Dokumen</w:t>
       </w:r>
       <w:r w:rsidRPr="000D7A7B">
         <w:softHyphen/>
-        <w:t xml:space="preserve">terat hudstatus från preoperativt samtal kontrolleras och förändrat status dokumenteras i Orbit/operationsmottagningens anteckningsfält samt rapporteras muntligen till operationsteamet. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="04B346DC" w14:textId="77777777" w:rsidR="003F578B" w:rsidRPr="00B87A19" w:rsidRDefault="003F578B" w:rsidP="003F578B">
+        <w:t xml:space="preserve">terat hudstatus från preoperativt samtal kontrolleras och förändrat status dokumenteras i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D7A7B">
+        <w:t>Orbit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D7A7B">
+        <w:t xml:space="preserve">/operationsmottagningens anteckningsfält samt rapporteras muntligen till operationsteamet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36BE42FB" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="00B87A19" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B87A19">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Under operation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CB21B32" w14:textId="77777777" w:rsidR="003F578B" w:rsidRPr="000D7A7B" w:rsidRDefault="003F578B" w:rsidP="003F578B">
+    <w:p w14:paraId="3C1C5A3F" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:r w:rsidRPr="000D7A7B">
         <w:t xml:space="preserve">Vidta tryckförebyggande åtgärder för riskpatient samt patient med lång operationstid. Avlasta patientens hälar och se till att de avlastas från tryck på ett sätt som gör att benets vikt fördelas utefter vaden utan att ge tryck över akillessenan. Knäet ska vara lätt böjt. Vid behov, tillse att patienten får en tryckförebyggande madrass postoperativt. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07CA2CA0" w14:textId="77777777" w:rsidR="003F578B" w:rsidRPr="00B87A19" w:rsidRDefault="003F578B" w:rsidP="003F578B">
+    <w:p w14:paraId="26BEEC2B" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="00B87A19" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B87A19">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Efter operation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="721EB97C" w14:textId="77777777" w:rsidR="003F578B" w:rsidRPr="000D7A7B" w:rsidRDefault="003F578B" w:rsidP="003F578B">
+    <w:p w14:paraId="0576F9D4" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
+      <w:r>
+        <w:t xml:space="preserve">Patienten </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hudinspekteras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> och fält ”Trycksår efter </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>op</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> slut” i mall för ”Omvårdnadsåtgärder </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Op</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">” besvaras med ja/nej. Eventuella nytillkomna trycksår dokumenteras i sårjournal och överrapporteras till postoperativ enhet. Patienter som har genomgått en lång operation placeras om möjligt i en annan position än den position som han/hon legat i under operationen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="405AE314" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:r w:rsidRPr="000D7A7B">
-        <w:t xml:space="preserve">Patienten hudinspekteras och fält ”Trycksår efter op slut” i mall för ”Omvårdnadsåtgärder Op” besvaras med ja/nej. Eventuella trycksår dokumenteras och överrapporteras till postoperativ enhet. Patienter som har genomgått en lång operation placeras om möjligt i en annan position än den position som han/hon legat i under operationen. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1FBEAF34" w14:textId="77777777" w:rsidR="003F578B" w:rsidRPr="000D7A7B" w:rsidRDefault="003F578B" w:rsidP="003F578B">
+        <w:t xml:space="preserve">Minimera risk för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000D7A7B">
-        <w:t>Minimera risk för skjuv vid förflyttningar mellan säng och operationsbord genom att använda hjälpmedel samt god förflyttningsteknik.</w:t>
-[...10 lines deleted...]
-      <w:bookmarkStart w:id="23" w:name="_Toc138170449"/>
+        <w:t>skjuv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D7A7B">
+        <w:t xml:space="preserve"> vid förflyttningar mellan säng och operationsbord genom att använda hjälpmedel samt god förflyttningsteknik.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79C63E6B" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="0065609A" w:rsidRDefault="009377EA" w:rsidP="009377EA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Toc138170449"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc238410669"/>
       <w:r w:rsidRPr="0065609A">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>Postoperativa enheten</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="426D0656" w14:textId="77777777" w:rsidR="003F578B" w:rsidRPr="000D7A7B" w:rsidRDefault="003F578B" w:rsidP="003F578B">
+      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
+    </w:p>
+    <w:p w14:paraId="45558C00" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:r w:rsidRPr="000D7A7B">
         <w:t>Sjuksköterska ansvarar för att behovet av följande åtgärder bedöms vid patientens ankomst till enheten:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B98E995" w14:textId="77777777" w:rsidR="003F578B" w:rsidRPr="000D7A7B" w:rsidRDefault="003F578B" w:rsidP="003F578B">
+    <w:p w14:paraId="7DE8C306" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>regelbunden lägesändring/positionering</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6445D8E3" w14:textId="77777777" w:rsidR="003F578B" w:rsidRPr="000D7A7B" w:rsidRDefault="003F578B" w:rsidP="003F578B">
+    <w:p w14:paraId="658EB404" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>avlastning av hälar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="669E5BB2" w14:textId="77777777" w:rsidR="003F578B" w:rsidRPr="000D7A7B" w:rsidRDefault="003F578B" w:rsidP="003F578B">
+    <w:p w14:paraId="2E9CDA97" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>hudvård (minimera fukt)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6430B6B2" w14:textId="77777777" w:rsidR="003F578B" w:rsidRPr="000D7A7B" w:rsidRDefault="003F578B" w:rsidP="003F578B">
+    <w:p w14:paraId="527AA43A" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>byte till tryckförebyggande madrass.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BDDAE3F" w14:textId="77777777" w:rsidR="003F578B" w:rsidRPr="000D7A7B" w:rsidRDefault="003F578B" w:rsidP="003F578B">
+    <w:p w14:paraId="45FB28F3" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:r w:rsidRPr="000D7A7B">
         <w:t xml:space="preserve">Regelbunden lägesändring/positionering och avlastning dokumenteras löpande på övervakningskurvan. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="427269B9" w14:textId="77777777" w:rsidR="003F578B" w:rsidRPr="000D7A7B" w:rsidRDefault="003F578B" w:rsidP="003F578B">
+    <w:p w14:paraId="4F5ED0FC" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:r w:rsidRPr="000D7A7B">
         <w:t xml:space="preserve">För samtliga patienter - upprepa bedömningen varannan timme under hela vårdtiden på postoperativa enheten. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A4EB8F2" w14:textId="77777777" w:rsidR="003F578B" w:rsidRPr="000D7A7B" w:rsidRDefault="003F578B" w:rsidP="003F578B">
+    <w:p w14:paraId="0384442B" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:r w:rsidRPr="000D7A7B">
-        <w:t>Skriftlig överrapportering till mottagande vårdavdelning sker i Orbit, mall ”</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Skriftlig överrapportering till mottagande vårdavdelning sker i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D7A7B">
+        <w:t>Orbit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D7A7B">
+        <w:t>, mall ”</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000D7A7B">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>postop sammanfattning</w:t>
+        <w:t>postop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D7A7B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sammanfattning</w:t>
       </w:r>
       <w:r w:rsidRPr="000D7A7B">
         <w:t>” och ska innefatta:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7919F47A" w14:textId="77777777" w:rsidR="003F578B" w:rsidRPr="000D7A7B" w:rsidRDefault="003F578B" w:rsidP="003F578B">
+    <w:p w14:paraId="0437D953" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">aktuellt hudstatus. Dokumentera Trycksår ”ja” eller ”nej”. Om Trycksår besvaras med ”ja” anges kategori, lokalisation och sida. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73C4E0FB" w14:textId="77777777" w:rsidR="003F578B" w:rsidRPr="000D7A7B" w:rsidRDefault="003F578B" w:rsidP="003F578B">
+    <w:p w14:paraId="6D99055D" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">vidtagna trycksårspreventiva åtgärder samt, vid behov, förslag på fortsatta åtgärder hos mottagande enhet, se rubrik </w:t>
       </w:r>
-      <w:hyperlink w:anchor="_Prevention_av_Trycksår">
-        <w:r w:rsidRPr="60E271A3">
+      <w:hyperlink w:anchor="_Prevention_av_trycksår" w:history="1">
+        <w:r w:rsidRPr="00D205F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-          </w:rPr>
-          <w:t>Prevention av trycksår</w:t>
+            <w:color w:val="000000" w:themeColor="text1"/>
+          </w:rPr>
+          <w:t>Prevention av trycksår.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="27C1BD1D" w14:textId="77777777" w:rsidR="003F578B" w:rsidRPr="004B0764" w:rsidRDefault="003F578B" w:rsidP="003F578B">
+    </w:p>
+    <w:p w14:paraId="226FB42D" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="004B0764" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc201734650"/>
-      <w:bookmarkStart w:id="25" w:name="_Toc201766238"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc201734650"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc238410670"/>
       <w:r w:rsidRPr="004B0764">
         <w:t>Åtgärder för patient med trycksår</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
-[...9 lines deleted...]
-      </w:pPr>
+      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
+    </w:p>
+    <w:p w14:paraId="325FF1B3" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="004B0764" w:rsidRDefault="009377EA" w:rsidP="009377EA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="_Toc238410671"/>
       <w:r w:rsidRPr="004B0764">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>Mål</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="53EB771F" w14:textId="77777777" w:rsidR="003F578B" w:rsidRPr="000D7A7B" w:rsidRDefault="003F578B" w:rsidP="003F578B">
+      <w:bookmarkEnd w:id="34"/>
+    </w:p>
+    <w:p w14:paraId="25C82138" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:r w:rsidRPr="000D7A7B">
         <w:t>Läka befintliga trycksår och förebygga att nya sår uppstår.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B45BBD4" w14:textId="77777777" w:rsidR="003F578B" w:rsidRPr="000D7A7B" w:rsidRDefault="003F578B" w:rsidP="003F578B">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="26" w:name="_Toc138170452"/>
+    <w:p w14:paraId="09AF15DF" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="_Toc138170452"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc238410672"/>
       <w:r w:rsidRPr="000D7A7B">
-        <w:lastRenderedPageBreak/>
         <w:t>Åtgärd/Information</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="0D436625" w14:textId="77777777" w:rsidR="003F578B" w:rsidRPr="000D7A7B" w:rsidRDefault="003F578B" w:rsidP="003F578B">
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
+    </w:p>
+    <w:p w14:paraId="1CE6CC27" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Informera patient och närstående.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DB260C5" w14:textId="77777777" w:rsidR="003F578B" w:rsidRPr="000D7A7B" w:rsidRDefault="003F578B" w:rsidP="003F578B">
+    <w:p w14:paraId="5D32BA39" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D205F2">
+        <w:t>Gradera</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och dokumentera trycksårskategori, se </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21">
+        <w:r w:rsidRPr="6F64BEB0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Vårdhandboken/Hudbedömning</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>. För varje trycksår upprättas en ny sårjournal som uppdateras under vårdtillfället.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E1F1689" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Gradera och dokumentera trycksårskategori, se </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId21">
+        <w:t xml:space="preserve">Trycksår uppkomna på vårdavdelning, eller där tidigare vårdgivare inte informerat om befintligt trycksår, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="075763E6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>avvikelserapporteras</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+      </w:hyperlink>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09B09350" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ta ställning till vilken lokalbehandling som är lämplig och påbörja behandlingen, se </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23">
         <w:r w:rsidRPr="60E271A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Vårdhandboken/Hudbedömning</w:t>
+          <w:t>Vårdhandboken/Sårbehandling</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t>. För trycksår som kräver omläggning, upprätta sårjournal.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6F3762C5" w14:textId="77777777" w:rsidR="003F578B" w:rsidRPr="000D7A7B" w:rsidRDefault="003F578B" w:rsidP="003F578B">
+        <w:t xml:space="preserve"> samt </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24">
+        <w:r w:rsidRPr="60E271A3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Sårwebben</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56101C2F" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Trycksår uppkomna på vårdavdelning, eller där tidigare vårdgivare inte informerat om befintligt trycksår, </w:t>
-[...43 lines deleted...]
-    <w:p w14:paraId="1A7339DF" w14:textId="77777777" w:rsidR="003F578B" w:rsidRPr="000D7A7B" w:rsidRDefault="003F578B" w:rsidP="003F578B">
+        <w:t>Smärtbedömning och smärtlindra vid behov.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="431612C9" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Smärtbedömning och smärtlindra vid behov.</w:t>
-[...9 lines deleted...]
-      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Patient ska minst ha en tryckförebyggande skummadrass. Bedöm om denna behöver bytas till en självreglerande madrass eller luftväxlande madrass, se </w:t>
       </w:r>
       <w:hyperlink r:id="rId25">
-        <w:r w:rsidRPr="004B0764">
+        <w:r w:rsidRPr="5FF4A19C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
             <w:color w:val="467886"/>
           </w:rPr>
           <w:t>Sängpool SÄS Borås - Södra Älvsborgs Sjukhus</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="3211BADD" w14:textId="77777777" w:rsidR="003F578B" w:rsidRPr="000D7A7B" w:rsidRDefault="003F578B" w:rsidP="003F578B">
+      <w:r>
+        <w:t xml:space="preserve"> på intranätet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40DB8F72" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="6D3A8BB2" w14:textId="77777777" w:rsidR="003F578B" w:rsidRPr="000D7A7B" w:rsidRDefault="003F578B" w:rsidP="003F578B">
+      </w:pPr>
+      <w:r>
+        <w:t>Bedöm behovet av tryckreducerande/avlastande sittdyna i stol eller rullstol. Vid behov, kontakta arbetsterapeut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="421AEDDE" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
-        <w:t>Bedöm behovet av tryckreducerande/avlastande sittdyna i stol eller rullstol. Vid behov, kontakta arbetsterapeut.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7A0E1C94" w14:textId="77777777" w:rsidR="003F578B" w:rsidRPr="000D7A7B" w:rsidRDefault="003F578B" w:rsidP="003F578B">
+        <w:t>Ta ställning till hur ofta patienten behöver hjälp med regelbunden lägesändring i säng och i stol. Överväg om patienten behöver något hjälpmedel för positionering eller hälavlastning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E24353E" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
-        <w:t>Ta ställning till hur ofta patienten behöver hjälp med regelbunden lägesändring i säng och i stol. Överväg om patienten behöver något hjälpmedel för positionering eller hälavlastning.</w:t>
-[...6 lines deleted...]
-      <w:r>
         <w:t>Håll huden torr och smidig. Inspektera huden och andra tryckutsatta punkter dagligen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51E0626E" w14:textId="77777777" w:rsidR="003F578B" w:rsidRPr="000D7A7B" w:rsidRDefault="003F578B" w:rsidP="003F578B">
+    <w:p w14:paraId="6E1B4BF6" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tillgodose närings- och vätskeintag. Vid malnutrition, följ riktlinje </w:t>
       </w:r>
       <w:hyperlink r:id="rId26">
         <w:r w:rsidRPr="60E271A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Nutrition</w:t>
         </w:r>
         <w:r w:rsidRPr="60E271A3">
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Vid behov kontakta dietist.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="282CE756" w14:textId="77777777" w:rsidR="003F578B" w:rsidRPr="000D7A7B" w:rsidRDefault="003F578B" w:rsidP="003F578B">
+    <w:p w14:paraId="283DFE4D" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Informera eventuell vårdgivare i nästa steg.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DB38BC2" w14:textId="77777777" w:rsidR="003F578B" w:rsidRPr="000D7A7B" w:rsidRDefault="003F578B" w:rsidP="003F578B">
+    <w:p w14:paraId="6D519308" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ta ställning till om patienten behöver remitteras till annan specialist, se </w:t>
       </w:r>
       <w:hyperlink r:id="rId27">
         <w:r w:rsidRPr="004B0764">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
             <w:color w:val="467886"/>
           </w:rPr>
           <w:t>Sårwebben - Sårwebben</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="706C9240">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>för indikation till olika instanser.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C05702F" w14:textId="77777777" w:rsidR="003F578B" w:rsidRPr="000D7A7B" w:rsidRDefault="003F578B" w:rsidP="003F578B">
+    <w:p w14:paraId="6D82898C" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
+      <w:r>
+        <w:t xml:space="preserve">Dokumentation: Öppna en sårjournal, med diagnos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0B359F4B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Trycksår</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. I övrigt följ dokumentationsrutinerna som beskrivs under </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C2731">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rubriken </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Preventiva åtgärder_för_riskpatient" w:history="1">
+        <w:r w:rsidRPr="001C2731">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+          </w:rPr>
+          <w:t>Preventiva åtgärder för riskpatient.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="001C2731">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43E3B293" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="004B0764" w:rsidRDefault="009377EA" w:rsidP="009377EA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="_Toc201734651"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc238410673"/>
+      <w:r>
+        <w:t>Dokumentation och rapportering vid överflyttning till nästa enhet/vårdgivare</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+    </w:p>
+    <w:p w14:paraId="11468ED7" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
+      <w:r>
+        <w:t xml:space="preserve">Summera eventuella trycksårspreventiva åtgärder vidtagna under vårdtid i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5FF4A19C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Omvårdnadsstatus</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> samt i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5FF4A19C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Vårdtidsammanfattning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AE294FC" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:r w:rsidRPr="000D7A7B">
+        <w:t>Hudinspektera patienten innan utskrivning, tidigast 8 timmar före. För uppegående patient utan riskfaktorer för trycksårsutveckling, kan riktade frågor om sår, rodnad eller ömhet över tryckutsatta områden ersätta hudinspektion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="417A814E" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
+      <w:r>
+        <w:t xml:space="preserve">Dokumentera resultatet av hudinspektionen i mall för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6F64BEB0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Omvårdnadstatus</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6F64BEB0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Vårdtidssammanfattning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> under sökord </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6F64BEB0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Dokumentation: Öppna en sårjournal, med diagnos </w:t>
+        <w:t xml:space="preserve">Trycksår vid utskrivning. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Bifoga alltid sårjournal om patienten har sår.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13BF6D8C" w14:textId="77777777" w:rsidR="009377EA" w:rsidRDefault="009377EA" w:rsidP="009377EA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="_Toc201734652"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc238410674"/>
+      <w:r>
+        <w:t>Uppföljning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
+    </w:p>
+    <w:p w14:paraId="31DA5007" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
+      <w:r w:rsidRPr="000D7A7B">
+        <w:t>Uppföljning sker dagligen vid Gröna Korset-genomgång där frågan ställs ”Har någon patient utvecklat trycksår eller löpt risk för att utveckla trycksår på grund av bristande åtgärder?”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F3CF0EA" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="001173B3" w:rsidRDefault="009377EA" w:rsidP="009377EA">
+      <w:r>
+        <w:t xml:space="preserve">Uppföljning av följsamhet till riktlinjen sker genom journalgranskning. Förekomsten av trycksår följs kontinuerligt upp via rapport på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>styrtavla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FF308B6" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D04ED" w:rsidRDefault="009377EA" w:rsidP="009377EA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="_Toc201734653"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc238410675"/>
+      <w:r>
+        <w:t>Referens- och länkförteckning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="42"/>
+    </w:p>
+    <w:p w14:paraId="29A227CD" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
+      <w:pPr>
+        <w:pStyle w:val="Punktlistanumrerad"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000D7A7B">
+        <w:t>Trycksår: åtgärder för att förebygga. Sveriges Kommuner och Landsting, 2011.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CDDBCB6" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
+      <w:pPr>
+        <w:pStyle w:val="Punktlistanumrerad"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000D7A7B">
+        <w:t xml:space="preserve">Vårdhandboken, avsnitt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D7A7B">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Sårbehandling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D7A7B">
+        <w:t xml:space="preserve"> respektive </w:t>
       </w:r>
       <w:r w:rsidRPr="000D7A7B">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Trycksår</w:t>
       </w:r>
       <w:r w:rsidRPr="000D7A7B">
-        <w:t xml:space="preserve">. I övrigt följ dokumentationsrutinerna som beskrivs under rubrik </w:t>
-[...153 lines deleted...]
-      <w:r w:rsidRPr="000D7A7B">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="00380E29">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.vardhandboken.se</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7E9B416A" w14:textId="77777777" w:rsidR="004B0764" w:rsidRPr="000D7A7B" w:rsidRDefault="004B0764" w:rsidP="004B0764">
+    <w:p w14:paraId="719D78C4" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
       </w:pPr>
       <w:r w:rsidRPr="000D7A7B">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">National Pressure Ulcer Advisory Panel, European Pressure Ulcer Advisory Panel and Pan Pacific Pressure Injury Alliance. Prevention and treatment of pressure ulcers: Clinical Practice Guideline. Emely Haesler (Ed.). </w:t>
       </w:r>
       <w:r w:rsidRPr="000D7A7B">
         <w:t>Cambridge Media: Perth, Australia; 2014.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="027E9ADF" w14:textId="75D029CE" w:rsidR="00871DE8" w:rsidRPr="000D7A7B" w:rsidRDefault="00871DE8" w:rsidP="00871DE8">
+    <w:p w14:paraId="412EF190" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
-        <w:t>Avvikelsehantering MedControl Pro, SÄS</w:t>
+        <w:t xml:space="preserve">Avvikelsehantering </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>MedControl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Pro, SÄS</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId29">
         <w:r w:rsidRPr="60E271A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/system-a-o/medcontrol-pro</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4E080D1D" w14:textId="77777777" w:rsidR="00871DE8" w:rsidRPr="000D7A7B" w:rsidRDefault="00871DE8" w:rsidP="00871DE8">
+    <w:p w14:paraId="40F5EC9E" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
-        <w:t>Centralt förråd av madrasser, SÄS</w:t>
+        <w:t>Sängpool, SÄS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="358331EE" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="1712" w:hanging="357"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId30">
+        <w:r w:rsidRPr="17B95841">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/medicinska-omraden/hjalpmedel-medicinsk-teknisk-utrustning-och-tillbehor/central-pool-for-sangar/</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="051F4AB6" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sjukhusövergripande styrdokument SÄS</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId30">
-        <w:r w:rsidRPr="60E271A3">
+      <w:hyperlink r:id="rId31">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/medicinska-omraden/hjalpmedel-medicinsk-teknisk-utrustning-och-tillbehor/central-pool-for-madrasser</w:t>
+          <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="25EC02E8" w14:textId="77777777" w:rsidR="00871DE8" w:rsidRPr="000D7A7B" w:rsidRDefault="00871DE8" w:rsidP="00871DE8">
-[...18 lines deleted...]
-    <w:p w14:paraId="6A3841F0" w14:textId="77777777" w:rsidR="00871DE8" w:rsidRPr="000D7A7B" w:rsidRDefault="00871DE8" w:rsidP="00871DE8">
+    <w:p w14:paraId="1C81D407" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="000D7A7B" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Sveriges Kommuner och Regioner</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId32">
         <w:r w:rsidRPr="60E271A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.skr.se/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> under rubrik </w:t>
       </w:r>
       <w:r w:rsidRPr="60E271A3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Rapporter och skrifter </w:t>
       </w:r>
       <w:r>
         <w:t>(sökord trycksår)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B469538" w14:textId="77777777" w:rsidR="00871DE8" w:rsidRPr="00380E29" w:rsidRDefault="00871DE8" w:rsidP="00871DE8">
+    <w:p w14:paraId="3BAFD4F4" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="00380E29" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Sårwebben</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId33">
         <w:r w:rsidRPr="60E271A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.vgregion.se/skassarwebben</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2DD73094" w14:textId="77777777" w:rsidR="00871DE8" w:rsidRPr="008D3B21" w:rsidRDefault="00871DE8" w:rsidP="00871DE8">
+    <w:p w14:paraId="63896842" w14:textId="77777777" w:rsidR="009377EA" w:rsidRPr="008D3B21" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Vårdhandboken</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId34">
         <w:r w:rsidRPr="60E271A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.vardhandboken.se</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="40AA233F" w14:textId="570DED3D" w:rsidR="009C6C0C" w:rsidRDefault="009C6C0C" w:rsidP="009A32ED">
+    <w:p w14:paraId="2971A117" w14:textId="77777777" w:rsidR="009377EA" w:rsidRDefault="009377EA" w:rsidP="009377EA">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="009C6C0C" w:rsidSect="00B96AFF">
+    <w:p w14:paraId="40AA233F" w14:textId="570DED3D" w:rsidR="009C6C0C" w:rsidRPr="009377EA" w:rsidRDefault="009C6C0C" w:rsidP="009377EA"/>
+    <w:sectPr w:rsidR="009C6C0C" w:rsidRPr="009377EA" w:rsidSect="00B96AFF">
       <w:headerReference w:type="default" r:id="rId35"/>
       <w:footerReference w:type="even" r:id="rId36"/>
       <w:footerReference w:type="default" r:id="rId37"/>
       <w:headerReference w:type="first" r:id="rId38"/>
       <w:footerReference w:type="first" r:id="rId39"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2F3B6E9E" w14:textId="77777777" w:rsidR="005E1B9F" w:rsidRDefault="005E1B9F">
+    <w:p w14:paraId="669FDE60" w14:textId="77777777" w:rsidR="00E32AB3" w:rsidRDefault="00E32AB3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6ACE8422" w14:textId="77777777" w:rsidR="005E1B9F" w:rsidRDefault="005E1B9F">
+    <w:p w14:paraId="3C2F65D8" w14:textId="77777777" w:rsidR="00E32AB3" w:rsidRDefault="00E32AB3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6C607D7A" w14:textId="77777777" w:rsidR="005E1B9F" w:rsidRDefault="005E1B9F">
+    <w:p w14:paraId="4AB72C35" w14:textId="77777777" w:rsidR="00E32AB3" w:rsidRDefault="00E32AB3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Agency FB">
     <w:panose1 w:val="020B0503020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
@@ -2652,131 +3474,128 @@
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
-    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="000A2655" w:rsidP="00EC0A68">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
@@ -2846,63 +3665,63 @@
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1953671" cy="348178"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="12" name="Bildobjekt 12">
@@ -2930,87 +3749,87 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="635D12EC" w14:textId="77777777" w:rsidR="005E1B9F" w:rsidRDefault="005E1B9F"/>
+    <w:p w14:paraId="404D5EF8" w14:textId="77777777" w:rsidR="00E32AB3" w:rsidRDefault="00E32AB3"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="507244EE" w14:textId="77777777" w:rsidR="005E1B9F" w:rsidRDefault="005E1B9F">
+    <w:p w14:paraId="25F5675E" w14:textId="77777777" w:rsidR="00E32AB3" w:rsidRDefault="00E32AB3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7232E885" w14:textId="77777777" w:rsidR="005E1B9F" w:rsidRDefault="005E1B9F">
+    <w:p w14:paraId="4681F557" w14:textId="77777777" w:rsidR="00E32AB3" w:rsidRDefault="00E32AB3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -3040,100 +3859,100 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="448A65ED" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -3166,86 +3985,86 @@
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5617,95 +6436,95 @@
   <w:num w:numId="16" w16cid:durableId="1420566503">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="256527698">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1090539201">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1846439597">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="2118744901">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1126434246">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1294098942">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="150"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
+    <w:rsid w:val="00010BE7"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A0846"/>
     <w:rsid w:val="000A2655"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
@@ -5717,487 +6536,659 @@
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
+    <w:rsid w:val="001D5CF9"/>
     <w:rsid w:val="001E3789"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
+    <w:rsid w:val="002412F3"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
+    <w:rsid w:val="00263EC2"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
+    <w:rsid w:val="00290917"/>
     <w:rsid w:val="00290B5C"/>
+    <w:rsid w:val="0029429C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
+    <w:rsid w:val="003109FA"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
+    <w:rsid w:val="0032257B"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="0032525E"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
+    <w:rsid w:val="003550FB"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
+    <w:rsid w:val="00382C13"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
+    <w:rsid w:val="003D4663"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="003F578B"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="0045200F"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B0764"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
+    <w:rsid w:val="005024B5"/>
     <w:rsid w:val="00511CC4"/>
+    <w:rsid w:val="00514DB7"/>
+    <w:rsid w:val="005239A2"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
+    <w:rsid w:val="00552921"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="00595462"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
+    <w:rsid w:val="005D6581"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1B9F"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00610CEE"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="00633D93"/>
+    <w:rsid w:val="006457AB"/>
+    <w:rsid w:val="006511BA"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="0065609A"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
+    <w:rsid w:val="006B4B94"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
+    <w:rsid w:val="006E0307"/>
+    <w:rsid w:val="006E1337"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007151BE"/>
     <w:rsid w:val="007155D5"/>
+    <w:rsid w:val="00717B51"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
+    <w:rsid w:val="0075713A"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F3CC4"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
+    <w:rsid w:val="00844372"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00871DE8"/>
     <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
+    <w:rsid w:val="008D0668"/>
     <w:rsid w:val="008D124E"/>
     <w:rsid w:val="008D4B13"/>
+    <w:rsid w:val="008E1433"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
+    <w:rsid w:val="00907EDE"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00913D76"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
+    <w:rsid w:val="00926F5B"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
+    <w:rsid w:val="009377EA"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00957D35"/>
+    <w:rsid w:val="0096225A"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009A07DC"/>
     <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009B1F6B"/>
+    <w:rsid w:val="009B774E"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
+    <w:rsid w:val="009E34AC"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
+    <w:rsid w:val="00A279A1"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A55086"/>
     <w:rsid w:val="00A65FD4"/>
+    <w:rsid w:val="00A72638"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00AF7CA0"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B14487"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B405A1"/>
     <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
+    <w:rsid w:val="00B747AB"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
+    <w:rsid w:val="00B869A3"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B96AFF"/>
+    <w:rsid w:val="00B97BA7"/>
     <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BC6590"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C01F0D"/>
+    <w:rsid w:val="00C07D80"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
+    <w:rsid w:val="00C50123"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
+    <w:rsid w:val="00C61747"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
+    <w:rsid w:val="00CC59BF"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
+    <w:rsid w:val="00CF7D37"/>
     <w:rsid w:val="00D00BD7"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D20779"/>
+    <w:rsid w:val="00D23C9B"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D4138B"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D62468"/>
     <w:rsid w:val="00D67C88"/>
+    <w:rsid w:val="00D76AF7"/>
+    <w:rsid w:val="00D80B53"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
+    <w:rsid w:val="00DA732B"/>
+    <w:rsid w:val="00DC76C9"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00DF2780"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
+    <w:rsid w:val="00E32AB3"/>
     <w:rsid w:val="00E411B6"/>
+    <w:rsid w:val="00E4799A"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
+    <w:rsid w:val="00EB0B45"/>
+    <w:rsid w:val="00EB4946"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
+    <w:rsid w:val="00EF12C7"/>
+    <w:rsid w:val="00F01C94"/>
+    <w:rsid w:val="00F1CE52"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F654D2"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
+    <w:rsid w:val="00FF4B4E"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="024AF2A6"/>
+    <w:rsid w:val="0291BABA"/>
+    <w:rsid w:val="02A251F1"/>
+    <w:rsid w:val="039F0285"/>
+    <w:rsid w:val="03F1F1BE"/>
+    <w:rsid w:val="075763E6"/>
+    <w:rsid w:val="0922D141"/>
+    <w:rsid w:val="09CF420D"/>
+    <w:rsid w:val="0A0AFC65"/>
+    <w:rsid w:val="0CE3BF0C"/>
+    <w:rsid w:val="0ED3B2D8"/>
+    <w:rsid w:val="0F9EAB4C"/>
+    <w:rsid w:val="0FBC1A65"/>
+    <w:rsid w:val="102ADEF5"/>
+    <w:rsid w:val="1147A77B"/>
+    <w:rsid w:val="12C27786"/>
+    <w:rsid w:val="1351ABF5"/>
+    <w:rsid w:val="15ED6240"/>
+    <w:rsid w:val="164E1EF1"/>
+    <w:rsid w:val="16B200AB"/>
+    <w:rsid w:val="1881036C"/>
+    <w:rsid w:val="1A00A6DF"/>
+    <w:rsid w:val="1A62E599"/>
+    <w:rsid w:val="1B05645C"/>
+    <w:rsid w:val="1C76B714"/>
+    <w:rsid w:val="1F41E39C"/>
+    <w:rsid w:val="205F8509"/>
+    <w:rsid w:val="232FEDB7"/>
+    <w:rsid w:val="236783EA"/>
+    <w:rsid w:val="24FD10AC"/>
+    <w:rsid w:val="251002E3"/>
+    <w:rsid w:val="2514E2C7"/>
+    <w:rsid w:val="278681AC"/>
+    <w:rsid w:val="27E7C44A"/>
+    <w:rsid w:val="2822808E"/>
+    <w:rsid w:val="287A0805"/>
+    <w:rsid w:val="28CF582B"/>
+    <w:rsid w:val="29BF2F44"/>
+    <w:rsid w:val="2C224F14"/>
+    <w:rsid w:val="2D4152C0"/>
+    <w:rsid w:val="2EDE2180"/>
+    <w:rsid w:val="30C6C3CF"/>
+    <w:rsid w:val="315EE27B"/>
+    <w:rsid w:val="31E4B487"/>
+    <w:rsid w:val="32C8F677"/>
+    <w:rsid w:val="36AE0CD5"/>
+    <w:rsid w:val="37BD7594"/>
+    <w:rsid w:val="384A1311"/>
+    <w:rsid w:val="38BEB28C"/>
+    <w:rsid w:val="38CE7DE6"/>
+    <w:rsid w:val="3902DEDF"/>
+    <w:rsid w:val="3AACF083"/>
+    <w:rsid w:val="3C2EFFB1"/>
+    <w:rsid w:val="3FF7B972"/>
+    <w:rsid w:val="4094B3F3"/>
+    <w:rsid w:val="425D5E7F"/>
+    <w:rsid w:val="46B30834"/>
+    <w:rsid w:val="4704C420"/>
+    <w:rsid w:val="47375359"/>
+    <w:rsid w:val="480964C5"/>
+    <w:rsid w:val="480F96CD"/>
+    <w:rsid w:val="4994E206"/>
+    <w:rsid w:val="49C08C49"/>
+    <w:rsid w:val="49CDDAF0"/>
+    <w:rsid w:val="4A45EBEE"/>
+    <w:rsid w:val="4B7309DD"/>
+    <w:rsid w:val="4BB90241"/>
+    <w:rsid w:val="4C82FAC7"/>
+    <w:rsid w:val="4C897B2C"/>
+    <w:rsid w:val="4D994179"/>
+    <w:rsid w:val="50BD2F3A"/>
+    <w:rsid w:val="50D379B3"/>
+    <w:rsid w:val="527ADE11"/>
+    <w:rsid w:val="543A59A8"/>
+    <w:rsid w:val="555D1CC3"/>
+    <w:rsid w:val="55B68446"/>
+    <w:rsid w:val="579FC73B"/>
+    <w:rsid w:val="588FDDCE"/>
+    <w:rsid w:val="5958EF9C"/>
+    <w:rsid w:val="5AB74E8D"/>
+    <w:rsid w:val="5CC89530"/>
+    <w:rsid w:val="5D409385"/>
+    <w:rsid w:val="5F11AE4A"/>
+    <w:rsid w:val="5FF4A19C"/>
+    <w:rsid w:val="610629D6"/>
+    <w:rsid w:val="6352DB82"/>
+    <w:rsid w:val="644E9630"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="671961C5"/>
+    <w:rsid w:val="6762582A"/>
+    <w:rsid w:val="696AA803"/>
+    <w:rsid w:val="6AB9CA0A"/>
+    <w:rsid w:val="6AFE1DA2"/>
+    <w:rsid w:val="6B05AD4A"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="6B5A6C07"/>
+    <w:rsid w:val="6D1B2BA6"/>
+    <w:rsid w:val="6DD66A56"/>
+    <w:rsid w:val="6EC2F525"/>
+    <w:rsid w:val="6F64BEB0"/>
+    <w:rsid w:val="6FA66DCB"/>
+    <w:rsid w:val="74A79CD3"/>
+    <w:rsid w:val="74F6041F"/>
+    <w:rsid w:val="75F4D1D1"/>
+    <w:rsid w:val="76831F28"/>
+    <w:rsid w:val="7719E44B"/>
+    <w:rsid w:val="78F0FD56"/>
+    <w:rsid w:val="799E9012"/>
+    <w:rsid w:val="7B39D358"/>
+    <w:rsid w:val="7B44D9AA"/>
+    <w:rsid w:val="7BB9704F"/>
+    <w:rsid w:val="7BE7BEEB"/>
+    <w:rsid w:val="7C201D76"/>
+    <w:rsid w:val="7CC3D1D1"/>
+    <w:rsid w:val="7EAF4C71"/>
+    <w:rsid w:val="7F2103DC"/>
+    <w:rsid w:val="7F5CF45B"/>
+    <w:rsid w:val="7F6954E4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
+  <w15:docId w15:val="{C710DC98-45B7-4DDA-9351-1BFBE8075BE5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8743,55 +9734,116 @@
       <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
       <w:b/>
       <w:sz w:val="23"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Punktlistanumrerad">
     <w:name w:val="Punktlista numrerad"/>
     <w:qFormat/>
     <w:rsid w:val="004B0764"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="22"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1349"/>
       </w:tabs>
       <w:spacing w:after="80" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="1349" w:right="868" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarer">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="KommentarerChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
+    <w:name w:val="Kommentarer Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Kommentarer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Kommentarsreferens">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarsmne">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Kommentarer"/>
+    <w:next w:val="Kommentarer"/>
+    <w:link w:val="KommentarsmneChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005D6581"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
+    <w:name w:val="Kommentarsämne Char"/>
+    <w:basedOn w:val="KommentarerChar"/>
+    <w:link w:val="Kommentarsmne"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005D6581"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8807,51 +9859,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/sofia/sas611-63124741-419/surrogate" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-357/SURROGATE/Undern%c3%a4ring%20%e2%80%93%20f%c3%b6rebygga%20och%20behandla%20hos%20vuxna%20i%20slutenv%c3%a5rden%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-357/SURROGATE/Undern%c3%a4ring%20%e2%80%93%20f%c3%b6rebygga%20och%20behandla%20hos%20vuxna%20i%20slutenv%c3%a5rden%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vard-och-behandling/hud-och-sar/trycksar/hudbedomning/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vardhandboken.se" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-351/SURROGATE/Trycks%c3%a5r%20%e2%80%93%20Riskbed%c3%b6mning%20med%20RAPS-skala.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/medicinska-omraden/hjalpmedel-medicinsk-teknisk-utrustning-och-tillbehor/central-pool-for-sangar/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/medicinska-omraden/hjalpmedel-medicinsk-teknisk-utrustning-och-tillbehor/central-pool-for-sangar/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vgregion.se/skassarwebben" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-351/SURROGATE/Trycks%c3%a5r%20%e2%80%93%20Riskbed%c3%b6mning%20med%20RAPS-skala.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9614-1097948292-116/SURROGATE/H%c3%b6ftfraktur%20-%20omh%c3%a4ndertagande%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/system-a-o/medcontrol-pro" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/s/skaraborgs-sjukhus/vardgivare/sarwebben/trycksar/" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.skr.se/" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/system-a-o/medcontrol-pro" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vard-och-behandling/hud-och-sar/sarbehandling/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vardhandboken.se" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vard-och-behandling/hud-och-sar/trycksar/oversikt/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vard-och-behandling/hud-och-sar/trycksar/hudbedomning/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/system-a-o/medcontrol-pro/" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/s/skaraborgs-sjukhus/vardgivare/sarwebben/" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/medicinska-omraden/hjalpmedel-medicinsk-teknisk-utrustning-och-tillbehor/central-pool-for-madrasser" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId35" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/sofia/sas611-63124741-419/surrogate" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-357/SURROGATE/Undern%c3%a4ring%20%e2%80%93%20f%c3%b6rebygga%20och%20behandla%20hos%20vuxna%20i%20slutenv%c3%a5rden%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-357/SURROGATE/Undern%c3%a4ring%20%e2%80%93%20f%c3%b6rebygga%20och%20behandla%20hos%20vuxna%20i%20slutenv%c3%a5rden%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vard-och-behandling/hud-och-sar/trycksar/hudbedomning/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vardhandboken.se" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-351/SURROGATE/Trycks%c3%a5r%20%e2%80%93%20Riskbed%c3%b6mning%20med%20RAPS-skala.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9614-1097948292-116/SURROGATE/H%c3%b6ftfraktur%20-%20omh%c3%a4ndertagande%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/system-a-o/medcontrol-pro" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/s/skaraborgs-sjukhus/vardgivare/sarwebben/trycksar/" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.skr.se/" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/system-a-o/medcontrol-pro" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vard-och-behandling/hud-och-sar/sarbehandling/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vardhandboken.se" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vard-och-behandling/hud-och-sar/trycksar/oversikt/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vard-och-behandling/hud-och-sar/trycksar/hudbedomning/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/system-a-o/medcontrol-pro/" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/s/skaraborgs-sjukhus/vardgivare/sarwebben/" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/medicinska-omraden/hjalpmedel-medicinsk-teknisk-utrustning-och-tillbehor/central-pool-for-sangar/" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-351/SURROGATE/Trycks%c3%a5r%20%e2%80%93%20Riskbed%c3%b6mning%20med%20RAPS-skala.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/medicinska-omraden/hjalpmedel-medicinsk-teknisk-utrustning-och-tillbehor/central-pool-for-sangar/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/medicinska-omraden/hjalpmedel-medicinsk-teknisk-utrustning-och-tillbehor/central-pool-for-sangar/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vgregion.se/skassarwebben" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId38" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
@@ -9136,73 +10188,710 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>15624</Characters>
+  <Pages>11</Pages>
+  <Words>1675</Words>
+  <Characters>12110</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>130</Lines>
-  <Paragraphs>34</Paragraphs>
+  <Lines>304</Lines>
+  <Paragraphs>140</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17220</CharactersWithSpaces>
+  <CharactersWithSpaces>13736</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HLinks>
+    <vt:vector size="216" baseType="variant">
+      <vt:variant>
+        <vt:i4>1179665</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>141</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.vardhandboken.se/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441792</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>138</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.vgregion.se/skassarwebben</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7733360</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>135</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.skr.se/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6750323</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>132</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7209086</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>129</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/medicinska-omraden/hjalpmedel-medicinsk-teknisk-utrustning-och-tillbehor/central-pool-for-madrasser</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900612</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>126</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/system-a-o/medcontrol-pro</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179665</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>123</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.vardhandboken.se/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3080313</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>120</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.vgregion.se/s/skaraborgs-sjukhus/vardgivare/sarwebben/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5111903</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>117</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-357/SURROGATE/Undern%c3%a4ring %e2%80%93 f%c3%b6rebygga och behandla hos vuxna i slutenv%c3%a5rden%2c S%c3%84S.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5505039</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>114</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/medicinska-omraden/hjalpmedel-medicinsk-teknisk-utrustning-och-tillbehor/central-pool-for-sangar/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4128894</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>111</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.vgregion.se/s/skaraborgs-sjukhus/vardgivare/sarwebben/trycksar/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6619245</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>108</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.vardhandboken.se/vard-och-behandling/hud-och-sar/sarbehandling/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3276843</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>105</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/system-a-o/medcontrol-pro/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3276924</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>102</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.vardhandboken.se/vard-och-behandling/hud-och-sar/trycksar/hudbedomning/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12648558</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>99</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Prevention_av_Trycksår</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048735</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>96</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>Hudbedömning</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8126520</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>93</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9614-1097948292-116/SURROGATE/H%c3%b6ftfraktur - omh%c3%a4ndertagande vid S%c3%84S.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3866728</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>90</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.vardhandboken.se/vard-och-behandling/hud-och-sar/trycksar/oversikt/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5111903</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>87</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-357/SURROGATE/Undern%c3%a4ring %e2%80%93 f%c3%b6rebygga och behandla hos vuxna i slutenv%c3%a5rden%2c S%c3%84S.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5505039</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>84</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/medicinska-omraden/hjalpmedel-medicinsk-teknisk-utrustning-och-tillbehor/central-pool-for-sangar/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3407997</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>81</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-351/SURROGATE/Trycks%c3%a5r %e2%80%93 Riskbed%c3%b6mning med RAPS-skala.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900612</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>78</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/system-a-o/medcontrol-pro</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3276924</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>75</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.vardhandboken.se/vard-och-behandling/hud-och-sar/trycksar/hudbedomning/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6225920</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>72</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/sofia/sas611-63124741-419/surrogate</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3407997</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>69</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-351/SURROGATE/Trycks%c3%a5r %e2%80%93 Riskbed%c3%b6mning med RAPS-skala.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179703</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>62</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc201766241</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179703</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>56</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc201766240</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376311</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>50</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc201766239</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376311</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>44</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc201766238</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376311</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>38</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc201766237</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376311</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>32</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc201766236</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376311</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>26</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc201766235</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376311</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>20</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc201766234</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376311</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>14</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc201766233</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376311</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc201766232</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376311</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc201766231</vt:lpwstr>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Trycksår - Prevention och behandling, SÄS</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy/>
-  <revision>1</revision>
+  <lastModifiedBy>Karin Scharl</lastModifiedBy>
+  <revision>9</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>