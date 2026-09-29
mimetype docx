--- v0 (2025-11-26)
+++ v1 (2026-09-29)
@@ -1,1166 +1,1706 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4B966CB0" w14:textId="236535F6" w:rsidR="00C11E55" w:rsidRDefault="00767EB1" w:rsidP="00C11E55">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc100327185"/>
       <w:bookmarkStart w:id="1" w:name="_Toc181866757"/>
       <w:bookmarkStart w:id="2" w:name="_Toc72840807"/>
       <w:r w:rsidRPr="00767EB1">
         <w:t xml:space="preserve">Stopp- och leveranstider för läkemedel till </w:t>
       </w:r>
       <w:r>
         <w:t>SÄS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C5FCB37" w14:textId="3141FD12" w:rsidR="00416E80" w:rsidRDefault="00416E80" w:rsidP="00416E80">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00D622BA">
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20E63C0E" w14:textId="2157100C" w:rsidR="009A5D59" w:rsidRDefault="00767EB1" w:rsidP="009A5D59">
+    <w:p w14:paraId="20E63C0E" w14:textId="597750F0" w:rsidR="009A5D59" w:rsidRDefault="00D82873" w:rsidP="009A5D59">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00767EB1">
-[...8 lines deleted...]
-      <w:r w:rsidR="009A5D59" w:rsidRPr="009A5D59">
+      <w:r>
+        <w:t>Förändringar</w:t>
+      </w:r>
+      <w:r w:rsidDel="00E66B0E">
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E66B0E">
+        <w:t xml:space="preserve">gällande </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CD0850">
+        <w:t>snabb</w:t>
+      </w:r>
+      <w:r w:rsidR="00274C77">
+        <w:t>-beställning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D34F16">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CD0850">
+        <w:t>pga</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CD0850">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003C299A">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD0850">
+        <w:t>läkemedels</w:t>
+      </w:r>
+      <w:r w:rsidR="00246F8F">
+        <w:t>leveranser</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD0850">
+        <w:t xml:space="preserve"> tas över i egen regi hösten 2026. </w:t>
+      </w:r>
+      <w:r w:rsidR="008E6B60">
+        <w:t xml:space="preserve"> Tilläggsbeställning tas bort. </w:t>
+      </w:r>
+      <w:r w:rsidR="005B1C32">
+        <w:t>Nytt stycke bes</w:t>
+      </w:r>
+      <w:r w:rsidR="00893362">
+        <w:t>kriver centralt iordningsställande av Pip/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00893362">
+        <w:t>Taz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00893362">
+        <w:t xml:space="preserve"> på SÄS.</w:t>
+      </w:r>
+      <w:r w:rsidR="005B1C32" w:rsidDel="00893362">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD0850">
+        <w:t>Redaktionella ändringar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69BCFD87" w14:textId="4F80F28F" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t>Sammanfattning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="5503F398" w14:textId="77777777" w:rsidR="00767EB1" w:rsidRDefault="00767EB1" w:rsidP="00767EB1">
+    <w:p w14:paraId="5503F398" w14:textId="7C5ECF9A" w:rsidR="00767EB1" w:rsidRDefault="00767EB1" w:rsidP="00767EB1">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00767EB1">
-        <w:t xml:space="preserve">Patientnära lager (PNL) är det befintliga läkemedelsförrådet på enheten. PNL innehåller frekvent använda läkemedel samt akutläkemedel och utgör enhetens bassortiment. PNL inkluderar även sortimentet på eventuella vätskevagnar. Sortimentsanalyser genomförs regelbundet för att optimera PNL till innehåll och volymer. Beställningar i PNL sker på en given beställningsdag med stopptid. Normal beställningsfrekvens är 1 gång/vecka, men kan variera med vårduppdraget. </w:t>
+        <w:t>Patientnära</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00767EB1" w:rsidDel="00A65C12">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A65C12">
+        <w:t>läkemedelsförråd</w:t>
+      </w:r>
+      <w:r w:rsidR="00A65C12" w:rsidRPr="00767EB1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00767EB1">
+        <w:t xml:space="preserve">(PNL) är det befintliga läkemedelsförrådet på enheten. PNL innehåller frekvent använda läkemedel samt akutläkemedel och utgör enhetens bassortiment. PNL inkluderar även sortimentet på eventuella vätskevagnar. Sortimentsanalyser genomförs regelbundet för att optimera PNL till innehåll och volymer. Beställningar i PNL sker på en given beställningsdag med stopptid. Normal beställningsfrekvens är 1 gång/vecka, men kan variera med vårduppdraget. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="107BD1A3" w14:textId="77777777" w:rsidR="00767EB1" w:rsidRDefault="00767EB1" w:rsidP="00767EB1">
+    <w:p w14:paraId="107BD1A3" w14:textId="77777777" w:rsidR="00767EB1" w:rsidRDefault="00767EB1" w:rsidP="0023714B">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Bakgrund</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79261D1F" w14:textId="77777777" w:rsidR="00767EB1" w:rsidRDefault="00767EB1" w:rsidP="00767EB1">
+    <w:p w14:paraId="79261D1F" w14:textId="5730F3C4" w:rsidR="00767EB1" w:rsidRDefault="00767EB1" w:rsidP="00767EB1">
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">Stopptid för beställning, d.v.s. den tid då ordern automatiskt skickas </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>iväg</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
-        <w:t xml:space="preserve"> från Hamlet via e-handel till det </w:t>
+        <w:t xml:space="preserve"> från Hamlet via e-handel till </w:t>
+      </w:r>
+      <w:r w:rsidR="00F4535A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>RGL (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Region</w:t>
+      </w:r>
+      <w:r w:rsidR="001C66D3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>emensa</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE204B">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>mt</w:t>
+      </w:r>
+      <w:r w:rsidR="001C66D3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00156946">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE204B">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) är </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
-        <w:t>RegionGemensammaLagret</w:t>
+        <w:t>kl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (RGL) är </w:t>
+        <w:t xml:space="preserve"> 09:30, vardagar. Leverans av läkemedel till SÄS sker med nattleveranser från RGL. Leverans av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
-        <w:t>kl</w:t>
+        <w:t>extemporeläkemedel</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 09:30, vardagar. Leverans av läkemedel till SÄS sker med nattleveranser från RGL. Leverans av </w:t>
+        <w:t xml:space="preserve">, främst cytostatika, levereras med dagleveranser från </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>extemporeläkemedel</w:t>
+      <w:r w:rsidR="00434281">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Extemporetill</w:t>
+      </w:r>
+      <w:r w:rsidR="009E1422">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>verk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>ningsenhet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
-        <w:t xml:space="preserve">, främst cytostatika, levereras med dagleveranser från Beredningsenhet Läkemedel SU/Östra. Externt tillverkad extempore (övrig extempore), till exempel kapslar, lösningar mm levereras med nattleverans. Läkemedlen förvaras nattetid i SÄS varucell vid godsmottagningen (order som inkommer till RGL dag innan lördag, söndag, helgdag levereras natten mot nästkommande vardag). Läkemedel som ska till </w:t>
+        <w:t xml:space="preserve"> Läkemedel SU/Östra. Externt tillverkad extempore (övrig extempore), till exempel kapslar, lösningar mm </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Skene transporteras på morgonen vidare med Regionservice/Transport.</w:t>
+        <w:t>levereras med nattleverans.</w:t>
+      </w:r>
+      <w:r w:rsidDel="001D5E24">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Läkemedel som ska till Skene transporteras på morgonen vidare med </w:t>
+      </w:r>
+      <w:r w:rsidR="0009135D">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Regiontransporter/Internlogistik</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46383655" w14:textId="77777777" w:rsidR="00767EB1" w:rsidRDefault="00767EB1" w:rsidP="00767EB1">
-[...4 lines deleted...]
-        <w:t>Utsedda personer på Regionservice/Transport, servicedistrikt Södra Älvsborg ansvarar för att läkemedel sorteras och distribueras ut till verksamheterna på förmiddagen. Transport ansvarar för att kvittens samt säker förvaring av läkemedelskollin utförs vid utlämnande av läkemedel.</w:t>
+    <w:p w14:paraId="46383655" w14:textId="75443BAC" w:rsidR="00767EB1" w:rsidRDefault="00767EB1" w:rsidP="00767EB1">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Utsedda personer på </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2F68">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Regiontransporter/Internlogistik</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ansvarar för att läkemedel sorteras och distribueras ut till verksamheterna på förmiddagen. </w:t>
+      </w:r>
+      <w:r w:rsidR="00441113">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Internlogistik </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>ansvarar för att kvittens samt säker förvaring av läkemedelskollin utförs vid utlämnande av läkemedel.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75892F52" w14:textId="77777777" w:rsidR="00767EB1" w:rsidRDefault="00767EB1" w:rsidP="00767EB1">
-[...4 lines deleted...]
-        <w:t>Ledtiden för läkemedel från RGL till leverans på enheterna är nästkommande vardag förutom akutbeställning (där sker leverans enligt överenskommelse). Övrig extempore via beredningsenheten har längre ledtid.</w:t>
+    <w:p w14:paraId="75892F52" w14:textId="43E7738F" w:rsidR="00767EB1" w:rsidRDefault="00767EB1" w:rsidP="00767EB1">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ledtiden för läkemedel från RGL till leverans på enheterna är nästkommande vardag förutom akutbeställning (där sker leverans enligt överenskommelse). Övrig extempore via </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B00ED0">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>extemporetillverkning</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>senheten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> har längre ledtid.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AE951D4" w14:textId="77777777" w:rsidR="00767EB1" w:rsidRDefault="00767EB1" w:rsidP="00767EB1">
+    <w:p w14:paraId="2AE951D4" w14:textId="77777777" w:rsidR="00767EB1" w:rsidRDefault="00767EB1" w:rsidP="00CA29AB">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-          <w:szCs w:val="40"/>
+      <w:r w:rsidRPr="00CA29AB">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Förutsättningar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53F5015D" w14:textId="77777777" w:rsidR="00767EB1" w:rsidRDefault="00767EB1" w:rsidP="00767EB1">
-[...4 lines deleted...]
-        <w:t>Riktlinjen gäller för alla vårdenheter som hanterar rekvisitionsläkemedel inom Södra Älvsborgs Sjukhus samt Sjukvårdsapotek VGR SÄS. Transport har en särskild rutin för hur läkemedel ska levereras och kvitteras.</w:t>
+    <w:p w14:paraId="53F5015D" w14:textId="055733B7" w:rsidR="00767EB1" w:rsidRDefault="00767EB1" w:rsidP="00767EB1">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Riktlinjen gäller för alla vårdenheter som hanterar rekvisitionsläkemedel inom Södra Älvsborgs Sjukhus samt Sjukvårdsapotek VGR SÄS. </w:t>
+      </w:r>
+      <w:r w:rsidR="008D3801">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Internlogistik</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> har en särskild rutin för hur läkemedel ska levereras och kvitteras.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79423455" w14:textId="77777777" w:rsidR="00767EB1" w:rsidRDefault="00767EB1" w:rsidP="00767EB1">
-[...15 lines deleted...]
-      </w:hyperlink>
+    <w:p w14:paraId="79423455" w14:textId="6809E081" w:rsidR="00767EB1" w:rsidRDefault="00767EB1" w:rsidP="00767EB1">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beroende på enhetens vårduppdrag och storlek så varierar beställningsfrekvensen. Normalbeställning är 1 gång/vecka. Det är sjukvårdsapoteket som bestämmer vilka beställningsdagar som ska gälla. Detta utifrån ett logistiskt perspektiv, men även utifrån att skapa ett jämnt flöde över veckan. Beslut om beställningsdagar ska alltid förankras med berörda verksamheter. Uppdaterad lista över beställnings- och leveransdagar för SÄS verksamheter finns publicerad på </w:t>
+      </w:r>
+      <w:r w:rsidR="007F7365">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>jukvårdsapotek VGR SÄS webbplats på intranätet</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="0070C0"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BDEA220" w14:textId="77777777" w:rsidR="00767EB1" w:rsidRDefault="00767EB1" w:rsidP="00767EB1">
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
-        <w:t>I samband med röda dagar kan beställningsdagen tillfälligt ändras. Detta meddelas till vården via sjukvårdsapotekets nyhetsbrev.</w:t>
+        <w:t xml:space="preserve">I samband med röda dagar kan beställningsdagen tillfälligt ändras. Detta meddelas till vården via </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>sjukvårdsapotekets</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nyhetsbrev.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26FEB291" w14:textId="77777777" w:rsidR="00767EB1" w:rsidRDefault="00767EB1" w:rsidP="00767EB1">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Genomförande</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="141531C8" w14:textId="77777777" w:rsidR="00767EB1" w:rsidRDefault="00767EB1" w:rsidP="00767EB1">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Beställning av läkemedel från RGL</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C23759D" w14:textId="77777777" w:rsidR="00767EB1" w:rsidRDefault="00767EB1" w:rsidP="00767EB1">
-[...185 lines deleted...]
-        <w:r>
+    <w:p w14:paraId="0C23759D" w14:textId="595703D5" w:rsidR="00767EB1" w:rsidRDefault="00767EB1" w:rsidP="00BE7634">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vårdverksamheterna är informerade om vilken beställningsdag som gäller för respektive enhet. Det finns </w:t>
+      </w:r>
+      <w:r w:rsidR="00F960F2">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>tre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> olika beställningssätt</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE7634">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE7634">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Information om de olika beställningssätten finns publicerad på </w:t>
+      </w:r>
+      <w:r w:rsidR="00415351">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE7634">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jukvårdsapoteket VGR/SÄS webbplats på intranätet under länken </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidR="00BE7634">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="006298"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Praktisk beställningsinformation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-[...4 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E98DC34" w14:textId="77777777" w:rsidR="00767EB1" w:rsidRDefault="00767EB1" w:rsidP="00767EB1">
+    <w:p w14:paraId="4763C51A" w14:textId="77777777" w:rsidR="00767EB1" w:rsidRDefault="00767EB1" w:rsidP="00767EB1">
       <w:r w:rsidRPr="00767EB1">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Akutbeställning</w:t>
+        <w:t>Normalbeställning</w:t>
       </w:r>
       <w:r w:rsidRPr="00767EB1">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39447023" w14:textId="77777777" w:rsidR="00767EB1" w:rsidRDefault="00767EB1" w:rsidP="00767EB1">
-[...4 lines deleted...]
-        <w:t>Utöver ovanstående kan alltid verksamheterna beställa läkemedel akut dygnet runt till en högre avgift samt tillkommande transportkostnad. Ledtiden för detta är enligt överenskommelse med RGL (beroende på om varan finns på lager eller måste anskaffas).</w:t>
+    <w:p w14:paraId="598D51B5" w14:textId="77777777" w:rsidR="00767EB1" w:rsidRDefault="00767EB1" w:rsidP="00767EB1">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I Hamlet väljer enheten att saldouppdatera sortimentet manuellt eller med hjälp av scanner. Det går också att söka enstaka läkemedel och där välja en normalbeställning, beställningen ska göras före </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>kl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 09:30.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="118EBFDE" w14:textId="77777777" w:rsidR="00767EB1" w:rsidRDefault="00767EB1" w:rsidP="00767EB1">
+    <w:p w14:paraId="537DC8E1" w14:textId="77777777" w:rsidR="00767EB1" w:rsidRDefault="00767EB1" w:rsidP="00767EB1">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00767EB1">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Snabb-beställning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00767EB1">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1900EC5D" w14:textId="74875D31" w:rsidR="003E5ADF" w:rsidRDefault="00767EB1" w:rsidP="009B2603">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kan göras före </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>kl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16:00 alla vardagar. </w:t>
+      </w:r>
+      <w:r w:rsidR="006962CF">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Används</w:t>
+      </w:r>
+      <w:r w:rsidR="00220085">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i undantagsfall. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60DE7B1C" w14:textId="77777777" w:rsidR="00874D48" w:rsidRDefault="00874D48" w:rsidP="009B2603">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E98DC34" w14:textId="1E709A5C" w:rsidR="00767EB1" w:rsidRDefault="00767EB1" w:rsidP="00767EB1">
+      <w:r w:rsidRPr="00767EB1">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Akutbeställning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00767EB1">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39447023" w14:textId="7A7795F9" w:rsidR="00767EB1" w:rsidRDefault="00767EB1" w:rsidP="00767EB1">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Utöver ovanstående kan alltid verksamheterna beställa läkemedel akut dygnet runt</w:t>
+      </w:r>
+      <w:r w:rsidR="00E109CB">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ledtiden för detta är enligt överenskommelse med RGL (beroende på om varan finns på lager eller måste anskaffas).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65038B57" w14:textId="01EDF827" w:rsidR="009E5D51" w:rsidRDefault="005D25ED" w:rsidP="004A2CFC">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
-      </w:pPr>
-      <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>Beredning Läkemedel VGR</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Centralt </w:t>
+      </w:r>
+      <w:r w:rsidR="004A2CFC" w:rsidRPr="00CB2516">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>ord</w:t>
+      </w:r>
+      <w:r w:rsidR="004A2CFC" w:rsidRPr="00CB2516">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="004A2CFC" w:rsidRPr="00CB2516">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gsställande </w:t>
+      </w:r>
+      <w:r w:rsidR="000D2177">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>av</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pip/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Taz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B27015">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>på SÄS</w:t>
+      </w:r>
+      <w:r w:rsidR="00B30DA6">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4g/0,5g</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24F34BB0" w14:textId="0870A6A8" w:rsidR="004A2CFC" w:rsidRDefault="002A02E9" w:rsidP="004A2CFC">
+      <w:r w:rsidRPr="002A02E9">
+        <w:t>Sjukvårdsapoteket</w:t>
+      </w:r>
+      <w:r w:rsidR="0059290F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC0B3C">
+        <w:t>VGR/</w:t>
+      </w:r>
+      <w:r w:rsidR="0059290F">
+        <w:t xml:space="preserve">SÄS iordningsställer </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0059290F">
+        <w:t>förfyllda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0059290F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0059290F">
+        <w:t>PipTaz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0059290F">
+        <w:t>-sprutor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A02E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00853EB7">
+        <w:t>helgfri</w:t>
+      </w:r>
+      <w:r w:rsidR="00804FCD">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00853EB7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC3CBC">
+        <w:t xml:space="preserve">vardagar. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E8346F">
+        <w:t>Iordningsställande sker enligt</w:t>
+      </w:r>
+      <w:r w:rsidR="00E001F5">
+        <w:t xml:space="preserve"> regional rutin</w:t>
+      </w:r>
+      <w:r w:rsidR="00E8346F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00E001F5" w:rsidRPr="00E001F5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve">QSA602 Centralt iordningställande av </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00E001F5" w:rsidRPr="00E001F5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Piperacillin</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="00E001F5" w:rsidRPr="00E001F5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00E001F5" w:rsidRPr="00E001F5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Tazobactam</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="00E001F5" w:rsidRPr="00E001F5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> 4g 0,5g</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="007C7A53" w:rsidDel="00777BA0">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="007C7A53" w:rsidDel="00777BA0">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00777BA0" w:rsidRPr="00777BA0">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+        <w:t>QSA602 Centralt iordningställande av Piperacillin Tazobactam 4g 0,5g</w:t>
+      </w:r>
+      <w:r w:rsidR="007C7A53" w:rsidDel="00777BA0">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00777BA0">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A02E9" w:rsidDel="00AC3CBC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="0027051A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>BI-Rapport</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002A02E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC3CBC">
+        <w:t>använd</w:t>
+      </w:r>
+      <w:r w:rsidR="006B5D43">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC3CBC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A02E9">
+        <w:t xml:space="preserve">för att få kännedom om antalet ordinationer av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002A02E9">
+        <w:t>Piptaz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002A02E9">
+        <w:t xml:space="preserve"> på SÄS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="350E6C8F" w14:textId="55BD5CB8" w:rsidR="00165F47" w:rsidRDefault="00165F47" w:rsidP="004A2CFC">
+      <w:r w:rsidRPr="00165F47">
+        <w:t xml:space="preserve">Sjuksköterskan kan hämta iordningsställda sprutor efter </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165F47">
+        <w:t>kl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165F47">
+        <w:t xml:space="preserve"> 12 på vardagar i det uppmärkta kylskåpet på VNL E4.</w:t>
+      </w:r>
+      <w:r w:rsidR="0059290F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C076F1" w:rsidRPr="00C076F1">
+        <w:t>Sjuksköterskan dokumenterar antalet sprutor</w:t>
+      </w:r>
+      <w:r w:rsidR="00D202FB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C35A57">
+        <w:t>på rad för</w:t>
+      </w:r>
+      <w:r w:rsidR="00C076F1" w:rsidRPr="00C076F1">
+        <w:t xml:space="preserve"> aktuell enhet på listan som finns uppsatt på kylskåpet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00F6F32A" w14:textId="77777777" w:rsidR="004C2F27" w:rsidRDefault="004C2F27" w:rsidP="004A2CFC">
+      <w:r w:rsidRPr="004C2F27">
+        <w:t>Sjuksköterskan som hämtar sprutorna säkerställer innan påfyllning, att inga sprutor med utgången hållbarhet finns kvar i den egna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C2F27">
+        <w:t xml:space="preserve">enhetens kylskåp. Dessa ska i så fall kasseras i kärl avsett för läkemedelsavfall. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F3D0BE3" w14:textId="62A221C8" w:rsidR="0012232B" w:rsidRDefault="004C2F27" w:rsidP="004A2CFC">
+      <w:r w:rsidRPr="004C2F27">
+        <w:t xml:space="preserve">Sjuksköterskan ska dokumentera </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C2F27">
+        <w:t>vgr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C2F27">
+        <w:t>-id på den person som iordningställt (se etikett på sprutan) i journalsystemet. Detta görs i fältet utdelningskommentar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C395C81" w14:textId="5C9AE964" w:rsidR="0059290F" w:rsidRDefault="0059290F" w:rsidP="004A2CFC">
+      <w:r w:rsidRPr="00CB2516">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>OBS!</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0059290F">
+        <w:t xml:space="preserve"> Undantag för lördagar och röda dagar. Om det finns sprutor kvar efter </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0059290F">
+        <w:t>kl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0059290F">
+        <w:t xml:space="preserve"> 10:00 på dessa dagar, ska de inte användas. Lådan där sprutorna förvaras har en tydlig uppmärkning med hållbarhetsdatum.</w:t>
+      </w:r>
+      <w:r w:rsidR="007E187E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007E187E">
+        <w:t>Förfyllda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007E187E">
+        <w:t xml:space="preserve"> sprutor kan inte </w:t>
+      </w:r>
+      <w:r w:rsidR="00B30DA6">
+        <w:t>bokas i Hamlet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25E11826" w14:textId="38B8A956" w:rsidR="008F360B" w:rsidRPr="004A2CFC" w:rsidRDefault="008F360B" w:rsidP="004A2CFC">
+      <w:r w:rsidRPr="008F360B">
+        <w:t>Debitering utförs veckovis av Sjukvårdsapotek VGR SÄS via VNL och är synligt på enhetens inlagrat-flik i Hamlet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="118EBFDE" w14:textId="60D75DDD" w:rsidR="00767EB1" w:rsidRDefault="00B00ED0" w:rsidP="00767EB1">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Extemporetillverkning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00767EB1">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Läkemedel VGR</w:t>
+      </w:r>
+      <w:r w:rsidR="00767EB1">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C635043" w14:textId="77777777" w:rsidR="00767EB1" w:rsidRDefault="00767EB1" w:rsidP="00767EB1">
-[...7 lines deleted...]
-        <w:r>
+    <w:p w14:paraId="2C635043" w14:textId="69CC4107" w:rsidR="00767EB1" w:rsidRDefault="00767EB1" w:rsidP="00767EB1">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Se särskild webbplats</w:t>
+      </w:r>
+      <w:r w:rsidR="00007563">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="00007563" w:rsidRPr="00007563">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Information om extempore för vårdpersonal på sjukhus - Regionhälsan</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00007563">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>som är framtagen för hantering av extempore. Här finns uppgifter om bland annat blanketter, beställningar och ledtider.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="790ADF0C" w14:textId="77777777" w:rsidR="00767EB1" w:rsidRDefault="00767EB1" w:rsidP="00767EB1">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Följesedlar från APL sparas på sjukvårdsapoteket, endast kopia på beställningsunderlaget följer med i leveransen till enheten.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="311BBEDB" w14:textId="77777777" w:rsidR="00767EB1" w:rsidRDefault="00767EB1" w:rsidP="00767EB1">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Vätskevagnar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56835711" w14:textId="309D1EEB" w:rsidR="009E5D51" w:rsidRDefault="00767EB1" w:rsidP="00767EB1">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Sjukvårdsapotek VGR SÄS ansvarar för vätskevagnar på SÄS. Enheterna ansvarar för att beställa påfyllning av vagn i Hamlet. Sjuksköterskan ska beställa det vagnsnamn/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>id-nummer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> som står på vagnens kapell</w:t>
+      </w:r>
+      <w:r w:rsidR="00857EC5">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>/bottenplatta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Om detta görs före </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>kl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 07:00 vardagar, får avdelningen leverans under förmiddagen samma dag. Om beställning ej kan göras elektroniskt, får sjuksköterskan kontakta Sjukvårdsapotek VGR SÄS på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>ankn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1782</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A019752" w14:textId="77777777" w:rsidR="00767EB1" w:rsidRDefault="00767EB1" w:rsidP="00767EB1">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Uppföljning</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A16EC31" w14:textId="77777777" w:rsidR="00767EB1" w:rsidRDefault="00767EB1" w:rsidP="00767EB1">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Årligen utför sjukvårdsapoteket sortimentsanalyser och översyn av leveransscheman. Vid önskemål om förändrad leveransdag eller liknande ska sjukvårdsapoteket kontaktas.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C7017F9" w14:textId="600A411E" w:rsidR="00767EB1" w:rsidRDefault="00767EB1" w:rsidP="00767EB1">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sjukvårdsapoteket ansvarar för att kontrollera behörigheterna av medarbetare vid </w:t>
+      </w:r>
+      <w:r w:rsidR="00B03DE3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Regiontransporter/Internlogistik</w:t>
+      </w:r>
+      <w:r w:rsidR="00B03DE3" w:rsidDel="008E4057">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>för tillträde till varucell och vätskelager.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="224CE2A3" w14:textId="77777777" w:rsidR="00767EB1" w:rsidRDefault="00767EB1" w:rsidP="00767EB1">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Länkförteckning</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A02E551" w14:textId="057AF84E" w:rsidR="00767EB1" w:rsidRDefault="00767EB1" w:rsidP="00393768">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Praktisk beställningsinformation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="scxw26735842"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidR="00B401EC">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="006298"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>Information om extempore för vårdpersonal (</w:t>
-[...35 lines deleted...]
-          <w:t xml:space="preserve"> extempore-handboken)</w:t>
+          <w:t>Praktisk beställningsinformation</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...9 lines deleted...]
-        <w:t> </w:t>
+      <w:r w:rsidR="00B401EC">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="790ADF0C" w14:textId="77777777" w:rsidR="00767EB1" w:rsidRDefault="00767EB1" w:rsidP="00767EB1">
-[...199 lines deleted...]
-    <w:p w14:paraId="7A9F3D62" w14:textId="404C1FB1" w:rsidR="00767EB1" w:rsidRDefault="00767EB1" w:rsidP="00767EB1">
+    <w:p w14:paraId="6C24330F" w14:textId="4AE2D311" w:rsidR="00767EB1" w:rsidRDefault="00767EB1" w:rsidP="00393768">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="83"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kundnummer för APL och RGL samt beställningsdagar SÄS </w:t>
+        <w:t>Information om extempore för vårdpersonal (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>fd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>extemporehandboken</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="scxw26735842"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="00D465A0" w:rsidRPr="00D465A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas195-576538876-937/surrogate/Kundnummer%20f%c3%b6r%20RGL%20och%20beredning%20L%c3%a4kemedel%20VGR%20samt%20best%c3%a4llningsdagar.html</w:t>
+          <w:t>Information om extempore för vårdpersonal på sjukhus - Regionhälsan</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00D465A0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4A02E551" w14:textId="30DA2685" w:rsidR="00767EB1" w:rsidRDefault="00767EB1" w:rsidP="00767EB1">
+    <w:p w14:paraId="7AC31E93" w14:textId="7A4814E9" w:rsidR="009A5D59" w:rsidRDefault="009A5D59" w:rsidP="00D505B6">
       <w:pPr>
-        <w:pStyle w:val="Liststycke"/>
-[...115 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009A5D59" w:rsidSect="00B96AFF">
-      <w:headerReference w:type="default" r:id="rId13"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="even" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:headerReference w:type="first" r:id="rId20"/>
+      <w:footerReference w:type="first" r:id="rId21"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="47CB3E17" w14:textId="77777777" w:rsidR="00182582" w:rsidRDefault="00182582">
+    <w:p w14:paraId="431806A2" w14:textId="77777777" w:rsidR="009313A5" w:rsidRDefault="009313A5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0BA9B6EC" w14:textId="77777777" w:rsidR="00182582" w:rsidRDefault="00182582">
+    <w:p w14:paraId="5CA66561" w14:textId="77777777" w:rsidR="009313A5" w:rsidRDefault="009313A5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5B97FD53" w14:textId="77777777" w:rsidR="00182582" w:rsidRDefault="00182582">
+    <w:p w14:paraId="7966585A" w14:textId="77777777" w:rsidR="009313A5" w:rsidRDefault="009313A5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
@@ -1178,122 +1718,122 @@
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="009313A5" w:rsidP="00EC0A68">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
@@ -1363,63 +1903,63 @@
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1953671" cy="348178"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="12" name="Bildobjekt 12">
@@ -1447,87 +1987,87 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3477A97B" w14:textId="77777777" w:rsidR="00182582" w:rsidRDefault="00182582"/>
+    <w:p w14:paraId="5BD847BE" w14:textId="77777777" w:rsidR="009313A5" w:rsidRDefault="009313A5"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A14E8CB" w14:textId="77777777" w:rsidR="00182582" w:rsidRDefault="00182582">
+    <w:p w14:paraId="5D77DA61" w14:textId="77777777" w:rsidR="009313A5" w:rsidRDefault="009313A5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="06D4504A" w14:textId="77777777" w:rsidR="00182582" w:rsidRDefault="00182582">
+    <w:p w14:paraId="0ABB06B1" w14:textId="77777777" w:rsidR="009313A5" w:rsidRDefault="009313A5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -1557,100 +2097,100 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="448A65ED" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -1683,1837 +2223,105 @@
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF1D"/>
-[...138 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F8C68ABE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Punktlistanumrerad"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1352" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...1591 lines deleted...]
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3583,2061 +2391,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...2009 lines deleted...]
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5707,2555 +2505,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-[...2503 lines deleted...]
-  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8325,2517 +2619,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-[...2465 lines deleted...]
-  <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73E43752"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="02DE413A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10904,2182 +2732,809 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
-[...1310 lines deleted...]
-    <w:abstractNumId w:val="79"/>
+  <w:num w:numId="1" w16cid:durableId="861477783">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1367871050">
-    <w:abstractNumId w:val="55"/>
+  <w:num w:numId="2" w16cid:durableId="57095060">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="164058872">
+  <w:num w:numId="3" w16cid:durableId="36130748">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="239486581">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="861477783">
-[...164 lines deleted...]
-  <w:num w:numId="59" w16cid:durableId="361784907">
+  <w:num w:numId="5" w16cid:durableId="1633052381">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="60" w16cid:durableId="158693444">
-[...70 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="120"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
+    <w:rsid w:val="00007563"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
+    <w:rsid w:val="00017097"/>
+    <w:rsid w:val="000235DD"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000614DE"/>
     <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00072DDF"/>
+    <w:rsid w:val="00083A4A"/>
     <w:rsid w:val="00084024"/>
+    <w:rsid w:val="00084C67"/>
     <w:rsid w:val="0009062C"/>
+    <w:rsid w:val="0009135D"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
+    <w:rsid w:val="000C422B"/>
+    <w:rsid w:val="000D2177"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
+    <w:rsid w:val="00103046"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001108C0"/>
     <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
+    <w:rsid w:val="0012232B"/>
+    <w:rsid w:val="00123982"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
+    <w:rsid w:val="00137DAF"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="00144A63"/>
     <w:rsid w:val="001522AE"/>
+    <w:rsid w:val="00156946"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
+    <w:rsid w:val="00165F47"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00174E13"/>
     <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
+    <w:rsid w:val="0018202C"/>
     <w:rsid w:val="00182582"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
+    <w:rsid w:val="001C66D3"/>
+    <w:rsid w:val="001D5E24"/>
+    <w:rsid w:val="001E2720"/>
     <w:rsid w:val="001E3789"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
+    <w:rsid w:val="00220085"/>
+    <w:rsid w:val="00222922"/>
     <w:rsid w:val="00235B57"/>
+    <w:rsid w:val="0023714B"/>
+    <w:rsid w:val="00246F8F"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
+    <w:rsid w:val="002606B7"/>
     <w:rsid w:val="00262F3D"/>
+    <w:rsid w:val="002631B2"/>
     <w:rsid w:val="00263281"/>
+    <w:rsid w:val="0026337C"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
+    <w:rsid w:val="0027051A"/>
     <w:rsid w:val="00270FA8"/>
+    <w:rsid w:val="00274C77"/>
+    <w:rsid w:val="002752C9"/>
     <w:rsid w:val="002759E6"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00283D82"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
+    <w:rsid w:val="0029788B"/>
+    <w:rsid w:val="002A02E9"/>
     <w:rsid w:val="002A1C4F"/>
+    <w:rsid w:val="002A2385"/>
+    <w:rsid w:val="002A258B"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
+    <w:rsid w:val="002C6F55"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
+    <w:rsid w:val="00300025"/>
+    <w:rsid w:val="00300BA3"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
+    <w:rsid w:val="00340E9D"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="003410FB"/>
+    <w:rsid w:val="00342850"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
+    <w:rsid w:val="003636DD"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
+    <w:rsid w:val="00393768"/>
+    <w:rsid w:val="003943BE"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
+    <w:rsid w:val="003B3C3E"/>
+    <w:rsid w:val="003C299A"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
+    <w:rsid w:val="003E5ADF"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
+    <w:rsid w:val="003F3677"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
+    <w:rsid w:val="00415351"/>
     <w:rsid w:val="00416E80"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
+    <w:rsid w:val="00434281"/>
+    <w:rsid w:val="00441113"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
+    <w:rsid w:val="0045366E"/>
     <w:rsid w:val="00460ED0"/>
+    <w:rsid w:val="004621B0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00471705"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
+    <w:rsid w:val="0048424F"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="00492E9D"/>
+    <w:rsid w:val="004A21F2"/>
+    <w:rsid w:val="004A2CFC"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
+    <w:rsid w:val="004C2F27"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
+    <w:rsid w:val="004E02BF"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
+    <w:rsid w:val="0051105C"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="005157B1"/>
+    <w:rsid w:val="005202CC"/>
     <w:rsid w:val="00530B20"/>
     <w:rsid w:val="00531E60"/>
+    <w:rsid w:val="0053277D"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
+    <w:rsid w:val="0059290F"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="005A68E5"/>
     <w:rsid w:val="005B13C8"/>
+    <w:rsid w:val="005B1C32"/>
+    <w:rsid w:val="005B50D7"/>
     <w:rsid w:val="005B5C1C"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
+    <w:rsid w:val="005D25ED"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="00620655"/>
     <w:rsid w:val="0062184C"/>
+    <w:rsid w:val="00621E73"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="00644B99"/>
     <w:rsid w:val="00654119"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00675E4F"/>
     <w:rsid w:val="00685193"/>
+    <w:rsid w:val="00693E7D"/>
+    <w:rsid w:val="006962CF"/>
+    <w:rsid w:val="006970C5"/>
     <w:rsid w:val="006972BF"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
+    <w:rsid w:val="006B5D43"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
+    <w:rsid w:val="006D3C09"/>
     <w:rsid w:val="006D7535"/>
+    <w:rsid w:val="006D761F"/>
+    <w:rsid w:val="006D7E0F"/>
     <w:rsid w:val="006E450B"/>
+    <w:rsid w:val="006E710E"/>
     <w:rsid w:val="006F0D7E"/>
+    <w:rsid w:val="006F54AA"/>
+    <w:rsid w:val="00710846"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00735980"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
+    <w:rsid w:val="00741348"/>
     <w:rsid w:val="00754905"/>
+    <w:rsid w:val="0075767C"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00767EB1"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
+    <w:rsid w:val="00777BA0"/>
+    <w:rsid w:val="00780BF0"/>
+    <w:rsid w:val="007840D9"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
+    <w:rsid w:val="00796002"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007B1058"/>
     <w:rsid w:val="007C55E8"/>
+    <w:rsid w:val="007C7A53"/>
+    <w:rsid w:val="007C7C49"/>
+    <w:rsid w:val="007D1B11"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
+    <w:rsid w:val="007E187E"/>
+    <w:rsid w:val="007E346F"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
+    <w:rsid w:val="007F7365"/>
+    <w:rsid w:val="00801821"/>
+    <w:rsid w:val="00804FCD"/>
+    <w:rsid w:val="008117F5"/>
     <w:rsid w:val="008212CF"/>
     <w:rsid w:val="00821A1B"/>
+    <w:rsid w:val="00822883"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
+    <w:rsid w:val="00853EB7"/>
+    <w:rsid w:val="0085466E"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
+    <w:rsid w:val="00857EC5"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00873419"/>
     <w:rsid w:val="00873957"/>
+    <w:rsid w:val="00874D48"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
+    <w:rsid w:val="00893362"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D124E"/>
+    <w:rsid w:val="008D3801"/>
     <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008D4F7F"/>
     <w:rsid w:val="008E36F8"/>
+    <w:rsid w:val="008E4057"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
+    <w:rsid w:val="008E6B60"/>
     <w:rsid w:val="008E77A1"/>
     <w:rsid w:val="008E78A1"/>
+    <w:rsid w:val="008F360B"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
+    <w:rsid w:val="00911AA8"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
+    <w:rsid w:val="0092013B"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
+    <w:rsid w:val="009313A5"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="009366C3"/>
+    <w:rsid w:val="00937695"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00957D35"/>
+    <w:rsid w:val="0097117B"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009831F2"/>
     <w:rsid w:val="009A07DC"/>
     <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009A5D59"/>
     <w:rsid w:val="009B1F6B"/>
+    <w:rsid w:val="009B2603"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
+    <w:rsid w:val="009C3812"/>
     <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
+    <w:rsid w:val="009E1422"/>
     <w:rsid w:val="009E531B"/>
+    <w:rsid w:val="009E5D51"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
+    <w:rsid w:val="009F40D8"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
+    <w:rsid w:val="00A014E3"/>
+    <w:rsid w:val="00A027B6"/>
     <w:rsid w:val="00A029F6"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
+    <w:rsid w:val="00A42CBA"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A55086"/>
+    <w:rsid w:val="00A55852"/>
+    <w:rsid w:val="00A61351"/>
+    <w:rsid w:val="00A65C12"/>
     <w:rsid w:val="00A65FD4"/>
+    <w:rsid w:val="00A74217"/>
     <w:rsid w:val="00A77B55"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
+    <w:rsid w:val="00AC3CBC"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
+    <w:rsid w:val="00AF72D9"/>
     <w:rsid w:val="00AF7CA0"/>
+    <w:rsid w:val="00B00ED0"/>
+    <w:rsid w:val="00B03DE3"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B047CB"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B14487"/>
+    <w:rsid w:val="00B15F6F"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
+    <w:rsid w:val="00B27015"/>
+    <w:rsid w:val="00B30DA6"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
+    <w:rsid w:val="00B401EC"/>
     <w:rsid w:val="00B405A1"/>
     <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
+    <w:rsid w:val="00B50001"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
+    <w:rsid w:val="00B8108D"/>
     <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
+    <w:rsid w:val="00B94C17"/>
     <w:rsid w:val="00B96AFF"/>
     <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
+    <w:rsid w:val="00BC20AD"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BC6590"/>
+    <w:rsid w:val="00BE4F93"/>
+    <w:rsid w:val="00BE7634"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C01F0D"/>
+    <w:rsid w:val="00C03C13"/>
+    <w:rsid w:val="00C072CD"/>
+    <w:rsid w:val="00C076F1"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C11E55"/>
     <w:rsid w:val="00C14B54"/>
+    <w:rsid w:val="00C350A4"/>
+    <w:rsid w:val="00C35A57"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
+    <w:rsid w:val="00CA29AB"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
+    <w:rsid w:val="00CB232F"/>
+    <w:rsid w:val="00CB2516"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
+    <w:rsid w:val="00CD0850"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF23D4"/>
     <w:rsid w:val="00CF70BB"/>
+    <w:rsid w:val="00CF72EE"/>
     <w:rsid w:val="00D00BD7"/>
     <w:rsid w:val="00D074DB"/>
+    <w:rsid w:val="00D139C6"/>
     <w:rsid w:val="00D139CF"/>
+    <w:rsid w:val="00D16E0C"/>
+    <w:rsid w:val="00D202FB"/>
     <w:rsid w:val="00D20779"/>
+    <w:rsid w:val="00D34F16"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D43AC5"/>
+    <w:rsid w:val="00D448E2"/>
     <w:rsid w:val="00D448FB"/>
     <w:rsid w:val="00D461CB"/>
+    <w:rsid w:val="00D465A0"/>
     <w:rsid w:val="00D47AD7"/>
+    <w:rsid w:val="00D505B6"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D62468"/>
     <w:rsid w:val="00D6435E"/>
     <w:rsid w:val="00D6671A"/>
     <w:rsid w:val="00D67C88"/>
+    <w:rsid w:val="00D82873"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
+    <w:rsid w:val="00DB20D7"/>
     <w:rsid w:val="00DB5891"/>
     <w:rsid w:val="00DB762D"/>
+    <w:rsid w:val="00DC0B3C"/>
+    <w:rsid w:val="00DD0E1B"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
+    <w:rsid w:val="00E001F5"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
+    <w:rsid w:val="00E109CB"/>
     <w:rsid w:val="00E11853"/>
+    <w:rsid w:val="00E21B46"/>
+    <w:rsid w:val="00E346CB"/>
     <w:rsid w:val="00E411B6"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
+    <w:rsid w:val="00E57BC5"/>
     <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="00E61EB3"/>
+    <w:rsid w:val="00E66B0E"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
+    <w:rsid w:val="00E8346F"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
+    <w:rsid w:val="00E93F1B"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
+    <w:rsid w:val="00EA5E94"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED27BE"/>
+    <w:rsid w:val="00ED434C"/>
+    <w:rsid w:val="00ED45C3"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
+    <w:rsid w:val="00EE204B"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
+    <w:rsid w:val="00F04BE3"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F37A5B"/>
     <w:rsid w:val="00F413D9"/>
+    <w:rsid w:val="00F4535A"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F542E1"/>
+    <w:rsid w:val="00F82A0F"/>
     <w:rsid w:val="00F83A7E"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
+    <w:rsid w:val="00F960F2"/>
+    <w:rsid w:val="00FA2F68"/>
     <w:rsid w:val="00FB10AB"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
+    <w:rsid w:val="00FE7251"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -13574,50 +4029,51 @@
     <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:ind w:left="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
@@ -13860,51 +4316,51 @@
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
@@ -14013,51 +4469,51 @@
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="13"/>
+        <w:numId w:val="2"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
@@ -15304,51 +5760,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="14"/>
+        <w:numId w:val="3"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
@@ -15559,51 +6015,51 @@
     <w:rsid w:val="00831C35"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B97D4E"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Punktlistanumrerad">
     <w:name w:val="Punktlista numrerad"/>
     <w:qFormat/>
     <w:rsid w:val="00735980"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="20"/>
+        <w:numId w:val="4"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1349"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="80" w:line="288" w:lineRule="auto"/>
       <w:ind w:right="868"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Punklistanumrerad">
     <w:name w:val="Punklista numrerad"/>
     <w:qFormat/>
     <w:rsid w:val="00D461CB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1349"/>
@@ -15672,286 +6128,362 @@
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00767EB1"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="00767EB1"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="00767EB1"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="scxw26735842">
     <w:name w:val="scxw26735842"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="00767EB1"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006F54AA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Kommentarsreferens">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002A2385"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarer">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="KommentarerChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002A2385"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
+    <w:name w:val="Kommentarer Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Kommentarer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002A2385"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarsmne">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Kommentarer"/>
+    <w:next w:val="Kommentarer"/>
+    <w:link w:val="KommentarsmneChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002A2385"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
+    <w:name w:val="Kommentarsämne Char"/>
+    <w:basedOn w:val="KommentarerChar"/>
+    <w:link w:val="Kommentarsmne"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A2385"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="170073045">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
+        <w:div w:id="74859193">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="109209099">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="113716301">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="226693198">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="288051503">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="292635878">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="532428177">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="559022210">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1175419509">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1242836205">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1283804648">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1305428447">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1332220886">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1376081276">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
         <w:div w:id="1480416978">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="1242836205">
-[...35 lines deleted...]
-        <w:div w:id="1175419509">
+        <w:div w:id="1548184595">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2026131625">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2050176634">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2124884200">
-          <w:marLeft w:val="0"/>
-[...154 lines deleted...]
-        <w:div w:id="2026131625">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -15960,870 +6492,870 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="232393705">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
+        <w:div w:id="21824195">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="94833211">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="109864918">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="140538927">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="147282425">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="172767443">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="213153288">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="229272284">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="267860845">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="306016531">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="329873840">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="331565059">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="378016539">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="385029593">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="387532143">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="448596491">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="455220874">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="461776121">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="486752306">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="511721199">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="595865189">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="642583169">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="767703254">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="793908115">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="819883055">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="832645877">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="874774905">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="898445489">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="921258711">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="921990792">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="933242970">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="999650061">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1003120381">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1018002704">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1087262113">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
         <w:div w:id="1141575917">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
+        <w:div w:id="1157185375">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1235824424">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1239631106">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1306813299">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
         <w:div w:id="1324621506">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="461776121">
+        <w:div w:id="1351563653">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1376274497">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1408845398">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1451902518">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1456438115">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1526794158">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1588684301">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1617176190">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1632907032">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1651867448">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1667367911">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1677805923">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1703633939">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1810200086">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1817332576">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1826892715">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1902207054">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1984120523">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1997563639">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="767703254">
-[...166 lines deleted...]
-        </w:div>
         <w:div w:id="2036080584">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="1376274497">
+        <w:div w:id="2051761773">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2059011917">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2081948484">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2094618375">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2130469440">
-          <w:marLeft w:val="0"/>
-[...538 lines deleted...]
-        <w:div w:id="1018002704">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="268127049">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
+        <w:div w:id="89816519">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
         <w:div w:id="1207446731">
-          <w:marLeft w:val="0"/>
-[...10 lines deleted...]
-        <w:div w:id="89816519">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1442605713">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1694571352">
           <w:marLeft w:val="0"/>
@@ -16882,2148 +7414,2148 @@
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="627977160">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
+        <w:div w:id="103229013">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
         <w:div w:id="2077706115">
-          <w:marLeft w:val="0"/>
-[...10 lines deleted...]
-        <w:div w:id="103229013">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="739711361">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
+        <w:div w:id="2436267">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="46299935">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="85662357">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="149911162">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="151411766">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="156918906">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="170797869">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="201210176">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="244340918">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="272174539">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="302391940">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="334378952">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="348413870">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="372387117">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="403721513">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="442502638">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="462187888">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="464154709">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="475948942">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="487287449">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="578562372">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="602735842">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="651984135">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="659238449">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="697658585">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="765884099">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="788864062">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="800658711">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
         <w:div w:id="936206226">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="170797869">
+        <w:div w:id="952054806">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="977611141">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1012227158">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1016662341">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1026784312">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1100418798">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1123424444">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1182008108">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1228999176">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1232153923">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1236209709">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1280146377">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1345597464">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1356273920">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1374619241">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1430345898">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1461535580">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1475947818">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1497458253">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1565531347">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1587307031">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1651250030">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1682854296">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1703746318">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1736273462">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1753507250">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1755131675">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="651984135">
-[...107 lines deleted...]
-        <w:div w:id="149911162">
+        <w:div w:id="1921327530">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1931308547">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1948809759">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1966307471">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1968581805">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2000766610">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2010911715">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2045905376">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="1565531347">
-[...35 lines deleted...]
-        <w:div w:id="1232153923">
+        <w:div w:id="2077625825">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2108650936">
-          <w:marLeft w:val="0"/>
-[...562 lines deleted...]
-        <w:div w:id="403721513">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="819230229">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
+        <w:div w:id="646520836">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
         <w:div w:id="935820835">
-          <w:marLeft w:val="0"/>
-[...10 lines deleted...]
-        <w:div w:id="646520836">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1555845318">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1614897126">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="900292595">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
+        <w:div w:id="447897658">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1002003097">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1243679620">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
         <w:div w:id="1600915883">
-          <w:marLeft w:val="0"/>
-[...34 lines deleted...]
-        <w:div w:id="1002003097">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1517037162">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
+        <w:div w:id="37365722">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="146826957">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="154151186">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="259141684">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="314771402">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="344937290">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="379790891">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
         <w:div w:id="532621707">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
+        <w:div w:id="576601022">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="668757022">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="704135656">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="764153865">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="898634125">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="950431253">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="986591728">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1085808663">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1181356075">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1196964080">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1244876101">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1284339235">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1430388749">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1494493055">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1540973032">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
         <w:div w:id="1541628193">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="1284339235">
-[...23 lines deleted...]
-        <w:div w:id="1244876101">
+        <w:div w:id="1593052016">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1720937627">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1746999864">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1772505190">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1786078276">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="764153865">
-[...82 lines deleted...]
-        </w:div>
         <w:div w:id="2048486722">
-          <w:marLeft w:val="0"/>
-[...190 lines deleted...]
-        <w:div w:id="1593052016">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1779720256">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
+        <w:div w:id="5981468">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
         <w:div w:id="177668960">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
+        <w:div w:id="257755569">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
         <w:div w:id="319235250">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
+        <w:div w:id="333386834">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="352192667">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="452096703">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="774398955">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1127578515">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1229265608">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1323314809">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1406609824">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1489131957">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1592933319">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
         <w:div w:id="1668821599">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="257755569">
-[...11 lines deleted...]
-        <w:div w:id="1323314809">
+        <w:div w:id="1807501745">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1841309174">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="1489131957">
-[...46 lines deleted...]
-        </w:div>
         <w:div w:id="2048218053">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="1592933319">
-[...22 lines deleted...]
-        </w:div>
         <w:div w:id="2110268248">
-          <w:marLeft w:val="0"/>
-[...58 lines deleted...]
-        <w:div w:id="1127578515">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1860896315">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
+        <w:div w:id="470024725">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
         <w:div w:id="586618646">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
+        <w:div w:id="1604147648">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
         <w:div w:id="1609464341">
-          <w:marLeft w:val="0"/>
-[...22 lines deleted...]
-        <w:div w:id="470024725">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2017144872">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
+        <w:div w:id="35087544">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="438379889">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
         <w:div w:id="506797489">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="644356730">
-          <w:marLeft w:val="0"/>
-[...22 lines deleted...]
-        <w:div w:id="438379889">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2075929479">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
+        <w:div w:id="23755210">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="75245949">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="109083497">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="166331550">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="179202581">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="185364988">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="205607292">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="472867632">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="492377294">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="713971064">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="751588717">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="765272843">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="794296445">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="883907402">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1030489546">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1054814869">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1061711060">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1130510032">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1213540383">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1289118739">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1430464253">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1568609899">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1638755869">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1724671773">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1762335661">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
         <w:div w:id="1852522018">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="765272843">
-[...10 lines deleted...]
-        </w:div>
         <w:div w:id="1929728542">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
+        <w:div w:id="2005818928">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
         <w:div w:id="2029482538">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="1724671773">
-[...166 lines deleted...]
-        </w:div>
         <w:div w:id="2067021924">
-          <w:marLeft w:val="0"/>
-[...130 lines deleted...]
-        <w:div w:id="713971064">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas195-576538876-1151/surrogate/Praktisk%20information%20-%20sjukhus%20version%2019.pdf" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas195-576538876-937/surrogate/Kundnummer%20f%c3%b6r%20RGL%20och%20beredning%20L%c3%a4kemedel%20VGR%20samt%20best%c3%a4llningsdagar.html" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/regionhalsan/vard/sjukvardsapoteken-vgr/beredning-lakemedel-vgr/ofor-vardpersonal" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas195-576538876-1151/surrogate/Praktisk%20information%20-%20sjukhus%20version%2020.pdf" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas195-576538876-937/surrogate/Kundnummer%20f%c3%b6r%20RGL%20och%20beredning%20L%c3%a4kemedel%20VGR%20samt%20best%c3%a4llningsdagar.html" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/regionhalsan/vard/sjukvardsapoteken-vgr/beredning-lakemedel-vgr/ofor-vardpersonal" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pbirs.vgregion.se/Reports_PBIRS/powerbi/Sj%C3%A4lvbetj%C3%A4ning/S%C3%84S/Standarduppf%C3%B6ljning/Ekonomi/2022-478%20Pip-Taz%20S%C3%84S?rs:embed=true" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs9924-923386695-808/surrogate/QSA602%20Centralt%20iordningst%c3%a4llande%20av%20Piperacillin%20Tazobactam%204g%200%2c5g.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/regionhalsan/vard/sjukvardsapoteken-vgr/extemporetillverkning/for-vardpersonal/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas195-576538876-2118/surrogate/Praktisk%20best%c3%a4llningsinformation%20-%20aktuell%20version.pdf" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas195-576538876-2118/surrogate/Praktisk%20best%c3%a4llningsinformation%20-%20aktuell%20version.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/regionhalsan/vard/sjukvardsapoteken-vgr/extemporetillverkning/for-vardpersonal/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId22" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
@@ -19308,73 +9840,185 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1121</Words>
-  <Characters>5943</Characters>
+  <Words>1187</Words>
+  <Characters>6295</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>49</Lines>
+  <Lines>52</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7050</CharactersWithSpaces>
+  <CharactersWithSpaces>7468</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HLinks>
+    <vt:vector size="36" baseType="variant">
+      <vt:variant>
+        <vt:i4>1966148</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>18</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://insidan.vgregion.se/forvaltningar/regionhalsan/vard/sjukvardsapoteken-vgr/extemporetillverkning/for-vardpersonal/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>131146</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>15</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas195-576538876-2118/surrogate/Praktisk best%c3%a4llningsinformation - aktuell version.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966148</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://insidan.vgregion.se/forvaltningar/regionhalsan/vard/sjukvardsapoteken-vgr/extemporetillverkning/for-vardpersonal/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>327741</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://pbirs.vgregion.se/Reports_PBIRS/powerbi/Sj%C3%A4lvbetj%C3%A4ning/S%C3%84S/Standarduppf%C3%B6ljning/Ekonomi/2022-478 Pip-Taz S%C3%84S?rs:embed=true</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5177352</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs9924-923386695-808/surrogate/QSA602 Centralt iordningst%c3%a4llande av Piperacillin Tazobactam 4g 0%2c5g.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>131146</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas195-576538876-2118/surrogate/Praktisk best%c3%a4llningsinformation - aktuell version.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Stopp- och leveranstider för läkemedel till SÄS</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
   <revision>1</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>