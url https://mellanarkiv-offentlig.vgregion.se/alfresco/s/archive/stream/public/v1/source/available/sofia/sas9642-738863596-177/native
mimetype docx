--- v1 (2026-01-29)
+++ v2 (2026-05-11)
@@ -6,51 +6,51 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w:rsidR="00E0291B" w:rsidP="00F35B05" w:rsidRDefault="00E0291B" w14:paraId="1CB4A86E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="00E0291B" w:rsidSect="004E2C7C">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
           <w:pgMar w:top="1701" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc321146591" w:id="0"/>
     </w:p>
     <w:p w:rsidRPr="00E0291B" w:rsidR="00E0291B" w:rsidP="00E04442" w:rsidRDefault="00E0291B" w14:paraId="59AE327D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
@@ -77,70 +77,53 @@
         <w:t>Sammanfattning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w:rsidRPr="00E0291B" w:rsidR="00E0291B" w:rsidP="00E04442" w:rsidRDefault="00E0291B" w14:paraId="7CF47706" w14:textId="343B62C4">
       <w:r>
         <w:t xml:space="preserve">Beskrivning av vaccination, information och dokumentation vid </w:t>
       </w:r>
       <w:r w:rsidR="33E641AF">
         <w:t>S</w:t>
       </w:r>
       <w:r>
         <w:t>plenektomi – standardförfarande.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E0291B" w:rsidP="00E04442" w:rsidRDefault="00E04442" w14:paraId="49872368" w14:textId="744FC06C">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc161748053" w:id="4"/>
       <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w:rsidR="518373BB" w:rsidP="12419C82" w:rsidRDefault="00155BDB" w14:paraId="019CB17A" w14:textId="49D8D502">
-[...18 lines deleted...]
-        <w:t>i övrigt oförändrat.</w:t>
+    <w:p w:rsidR="518373BB" w:rsidP="12419C82" w:rsidRDefault="0070481C" w14:paraId="019CB17A" w14:textId="1A445C9E">
+      <w:r w:rsidRPr="0070481C">
+        <w:t>Pneumokockvaccinet har uppdaterats och ett av meningokockvaccinen har tagits bort eftersom det inte längre tillhandahålls. Länkar har korrigerats.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00CB547B" w:rsidR="00CB547B" w:rsidP="00CB547B" w:rsidRDefault="00CB547B" w14:paraId="0C4545FE" w14:textId="30131256">
       <w:pPr>
         <w:spacing w:before="360" w:after="40"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB547B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E3448B" w:rsidRDefault="00CB547B" w14:paraId="40A7A98D" w14:textId="50C11D0F">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
@@ -197,1107 +180,1107 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00E3448B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00E3448B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="00E3448B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00E3448B" w:rsidRDefault="003F5214" w14:paraId="7B20636E" w14:textId="712FBA50">
+    <w:p w:rsidR="00E3448B" w:rsidRDefault="00E3448B" w14:paraId="7B20636E" w14:textId="712FBA50">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Toc161748053">
-        <w:r w:rsidRPr="009C43A6" w:rsidR="00E3448B">
+        <w:r w:rsidRPr="009C43A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förändringar sedan föregående version</w:t>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc161748053 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E3448B">
-[...5 lines deleted...]
-        <w:r w:rsidR="00E3448B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00E3448B" w:rsidRDefault="003F5214" w14:paraId="249371AB" w14:textId="7D4444B9">
+    <w:p w:rsidR="00E3448B" w:rsidRDefault="00E3448B" w14:paraId="249371AB" w14:textId="7D4444B9">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Toc161748054">
-        <w:r w:rsidRPr="009C43A6" w:rsidR="00E3448B">
+        <w:r w:rsidRPr="009C43A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förutsättningar</w:t>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc161748054 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E3448B">
-[...5 lines deleted...]
-        <w:r w:rsidR="00E3448B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00E3448B" w:rsidRDefault="003F5214" w14:paraId="477C6697" w14:textId="38C98A1E">
+    <w:p w:rsidR="00E3448B" w:rsidRDefault="00E3448B" w14:paraId="477C6697" w14:textId="38C98A1E">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Toc161748055">
-        <w:r w:rsidRPr="009C43A6" w:rsidR="00E3448B">
+        <w:r w:rsidRPr="009C43A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Aktuella vacciner</w:t>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc161748055 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E3448B">
-[...5 lines deleted...]
-        <w:r w:rsidR="00E3448B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00E3448B" w:rsidRDefault="003F5214" w14:paraId="0A7894E9" w14:textId="079B6FB3">
+    <w:p w:rsidR="00E3448B" w:rsidRDefault="00E3448B" w14:paraId="0A7894E9" w14:textId="079B6FB3">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Toc161748056">
-        <w:r w:rsidRPr="009C43A6" w:rsidR="00E3448B">
+        <w:r w:rsidRPr="009C43A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Vaccinationsintervall</w:t>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc161748056 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E3448B">
-[...5 lines deleted...]
-        <w:r w:rsidR="00E3448B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00E3448B" w:rsidRDefault="003F5214" w14:paraId="4EF57141" w14:textId="536DB45D">
+    <w:p w:rsidR="00E3448B" w:rsidRDefault="00E3448B" w14:paraId="4EF57141" w14:textId="536DB45D">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Toc161748057">
-        <w:r w:rsidRPr="009C43A6" w:rsidR="00E3448B">
+        <w:r w:rsidRPr="009C43A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Genomförande</w:t>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc161748057 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E3448B">
-[...5 lines deleted...]
-        <w:r w:rsidR="00E3448B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00E3448B" w:rsidRDefault="003F5214" w14:paraId="3906B6CF" w14:textId="5399E6FE">
+    <w:p w:rsidR="00E3448B" w:rsidRDefault="00E3448B" w14:paraId="3906B6CF" w14:textId="5399E6FE">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Toc161748058">
-        <w:r w:rsidRPr="009C43A6" w:rsidR="00E3448B">
+        <w:r w:rsidRPr="009C43A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Pneumokockvaccin</w:t>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc161748058 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E3448B">
-[...5 lines deleted...]
-        <w:r w:rsidR="00E3448B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00E3448B" w:rsidRDefault="003F5214" w14:paraId="51A00820" w14:textId="7F639D06">
+    <w:p w:rsidR="00E3448B" w:rsidRDefault="00E3448B" w14:paraId="51A00820" w14:textId="7F639D06">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Toc161748059">
-        <w:r w:rsidRPr="009C43A6" w:rsidR="00E3448B">
+        <w:r w:rsidRPr="009C43A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Meningokockvaccin</w:t>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc161748059 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E3448B">
-[...5 lines deleted...]
-        <w:r w:rsidR="00E3448B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00E3448B" w:rsidRDefault="003F5214" w14:paraId="0364A72B" w14:textId="3551E7A5">
+    <w:p w:rsidR="00E3448B" w:rsidRDefault="00E3448B" w14:paraId="0364A72B" w14:textId="3551E7A5">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Toc161748060">
-        <w:r w:rsidRPr="009C43A6" w:rsidR="00E3448B">
+        <w:r w:rsidRPr="009C43A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Grundvaccination</w:t>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc161748060 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E3448B">
-[...5 lines deleted...]
-        <w:r w:rsidR="00E3448B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00E3448B" w:rsidRDefault="003F5214" w14:paraId="476DD38B" w14:textId="08C4AAFF">
+    <w:p w:rsidR="00E3448B" w:rsidRDefault="00E3448B" w14:paraId="476DD38B" w14:textId="08C4AAFF">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Toc161748061">
-        <w:r w:rsidRPr="009C43A6" w:rsidR="00E3448B">
+        <w:r w:rsidRPr="009C43A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Boostervaccination till patienter upp till och med 25 års ålder</w:t>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc161748061 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E3448B">
-[...5 lines deleted...]
-        <w:r w:rsidR="00E3448B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00E3448B" w:rsidRDefault="003F5214" w14:paraId="5B595ACE" w14:textId="0E2C2326">
+    <w:p w:rsidR="00E3448B" w:rsidRDefault="00E3448B" w14:paraId="5B595ACE" w14:textId="0E2C2326">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Toc161748062">
-        <w:r w:rsidRPr="009C43A6" w:rsidR="00E3448B">
+        <w:r w:rsidRPr="009C43A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Vaccin mot säsongsinfluensa</w:t>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc161748062 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E3448B">
-[...5 lines deleted...]
-        <w:r w:rsidR="00E3448B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00E3448B" w:rsidRDefault="003F5214" w14:paraId="0DFD6C7A" w14:textId="748A1A32">
+    <w:p w:rsidR="00E3448B" w:rsidRDefault="00E3448B" w14:paraId="0DFD6C7A" w14:textId="748A1A32">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Toc161748063">
-        <w:r w:rsidRPr="009C43A6" w:rsidR="00E3448B">
+        <w:r w:rsidRPr="009C43A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Sammanfattande rekommendationer för vuxna efter splenektomi</w:t>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc161748063 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E3448B">
-[...5 lines deleted...]
-        <w:r w:rsidR="00E3448B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00E3448B" w:rsidRDefault="003F5214" w14:paraId="4E373D6A" w14:textId="108983C8">
+    <w:p w:rsidR="00E3448B" w:rsidRDefault="00E3448B" w14:paraId="4E373D6A" w14:textId="108983C8">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Toc161748064">
-        <w:r w:rsidRPr="009C43A6" w:rsidR="00E3448B">
+        <w:r w:rsidRPr="009C43A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Dokumentation i Melior</w:t>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc161748064 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E3448B">
-[...5 lines deleted...]
-        <w:r w:rsidR="00E3448B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00E3448B" w:rsidRDefault="003F5214" w14:paraId="383BF515" w14:textId="6B16C675">
+    <w:p w:rsidR="00E3448B" w:rsidRDefault="00E3448B" w14:paraId="383BF515" w14:textId="6B16C675">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Toc161748065">
-        <w:r w:rsidRPr="009C43A6" w:rsidR="00E3448B">
+        <w:r w:rsidRPr="009C43A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Information</w:t>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc161748065 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E3448B">
-[...5 lines deleted...]
-        <w:r w:rsidR="00E3448B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00E3448B" w:rsidRDefault="003F5214" w14:paraId="6F35FDD8" w14:textId="2AA93643">
+    <w:p w:rsidR="00E3448B" w:rsidRDefault="00E3448B" w14:paraId="6F35FDD8" w14:textId="2AA93643">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Toc161748066">
-        <w:r w:rsidRPr="009C43A6" w:rsidR="00E3448B">
+        <w:r w:rsidRPr="009C43A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Dokumentinformation</w:t>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc161748066 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E3448B">
-[...5 lines deleted...]
-        <w:r w:rsidR="00E3448B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00E3448B" w:rsidRDefault="003F5214" w14:paraId="055831CC" w14:textId="33DA69FA">
+    <w:p w:rsidR="00E3448B" w:rsidRDefault="00E3448B" w14:paraId="055831CC" w14:textId="33DA69FA">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Toc161748067">
-        <w:r w:rsidRPr="009C43A6" w:rsidR="00E3448B">
+        <w:r w:rsidRPr="009C43A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Referens- och länkförteckning</w:t>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc161748067 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E3448B">
-[...5 lines deleted...]
-        <w:r w:rsidR="00E3448B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00E3448B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="004E2C7C" w:rsidP="004E2C7C" w:rsidRDefault="00CB547B" w14:paraId="7F26FCD4" w14:textId="237B08FF">
       <w:pPr>
         <w:spacing w:before="240" w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkStart w:name="_Toc447715997" w:id="5"/>
       <w:r w:rsidRPr="004E2C7C" w:rsidR="004E2C7C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Bilaga</w:t>
       </w:r>
@@ -1339,162 +1322,182 @@
     </w:p>
     <w:p w:rsidRPr="00E0291B" w:rsidR="00E0291B" w:rsidP="00870C27" w:rsidRDefault="00E0291B" w14:paraId="2944BBC6" w14:textId="226E6E9D">
       <w:r w:rsidRPr="00E0291B">
         <w:t>Som vaccination mot kapslade bakterier ges</w:t>
       </w:r>
       <w:r w:rsidR="009B45C2">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00870C27" w:rsidR="00E0291B" w:rsidP="00EF26EA" w:rsidRDefault="00E0291B" w14:paraId="4CE45513" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00870C27">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Pneumokocker</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009B45C2" w:rsidR="00E0291B" w:rsidP="00DD00E1" w:rsidRDefault="000B1DF3" w14:paraId="6EA091F1" w14:textId="666C8363">
+    <w:p w:rsidRPr="009B45C2" w:rsidR="00E0291B" w:rsidP="00DD00E1" w:rsidRDefault="171607BF" w14:paraId="6EA091F1" w14:textId="55D9D555">
       <w:pPr>
         <w:pStyle w:val="Punktlistaalfabetisk"/>
-        <w:rPr/>
-[...25 lines deleted...]
-      <w:r w:rsidRPr="009B45C2">
+      </w:pPr>
+      <w:r>
+        <w:t>Capvaxive</w:t>
+      </w:r>
+      <w:r w:rsidRPr="46D7444B" w:rsidR="0C5CC2D8">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B45C2">
-        <w:t xml:space="preserve"> som är 23-valent pneumokock-polysackaridvaccin.</w:t>
+      <w:r w:rsidRPr="46D7444B" w:rsidR="08E2A567">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E0291B">
+        <w:t xml:space="preserve">som är </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF26EA">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="56F2FE8D">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E0291B">
+        <w:t>-valent konjugerat pneumokockvaccin</w:t>
+      </w:r>
+      <w:r w:rsidR="57DF9B3B">
+        <w:t xml:space="preserve"> (PCV21)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E0291B">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009B45C2" w:rsidR="00EF26EA" w:rsidP="00DD00E1" w:rsidRDefault="00E0291B" w14:paraId="17996BDE" w14:textId="2927FAEC">
+      <w:pPr>
+        <w:pStyle w:val="Punktlistaalfabetisk"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Pneumovax</w:t>
+      </w:r>
+      <w:r w:rsidRPr="46D7444B">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>®</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som är 23-valent pneumokock-polysackaridvaccin</w:t>
+      </w:r>
+      <w:r w:rsidR="5C1A854C">
+        <w:t xml:space="preserve"> (PPV23)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00EF26EA" w:rsidR="00E0291B" w:rsidP="00EF26EA" w:rsidRDefault="00EF26EA" w14:paraId="5923E5D4" w14:textId="2DD6C37B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF26EA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF26EA" w:rsidR="00E0291B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>eningokocker</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DD00E1" w:rsidR="00E0291B" w:rsidP="00B67354" w:rsidRDefault="00E0291B" w14:paraId="5134C92F" w14:textId="6C7F5285">
       <w:pPr>
         <w:pStyle w:val="Punktlistaalfabetisk"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:ind w:left="1349" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="00DD00E1">
         <w:t>Menveo® eller Nimenrix® (</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD00E1" w:rsidR="007970BD">
         <w:t>kvadri</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD00E1">
         <w:t>valent vaccin mot serogrupper A,C,W-135 samt Y).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DD00E1" w:rsidR="00E0291B" w:rsidP="00B67354" w:rsidRDefault="00E0291B" w14:paraId="711701BD" w14:textId="77777777">
+    <w:p w:rsidRPr="00DD00E1" w:rsidR="00E0291B" w:rsidP="00B67354" w:rsidRDefault="00E0291B" w14:paraId="711701BD" w14:textId="1CD2B647">
       <w:pPr>
         <w:pStyle w:val="Punktlistaalfabetisk"/>
       </w:pPr>
-      <w:r w:rsidRPr="00DD00E1">
-        <w:t>Bexsero® eller Trumenba® (monovalent vaccin mot serogrupp B).</w:t>
+      <w:r>
+        <w:t>Bexsero® (monovalent vaccin mot serogrupp B).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00335DD7" w:rsidR="00335DD7" w:rsidP="00335DD7" w:rsidRDefault="00335DD7" w14:paraId="20946EAD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00335DD7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Säsongsinfluensa-vaccin</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00335DD7" w:rsidP="00335DD7" w:rsidRDefault="00335DD7" w14:paraId="2C031449" w14:textId="31BD3E32">
-[...1 lines deleted...]
-        <w:rPr/>
+    <w:p w:rsidR="00335DD7" w:rsidP="00335DD7" w:rsidRDefault="1FCD69B0" w14:paraId="2C031449" w14:textId="31BD3E32">
+      <w:r>
         <w:t>Tex Fluarix</w:t>
       </w:r>
       <w:r w:rsidR="00B67354">
-        <w:rPr/>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E0291B" w:rsidR="00E0291B" w:rsidP="00622EC2" w:rsidRDefault="00E0291B" w14:paraId="1AAA9E8E" w14:textId="0D2E0512">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc161748056" w:id="9"/>
       <w:r w:rsidRPr="00E0291B">
         <w:t>Vaccinationsintervall</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w:rsidRPr="00E0291B" w:rsidR="00E0291B" w:rsidP="00622EC2" w:rsidRDefault="00E0291B" w14:paraId="1E9180D5" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r w:rsidRPr="00E0291B">
         <w:t xml:space="preserve">Vid </w:t>
       </w:r>
       <w:r w:rsidRPr="00E0291B">
         <w:rPr>
           <w:i/>
         </w:rPr>
@@ -1553,184 +1556,166 @@
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w:rsidRPr="00E0291B" w:rsidR="00E0291B" w:rsidP="0008113E" w:rsidRDefault="0077597F" w14:paraId="5F796125" w14:textId="52D4B3E0">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc447715998" w:id="11"/>
       <w:bookmarkStart w:name="_Toc161748058" w:id="12"/>
       <w:r>
         <w:t>Pneumo</w:t>
       </w:r>
       <w:r w:rsidR="004626E2">
         <w:t>k</w:t>
       </w:r>
       <w:r>
         <w:t>ockva</w:t>
       </w:r>
       <w:r w:rsidRPr="00E0291B" w:rsidR="00E0291B">
         <w:t>ccin</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w:rsidRPr="00E0291B" w:rsidR="00E0291B" w:rsidP="00A20AC8" w:rsidRDefault="00E0291B" w14:paraId="22C77B1E" w14:textId="3964CE6B">
-[...1 lines deleted...]
-        <w:rPr/>
+    <w:p w:rsidRPr="00E0291B" w:rsidR="00E0291B" w:rsidP="00A20AC8" w:rsidRDefault="00E0291B" w14:paraId="22C77B1E" w14:textId="2D2016B9">
+      <w:r>
         <w:t xml:space="preserve">En dos </w:t>
       </w:r>
-      <w:r w:rsidR="2EBAE89B">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="4B7E1686" w:rsidR="00AB0274">
+      <w:r w:rsidR="3B0D3304">
+        <w:t>Capvaxive</w:t>
+      </w:r>
+      <w:r w:rsidRPr="46D7444B" w:rsidR="00AB0274">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">® </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6C4B">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB0274">
+        <w:t>PCV2</w:t>
+      </w:r>
+      <w:r w:rsidR="0B8EA26B">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB0274">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E0291B" w:rsidP="00A20AC8" w:rsidRDefault="00E0291B" w14:paraId="59CAE9C4" w14:textId="19B2BBF1">
+      <w:r>
+        <w:t xml:space="preserve">En dos </w:t>
+      </w:r>
+      <w:r w:rsidR="000F6DD8">
+        <w:t>Pneumovax</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4B7E1686">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r w:rsidRPr="4B7E1686" w:rsidR="00AB0274">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EE6C4B">
-[...34 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00E6262F">
-        <w:rPr/>
         <w:t xml:space="preserve">(PPV23) ges </w:t>
       </w:r>
       <w:r w:rsidR="00AE0B7E">
-        <w:rPr/>
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:r w:rsidR="005A667E">
-        <w:rPr/>
         <w:t>mån</w:t>
       </w:r>
       <w:r w:rsidR="00AE0B7E">
-        <w:rPr/>
         <w:t xml:space="preserve">ader efter </w:t>
       </w:r>
       <w:r w:rsidR="2AA61A38">
-        <w:rPr/>
         <w:t>Prevenar20</w:t>
       </w:r>
       <w:r w:rsidRPr="4B7E1686" w:rsidR="00A71099">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r w:rsidR="00E0291B">
-        <w:rPr/>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F9176F" w:rsidP="00A20AC8" w:rsidRDefault="00F9176F" w14:paraId="532C9246" w14:textId="14E5A5D0">
       <w:r>
         <w:t>Reva</w:t>
       </w:r>
       <w:r w:rsidR="0078165F">
         <w:t>ccinationer/boostringar mede Pneumovax</w:t>
       </w:r>
       <w:r w:rsidRPr="00E0291B" w:rsidR="0078165F">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
       <w:r w:rsidR="0078165F">
         <w:t xml:space="preserve"> (PPV23) vart 5:e år därefter.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004F64B8" w:rsidP="00A20AC8" w:rsidRDefault="004F64B8" w14:paraId="2FD586DA" w14:textId="77860724">
       <w:r>
         <w:t>Vid tidigare pneumo</w:t>
       </w:r>
       <w:r w:rsidR="00086525">
         <w:t>k</w:t>
       </w:r>
       <w:r>
         <w:t>ockvaccination</w:t>
       </w:r>
       <w:r w:rsidR="00041DFF">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> använd nedanstående tabell för optimering/boostring:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="7938" w:type="dxa"/>
         <w:tblInd w:w="907" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3969"/>
         <w:gridCol w:w="3969"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00096F32" w:rsidTr="002802AE" w14:paraId="23E09E05" w14:textId="77777777">
+      <w:tr w:rsidR="00096F32" w:rsidTr="46D7444B" w14:paraId="23E09E05" w14:textId="77777777">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3754" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w:rsidRPr="00975BB1" w:rsidR="0040526F" w:rsidP="00F73FF0" w:rsidRDefault="00975BB1" w14:paraId="72995083" w14:textId="670D3844">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00975BB1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Vaccinationsstatus</w:t>
@@ -1741,971 +1726,737 @@
           <w:tcPr>
             <w:tcW w:w="3754" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w:rsidRPr="00975BB1" w:rsidR="0040526F" w:rsidP="00F73FF0" w:rsidRDefault="00975BB1" w14:paraId="7EB293E4" w14:textId="1AB1E086">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00975BB1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Vaccin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040526F" w:rsidTr="002802AE" w14:paraId="3636E03E" w14:textId="77777777">
+      <w:tr w:rsidR="0040526F" w:rsidTr="46D7444B" w14:paraId="3636E03E" w14:textId="77777777">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0040526F" w:rsidP="00F73FF0" w:rsidRDefault="00312D2B" w14:paraId="7B1AF9F5" w14:textId="484468B6">
+          <w:p w:rsidR="0040526F" w:rsidP="00F73FF0" w:rsidRDefault="2BD95E24" w14:paraId="7B1AF9F5" w14:textId="5C82DD82">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="22"/>
             </w:pPr>
             <w:r>
               <w:t>Inte vaccinerad med pneu</w:t>
             </w:r>
-            <w:r w:rsidR="000D752D">
+            <w:r w:rsidR="1A0F8F57">
               <w:t>mo</w:t>
             </w:r>
-            <w:r w:rsidR="00DD6769">
+            <w:r w:rsidR="7B57AE23">
               <w:t>kock</w:t>
             </w:r>
-            <w:r w:rsidR="003C74A2">
+            <w:r w:rsidR="5B404A23">
               <w:t>vaccin</w:t>
             </w:r>
-            <w:r w:rsidR="00142416">
+            <w:r w:rsidR="174DE233">
               <w:t xml:space="preserve"> eller </w:t>
             </w:r>
-            <w:r w:rsidR="00FD28B9">
-              <w:t>enbart PCV13</w:t>
+            <w:r w:rsidR="11F63BA2">
+              <w:t>enbart PCV</w:t>
             </w:r>
-            <w:r w:rsidR="00502954">
+            <w:r w:rsidR="665441E9">
+              <w:t>7/</w:t>
+            </w:r>
+            <w:r w:rsidR="11F63BA2">
+              <w:t>13</w:t>
+            </w:r>
+            <w:r w:rsidR="74618D8B">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0040526F" w:rsidP="00F73FF0" w:rsidRDefault="00096F32" w14:paraId="54F42B88" w14:textId="14B5A541">
+          <w:p w:rsidR="0040526F" w:rsidP="00F73FF0" w:rsidRDefault="02C2C75D" w14:paraId="54F42B88" w14:textId="38A819CE">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="13"/>
             </w:pPr>
             <w:r>
-              <w:t>En dos PCV20</w:t>
+              <w:t>En dos PCV2</w:t>
             </w:r>
-            <w:r w:rsidR="00B9678B">
+            <w:r w:rsidR="586BE07F">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="0486FD81">
               <w:t xml:space="preserve"> oc</w:t>
             </w:r>
-            <w:r w:rsidR="0092359E">
+            <w:r w:rsidR="769A6877">
               <w:t>h</w:t>
             </w:r>
-            <w:r w:rsidR="00A2341F">
+            <w:r w:rsidR="187AAF97">
               <w:t xml:space="preserve"> minst 8 veckor senare en dos PPV23</w:t>
             </w:r>
-            <w:r w:rsidR="00B24AB7">
+            <w:r w:rsidR="1E86CB80">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040526F" w:rsidTr="002802AE" w14:paraId="1D86C721" w14:textId="77777777">
+      <w:tr w:rsidR="0040526F" w:rsidTr="46D7444B" w14:paraId="1D86C721" w14:textId="77777777">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0040526F" w:rsidP="00F73FF0" w:rsidRDefault="005D1ACF" w14:paraId="72456A36" w14:textId="0371F18D">
+          <w:p w:rsidR="0040526F" w:rsidP="00F73FF0" w:rsidRDefault="7B8C0F0F" w14:paraId="72456A36" w14:textId="2D832696">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="22"/>
             </w:pPr>
             <w:r>
-              <w:t>Tidigare vaccinerad med PPV23 eller PCV13 + PPV23</w:t>
+              <w:t>Tidigare vaccinerad med PPV23 eller PCV</w:t>
             </w:r>
-            <w:r w:rsidR="00502954">
+            <w:r w:rsidR="108620C1">
+              <w:t>7/</w:t>
+            </w:r>
+            <w:r>
+              <w:t>13 + PPV23</w:t>
+            </w:r>
+            <w:r w:rsidR="74618D8B">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0040526F" w:rsidP="00F73FF0" w:rsidRDefault="0080235F" w14:paraId="6C088297" w14:textId="19DED59D">
+          <w:p w:rsidR="0040526F" w:rsidP="00F73FF0" w:rsidRDefault="4C4624B2" w14:paraId="6C088297" w14:textId="28E1AA7C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="13"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">En dos PCV20 minst 1 år efter senaste dosen och en dos PPV23 minst </w:t>
+              <w:t>En dos PCV2</w:t>
             </w:r>
-            <w:r w:rsidR="008D74C7">
-              <w:t>5 år sedan föregående dos PPV23 men tidigast 8 veckor efter PCV20.</w:t>
+            <w:r w:rsidR="44686642">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> minst 1 år efter senaste dosen och en dos PPV23 minst </w:t>
+            </w:r>
+            <w:r w:rsidR="6EBA7470">
+              <w:t>5 år sedan föregående dos PPV23 men tidigast 8 veckor efter PCV2</w:t>
+            </w:r>
+            <w:r w:rsidR="6F5EB429">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="6EBA7470">
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040526F" w:rsidTr="002802AE" w14:paraId="074B4EDA" w14:textId="77777777">
+      <w:tr w:rsidR="0040526F" w:rsidTr="46D7444B" w14:paraId="074B4EDA" w14:textId="77777777">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3754" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0040526F" w:rsidP="00F73FF0" w:rsidRDefault="00104F88" w14:paraId="56920298" w14:textId="7FD4A4CA">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="22"/>
             </w:pPr>
             <w:r>
               <w:t>Tidigare vaccinerad med PCV20 + PPV23.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3754" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0040526F" w:rsidP="00F73FF0" w:rsidRDefault="00502954" w14:paraId="3A7A779B" w14:textId="5CB193CA">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="13"/>
             </w:pPr>
             <w:r>
               <w:t>En dos PPV23 rekommenderas vart femte år. Behovet av boosterdos med  PCV är inte klarlagt.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00067CBA" w:rsidP="00D42478" w:rsidRDefault="003761F7" w14:paraId="4518388F" w14:textId="1B3ED426">
-[...94 lines deleted...]
-    </w:p>
     <w:p w:rsidR="001E6CBA" w:rsidP="001E6CBA" w:rsidRDefault="001E6CBA" w14:paraId="186EF811" w14:textId="65659963">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc161748059" w:id="13"/>
       <w:r>
         <w:t>Meningokockvaccin</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w:rsidR="00B30BE0" w:rsidP="00B30BE0" w:rsidRDefault="00B30BE0" w14:paraId="7D293E15" w14:textId="39255C5C">
       <w:r>
         <w:t>Till tidigare ovaccinerad person, 25 år eller yngre, rekommenderas meningokockvaccination oavsett tid från splenektomin. Till tidigare ovaccinerad person äldre än 25 år rekommenderas vaccination i normalfallet endast om det gått mindre än 5 år sedan splenektomin.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B30BE0" w:rsidP="002F1A96" w:rsidRDefault="00B30BE0" w14:paraId="323FB400" w14:textId="1C3E6C19">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc161748060" w:id="14"/>
       <w:r>
         <w:t>Grundvaccination</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w:rsidR="00B30BE0" w:rsidP="00B30BE0" w:rsidRDefault="00B30BE0" w14:paraId="50E92DF4" w14:textId="2792B42D">
+    <w:p w:rsidR="00B30BE0" w:rsidP="00B30BE0" w:rsidRDefault="00B30BE0" w14:paraId="50E92DF4" w14:textId="433F0D82">
       <w:r>
         <w:t>En dos konjugerat MenACWY</w:t>
       </w:r>
       <w:r w:rsidR="003F7F2B">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t>vaccin (Menveo</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7F2B">
+      <w:r w:rsidRPr="46D7444B">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> eller Nimenrix</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7F2B" w:rsidR="003F7F2B">
+      <w:r w:rsidRPr="46D7444B" w:rsidR="003F7F2B">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
       <w:r>
         <w:t>) samt vaccination mot MenB (2 doser Bexsero</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7F2B" w:rsidR="003F7F2B">
+      <w:r w:rsidRPr="46D7444B" w:rsidR="003F7F2B">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> eller 3 doser Trumenba</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003F7F2B" w:rsidR="003F7F2B">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="003F7F2B">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B30BE0" w:rsidP="00750DB5" w:rsidRDefault="00B30BE0" w14:paraId="1C94CE32" w14:textId="3F21FF1D">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc161748061" w:id="15"/>
+      <w:r>
+        <w:t>Boostervaccination till patienter upp till och med 25 års ålder</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w:rsidR="00B30BE0" w:rsidP="00B30BE0" w:rsidRDefault="00B30BE0" w14:paraId="13B724DD" w14:textId="243BE482">
+      <w:r>
+        <w:t>En dos MenB (Bexsero</w:t>
+      </w:r>
+      <w:r w:rsidRPr="46D7444B" w:rsidR="00750DB5">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
       <w:r>
-        <w:t>)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003F7F2B">
+        <w:t>) efter 1 år</w:t>
+      </w:r>
+      <w:r w:rsidR="28CBAD52">
+        <w:t xml:space="preserve"> och därefter vart tredje år till 26 års ålder</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB08EE">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B30BE0" w:rsidP="00750DB5" w:rsidRDefault="00B30BE0" w14:paraId="1C94CE32" w14:textId="3F21FF1D">
-[...3 lines deleted...]
-      <w:bookmarkStart w:name="_Toc161748061" w:id="15"/>
+    <w:p w:rsidR="00B30BE0" w:rsidP="00B30BE0" w:rsidRDefault="00B30BE0" w14:paraId="740DFDCF" w14:textId="357383D7">
       <w:r>
-        <w:t>Boostervaccination till patienter upp till och med 25 års ålder</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="003F7F2B" w:rsidR="00750DB5">
+        <w:t>En dos MenACWY (Menveo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="46D7444B" w:rsidR="00750DB5">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> eller Trumenba</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003F7F2B" w:rsidR="00750DB5">
+        <w:t xml:space="preserve"> eller Nimenrix</w:t>
+      </w:r>
+      <w:r w:rsidRPr="46D7444B" w:rsidR="00750DB5">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
       <w:r>
-        <w:t>) efter 1 år</w:t>
-[...24 lines deleted...]
-      <w:r>
         <w:t>) efter 5 år</w:t>
+      </w:r>
+      <w:r w:rsidR="1D4AE16C">
+        <w:t xml:space="preserve"> till 26 års ålder</w:t>
       </w:r>
       <w:r w:rsidR="00EB08EE">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DC594C" w:rsidR="00B30BE0" w:rsidP="00FC662C" w:rsidRDefault="00B30BE0" w14:paraId="3926B0F5" w14:textId="60DB9EA3">
       <w:r w:rsidRPr="00914FD9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>OBS!</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Meningokockvaccination kan bli aktuell till patienter äldre än 25</w:t>
       </w:r>
       <w:r w:rsidR="00914FD9">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>år</w:t>
       </w:r>
       <w:r w:rsidR="00C72868">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> även om längre tid än fem år förflutit efter splenektomin vid till exempel </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC594C">
         <w:t>pågående utbrott</w:t>
       </w:r>
       <w:r w:rsidR="00FC662C">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC594C">
         <w:t>inför utlandsresa eller vid annan samtidig immunbrist.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E6CBA" w:rsidP="00B30BE0" w:rsidRDefault="00B30BE0" w14:paraId="56BA7B53" w14:textId="11530C2A">
+    <w:p w:rsidR="001E6CBA" w:rsidP="00B30BE0" w:rsidRDefault="00B30BE0" w14:paraId="56BA7B53" w14:textId="4615A8EA">
       <w:r>
         <w:t>Observera att Menveo</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7F2B" w:rsidR="00FC662C">
+      <w:r w:rsidRPr="46D7444B" w:rsidR="00FC662C">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> och Nimenrix</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7F2B" w:rsidR="00FC662C">
+      <w:r w:rsidRPr="46D7444B" w:rsidR="00FC662C">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> respektive Bexsero</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> inte är utbytbara</w:t>
+        <w:t xml:space="preserve">  inte är utbytbara</w:t>
       </w:r>
       <w:r w:rsidR="00F2245D">
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r>
         <w:t>vid grundvaccination (dos 1 och 2) bör man helst ge samma vaccinsort. Vid uppföljande vaccindoser vid boostring kan man eftersträva samma vaccinsort</w:t>
       </w:r>
       <w:r w:rsidR="00F2245D">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> men om det saknas används det vaccin som finns tillgängligt.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004471A0" w:rsidP="004471A0" w:rsidRDefault="004471A0" w14:paraId="1A494543" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc161748062" w:id="16"/>
       <w:r>
         <w:t>Vaccin mot säsongsinfluensa</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w:rsidR="004471A0" w:rsidP="004471A0" w:rsidRDefault="004471A0" w14:paraId="095F54D1" w14:textId="77777777">
       <w:r>
         <w:t>Årlig influensavaccin inför eller under pågående influensasäsong. Syftet är att minska risken för allvarlig sekundär bakteriell pneumoni.</w:t>
-      </w:r>
-[...18 lines deleted...]
-        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0069066B" w:rsidR="00A142F9" w:rsidP="0069066B" w:rsidRDefault="00A142F9" w14:paraId="68FC805B" w14:textId="40409AEF">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc161748063" w:id="17"/>
       <w:r w:rsidRPr="0069066B">
         <w:t>Sammanfattande rekommendation</w:t>
       </w:r>
       <w:r w:rsidRPr="0069066B" w:rsidR="001907A0">
         <w:t>er</w:t>
       </w:r>
       <w:r w:rsidRPr="0069066B" w:rsidR="00FE28BD">
         <w:t xml:space="preserve"> för vuxna</w:t>
       </w:r>
       <w:r w:rsidRPr="0069066B" w:rsidR="0069066B">
         <w:t xml:space="preserve"> efter splenektomi</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w:rsidR="001907A0" w:rsidP="001907A0" w:rsidRDefault="001907A0" w14:paraId="75E24C04" w14:textId="65ED0124">
       <w:r>
         <w:t>Nedanstående faktaruta sammanfatta</w:t>
       </w:r>
       <w:r w:rsidR="00457556">
         <w:t xml:space="preserve">r </w:t>
       </w:r>
       <w:r w:rsidR="001C62F4">
         <w:t xml:space="preserve">infektionsläkarföreningens </w:t>
       </w:r>
       <w:r>
         <w:t>rekommendationer för vaccination av vuxna inför och efter splenektomi.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="7938" w:type="dxa"/>
         <w:tblInd w:w="907" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7938"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003134E0" w:rsidTr="453F1671" w14:paraId="4EB7C77A" w14:textId="77777777">
+      <w:tr w:rsidR="003134E0" w:rsidTr="46D7444B" w14:paraId="4EB7C77A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7938" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="003134E0" w:rsidP="00FE28BD" w:rsidRDefault="00CB1F7B" w14:paraId="591FAB06" w14:textId="77777777">
+          <w:p w:rsidRPr="0070481C" w:rsidR="002C14A6" w:rsidP="0070481C" w:rsidRDefault="070E866F" w14:paraId="41E7FBE2" w14:textId="1F6C4D98">
             <w:pPr>
-              <w:keepNext/>
-[...34 lines deleted...]
-              <w:ind w:left="0" w:right="96"/>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C14A6">
+            <w:r w:rsidRPr="0070481C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccin mot </w:t>
-[...13 lines deleted...]
-              <w:t>kocker</w:t>
+              <w:t xml:space="preserve">Vaccination av splenektomerade </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00191D5F" w:rsidP="00FE28BD" w:rsidRDefault="00E01284" w14:paraId="6F73F6BB" w14:textId="10D4E445">
+          <w:p w:rsidR="002C14A6" w:rsidP="003E04CE" w:rsidRDefault="070E866F" w14:paraId="1B06DD13" w14:textId="010E408C">
             <w:pPr>
-              <w:keepNext/>
-[...2 lines deleted...]
-              <w:ind w:left="0" w:right="94"/>
+              <w:ind w:left="0"/>
             </w:pPr>
-            <w:r>
-              <w:t>Till tidigare ovaccinerad rekommenderas vaccination oavsett tid sedan splenektomin.</w:t>
+            <w:r w:rsidRPr="46D7444B">
+              <w:t xml:space="preserve">Vaccinationen avslutas senast 14 dagar före splenektomin eller påbörjas tidigast 14 dagar efter ingreppet (AII-CIII)1 . Vid risk för fördröjd vaccination kan vaccinationen påbörjas innan patienten lämnar sjukhuset även tidigare än 14 dagar efter operationen. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E01284" w:rsidP="00FE28BD" w:rsidRDefault="00DF2517" w14:paraId="608808DC" w14:textId="528BAA2F">
+          <w:p w:rsidRPr="0070481C" w:rsidR="002C14A6" w:rsidP="0070481C" w:rsidRDefault="070E866F" w14:paraId="29B8EE06" w14:textId="108947D9">
             <w:pPr>
-              <w:pStyle w:val="Punktlista"/>
-[...72 lines deleted...]
-              <w:ind w:left="0" w:right="96"/>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C14A6">
+            <w:r w:rsidRPr="0070481C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Vaccin mot meningokocker</w:t>
+              <w:t xml:space="preserve">Vaccin mot pneumokocker </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E1D84" w:rsidP="00FE28BD" w:rsidRDefault="005E1D84" w14:paraId="2B45EF4C" w14:textId="46C2E074">
+          <w:p w:rsidR="002C14A6" w:rsidP="0070481C" w:rsidRDefault="070E866F" w14:paraId="07DE2E91" w14:textId="70BA65F2">
             <w:pPr>
-              <w:keepNext/>
-[...2 lines deleted...]
-              <w:ind w:left="0" w:right="94"/>
+              <w:ind w:left="0"/>
             </w:pPr>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve"> vaccination i normalfallet endast om det gått mindre än 5 år sedan splenektomin.</w:t>
+            <w:r w:rsidRPr="46D7444B">
+              <w:t xml:space="preserve">Till tidigare ovaccinerad rekommenderas vaccination oavsett tid sedan splenektomin. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00191D5F" w:rsidP="00FE28BD" w:rsidRDefault="00282CA8" w14:paraId="20EEBB14" w14:textId="7A44DDAD">
+          <w:p w:rsidR="002C14A6" w:rsidP="0070481C" w:rsidRDefault="070E866F" w14:paraId="329D34EB" w14:textId="24EDC9B3">
             <w:pPr>
               <w:pStyle w:val="Punktlista"/>
-              <w:keepNext/>
-[...2 lines deleted...]
-              <w:ind w:left="357" w:hanging="357"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="46D7444B">
+              <w:t xml:space="preserve">En dos PCV21 (Capvaxive) följt av en dos PPV23 (Pneumovax) minst 8 veckor senare (BIII) </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00722086" w:rsidP="00FE28BD" w:rsidRDefault="00C42B00" w14:paraId="76820629" w14:textId="1B04A0C5">
+          <w:p w:rsidR="002C14A6" w:rsidP="003E04CE" w:rsidRDefault="070E866F" w14:paraId="06A97073" w14:textId="1358DC0A">
             <w:pPr>
               <w:pStyle w:val="Punktlista"/>
-              <w:keepNext/>
-[...2 lines deleted...]
-              <w:ind w:left="357" w:hanging="357"/>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="46D7444B">
+              <w:t>Revaccination med en dos PPV23 vart 5:e år (CII)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="007C77B4" w:rsidR="007C77B4" w:rsidP="00FE28BD" w:rsidRDefault="007C77B4" w14:paraId="65552E48" w14:textId="7BCEFEDD">
+          <w:p w:rsidRPr="0070481C" w:rsidR="002C14A6" w:rsidP="0070481C" w:rsidRDefault="070E866F" w14:paraId="0B2CF411" w14:textId="3519AB07">
             <w:pPr>
-              <w:keepNext/>
-[...19 lines deleted...]
-              <w:ind w:left="0" w:right="96"/>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C14A6">
+            <w:r w:rsidRPr="0070481C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Vaccin mot säsongsinfluensa</w:t>
+              <w:t xml:space="preserve">Vaccin mot meningokocker </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00191D5F" w:rsidP="00FE28BD" w:rsidRDefault="00B45DC3" w14:paraId="53438133" w14:textId="1B7D6FED">
+          <w:p w:rsidR="002C14A6" w:rsidP="0070481C" w:rsidRDefault="070E866F" w14:paraId="6D2D0284" w14:textId="3CEA7040">
+            <w:pPr>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="46D7444B">
+              <w:t xml:space="preserve">Grundvaccination Till tidigare ovaccinerad, 25 år eller yngre, rekommenderas vaccination oavsett tid från splenektomin: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002C14A6" w:rsidP="003E04CE" w:rsidRDefault="070E866F" w14:paraId="311B998D" w14:textId="39C925BB">
             <w:pPr>
               <w:pStyle w:val="Punktlista"/>
-              <w:keepNext/>
-[...2 lines deleted...]
-              <w:ind w:left="357" w:hanging="357"/>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="46D7444B">
+              <w:t xml:space="preserve">En dos konjugerat MenACWY vaccin (Menveo eller Nimenrix) samt vaccination mot MenB (2 doser Bexsero) (CIII) </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="002C14A6" w:rsidR="00191D5F" w:rsidP="00E74148" w:rsidRDefault="00191D5F" w14:paraId="3178B413" w14:textId="77777777">
+          <w:p w:rsidR="002C14A6" w:rsidP="00BC1253" w:rsidRDefault="070E866F" w14:paraId="36CA681F" w14:textId="39FB97BB">
             <w:pPr>
-              <w:keepNext/>
-[...2 lines deleted...]
-              <w:ind w:left="0" w:right="96"/>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="46D7444B">
+              <w:t xml:space="preserve">Till tidigare ovaccinerad äldre än 25 år rekommenderas vaccination enligt ovan i normalfallet endast om det gått mindre än 5 år sedan splenektomin. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00BC1253" w:rsidR="002C14A6" w:rsidP="00BC1253" w:rsidRDefault="070E866F" w14:paraId="0D9CADE9" w14:textId="0ABBC1F5">
+            <w:pPr>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C14A6">
+            <w:r w:rsidRPr="00BC1253">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Vaccin mot Haemohilus influenzae</w:t>
+              <w:t xml:space="preserve">Boostervaccination </w:t>
             </w:r>
-            <w:r w:rsidRPr="002C14A6" w:rsidR="002C14A6">
+          </w:p>
+          <w:p w:rsidR="002C14A6" w:rsidP="00BC1253" w:rsidRDefault="070E866F" w14:paraId="2BCCB37B" w14:textId="55C9F424">
+            <w:pPr>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="46D7444B">
+              <w:t xml:space="preserve">Patienter upp till och med 25 års ålder: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002C14A6" w:rsidP="00BC1253" w:rsidRDefault="070E866F" w14:paraId="10BBC34C" w14:textId="7628265C">
+            <w:pPr>
+              <w:pStyle w:val="Punktlista"/>
+            </w:pPr>
+            <w:r w:rsidRPr="46D7444B">
+              <w:t xml:space="preserve">boostervaccination med en dos MenB efter 1 år och därefter vart tredje år (CIII) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002C14A6" w:rsidP="0041264A" w:rsidRDefault="070E866F" w14:paraId="5E915886" w14:textId="3022140A">
+            <w:pPr>
+              <w:pStyle w:val="Punktlista"/>
+            </w:pPr>
+            <w:r w:rsidRPr="46D7444B">
+              <w:t xml:space="preserve">en dos MenACWY vart 5 år (CIII) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002C14A6" w:rsidP="0041264A" w:rsidRDefault="070E866F" w14:paraId="4B62EF32" w14:textId="441260DE">
+            <w:pPr>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="46D7444B">
+              <w:t xml:space="preserve">Patienter från och med 26 års ålder: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002C14A6" w:rsidP="0041264A" w:rsidRDefault="070E866F" w14:paraId="68D8E3F0" w14:textId="32B27CA1">
+            <w:pPr>
+              <w:pStyle w:val="Punktlista"/>
+            </w:pPr>
+            <w:r w:rsidRPr="46D7444B">
+              <w:t xml:space="preserve">boostervaccination med MenB eller Men ACWY är vanligen inte aktuellt (CIII) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002C14A6" w:rsidP="0041264A" w:rsidRDefault="070E866F" w14:paraId="6B4E6AF2" w14:textId="6737D7CC">
+            <w:pPr>
+              <w:pStyle w:val="Punktlista"/>
+            </w:pPr>
+            <w:r w:rsidRPr="46D7444B">
+              <w:t xml:space="preserve">boostervaccination enligt ovan kan övervägas vid till exempel pågående utbrott, inför utlandsresa eller vid annan samtidig immunbrist </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0041264A" w:rsidR="002C14A6" w:rsidP="0041264A" w:rsidRDefault="070E866F" w14:paraId="7347C550" w14:textId="1F1793F6">
+            <w:pPr>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> serotyp b</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="0041264A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vaccin mot säsongsinfluensa </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002C14A6" w:rsidP="00FE28BD" w:rsidRDefault="000477D6" w14:paraId="2E214DF0" w14:textId="22E71C5E">
+          <w:p w:rsidR="00930E38" w:rsidP="00930E38" w:rsidRDefault="070E866F" w14:paraId="091AAA81" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Punktlista"/>
-              <w:keepNext/>
-[...2 lines deleted...]
-              <w:ind w:left="357" w:hanging="357"/>
             </w:pPr>
-            <w:r>
-              <w:t>Ges inte i normalfallet (D</w:t>
+            <w:r w:rsidRPr="46D7444B">
+              <w:t xml:space="preserve">Årlig influensavaccination (CIII) </w:t>
             </w:r>
-            <w:r w:rsidR="009A11BB">
-              <w:t>III).</w:t>
+          </w:p>
+          <w:p w:rsidRPr="00930E38" w:rsidR="002C14A6" w:rsidP="00930E38" w:rsidRDefault="070E866F" w14:paraId="0534F7DA" w14:textId="0084FE41">
+            <w:pPr>
+              <w:pStyle w:val="Punktlista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00930E38">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vaccin mot Haemophilus influenzae serotyp b </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002C14A6" w:rsidP="00930E38" w:rsidRDefault="070E866F" w14:paraId="2E214DF0" w14:textId="63EDD6CD">
+            <w:pPr>
+              <w:pStyle w:val="Punktlista"/>
+            </w:pPr>
+            <w:r w:rsidRPr="46D7444B">
+              <w:t>Ges inte i normalfallet (DIII)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00911B7D" w:rsidP="00911B7D" w:rsidRDefault="00911B7D" w14:paraId="65DEC78C" w14:textId="456A3D08">
       <w:pPr>
         <w:pStyle w:val="Beskrivning"/>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r w:rsidRPr="00813F5B">
         <w:t>Tab</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ell </w:t>
       </w:r>
       <w:r w:rsidRPr="00813F5B">
         <w:t>hämtad</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> från </w:t>
       </w:r>
       <w:r w:rsidRPr="00813F5B">
         <w:t>vårdprogram</w:t>
       </w:r>
       <w:r w:rsidR="00014828">
         <w:t xml:space="preserve">met </w:t>
       </w:r>
       <w:r w:rsidRPr="00014828">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Riktlinjer för vaccination av vuxna inför och efter splenektomi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00911B7D">
         <w:rPr>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>på</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> webbplatsen </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId19">
+      <w:hyperlink w:history="1" r:id="rId18">
         <w:r w:rsidRPr="00110544">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.infektion.net</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002177F1" w:rsidP="002177F1" w:rsidRDefault="002177F1" w14:paraId="72B0661A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc161748064" w:id="18"/>
       <w:r>
         <w:t>Dokumentation i Melior</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w:rsidR="002177F1" w:rsidP="002177F1" w:rsidRDefault="002177F1" w14:paraId="1C4B771F" w14:textId="7449DBD1">
       <w:r>
         <w:t xml:space="preserve">Gå in i </w:t>
       </w:r>
@@ -2728,76 +2479,76 @@
       <w:r>
         <w:t>Information</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w:rsidR="0097788E" w:rsidP="0097788E" w:rsidRDefault="00BE6680" w14:paraId="183DE6DC" w14:textId="1C860703">
       <w:r>
         <w:t xml:space="preserve">Lämna </w:t>
       </w:r>
       <w:r w:rsidR="0097788E">
         <w:t>muntlig och skriftlig information</w:t>
       </w:r>
       <w:r w:rsidR="00A84D98">
         <w:t xml:space="preserve"> till patienten</w:t>
       </w:r>
       <w:r w:rsidR="0097788E">
         <w:t>. Använd nedanstående skriftlig</w:t>
       </w:r>
       <w:r w:rsidR="0007597B">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="0097788E">
         <w:t xml:space="preserve"> informationsblad.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00892075" w:rsidP="00892075" w:rsidRDefault="003F5214" w14:paraId="000E3F93" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:r w:rsidRPr="00534459" w:rsidR="00653FC6">
+    <w:p w:rsidR="00892075" w:rsidP="00892075" w:rsidRDefault="00653FC6" w14:paraId="000E3F93" w14:textId="77777777">
+      <w:hyperlink w:history="1" r:id="rId19">
+        <w:r w:rsidRPr="00534459">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Information till dig som saknar mjälte/Splenektomi</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="0097788E" w:rsidP="00892075" w:rsidRDefault="0097788E" w14:paraId="1E541F27" w14:textId="3DA9AA8B">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00892075">
         <w:t>Understryk vikten av att söka vård tidigt vid feber eller frossa och att</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> vaccinationerna aldrig ger ett hundraprocentigt skydd.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002177F1" w:rsidP="0097788E" w:rsidRDefault="0097788E" w14:paraId="3A093230" w14:textId="64E74966">
       <w:r>
         <w:t>Se även rutinen ”</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId21">
+      <w:hyperlink w:history="1" r:id="rId20">
         <w:r w:rsidRPr="005A55B1" w:rsidR="003F1816">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Vaccination av vuxna patienter inför och efter splenektomi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">” utarbetad av infektionskliniken, </w:t>
       </w:r>
       <w:r w:rsidRPr="0096240D" w:rsidR="0096240D">
         <w:t>Sahlgrenska Universitetssjukhuset</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E0291B" w:rsidR="00E0291B" w:rsidP="00BF0733" w:rsidRDefault="00E0291B" w14:paraId="0F4362FD" w14:textId="79771763">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc182366122" w:id="20"/>
       <w:bookmarkStart w:name="_Toc447716002" w:id="21"/>
       <w:bookmarkStart w:name="_Toc161748066" w:id="22"/>
       <w:r w:rsidRPr="00E0291B">
@@ -2933,378 +2684,447 @@
     <w:p w:rsidRPr="00E0291B" w:rsidR="00E0291B" w:rsidP="00BF0733" w:rsidRDefault="00E0291B" w14:paraId="37F061D7" w14:textId="7D5E5A05">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E0291B">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Splenektomi, nedsatt mjältfunktion, vaccination, immunnedsättning, mjälte, mjältoperation</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E0291B" w:rsidR="00E0291B" w:rsidP="00BF0733" w:rsidRDefault="00E0291B" w14:paraId="6AA0CBEA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc161748067" w:id="23"/>
       <w:r w:rsidRPr="00E0291B">
         <w:t>Referens- och länkförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
-    <w:p w:rsidRPr="00A82E0D" w:rsidR="00A82E0D" w:rsidP="00BF0733" w:rsidRDefault="00A82E0D" w14:paraId="7F8F86F0" w14:textId="0236A943">
+    <w:p w:rsidRPr="00A82E0D" w:rsidR="00A82E0D" w:rsidP="46D7444B" w:rsidRDefault="00A82E0D" w14:paraId="7F8F86F0" w14:textId="0A7267F5">
+      <w:pPr>
+        <w:pStyle w:val="Punktlistanumrerad"/>
+        <w:keepNext/>
+        <w:keepLines/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riktlinjer för vaccination av vuxna splenektomi. Svenska infektionsläkarföreningen (SILF)</w:t>
+      </w:r>
+      <w:r w:rsidR="7887F8B1">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00113F0F">
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="7887F8B1">
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5AD3">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="7887F8B1">
+        <w:t>03</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5AD3">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="7887F8B1">
+        <w:t>25</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId21">
+        <w:r w:rsidRPr="46D7444B" w:rsidR="398631D1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>riktlinjer-for-vaccination-av-vuxna-infor-och-efter-splenektomi-2026-03-25.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="000604FF" w:rsidP="46D7444B" w:rsidRDefault="000604FF" w14:paraId="7A0C8FBA" w14:textId="0034C935">
+      <w:pPr>
+        <w:pStyle w:val="Punktlistanumrerad"/>
+        <w:keepNext/>
+        <w:keepLines/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vaccination av vuxna patienter inför och efter splenektomi”. Rutin utarbetad av infektionskliniken, Sahlgrenska </w:t>
+      </w:r>
+      <w:r w:rsidR="00113F0F">
+        <w:t>Universitetssjukhuset</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, september 2023.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId22">
+        <w:r w:rsidRPr="46D7444B" w:rsidR="44164845">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Vaccination av vuxna patienter inför och efter splenektomi</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="002D3283" w:rsidP="00BF0733" w:rsidRDefault="007A2799" w14:paraId="5B752964" w14:textId="2057D325">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...45 lines deleted...]
-        <w:keepLines/>
+      <w:r w:rsidRPr="46D7444B">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-      <w:r w:rsidR="002D3283">
+        <w:t>Rekommendationer om förebyggande åtgärder mot invasiv meningokocksjukdom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="46D7444B" w:rsidR="002D3283">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="009C5BC3">
+      <w:r w:rsidRPr="46D7444B" w:rsidR="009C5BC3">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>Folkhälsomyndigheten, a</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002D3283">
+        <w:t xml:space="preserve">Folkhälsomyndigheten, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="46D7444B" w:rsidR="002D3283">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">pril 2018. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002D3283">
+        <w:t>2018</w:t>
+      </w:r>
+      <w:r w:rsidR="00113F0F">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="46D7444B" w:rsidR="0CF386A7">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>04</w:t>
+      </w:r>
+      <w:r w:rsidR="00113F0F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="46D7444B" w:rsidR="0CF386A7">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>01</w:t>
+      </w:r>
+      <w:r w:rsidRPr="46D7444B" w:rsidR="002D3283">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId24">
-        <w:r w:rsidRPr="002D3283" w:rsidR="002D3283">
+      <w:hyperlink r:id="rId23">
+        <w:r w:rsidRPr="46D7444B" w:rsidR="002D3283">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.folkhalsomyndigheten.se/contentassets/941f1dd281b24e75b6e6d46d490b4d1d/rekommendationer-om-forebyggande-atgarder-mot-invasiv-meningokockinfektion.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="00B579D5" w:rsidR="00467E20" w:rsidP="00BF0733" w:rsidRDefault="00294A2E" w14:paraId="588DD746" w14:textId="340FBC8A">
+    <w:p w:rsidRPr="00B579D5" w:rsidR="00467E20" w:rsidP="46D7444B" w:rsidRDefault="00294A2E" w14:paraId="588DD746" w14:textId="198F5516">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B579D5" w:rsidR="00D028C7">
+      <w:r w:rsidR="00D028C7">
         <w:t xml:space="preserve">ekommendationer om pneumokockvaccination till </w:t>
       </w:r>
       <w:r>
         <w:t>riskgrupper</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B579D5" w:rsidR="00D028C7">
+      <w:r w:rsidR="00D028C7">
         <w:t>. Folkhälsomyndigheten</w:t>
       </w:r>
       <w:r w:rsidR="00AA208C">
-        <w:t xml:space="preserve">, september </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00B579D5" w:rsidR="00E0291B">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0F09F8B6">
+        <w:t xml:space="preserve">uppdaterad </w:t>
+      </w:r>
+      <w:r w:rsidR="008D460A">
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="0F09F8B6">
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidR="00113F0F">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="0F09F8B6">
+        <w:t>01</w:t>
+      </w:r>
+      <w:r w:rsidR="00113F0F">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="0F09F8B6">
+        <w:t>09</w:t>
+      </w:r>
+      <w:r w:rsidR="00E0291B">
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="00613249">
+      <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId25">
-        <w:r w:rsidRPr="00110544" w:rsidR="00613249">
+      <w:hyperlink r:id="rId24">
+        <w:r w:rsidRPr="46D7444B" w:rsidR="082C8FF5">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/r/rekommendationer-om-pneumokockvaccination-/?pub=56914</w:t>
+          <w:t>Rekommendationer om pneumokockvaccination till riskgrupper — Folkhälsomyndigheten</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidRPr="00B579D5" w:rsidR="00467E20" w:rsidSect="00E0291B">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009405D1" w:rsidRDefault="009405D1" w14:paraId="4DCAD3BC" w14:textId="77777777">
+    <w:p w:rsidR="00497B8C" w:rsidRDefault="00497B8C" w14:paraId="76CE31EF" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009405D1" w:rsidRDefault="009405D1" w14:paraId="5231035D" w14:textId="77777777">
+    <w:p w:rsidR="00497B8C" w:rsidRDefault="00497B8C" w14:paraId="4AB93189" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="009405D1" w:rsidRDefault="009405D1" w14:paraId="64BE10E5" w14:textId="77777777">
+    <w:p w:rsidR="00497B8C" w:rsidRDefault="00497B8C" w14:paraId="5E8C84DA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
+    <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w:rsidRPr="00EC0A68" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="00A65FD4" w14:paraId="47BD2091" w14:textId="4558F808">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -3333,51 +3153,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="063AE373">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="8" name="Bildobjekt 8">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -3411,73 +3231,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009405D1" w:rsidRDefault="009405D1" w14:paraId="668D20EF" w14:textId="77777777"/>
+    <w:p w:rsidR="00497B8C" w:rsidRDefault="00497B8C" w14:paraId="740A3FA7" w14:textId="77777777"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009405D1" w:rsidRDefault="009405D1" w14:paraId="5054EA2E" w14:textId="77777777">
+    <w:p w:rsidR="00497B8C" w:rsidRDefault="00497B8C" w14:paraId="461B53AE" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="009405D1" w:rsidRDefault="009405D1" w14:paraId="39AD6A5C" w14:textId="77777777">
+    <w:p w:rsidR="00497B8C" w:rsidRDefault="00497B8C" w14:paraId="62028094" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -3515,91 +3335,91 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict w14:anchorId="427579A8">
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="6D41DF98" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="00413A60" w14:paraId="058CDD4D" w14:textId="4A49575C">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -3638,51 +3458,51 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
           <w:pict w14:anchorId="4BDB8B19">
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="685B7E76" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
@@ -3765,51 +3585,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="00762EE0" w:rsidR="00BC48A6">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4820,50 +4640,136 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21E0064B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A260D6E8"/>
+    <w:lvl w:ilvl="0" w:tplc="2E16857E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="AE023542">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="AFEEE8AC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="A9B63AD6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="7B8643A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="AB926A34">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D53859D4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="778A7D54">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="823CBABC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="301B32AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F3D49CD2"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4938,51 +4844,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34E1598C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="56380D9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -5052,51 +4958,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5192,51 +5098,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
@@ -5305,51 +5211,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
@@ -5418,51 +5324,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5559,51 +5465,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
@@ -5672,51 +5578,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
@@ -5785,51 +5691,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
@@ -5898,51 +5804,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
@@ -6011,51 +5917,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
@@ -6124,51 +6030,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
@@ -6237,212 +6143,215 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="449511678">
+  <w:num w:numId="1" w16cid:durableId="239680130">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="155263765">
+  <w:num w:numId="2" w16cid:durableId="449511678">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="155263765">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1762142652">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="4" w16cid:durableId="1762142652">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="922833665">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="5" w16cid:durableId="922833665">
+    <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="938752019">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="6" w16cid:durableId="938752019">
+    <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="856120222">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="7" w16cid:durableId="856120222">
+    <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1197962940">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="8" w16cid:durableId="1197962940">
+    <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="327876997">
+  <w:num w:numId="9" w16cid:durableId="327876997">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1870141309">
+  <w:num w:numId="10" w16cid:durableId="1870141309">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="221215061">
+  <w:num w:numId="11" w16cid:durableId="221215061">
     <w:abstractNumId w:val="8"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="581110755">
+  <w:num w:numId="12" w16cid:durableId="581110755">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="112403251">
+  <w:num w:numId="13" w16cid:durableId="112403251">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="811601545">
+  <w:num w:numId="14" w16cid:durableId="811601545">
     <w:abstractNumId w:val="10"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="794718673">
+  <w:num w:numId="15" w16cid:durableId="794718673">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:zoom w:percent="120"/>
   <w:embedSystemFonts/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke weight="1pt" color="#4a773c"/>
       <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
@@ -6499,50 +6408,51 @@
     <w:rsid w:val="00096F32"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B1DF3"/>
     <w:rsid w:val="000B27D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000D6284"/>
     <w:rsid w:val="000D6F6F"/>
     <w:rsid w:val="000D752D"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F3543"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F6DD8"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00100728"/>
     <w:rsid w:val="001028F2"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="00104464"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="00104F88"/>
     <w:rsid w:val="0011175D"/>
     <w:rsid w:val="001139D4"/>
+    <w:rsid w:val="00113F0F"/>
     <w:rsid w:val="0012428D"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00131F4C"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="00142416"/>
     <w:rsid w:val="00144AFA"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00155BDB"/>
     <w:rsid w:val="00156D43"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647CF"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
@@ -6621,88 +6531,92 @@
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="003727CB"/>
     <w:rsid w:val="003761F7"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00394E0C"/>
     <w:rsid w:val="003954B5"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003B7D37"/>
     <w:rsid w:val="003C74A2"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D3537"/>
+    <w:rsid w:val="003E04CE"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E0BE5"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1816"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="003F5214"/>
     <w:rsid w:val="003F7F2B"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="0040526F"/>
     <w:rsid w:val="00406BEA"/>
+    <w:rsid w:val="0041264A"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="004306E4"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443A3F"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="004471A0"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00455617"/>
     <w:rsid w:val="00457556"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="004626E2"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00467E20"/>
     <w:rsid w:val="00470CE7"/>
+    <w:rsid w:val="00470D98"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="0047485E"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004821F8"/>
     <w:rsid w:val="004850F1"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="00492ED6"/>
+    <w:rsid w:val="00497B8C"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D0E3A"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004E2C7C"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="004F64B8"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00502954"/>
     <w:rsid w:val="00507E6F"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00513D9E"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00534459"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00562D3B"/>
     <w:rsid w:val="00565129"/>
@@ -6716,94 +6630,98 @@
     <w:rsid w:val="0058485E"/>
     <w:rsid w:val="005858F0"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A55B1"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005A6282"/>
     <w:rsid w:val="005A667E"/>
     <w:rsid w:val="005B7424"/>
     <w:rsid w:val="005B77AA"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C00E5"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005D1ACF"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1D84"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005E4E20"/>
     <w:rsid w:val="00604C40"/>
     <w:rsid w:val="0060596B"/>
+    <w:rsid w:val="00606336"/>
+    <w:rsid w:val="00606BE3"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00613249"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00622EC2"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="0062721C"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="00633052"/>
     <w:rsid w:val="0063317B"/>
     <w:rsid w:val="00633EC5"/>
     <w:rsid w:val="00653FC6"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="006855B2"/>
     <w:rsid w:val="0069066B"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A36DD"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A6D99"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B4DFD"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E0011"/>
     <w:rsid w:val="006E0F34"/>
     <w:rsid w:val="006E317F"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="006F3023"/>
+    <w:rsid w:val="0070297F"/>
+    <w:rsid w:val="0070481C"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="00722086"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00731AB7"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00750DB5"/>
     <w:rsid w:val="00752993"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00755F7A"/>
     <w:rsid w:val="007565DB"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765B5A"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="0077597F"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078165F"/>
     <w:rsid w:val="0078609F"/>
@@ -6834,89 +6752,94 @@
     <w:rsid w:val="00845D8F"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008626E7"/>
     <w:rsid w:val="00864787"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="00866144"/>
     <w:rsid w:val="00870C27"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="0088125F"/>
     <w:rsid w:val="00892075"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="0089530A"/>
     <w:rsid w:val="00897E1E"/>
     <w:rsid w:val="008A0C09"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B0E5F"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008B671C"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
+    <w:rsid w:val="008D460A"/>
     <w:rsid w:val="008D74C7"/>
     <w:rsid w:val="008E36F8"/>
+    <w:rsid w:val="008E43FD"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F4483"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911A68"/>
     <w:rsid w:val="00911B7D"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00914FD9"/>
     <w:rsid w:val="00920CD4"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0092359E"/>
     <w:rsid w:val="00923633"/>
     <w:rsid w:val="009305E3"/>
     <w:rsid w:val="0093085B"/>
+    <w:rsid w:val="00930E38"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="00933683"/>
     <w:rsid w:val="00933B37"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="009405D1"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="00945069"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="0096240D"/>
     <w:rsid w:val="0097171C"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="00972795"/>
+    <w:rsid w:val="00972CBD"/>
     <w:rsid w:val="00975BB1"/>
     <w:rsid w:val="00976892"/>
     <w:rsid w:val="0097788E"/>
+    <w:rsid w:val="00983709"/>
     <w:rsid w:val="009903A1"/>
     <w:rsid w:val="00990C29"/>
     <w:rsid w:val="009A11BB"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009B45C2"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C3569"/>
     <w:rsid w:val="009C5BC3"/>
     <w:rsid w:val="009C64B4"/>
     <w:rsid w:val="009D433E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F151C"/>
     <w:rsid w:val="009F3C9B"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="009F54E2"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
@@ -6955,287 +6878,375 @@
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AC5787"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE0B7E"/>
     <w:rsid w:val="00AE1FF3"/>
     <w:rsid w:val="00AE36D6"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AE6D48"/>
     <w:rsid w:val="00AF0310"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B11140"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B15595"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16465"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B24AB7"/>
     <w:rsid w:val="00B30BE0"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B45DC3"/>
     <w:rsid w:val="00B46C03"/>
+    <w:rsid w:val="00B52A41"/>
     <w:rsid w:val="00B579D5"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B67354"/>
     <w:rsid w:val="00B719BC"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B76BC1"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B9678B"/>
     <w:rsid w:val="00B976A6"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
+    <w:rsid w:val="00BC1253"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BD5A1B"/>
     <w:rsid w:val="00BE6680"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00BF0024"/>
     <w:rsid w:val="00BF0733"/>
     <w:rsid w:val="00BF2948"/>
     <w:rsid w:val="00C07257"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C101D4"/>
     <w:rsid w:val="00C367D6"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C42B00"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C72868"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CB1F7B"/>
     <w:rsid w:val="00CB547B"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CC63C3"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
+    <w:rsid w:val="00CE5AD3"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D0040D"/>
     <w:rsid w:val="00D028C7"/>
     <w:rsid w:val="00D074DB"/>
+    <w:rsid w:val="00D114A4"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D14B52"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D42478"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
+    <w:rsid w:val="00D5299E"/>
     <w:rsid w:val="00D536C3"/>
     <w:rsid w:val="00D5495D"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00D93302"/>
     <w:rsid w:val="00DA2595"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DA743F"/>
     <w:rsid w:val="00DC2321"/>
     <w:rsid w:val="00DC594C"/>
     <w:rsid w:val="00DD00E1"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DD6769"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00DF2517"/>
     <w:rsid w:val="00E01284"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E0291B"/>
     <w:rsid w:val="00E04442"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E125AB"/>
     <w:rsid w:val="00E3448B"/>
+    <w:rsid w:val="00E3679A"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E6262F"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E74148"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E81BFD"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB08EE"/>
     <w:rsid w:val="00EB2285"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3F7F"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EE57FA"/>
     <w:rsid w:val="00EE6C4B"/>
     <w:rsid w:val="00EF26EA"/>
     <w:rsid w:val="00F1293E"/>
     <w:rsid w:val="00F166EF"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2245D"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F73FF0"/>
     <w:rsid w:val="00F817E5"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F9176F"/>
     <w:rsid w:val="00F954E8"/>
+    <w:rsid w:val="00F978F8"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB41CA"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC662C"/>
     <w:rsid w:val="00FD28B9"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE0987"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FE28BD"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="023C5024"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="02C2C75D"/>
+    <w:rsid w:val="0486FD81"/>
+    <w:rsid w:val="05BEF3C7"/>
+    <w:rsid w:val="070E866F"/>
+    <w:rsid w:val="082C8FF5"/>
+    <w:rsid w:val="08E2A567"/>
+    <w:rsid w:val="0A6CCD4E"/>
+    <w:rsid w:val="0B8EA26B"/>
+    <w:rsid w:val="0BEF0664"/>
     <w:rsid w:val="0C34AE7B"/>
+    <w:rsid w:val="0C5CC2D8"/>
+    <w:rsid w:val="0C6FBE1E"/>
+    <w:rsid w:val="0CF386A7"/>
+    <w:rsid w:val="0F09F8B6"/>
+    <w:rsid w:val="108620C1"/>
+    <w:rsid w:val="1179971F"/>
+    <w:rsid w:val="11F63BA2"/>
     <w:rsid w:val="12419C82"/>
+    <w:rsid w:val="1435F09A"/>
+    <w:rsid w:val="1510F3BC"/>
+    <w:rsid w:val="171607BF"/>
+    <w:rsid w:val="174DE233"/>
+    <w:rsid w:val="187AAF97"/>
     <w:rsid w:val="18B5C695"/>
+    <w:rsid w:val="18BF4511"/>
+    <w:rsid w:val="1A0F8F57"/>
+    <w:rsid w:val="1D4AE16C"/>
+    <w:rsid w:val="1E457D83"/>
+    <w:rsid w:val="1E86CB80"/>
     <w:rsid w:val="1FCD69B0"/>
+    <w:rsid w:val="21BF8529"/>
     <w:rsid w:val="229B76FE"/>
+    <w:rsid w:val="2484C8A3"/>
     <w:rsid w:val="255406EB"/>
     <w:rsid w:val="2594593C"/>
     <w:rsid w:val="286D8700"/>
+    <w:rsid w:val="28CBAD52"/>
     <w:rsid w:val="29C910D0"/>
     <w:rsid w:val="2A041E33"/>
     <w:rsid w:val="2AA61A38"/>
     <w:rsid w:val="2B5495C2"/>
+    <w:rsid w:val="2BD95E24"/>
+    <w:rsid w:val="2C2DEB8A"/>
     <w:rsid w:val="2EBAE89B"/>
     <w:rsid w:val="311AD3E2"/>
     <w:rsid w:val="33E641AF"/>
+    <w:rsid w:val="354FF16B"/>
     <w:rsid w:val="37AB4562"/>
     <w:rsid w:val="38FCA0B9"/>
     <w:rsid w:val="390CBD6A"/>
+    <w:rsid w:val="398631D1"/>
+    <w:rsid w:val="3A3BB4E2"/>
     <w:rsid w:val="3AE5AD21"/>
+    <w:rsid w:val="3B0D3304"/>
     <w:rsid w:val="3C477097"/>
     <w:rsid w:val="42377C3F"/>
     <w:rsid w:val="42390496"/>
+    <w:rsid w:val="42DD502C"/>
+    <w:rsid w:val="44164845"/>
+    <w:rsid w:val="44686642"/>
+    <w:rsid w:val="4496E273"/>
     <w:rsid w:val="44BED07F"/>
     <w:rsid w:val="453F1671"/>
+    <w:rsid w:val="46D7444B"/>
     <w:rsid w:val="49BCA923"/>
     <w:rsid w:val="4A739483"/>
     <w:rsid w:val="4B7E1686"/>
+    <w:rsid w:val="4C4624B2"/>
+    <w:rsid w:val="4D3D556A"/>
+    <w:rsid w:val="4D90909F"/>
+    <w:rsid w:val="4ED80FE8"/>
+    <w:rsid w:val="50ED8654"/>
     <w:rsid w:val="518373BB"/>
     <w:rsid w:val="5351BBED"/>
+    <w:rsid w:val="54CE1E25"/>
+    <w:rsid w:val="55B31066"/>
+    <w:rsid w:val="56C9D74B"/>
+    <w:rsid w:val="56D9E207"/>
+    <w:rsid w:val="56F2FE8D"/>
+    <w:rsid w:val="57DF9B3B"/>
+    <w:rsid w:val="586BE07F"/>
+    <w:rsid w:val="587EC0D1"/>
     <w:rsid w:val="59FD6C8F"/>
+    <w:rsid w:val="5A14128A"/>
+    <w:rsid w:val="5B404A23"/>
+    <w:rsid w:val="5C1A854C"/>
+    <w:rsid w:val="5CCB0FF1"/>
+    <w:rsid w:val="5ECD4C7B"/>
+    <w:rsid w:val="646449C7"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="65214A48"/>
+    <w:rsid w:val="665441E9"/>
     <w:rsid w:val="6694DE31"/>
     <w:rsid w:val="66E9CFC1"/>
     <w:rsid w:val="683CC4BE"/>
     <w:rsid w:val="6895E083"/>
+    <w:rsid w:val="69FAC623"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="6BD2D56D"/>
     <w:rsid w:val="6CCF517F"/>
+    <w:rsid w:val="6EBA7470"/>
+    <w:rsid w:val="6F5EB429"/>
+    <w:rsid w:val="7138703A"/>
+    <w:rsid w:val="725CF9EC"/>
+    <w:rsid w:val="730FC55D"/>
+    <w:rsid w:val="745EF44F"/>
+    <w:rsid w:val="74618D8B"/>
     <w:rsid w:val="75B85C71"/>
+    <w:rsid w:val="761E47E7"/>
+    <w:rsid w:val="769A6877"/>
+    <w:rsid w:val="77A7E6CE"/>
+    <w:rsid w:val="77AE77B0"/>
+    <w:rsid w:val="7887F8B1"/>
+    <w:rsid w:val="79D62E81"/>
+    <w:rsid w:val="7A89D2EC"/>
+    <w:rsid w:val="7AB282DB"/>
+    <w:rsid w:val="7B57AE23"/>
+    <w:rsid w:val="7B8C0F0F"/>
     <w:rsid w:val="7DB032CB"/>
+    <w:rsid w:val="7F1E0242"/>
+    <w:rsid w:val="7FAED86F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke weight="1pt" color="#4a773c"/>
       <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{523FF138-27EC-443C-908C-B5E85EAF62AC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8033,51 +8044,51 @@
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="3"/>
+        <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
@@ -9482,51 +9493,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00DC594C"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="8"/>
+        <w:numId w:val="9"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1349"/>
       </w:tabs>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -9735,51 +9746,51 @@
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Numreradlista">
     <w:name w:val="List Number"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E0291B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="720"/>
       </w:tabs>
       <w:ind w:left="720" w:hanging="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlistanumrerad" w:customStyle="1">
     <w:name w:val="Punktlista numrerad"/>
     <w:qFormat/>
     <w:rsid w:val="00B579D5"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="2"/>
+        <w:numId w:val="3"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1349"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001647CF"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
@@ -9840,68 +9851,68 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AF0310"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="KommentarsmneChar" w:customStyle="1">
     <w:name w:val="Kommentarsämne Char"/>
     <w:basedOn w:val="KommentarerChar"/>
     <w:link w:val="Kommentarsmne"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AF0310"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlistaalfabetisk" w:customStyle="1">
     <w:name w:val="Punktlista alfabetisk"/>
     <w:rsid w:val="00DD00E1"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="12"/>
+        <w:numId w:val="13"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1349"/>
       </w:tabs>
       <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="1349" w:right="868" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -9929,51 +9940,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.infektion.net/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SU9784-44644612-90/SURROGATE/Vaccination%20av%20vuxna%20patienter%20inf%c3%b6r%20och%20efter%20splenektomi.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-461/SURROGATE/Splenektomi%20-%20r%c3%a5d%20till%20patient%20som%20f%c3%a5tt%20mj%c3%a4lten%20bortopererad.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/r/rekommendationer-om-pneumokockvaccination-/?pub=56914" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-461/SURROGATE/Splenektomi%20-%20r%c3%a5d%20till%20patient%20som%20f%c3%a5tt%20mj%c3%a4lten%20bortopererad.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.folkhalsomyndigheten.se/contentassets/941f1dd281b24e75b6e6d46d490b4d1d/rekommendationer-om-forebyggande-atgarder-mot-invasiv-meningokockinfektion.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SU9784-44644612-90/SURROGATE/Vaccination%20av%20vuxna%20patienter%20inf%c3%b6r%20och%20efter%20splenektomi.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.infektion.net/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://infektion.net/wp-content/uploads/2023/05/riktlinjer_for_vaccination_av_vuxna_splenektomi_2023.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId27" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.infektion.net/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://infektion.net/wp-content/uploads/2026/04/riktlinjer-for-vaccination-av-vuxna-infor-och-efter-splenektomi-2026-03-25.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-461/SURROGATE/Splenektomi%20-%20r%c3%a5d%20till%20patient%20som%20f%c3%a5tt%20mj%c3%a4lten%20bortopererad.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SU9784-44644612-90/SURROGATE/Vaccination%20av%20vuxna%20patienter%20inf%c3%b6r%20och%20efter%20splenektomi.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/r/rekommendationer-om-pneumokockvaccination-/?pub=56914" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.folkhalsomyndigheten.se/contentassets/941f1dd281b24e75b6e6d46d490b4d1d/rekommendationer-om-forebyggande-atgarder-mot-invasiv-meningokockinfektion.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-461/SURROGATE/Splenektomi%20-%20r%c3%a5d%20till%20patient%20som%20f%c3%a5tt%20mj%c3%a4lten%20bortopererad.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SU9784-44644612-90/SURROGATE/Vaccination%20av%20vuxna%20patienter%20inf%C3%B6r%20och%20efter%20splenektomi.pdf" TargetMode="External" Id="rId22" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -10286,32 +10297,32 @@
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Dok_med_omslag_sd_red</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Manager/>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinkBase/>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Splenektomi – vaccination av vuxna patienter, SÄS</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Afshin Shahnavaz</lastModifiedBy>
-  <revision>240</revision>
+  <lastModifiedBy>Madeleine Wahlgren</lastModifiedBy>
+  <revision>259</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>