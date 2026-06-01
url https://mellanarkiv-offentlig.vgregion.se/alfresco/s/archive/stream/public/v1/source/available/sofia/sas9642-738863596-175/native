--- v0 (2025-11-26)
+++ v1 (2026-06-01)
@@ -1,810 +1,813 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="33FF437F" w14:textId="77777777" w:rsidR="00F725A1" w:rsidRPr="006309BD" w:rsidRDefault="00F725A1" w:rsidP="006309BD">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r w:rsidRPr="006309BD">
         <w:t>Somatiska vårdplatser och vårdplatsuppdrag vid SÄS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B43B724" w14:textId="77777777" w:rsidR="00F725A1" w:rsidRDefault="00F725A1" w:rsidP="00F725A1">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc192689583"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc230011823"/>
       <w:r>
         <w:t>Sammanfattning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="2FD5AFBA" w14:textId="1745028B" w:rsidR="00F725A1" w:rsidRDefault="00F725A1" w:rsidP="00F725A1">
       <w:r>
         <w:t>Riktlinje för utnyttjande av somatiska vårdplatser vid Södra Älvsborgs Sjukhus inklusive förteckning över vårdplatser enligt vårduppdrag.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01248A38" w14:textId="4DCFE7C3" w:rsidR="00F725A1" w:rsidRDefault="00F725A1" w:rsidP="00F725A1">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc192689584"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc230011824"/>
       <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="3BFB089E" w14:textId="3CCCF618" w:rsidR="00F725A1" w:rsidRDefault="00AA41E9" w:rsidP="00F725A1">
+    <w:p w14:paraId="3BFB089E" w14:textId="7BB8DA7B" w:rsidR="00F725A1" w:rsidRDefault="003123DC" w:rsidP="00F725A1">
       <w:r>
-        <w:t>U</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">ppdatering </w:t>
+        <w:t xml:space="preserve">Smärre justering </w:t>
       </w:r>
       <w:r w:rsidR="001A032B">
-        <w:t xml:space="preserve">avseende vårdplatser och </w:t>
+        <w:t>avseende vårdplats</w:t>
+      </w:r>
+      <w:r w:rsidR="00C9773F">
+        <w:t>antal</w:t>
+      </w:r>
+      <w:r w:rsidR="001A032B">
+        <w:t xml:space="preserve"> och </w:t>
       </w:r>
       <w:r w:rsidR="00A952B8">
         <w:t>vårdplatsuppdrag.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33C34FA2" w14:textId="77777777" w:rsidR="00F725A1" w:rsidRPr="006309BD" w:rsidRDefault="00F725A1" w:rsidP="00F725A1">
       <w:pPr>
         <w:spacing w:before="360" w:after="40"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006309BD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="103D6D73" w14:textId="57211083" w:rsidR="003C0620" w:rsidRDefault="00D46E3E">
+    <w:p w14:paraId="02EC4089" w14:textId="5048BB70" w:rsidR="00E80D6E" w:rsidRDefault="00D46E3E">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 2;1;Rubrik 3;2;Mellanrubrik VGR;3" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc192689583" w:history="1">
-        <w:r w:rsidR="003C0620" w:rsidRPr="00E42886">
+      <w:hyperlink w:anchor="_Toc230011823" w:history="1">
+        <w:r w:rsidR="00E80D6E" w:rsidRPr="007505EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Sammanfattning</w:t>
         </w:r>
-        <w:r w:rsidR="003C0620">
+        <w:r w:rsidR="00E80D6E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003C0620">
+        <w:r w:rsidR="00E80D6E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003C0620">
+        <w:r w:rsidR="00E80D6E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc192689583 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230011823 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="003C0620">
+        <w:r w:rsidR="00E80D6E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="003C0620">
+        <w:r w:rsidR="00E80D6E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003C0620">
+        <w:r w:rsidR="00E80D6E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="003C0620">
+        <w:r w:rsidR="00E80D6E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1F9C8868" w14:textId="477C6740" w:rsidR="003C0620" w:rsidRDefault="003C0620">
+    <w:p w14:paraId="3C748BBB" w14:textId="1A62C1FF" w:rsidR="00E80D6E" w:rsidRDefault="00E80D6E">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc192689584" w:history="1">
-        <w:r w:rsidRPr="00E42886">
+      <w:hyperlink w:anchor="_Toc230011824" w:history="1">
+        <w:r w:rsidRPr="007505EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förändringar sedan föregående version</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc192689584 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230011824 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5329B707" w14:textId="23C3BFE1" w:rsidR="003C0620" w:rsidRDefault="003C0620">
+    <w:p w14:paraId="5E21551C" w14:textId="29897E43" w:rsidR="00E80D6E" w:rsidRDefault="00E80D6E">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc192689585" w:history="1">
-        <w:r w:rsidRPr="00E42886">
+      <w:hyperlink w:anchor="_Toc230011825" w:history="1">
+        <w:r w:rsidRPr="007505EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förutsättningar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc192689585 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230011825 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="025F58B2" w14:textId="432C5DCA" w:rsidR="003C0620" w:rsidRDefault="003C0620">
+    <w:p w14:paraId="3FCAEB4A" w14:textId="766218F8" w:rsidR="00E80D6E" w:rsidRDefault="00E80D6E">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc192689586" w:history="1">
-        <w:r w:rsidRPr="00E42886">
+      <w:hyperlink w:anchor="_Toc230011826" w:history="1">
+        <w:r w:rsidRPr="007505EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Ansvar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc192689586 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230011826 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1EDA4D47" w14:textId="09466B0F" w:rsidR="003C0620" w:rsidRDefault="003C0620">
+    <w:p w14:paraId="66B140BC" w14:textId="35A08B7A" w:rsidR="00E80D6E" w:rsidRDefault="00E80D6E">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc192689587" w:history="1">
-        <w:r w:rsidRPr="00E42886">
+      <w:hyperlink w:anchor="_Toc230011827" w:history="1">
+        <w:r w:rsidRPr="007505EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Fastställda vårdplatser slutenvård</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc192689587 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230011827 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="37D36181" w14:textId="44FCDA2D" w:rsidR="003C0620" w:rsidRDefault="003C0620">
+    <w:p w14:paraId="390D57BF" w14:textId="6ACCD70E" w:rsidR="00E80D6E" w:rsidRDefault="00E80D6E">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc192689588" w:history="1">
-        <w:r w:rsidRPr="00E42886">
+      <w:hyperlink w:anchor="_Toc230011828" w:history="1">
+        <w:r w:rsidRPr="007505EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Vårdplatsförteckning - uppdelning efter vårduppdrag</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc192689588 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230011828 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="435071FF" w14:textId="5026D50A" w:rsidR="003C0620" w:rsidRDefault="003C0620">
+    <w:p w14:paraId="4FEBFFFF" w14:textId="2B38D3E0" w:rsidR="00E80D6E" w:rsidRDefault="00E80D6E">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc192689589" w:history="1">
-        <w:r w:rsidRPr="00E42886">
+      <w:hyperlink w:anchor="_Toc230011829" w:history="1">
+        <w:r w:rsidRPr="007505EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Dokumentinformation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc192689589 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230011829 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2BC8A9A9" w14:textId="2A89EF95" w:rsidR="00E80D6E" w:rsidRDefault="00E80D6E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230011830" w:history="1">
+        <w:r w:rsidRPr="007505EB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Länkförteckning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230011830 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4C2191EF" w14:textId="3B27EA1F" w:rsidR="00E80D6E" w:rsidRDefault="00E80D6E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230011831" w:history="1">
+        <w:r w:rsidRPr="007505EB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Relaterade dokument</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230011831 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="00321F34" w14:textId="17323868" w:rsidR="003C0620" w:rsidRDefault="003C0620">
-[...137 lines deleted...]
-    <w:p w14:paraId="5DD8FA5B" w14:textId="454A4726" w:rsidR="00F725A1" w:rsidRDefault="00D46E3E" w:rsidP="0016192C">
+    <w:p w14:paraId="5DD8FA5B" w14:textId="3EE859FD" w:rsidR="00F725A1" w:rsidRDefault="00D46E3E" w:rsidP="0016192C">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:spacing w:before="600"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_Toc192689585"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc230011825"/>
       <w:r w:rsidR="00F725A1">
         <w:t>Förutsättningar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="68094ED2" w14:textId="77777777" w:rsidR="00F725A1" w:rsidRDefault="00F725A1" w:rsidP="009B2744">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc192689586"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc230011826"/>
       <w:r>
         <w:t>Ansvar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="4821BF5B" w14:textId="60CFD8BD" w:rsidR="00F725A1" w:rsidRDefault="00F725A1" w:rsidP="00F725A1">
+    <w:p w14:paraId="4821BF5B" w14:textId="4496D8A4" w:rsidR="00F725A1" w:rsidRDefault="00F725A1" w:rsidP="00F725A1">
       <w:r>
         <w:t xml:space="preserve">Se riktlinje </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r w:rsidRPr="0EAA43C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Somatiska vårdplatser vid SÄS, ansvar</w:t>
         </w:r>
         <w:r w:rsidR="00D46E3E" w:rsidRPr="0EAA43C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>sfördelning</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16D76E25" w14:textId="5F6E56D8" w:rsidR="0EAA43C7" w:rsidRDefault="0EAA43C7">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="67134CB2" w14:textId="0401358B" w:rsidR="00F725A1" w:rsidRDefault="00F725A1" w:rsidP="0EAA43C7">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc192689587"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc230011827"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Fastställda vårdplatser slutenvård</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8798" w:type="dxa"/>
         <w:tblInd w:w="851" w:type="dxa"/>
         <w:tblBorders>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Fastställda vårdplatser i slutenvård"/>
         <w:tblDescription w:val="Tabellen ger en översikt över befintliga vårdavdelningar, hur många fastställda vårdplatser respektive avdelning har samt vid behov anmärkning som särskild förklaring."/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4680"/>
         <w:gridCol w:w="1567"/>
         <w:gridCol w:w="2551"/>
@@ -1058,66 +1061,74 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006309BD">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Infektionsavdelning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFF4" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="042DF750" w14:textId="40F17AFC" w:rsidR="709EB60C" w:rsidRPr="006309BD" w:rsidRDefault="709EB60C" w:rsidP="0EAA43C7">
+          <w:p w14:paraId="042DF750" w14:textId="5DF252DF" w:rsidR="709EB60C" w:rsidRPr="006309BD" w:rsidRDefault="709EB60C" w:rsidP="0EAA43C7">
             <w:pPr>
               <w:pStyle w:val="Ingetavstnd"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006309BD">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>24</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00443489">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFF4" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0CE7A48F" w14:textId="4CD1B112" w:rsidR="709EB60C" w:rsidRPr="006309BD" w:rsidRDefault="709EB60C" w:rsidP="0EAA43C7">
             <w:pPr>
               <w:pStyle w:val="Ingetavstnd"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -1433,76 +1444,76 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006309BD">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Kirurgisk akutvårdsavdelning, KAVA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFF4" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="203E5740" w14:textId="541344D9" w:rsidR="1A63F2BB" w:rsidRPr="006309BD" w:rsidRDefault="1A63F2BB" w:rsidP="0EAA43C7">
+          <w:p w14:paraId="203E5740" w14:textId="0D2D8991" w:rsidR="1A63F2BB" w:rsidRPr="006309BD" w:rsidRDefault="1A63F2BB" w:rsidP="0EAA43C7">
             <w:pPr>
               <w:pStyle w:val="Ingetavstnd"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006309BD">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00D44F32">
+            <w:r w:rsidR="004E6535">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFF4" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="052255BA" w14:textId="7366127B" w:rsidR="0EAA43C7" w:rsidRPr="006309BD" w:rsidRDefault="0EAA43C7" w:rsidP="0EAA43C7">
             <w:pPr>
               <w:pStyle w:val="Ingetavstnd"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -1581,144 +1592,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFF4" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1B75AE3E" w14:textId="5CD54DB4" w:rsidR="0EAA43C7" w:rsidRPr="006309BD" w:rsidRDefault="0EAA43C7" w:rsidP="0EAA43C7">
             <w:pPr>
               <w:pStyle w:val="Ingetavstnd"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0EAA43C7" w14:paraId="062CA8AA" w14:textId="77777777" w:rsidTr="00D62950">
-[...92 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="0EAA43C7" w14:paraId="470682A6" w14:textId="77777777" w:rsidTr="00D62950">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFF4" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="145C1F07" w14:textId="2307E4E1" w:rsidR="0EAA43C7" w:rsidRPr="006309BD" w:rsidRDefault="0EAA43C7" w:rsidP="0EAA43C7">
             <w:pPr>
               <w:pStyle w:val="Ingetavstnd"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -2433,135 +2350,143 @@
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Hjärtvårdplats</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0EAA43C7" w14:paraId="4358DA7F" w14:textId="77777777" w:rsidTr="00D62950">
         <w:trPr>
           <w:trHeight w:val="333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFF4" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2EDAFAED" w14:textId="63CC00D2" w:rsidR="3521159E" w:rsidRPr="006309BD" w:rsidRDefault="3521159E" w:rsidP="0EAA43C7">
+          <w:p w14:paraId="2EDAFAED" w14:textId="28744ABA" w:rsidR="3521159E" w:rsidRPr="006309BD" w:rsidRDefault="3521159E" w:rsidP="0EAA43C7">
             <w:pPr>
               <w:pStyle w:val="Ingetavstnd"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006309BD">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Medicinavdelning</w:t>
             </w:r>
             <w:r w:rsidR="089894D6" w:rsidRPr="006309BD">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (tidigare LGNA)</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFF4" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="417DAB61" w14:textId="4169E556" w:rsidR="3521159E" w:rsidRPr="006309BD" w:rsidRDefault="00D44F32" w:rsidP="0EAA43C7">
             <w:pPr>
               <w:pStyle w:val="Ingetavstnd"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFF4" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="242DB24C" w14:textId="5E3AF7B7" w:rsidR="0EAA43C7" w:rsidRPr="006309BD" w:rsidRDefault="0EAA43C7" w:rsidP="0EAA43C7">
+          <w:p w14:paraId="242DB24C" w14:textId="2AF49BCB" w:rsidR="0EAA43C7" w:rsidRPr="006309BD" w:rsidRDefault="006F536E" w:rsidP="0EAA43C7">
             <w:pPr>
               <w:pStyle w:val="Ingetavstnd"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Högflöde</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004836AD" w14:paraId="67F8CF38" w14:textId="77777777" w:rsidTr="00D62950">
         <w:trPr>
           <w:trHeight w:val="333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFF4" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2CD714E8" w14:textId="60573401" w:rsidR="004836AD" w:rsidRPr="006309BD" w:rsidRDefault="3521159E" w:rsidP="0EAA43C7">
             <w:pPr>
               <w:pStyle w:val="Ingetavstnd"/>
               <w:keepNext/>
               <w:keepLines/>
@@ -2573,68 +2498,76 @@
             </w:pPr>
             <w:r w:rsidRPr="006309BD">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Medicinsk akutvårdsavdelning, MAVA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFF4" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5249CF9D" w14:textId="77777777" w:rsidR="004836AD" w:rsidRPr="006309BD" w:rsidRDefault="004836AD" w:rsidP="0EAA43C7">
+          <w:p w14:paraId="5249CF9D" w14:textId="20F5BA83" w:rsidR="004836AD" w:rsidRPr="006309BD" w:rsidRDefault="004836AD" w:rsidP="0EAA43C7">
             <w:pPr>
               <w:pStyle w:val="Ingetavstnd"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006309BD">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>24</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="003E7329">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFF4" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="74AE90E0" w14:textId="77777777" w:rsidR="004836AD" w:rsidRPr="006309BD" w:rsidRDefault="004836AD" w:rsidP="0EAA43C7">
             <w:pPr>
               <w:pStyle w:val="Ingetavstnd"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -2831,130 +2764,146 @@
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004836AD" w14:paraId="1CB8DD56" w14:textId="77777777" w:rsidTr="00D62950">
         <w:trPr>
           <w:trHeight w:val="333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFF4" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2402B981" w14:textId="1084B470" w:rsidR="004836AD" w:rsidRPr="006309BD" w:rsidRDefault="004836AD" w:rsidP="0EAA43C7">
+          <w:p w14:paraId="2402B981" w14:textId="2DCAAADE" w:rsidR="004836AD" w:rsidRPr="006309BD" w:rsidRDefault="004836AD" w:rsidP="0EAA43C7">
             <w:pPr>
               <w:pStyle w:val="Ingetavstnd"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006309BD">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Neurologiavdelning</w:t>
+              <w:t>Neurologi</w:t>
+            </w:r>
+            <w:r w:rsidR="008A3E14">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/strokeavdelning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFF4" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="179351CC" w14:textId="674C3245" w:rsidR="004836AD" w:rsidRPr="006309BD" w:rsidRDefault="7F378C4F" w:rsidP="0EAA43C7">
+          <w:p w14:paraId="179351CC" w14:textId="402AA862" w:rsidR="004836AD" w:rsidRPr="006309BD" w:rsidRDefault="008A3E14" w:rsidP="0EAA43C7">
             <w:pPr>
               <w:pStyle w:val="Ingetavstnd"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006309BD">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFF4" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="09B5C0FA" w14:textId="77777777" w:rsidR="004836AD" w:rsidRPr="006309BD" w:rsidRDefault="004836AD" w:rsidP="0EAA43C7">
+          <w:p w14:paraId="09B5C0FA" w14:textId="40DDDA87" w:rsidR="004836AD" w:rsidRPr="006309BD" w:rsidRDefault="008A3E14" w:rsidP="0EAA43C7">
             <w:pPr>
               <w:pStyle w:val="Ingetavstnd"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="006309BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Trombolysvårdplats</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004836AD" w14:paraId="0E5E9FE9" w14:textId="77777777" w:rsidTr="00D62950">
         <w:trPr>
           <w:trHeight w:val="333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFF4" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B0FEDA7" w14:textId="5F3402D9" w:rsidR="004836AD" w:rsidRPr="006309BD" w:rsidRDefault="179FB6DC" w:rsidP="0EAA43C7">
             <w:pPr>
               <w:pStyle w:val="Ingetavstnd"/>
               <w:keepNext/>
               <w:keepLines/>
@@ -3022,167 +2971,50 @@
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFF4" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4EE6FC01" w14:textId="77777777" w:rsidR="004836AD" w:rsidRPr="006309BD" w:rsidRDefault="004836AD" w:rsidP="0EAA43C7">
             <w:pPr>
               <w:pStyle w:val="Ingetavstnd"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004836AD" w14:paraId="35AAF333" w14:textId="77777777" w:rsidTr="00D62950">
-[...115 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="004836AD" w14:paraId="3396C0D5" w14:textId="77777777" w:rsidTr="00D62950">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFF4" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="312098C8" w14:textId="0BB2E908" w:rsidR="004836AD" w:rsidRPr="006309BD" w:rsidRDefault="004836AD" w:rsidP="0EAA43C7">
             <w:pPr>
               <w:pStyle w:val="Ingetavstnd"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="24"/>
@@ -3533,67 +3365,69 @@
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00124F0B" w14:paraId="6AE60621" w14:textId="77777777" w:rsidTr="00D62950">
         <w:trPr>
           <w:trHeight w:val="333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4A1DDD4F" w14:textId="5951539E" w:rsidR="00124F0B" w:rsidRPr="006309BD" w:rsidRDefault="00124F0B" w:rsidP="0EAA43C7">
+          <w:p w14:paraId="4A1DDD4F" w14:textId="5951539E" w:rsidR="00124F0B" w:rsidRPr="00AF71F8" w:rsidRDefault="00124F0B" w:rsidP="0EAA43C7">
             <w:pPr>
               <w:pStyle w:val="Ingetavstnd"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006309BD">
+            <w:r w:rsidRPr="00AF71F8">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tekniska vårdplatser</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="76BFF57D" w14:textId="77777777" w:rsidR="00124F0B" w:rsidRPr="006309BD" w:rsidRDefault="00124F0B" w:rsidP="0EAA43C7">
             <w:pPr>
               <w:pStyle w:val="Ingetavstnd"/>
               <w:keepNext/>
               <w:keepLines/>
@@ -3730,104 +3564,120 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004836AD" w14:paraId="11FB1AC3" w14:textId="77777777" w:rsidTr="00D62950">
         <w:trPr>
           <w:trHeight w:val="333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="47562F26" w14:textId="77777777" w:rsidR="004836AD" w:rsidRPr="006309BD" w:rsidRDefault="004836AD" w:rsidP="0EAA43C7">
+          <w:p w14:paraId="47562F26" w14:textId="352B302D" w:rsidR="004836AD" w:rsidRPr="006309BD" w:rsidRDefault="004836AD" w:rsidP="0EAA43C7">
             <w:pPr>
               <w:pStyle w:val="Ingetavstnd"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006309BD">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>BB</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF31FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/neonatal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="505BACCE" w14:textId="77777777" w:rsidR="004836AD" w:rsidRPr="006309BD" w:rsidRDefault="004836AD" w:rsidP="0EAA43C7">
+          <w:p w14:paraId="505BACCE" w14:textId="48B3C6C9" w:rsidR="004836AD" w:rsidRPr="006309BD" w:rsidRDefault="004836AD" w:rsidP="0EAA43C7">
             <w:pPr>
               <w:pStyle w:val="Ingetavstnd"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006309BD">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>20</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF31FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6801392B" w14:textId="77777777" w:rsidR="004836AD" w:rsidRPr="006309BD" w:rsidRDefault="004836AD" w:rsidP="0EAA43C7">
             <w:pPr>
               <w:pStyle w:val="Ingetavstnd"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -3909,189 +3759,95 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3454E84B" w14:textId="46F1DC86" w:rsidR="0EAA43C7" w:rsidRPr="006309BD" w:rsidRDefault="0EAA43C7" w:rsidP="0EAA43C7">
             <w:pPr>
               <w:pStyle w:val="Ingetavstnd"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004836AD" w14:paraId="3BB6738D" w14:textId="77777777" w:rsidTr="00D62950">
-[...100 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="004836AD" w14:paraId="5FAEB1AC" w14:textId="77777777" w:rsidTr="00D62950">
         <w:trPr>
           <w:trHeight w:val="333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="617BC668" w14:textId="77777777" w:rsidR="004836AD" w:rsidRPr="006309BD" w:rsidRDefault="004836AD" w:rsidP="0EAA43C7">
+          <w:p w14:paraId="617BC668" w14:textId="44AE8C2C" w:rsidR="004836AD" w:rsidRPr="006309BD" w:rsidRDefault="00AF6E99" w:rsidP="0EAA43C7">
             <w:pPr>
               <w:pStyle w:val="Ingetavstnd"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006309BD">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Patienthotell</w:t>
+              <w:t>Vård</w:t>
+            </w:r>
+            <w:r w:rsidR="004836AD" w:rsidRPr="006309BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>hotell</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="647769FB" w14:textId="77777777" w:rsidR="004836AD" w:rsidRPr="006309BD" w:rsidRDefault="004836AD" w:rsidP="0EAA43C7">
             <w:pPr>
               <w:pStyle w:val="Ingetavstnd"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="24"/>
@@ -4134,4234 +3890,3809 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A60AB6E" w14:textId="77777777" w:rsidR="004E441E" w:rsidRDefault="004E441E" w:rsidP="004836AD">
       <w:pPr>
         <w:sectPr w:rsidR="004E441E" w:rsidSect="00136D67">
           <w:headerReference w:type="first" r:id="rId13"/>
           <w:footerReference w:type="first" r:id="rId14"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50AA1DBD" w14:textId="77777777" w:rsidR="004E441E" w:rsidRDefault="004E441E" w:rsidP="004E441E">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc192689588"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc230011828"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Vårdplatsförteckning - uppdelning efter vårduppdrag</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="2D0002B2" w14:textId="59DE6E0E" w:rsidR="004E441E" w:rsidRDefault="004E441E" w:rsidP="004E441E">
+    <w:p w14:paraId="711D739C" w14:textId="427A8342" w:rsidR="004E441E" w:rsidRDefault="004E441E" w:rsidP="03518C31">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Vårdplatsförteckningens uppdelning efter vårduppdrag ska ses som en vägledning för att på bästa sätt placera patienter på lämplig vårdplats. </w:t>
-[...34 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Vårdplatsförteckningens uppdelning efter vårduppdrag ska ses som en vägledning för att på bästa sätt placera patienter på lämplig vårdplats.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpX="-60" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="15294" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         <w:tblCaption w:val="Tabell över vårduppdrag"/>
         <w:tblDescription w:val="Tabellen tydliggör respektive vårdavdelnings primära och sekundära vårduppdrag samt antal fastställda vårdplatser."/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="990"/>
-        <w:gridCol w:w="6827"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="7331"/>
+        <w:gridCol w:w="4677"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D50682" w14:paraId="219E3113" w14:textId="77777777" w:rsidTr="0F8A156E">
+      <w:tr w:rsidR="00C342F9" w14:paraId="219E3113" w14:textId="77777777" w:rsidTr="00CF2B9E">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="503"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="66917580" w14:textId="5FA11B93" w:rsidR="00D50682" w:rsidRPr="0080239B" w:rsidRDefault="00D50682" w:rsidP="002F04F2">
+          <w:p w14:paraId="66917580" w14:textId="4B86A5AD" w:rsidR="00C342F9" w:rsidRPr="0080239B" w:rsidRDefault="00F219B4" w:rsidP="002F04F2">
             <w:pPr>
               <w:pStyle w:val="Rubrikitabell"/>
             </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Avdelning </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7555A61C" w14:textId="5880C8B8" w:rsidR="00D50682" w:rsidRPr="00C80684" w:rsidRDefault="00D50682" w:rsidP="002F04F2">
+          <w:p w14:paraId="7555A61C" w14:textId="5880C8B8" w:rsidR="00C342F9" w:rsidRPr="00C80684" w:rsidRDefault="00C342F9" w:rsidP="002F04F2">
             <w:pPr>
               <w:pStyle w:val="Rubrikitabell"/>
             </w:pPr>
             <w:r w:rsidRPr="00C80684">
-              <w:t>Tf</w:t>
-[...2 lines deleted...]
-              <w:t>n</w:t>
+              <w:t>Tfn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6827" w:type="dxa"/>
+            <w:tcW w:w="7331" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="71D26E9D" w14:textId="6E7CC61E" w:rsidR="00D50682" w:rsidRPr="0080239B" w:rsidRDefault="0085077F" w:rsidP="002F04F2">
+          <w:p w14:paraId="71D26E9D" w14:textId="6E7CC61E" w:rsidR="00C342F9" w:rsidRPr="0080239B" w:rsidRDefault="00C342F9" w:rsidP="002F04F2">
             <w:pPr>
               <w:pStyle w:val="Rubrikitabell"/>
             </w:pPr>
             <w:r>
               <w:t>V</w:t>
             </w:r>
-            <w:r w:rsidR="00D50682" w:rsidRPr="0080239B">
+            <w:r w:rsidRPr="0080239B">
               <w:t>årduppdrag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3622" w:type="dxa"/>
+            <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="30EA7359" w14:textId="77777777" w:rsidR="00D50682" w:rsidRPr="0080239B" w:rsidRDefault="00D50682" w:rsidP="002F04F2">
-[...25 lines deleted...]
-          <w:p w14:paraId="2D57EFFB" w14:textId="77777777" w:rsidR="00D50682" w:rsidRPr="00C80684" w:rsidRDefault="00D50682" w:rsidP="002F04F2">
+          <w:p w14:paraId="2D57EFFB" w14:textId="5109E98B" w:rsidR="00C342F9" w:rsidRPr="00C80684" w:rsidRDefault="00C342F9" w:rsidP="002F04F2">
             <w:pPr>
               <w:pStyle w:val="Rubrikitabell"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C80684">
-[...14 lines deleted...]
-              <w:t>Vårdplatsantal</w:t>
+            <w:r w:rsidRPr="0080239B">
+              <w:t>Sekundärt vårduppdrag</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000858AD" w14:paraId="21D39971" w14:textId="77777777" w:rsidTr="03518C31">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15294" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6454BC95" w14:textId="6125FE03" w:rsidR="000858AD" w:rsidRPr="00DB1446" w:rsidRDefault="000858AD" w:rsidP="00DB1446">
             <w:pPr>
               <w:pStyle w:val="VO-rubrikeritabell"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00DB1446">
               <w:t>VO Kirurgi/Ortopedi/Öron-näsa-hals</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50682" w14:paraId="5E594247" w14:textId="77777777" w:rsidTr="00AD1882">
+      <w:tr w:rsidR="00930C99" w14:paraId="5E594247" w14:textId="77777777" w:rsidTr="00CF2B9E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4DB23A73" w14:textId="53972490" w:rsidR="00D50682" w:rsidRPr="000954AE" w:rsidRDefault="00D50682" w:rsidP="000954AE">
+          <w:p w14:paraId="4DB23A73" w14:textId="588C99F9" w:rsidR="00930C99" w:rsidRPr="000954AE" w:rsidRDefault="00930C99" w:rsidP="000954AE">
             <w:pPr>
               <w:pStyle w:val="Normalitabell"/>
             </w:pPr>
             <w:r w:rsidRPr="000954AE">
-              <w:t>Ortopedisk vård-avdelning</w:t>
+              <w:t>Ortopediavdelning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="497922AC" w14:textId="77777777" w:rsidR="00D50682" w:rsidRPr="000954AE" w:rsidRDefault="00D50682" w:rsidP="000954AE">
+          <w:p w14:paraId="497922AC" w14:textId="66BA6BC9" w:rsidR="00930C99" w:rsidRPr="000954AE" w:rsidRDefault="00930C99" w:rsidP="000954AE">
             <w:pPr>
               <w:pStyle w:val="Normalitabell"/>
             </w:pPr>
             <w:r w:rsidRPr="000954AE">
-              <w:t>1515</w:t>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidR="002733C7">
+              <w:t>61</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6827" w:type="dxa"/>
+            <w:tcW w:w="7331" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4733F29B" w14:textId="77777777" w:rsidR="00D50682" w:rsidRDefault="00D50682" w:rsidP="000954AE">
+          <w:p w14:paraId="4733F29B" w14:textId="77777777" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="000954AE">
             <w:pPr>
               <w:pStyle w:val="Rubrikitabell"/>
             </w:pPr>
             <w:r>
               <w:t>Ortopedi – akut/elektiv ortopedi</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EEF0125" w14:textId="6377017D" w:rsidR="00D50682" w:rsidRPr="000954AE" w:rsidRDefault="00D50682" w:rsidP="000954AE">
+          <w:p w14:paraId="2EEF0125" w14:textId="6377017D" w:rsidR="00930C99" w:rsidRPr="000954AE" w:rsidRDefault="00930C99" w:rsidP="000954AE">
             <w:pPr>
               <w:pStyle w:val="Punktlistaitabell"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="000954AE">
               <w:t>Extremitetstrauma &lt;70 år</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="220BC44E" w14:textId="4947D303" w:rsidR="00D50682" w:rsidRPr="000954AE" w:rsidRDefault="00D50682" w:rsidP="000954AE">
+          <w:p w14:paraId="220BC44E" w14:textId="4947D303" w:rsidR="00930C99" w:rsidRPr="000954AE" w:rsidRDefault="00930C99" w:rsidP="000954AE">
             <w:pPr>
               <w:pStyle w:val="Punktlistaitabell"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="000954AE">
               <w:t>Ryggtrauma med eller utan fraktur &lt;70 år</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3876B256" w14:textId="40BA61D4" w:rsidR="00D50682" w:rsidRPr="000954AE" w:rsidRDefault="00D50682" w:rsidP="000954AE">
+          <w:p w14:paraId="3876B256" w14:textId="40BA61D4" w:rsidR="00930C99" w:rsidRPr="000954AE" w:rsidRDefault="00930C99" w:rsidP="000954AE">
             <w:pPr>
               <w:pStyle w:val="Punktlistaitabell"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="000954AE">
               <w:t>Extremitetstrauma med skalltrauma där vårdbehov avseende skalltrauma inte bedöms ha inläggningsbehov, d.v.s. normal CT och RLS1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CA46A74" w14:textId="2D5C15BB" w:rsidR="00D50682" w:rsidRPr="000954AE" w:rsidRDefault="00D50682" w:rsidP="000954AE">
+          <w:p w14:paraId="3CA46A74" w14:textId="2D5C15BB" w:rsidR="00930C99" w:rsidRPr="000954AE" w:rsidRDefault="00930C99" w:rsidP="000954AE">
             <w:pPr>
               <w:pStyle w:val="Punktlistaitabell"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="000954AE">
               <w:t>Postoperativa komplikationer innefattande även vid infektioner</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A94BC7C" w14:textId="3A1E096B" w:rsidR="00D50682" w:rsidRPr="000954AE" w:rsidRDefault="00D50682" w:rsidP="000954AE">
+          <w:p w14:paraId="0A94BC7C" w14:textId="3A1E096B" w:rsidR="00930C99" w:rsidRPr="000954AE" w:rsidRDefault="00930C99" w:rsidP="000954AE">
             <w:pPr>
               <w:pStyle w:val="Punktlistaitabell"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="000954AE">
               <w:t>Raka spåret höftfraktur &lt;70 år</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="070F9A72" w14:textId="60230259" w:rsidR="00D50682" w:rsidRPr="000954AE" w:rsidRDefault="00D50682" w:rsidP="000954AE">
+          <w:p w14:paraId="070F9A72" w14:textId="60230259" w:rsidR="00930C99" w:rsidRPr="000954AE" w:rsidRDefault="00930C99" w:rsidP="000954AE">
             <w:pPr>
               <w:pStyle w:val="Punktlistaitabell"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="000954AE">
               <w:t>Septisk artrit</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61A75C88" w14:textId="77777777" w:rsidR="000954AE" w:rsidRDefault="00D50682">
+          <w:p w14:paraId="61A75C88" w14:textId="77777777" w:rsidR="00930C99" w:rsidRDefault="00930C99">
             <w:pPr>
               <w:pStyle w:val="Punktlistaitabell"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="000954AE">
               <w:t>Protesinfektion</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="576BC572" w14:textId="6373844D" w:rsidR="00D50682" w:rsidRDefault="00D50682">
+          <w:p w14:paraId="576BC572" w14:textId="6373844D" w:rsidR="00930C99" w:rsidRDefault="00930C99">
             <w:pPr>
               <w:pStyle w:val="Punktlistaitabell"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t>Handinfektion</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1830F040" w14:textId="2F1B2660" w:rsidR="00D50682" w:rsidRDefault="00D50682">
+          <w:p w14:paraId="1830F040" w14:textId="2F1B2660" w:rsidR="00930C99" w:rsidRDefault="00930C99">
             <w:pPr>
               <w:pStyle w:val="Punktlistaitabell"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t>Elektiv ortopedi</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="287D82AB" w14:textId="77777777" w:rsidR="00D50682" w:rsidRDefault="00D50682" w:rsidP="000954AE">
+          <w:p w14:paraId="287D82AB" w14:textId="77777777" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="000954AE">
             <w:pPr>
               <w:pStyle w:val="Rubrikitabell"/>
             </w:pPr>
             <w:r>
               <w:t>Ortogeriatrik</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="720AB588" w14:textId="5C3D19FF" w:rsidR="00D50682" w:rsidRDefault="00D50682" w:rsidP="000954AE">
+          <w:p w14:paraId="720AB588" w14:textId="5C3D19FF" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="000954AE">
             <w:pPr>
               <w:pStyle w:val="Punktlistaitabell"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t>Raka spåret höftfraktur &gt;70 år</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FE31353" w14:textId="048ACF3D" w:rsidR="00D50682" w:rsidRDefault="00D50682" w:rsidP="000954AE">
+          <w:p w14:paraId="1FE31353" w14:textId="6FB668EA" w:rsidR="00930C99" w:rsidRDefault="008F3319" w:rsidP="000954AE">
             <w:pPr>
               <w:pStyle w:val="Punktlistaitabell"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Patient med osteoporosrelaterade fraktur inkl revbensfraktur (exkl. pneumo-/hemothorax) ≥70 å</w:t>
-[...5 lines deleted...]
-          <w:p w14:paraId="656926CD" w14:textId="4FCA99F7" w:rsidR="00D50682" w:rsidRDefault="00D50682" w:rsidP="000954AE">
+              <w:t>O</w:t>
+            </w:r>
+            <w:r w:rsidR="00930C99">
+              <w:t xml:space="preserve">steoporosrelaterade fraktur </w:t>
+            </w:r>
+            <w:r w:rsidR="004C022E">
+              <w:t>inkl.</w:t>
+            </w:r>
+            <w:r w:rsidR="00930C99">
+              <w:t xml:space="preserve"> revbensfraktur (exkl. pneumo-/hemothorax) ≥70 år</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="656926CD" w14:textId="13FD37E5" w:rsidR="00930C99" w:rsidRDefault="008F3319" w:rsidP="000954AE">
             <w:pPr>
               <w:pStyle w:val="Punktlistaitabell"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Patient med lågenergitrauma utan fraktur ≥70 år</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0E026389" w14:textId="3F9B9C5E" w:rsidR="00D50682" w:rsidRDefault="00D50682" w:rsidP="000954AE">
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidR="00930C99">
+              <w:t>ågenergitrauma utan fraktur ≥70 år</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E026389" w14:textId="3F9B9C5E" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="000954AE">
             <w:pPr>
               <w:pStyle w:val="Punktlistaitabell"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Postoperativ vård efter benamputation</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CB1492D" w14:textId="20C0B5AF" w:rsidR="00D50682" w:rsidRDefault="00D50682" w:rsidP="000954AE">
+          <w:p w14:paraId="0CB1492D" w14:textId="20C0B5AF" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="000954AE">
             <w:pPr>
               <w:pStyle w:val="Punktlistaitabell"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t>Postoperativ infektion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3622" w:type="dxa"/>
+            <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="085104FD" w14:textId="77777777" w:rsidR="00D50682" w:rsidRPr="000954AE" w:rsidRDefault="00D50682" w:rsidP="000954AE">
+          <w:p w14:paraId="42050523" w14:textId="77777777" w:rsidR="00930C99" w:rsidRPr="000954AE" w:rsidRDefault="00930C99" w:rsidP="000954AE">
             <w:pPr>
               <w:pStyle w:val="Normalitabell"/>
             </w:pPr>
             <w:r w:rsidRPr="000954AE">
-              <w:lastRenderedPageBreak/>
               <w:t>Kirurgi.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54094CE0" w14:textId="68627DBB" w:rsidR="00D50682" w:rsidRPr="000954AE" w:rsidRDefault="00D50682" w:rsidP="000954AE">
+          <w:p w14:paraId="0942AFA7" w14:textId="40C3BCB3" w:rsidR="00930C99" w:rsidRPr="000954AE" w:rsidRDefault="00930C99" w:rsidP="00124F0B">
             <w:pPr>
               <w:pStyle w:val="Normalitabell"/>
             </w:pPr>
             <w:r w:rsidRPr="000954AE">
-              <w:t>Äldre tonåringar med ortopedisk diagnos.</w:t>
-[...17 lines deleted...]
-            </w:pPr>
+              <w:t>Äldre tonårin</w:t>
+            </w:r>
+            <w:r w:rsidR="0080243D">
+              <w:t>g</w:t>
+            </w:r>
             <w:r w:rsidRPr="000954AE">
-              <w:t>28</w:t>
+              <w:t xml:space="preserve"> med ortopedisk diagnos.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50682" w14:paraId="69675FF9" w14:textId="77777777" w:rsidTr="00AD1882">
+    </w:tbl>
+    <w:p w14:paraId="73D4ACCD" w14:textId="77777777" w:rsidR="00C754D5" w:rsidRDefault="00C754D5">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpX="-60" w:tblpY="1"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="15294" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblCaption w:val="Tabell över vårduppdrag"/>
+        <w:tblDescription w:val="Tabellen tydliggör respektive vårdavdelnings primära och sekundära vårduppdrag samt antal fastställda vårdplatser."/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2296"/>
+        <w:gridCol w:w="990"/>
+        <w:gridCol w:w="7331"/>
+        <w:gridCol w:w="4677"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00930C99" w14:paraId="2D681D37" w14:textId="77777777" w:rsidTr="00CF2B9E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="215088DE" w14:textId="77777777" w:rsidR="00D50682" w:rsidRPr="000954AE" w:rsidRDefault="00D50682" w:rsidP="000954AE">
+          <w:p w14:paraId="3DD9CF04" w14:textId="3A874E54" w:rsidR="00930C99" w:rsidRPr="000954AE" w:rsidRDefault="00930C99" w:rsidP="000954AE">
             <w:pPr>
               <w:pStyle w:val="Normalitabell"/>
             </w:pPr>
             <w:r w:rsidRPr="000954AE">
-              <w:t xml:space="preserve">Vårdavdelning </w:t>
-[...3 lines deleted...]
-              <w:t>SÄS Skene</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>Kirurgiavdelning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="299F75C8" w14:textId="77777777" w:rsidR="00D50682" w:rsidRPr="000954AE" w:rsidRDefault="00D50682" w:rsidP="000954AE">
+          <w:p w14:paraId="67E79415" w14:textId="3633FC68" w:rsidR="00930C99" w:rsidRPr="000954AE" w:rsidRDefault="003641B6" w:rsidP="000954AE">
             <w:pPr>
               <w:pStyle w:val="Normalitabell"/>
             </w:pPr>
-            <w:r w:rsidRPr="000954AE">
-              <w:t>9193</w:t>
+            <w:r>
+              <w:t>4561</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6827" w:type="dxa"/>
+            <w:tcW w:w="7331" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="657637EB" w14:textId="77777777" w:rsidR="00D50682" w:rsidRDefault="00D50682" w:rsidP="000954AE">
+          <w:p w14:paraId="3A28DC58" w14:textId="24A853C5" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="000954AE">
             <w:pPr>
               <w:pStyle w:val="Rubrikitabell"/>
             </w:pPr>
             <w:r>
-              <w:t>Elektiv ortopedi / kirurgi / urologi (Vårdavdelning 1)</w:t>
-[...10 lines deleted...]
-          <w:p w14:paraId="1CE9A6D4" w14:textId="3BA4E2BF" w:rsidR="00D50682" w:rsidRDefault="00D50682" w:rsidP="000954AE">
+              <w:t>Övre gastrokirurgi</w:t>
+            </w:r>
+            <w:r w:rsidR="00635B07">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49FEF1CB" w14:textId="623D0BD3" w:rsidR="00930C99" w:rsidRDefault="00635B07" w:rsidP="000954AE">
             <w:pPr>
               <w:pStyle w:val="Punktlistaitabell"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Eftervård från SÄS/Borås</w:t>
-[...14 lines deleted...]
-          <w:p w14:paraId="20FCD04F" w14:textId="77777777" w:rsidR="00D50682" w:rsidRDefault="00D50682" w:rsidP="000954AE">
+              <w:t>O</w:t>
+            </w:r>
+            <w:r w:rsidR="00930C99">
+              <w:t>peration</w:t>
+            </w:r>
+            <w:r w:rsidR="0080243D">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00930C99">
+              <w:t>inom området lever, gallvägar, bukspottkörtel, tolvfingertarm, magsäck och matstrupe</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="548ED043" w14:textId="77777777" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="000954AE">
             <w:pPr>
               <w:pStyle w:val="Punktlistaitabell"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Ortopedi, extremitetstrauma </w:t>
+              <w:t>Postoperativ infektion</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05D87A2D" w14:textId="77FF9FF4" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="000954AE">
+            <w:pPr>
+              <w:pStyle w:val="Rubrikitabell"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Kärlkirurgi</w:t>
+            </w:r>
+            <w:r w:rsidR="00635B07">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44E0D23E" w14:textId="4CBB6229" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="000954AE">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaitabell"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Aortaoperation, kritisk ischemi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FEE80B7" w14:textId="761AE307" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="000954AE">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaitabell"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Halspulsåderoperation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BCCF7C5" w14:textId="77777777" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="000954AE">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaitabell"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Postoperativ infektion</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="014A342F" w14:textId="396F2588" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="000954AE">
+            <w:pPr>
+              <w:pStyle w:val="Rubrikitabell"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Urologi</w:t>
+            </w:r>
+            <w:r w:rsidR="00B4098F">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16C0AD0B" w14:textId="00847D88" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="00B80AEB">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaitabell"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Urologi </w:t>
+            </w:r>
+            <w:r w:rsidR="004C022E">
+              <w:t>inkl.</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> postoperativ komplikation. Dubbel-J komplikation </w:t>
+            </w:r>
+            <w:r w:rsidR="004C022E">
+              <w:t>inkl.</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> infektion</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78BB3AC9" w14:textId="4AF87A0D" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="000858AD">
+            <w:pPr>
+              <w:pStyle w:val="Rubrikitabell"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:t>Öron, näs, hals</w:t>
+            </w:r>
+            <w:r w:rsidR="00B4098F">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41CB3AC7" w14:textId="6E0DA4EF" w:rsidR="00930C99" w:rsidRDefault="00B4098F" w:rsidP="000954AE">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaitabell"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="00930C99">
+              <w:t>äsblödning</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C9AA901" w14:textId="7CEE7C31" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="000954AE">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaitabell"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Andningshinder</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4452547E" w14:textId="58FB6497" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="000954AE">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaitabell"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Huvud- och halstumör/cancer</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25804A67" w14:textId="3F4EE3AD" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="000954AE">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaitabell"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Pre- och postoperativ ÖNH-vård</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45B32916" w14:textId="722A8BDF" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="000954AE">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaitabell"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Trakeostomera</w:t>
+            </w:r>
+            <w:r w:rsidR="00C200C5">
+              <w:t xml:space="preserve">d </w:t>
+            </w:r>
+            <w:r>
+              <w:t>med ÖNH-orsakad sjukdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="053BF867" w14:textId="1E54411F" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="0EAA43C7">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaitabell"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Yrsel av misstänkt eller konstaterat perifer genes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68B53EDD" w14:textId="77777777" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="000954AE">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaitabell"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Postoperativ infektion</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C398E03" w14:textId="77777777" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="000954AE">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaitabell"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Tonsillit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3622" w:type="dxa"/>
-[...16 lines deleted...]
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54E4D25F" w14:textId="653D4D52" w:rsidR="00D50682" w:rsidRPr="000954AE" w:rsidRDefault="000C1D38" w:rsidP="000954AE">
+          <w:p w14:paraId="6D45E4D1" w14:textId="5A897BF6" w:rsidR="00930C99" w:rsidRPr="000954AE" w:rsidRDefault="00930C99" w:rsidP="000954AE">
             <w:pPr>
               <w:pStyle w:val="Normalitabell"/>
             </w:pPr>
-            <w:r>
-              <w:t>4</w:t>
+            <w:r w:rsidRPr="000954AE">
+              <w:t xml:space="preserve">Övrig </w:t>
+            </w:r>
+            <w:r w:rsidR="00E25030">
+              <w:t>k</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000954AE">
+              <w:t xml:space="preserve">irurgi, </w:t>
+            </w:r>
+            <w:r w:rsidR="00E25030">
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000954AE">
+              <w:t>rtopedi, gynekologi.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50682" w14:paraId="2D681D37" w14:textId="77777777" w:rsidTr="00AD1882">
+      <w:tr w:rsidR="00930C99" w:rsidRPr="000954AE" w14:paraId="6B128573" w14:textId="77777777" w:rsidTr="00CF2B9E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3DD9CF04" w14:textId="77777777" w:rsidR="00D50682" w:rsidRPr="000954AE" w:rsidRDefault="00D50682" w:rsidP="000954AE">
+          <w:p w14:paraId="10FD70B2" w14:textId="77777777" w:rsidR="00672CAD" w:rsidRDefault="00930C99" w:rsidP="00662DD6">
             <w:pPr>
               <w:pStyle w:val="Normalitabell"/>
             </w:pPr>
             <w:r w:rsidRPr="000954AE">
-              <w:t xml:space="preserve">Kirurgisk </w:t>
-[...3 lines deleted...]
-              <w:t>vårdavdelning</w:t>
+              <w:t>KAVA</w:t>
+            </w:r>
+            <w:r w:rsidR="00662DD6">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38472F21" w14:textId="24FCCAD1" w:rsidR="00930C99" w:rsidRPr="000954AE" w:rsidRDefault="00662DD6" w:rsidP="00662DD6">
+            <w:pPr>
+              <w:pStyle w:val="Normalitabell"/>
+            </w:pPr>
+            <w:r>
+              <w:t>k</w:t>
+            </w:r>
+            <w:r w:rsidR="00930C99" w:rsidRPr="000954AE">
+              <w:t xml:space="preserve">irurgisk akutvårdsavdelning </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67E79415" w14:textId="77777777" w:rsidR="00D50682" w:rsidRPr="000954AE" w:rsidRDefault="00D50682" w:rsidP="000954AE">
+          <w:p w14:paraId="1DE7CE6C" w14:textId="77777777" w:rsidR="00930C99" w:rsidRPr="000954AE" w:rsidRDefault="00930C99" w:rsidP="000954AE">
             <w:pPr>
               <w:pStyle w:val="Normalitabell"/>
             </w:pPr>
             <w:r w:rsidRPr="000954AE">
-              <w:t>1052</w:t>
+              <w:t>1051</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6827" w:type="dxa"/>
+            <w:tcW w:w="7331" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3A28DC58" w14:textId="77777777" w:rsidR="00D50682" w:rsidRDefault="00D50682" w:rsidP="000954AE">
+          <w:p w14:paraId="60E6B902" w14:textId="77777777" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="000954AE">
             <w:pPr>
               <w:pStyle w:val="Rubrikitabell"/>
             </w:pPr>
             <w:r>
-              <w:t>Övre gastrokirurgi</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4C99F954" w14:textId="37F135AC" w:rsidR="00D50682" w:rsidRDefault="00D50682" w:rsidP="000954AE">
+              <w:t>Allmän kirurgi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E546F46" w14:textId="35FD6E2C" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="000954AE">
             <w:pPr>
               <w:pStyle w:val="Punktlistaitabell"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Akut/planerad</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="49FEF1CB" w14:textId="24003B57" w:rsidR="00D50682" w:rsidRDefault="00D50682" w:rsidP="000954AE">
+              <w:t>Multipeltrauma som inte är IVA-krävande – högenergivåld – första 24 timmarna</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="583D9955" w14:textId="59B9CC25" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="000954AE">
             <w:pPr>
               <w:pStyle w:val="Punktlistaitabell"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Akuta och planerade operationer inom området lever, gallvägar, bukspottkörtel, tolvfingertarmen, magsäck och matstrupe</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="548ED043" w14:textId="77777777" w:rsidR="00D50682" w:rsidRDefault="00D50682" w:rsidP="000954AE">
+              <w:t>Thoraxtrauma &lt;70 år, med eller utan pneumo-/hemothorax</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E3047F7" w14:textId="7B8AA616" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="000954AE">
             <w:pPr>
               <w:pStyle w:val="Punktlistaitabell"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Postoperativ infektion</w:t>
-[...10 lines deleted...]
-          <w:p w14:paraId="5CD3D009" w14:textId="74600DD9" w:rsidR="00D50682" w:rsidRDefault="00D50682" w:rsidP="000954AE">
+              <w:t>Thoraxtrauma &gt;70 år med pneumo-/hemothorax</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D45B2C3" w14:textId="4CA89C8D" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="000954AE">
             <w:pPr>
               <w:pStyle w:val="Punktlistaitabell"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Akut/planerad</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="44E0D23E" w14:textId="589C4A6A" w:rsidR="00D50682" w:rsidRDefault="00D50682" w:rsidP="000954AE">
+              <w:t>Buktrauma</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65E7A91F" w14:textId="44D8CFCC" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="000954AE">
             <w:pPr>
               <w:pStyle w:val="Punktlistaitabell"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Aortaoperationer, kritisk ischemi</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7FEE80B7" w14:textId="7EDFB38C" w:rsidR="00D50682" w:rsidRDefault="00D50682" w:rsidP="000954AE">
+              <w:t>Isolerat skalltrauma</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="034FF2A4" w14:textId="77777777" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="000954AE">
             <w:pPr>
               <w:pStyle w:val="Punktlistaitabell"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Halspulsåderoperationer</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7BCCF7C5" w14:textId="77777777" w:rsidR="00D50682" w:rsidRDefault="00D50682" w:rsidP="000954AE">
+              <w:t>Akut GI-blödning</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D1C3208" w14:textId="5C1DE206" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="000954AE">
             <w:pPr>
               <w:pStyle w:val="Punktlistaitabell"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Postoperativ infektion</w:t>
-[...5 lines deleted...]
-            </w:pPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Akut bukdiagnos (</w:t>
+            </w:r>
+            <w:r w:rsidR="004C022E">
+              <w:t>exkl.</w:t>
+            </w:r>
             <w:r>
-              <w:t>Urologi</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="16C0AD0B" w14:textId="23C07600" w:rsidR="00D50682" w:rsidRDefault="00D50682" w:rsidP="00B80AEB">
+              <w:t xml:space="preserve"> gyn).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DB81615" w14:textId="7A4B8439" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="000954AE">
             <w:pPr>
               <w:pStyle w:val="Punktlistaitabell"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Urologi inkl postoperativa komplikation. Dubbel-J komplikation inkl infektion</w:t>
-[...6 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Akut bukinfektion </w:t>
+            </w:r>
+            <w:r w:rsidR="004C022E">
+              <w:t>inkl.</w:t>
+            </w:r>
             <w:r>
-              <w:t>Öron, näs, hals</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="41CB3AC7" w14:textId="77777777" w:rsidR="00D50682" w:rsidRDefault="00D50682" w:rsidP="000954AE">
+              <w:t xml:space="preserve"> cholecystit, divertikulit, appendicit.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A33DE74" w14:textId="77777777" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="000954AE">
             <w:pPr>
               <w:pStyle w:val="Punktlistaitabell"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Akut näsblödning</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2C9AA901" w14:textId="548DA4E2" w:rsidR="00D50682" w:rsidRDefault="00D50682" w:rsidP="000954AE">
+              <w:t>Akut komplikation till pol-kliniska kirurgiska ingrepp.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31ECF91C" w14:textId="5E196145" w:rsidR="00147F08" w:rsidRDefault="00930C99" w:rsidP="00147F08">
+            <w:pPr>
+              <w:pStyle w:val="Rubrikitabell"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00147F08">
+              <w:t>Kolorektal kirurgi</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6630D035" w14:textId="77777777" w:rsidR="00930C99" w:rsidRDefault="00147F08" w:rsidP="00147F08">
             <w:pPr>
               <w:pStyle w:val="Punktlistaitabell"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:ind w:left="470" w:hanging="357"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Akut andningshinder</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4452547E" w14:textId="58FB6497" w:rsidR="00D50682" w:rsidRDefault="00D50682" w:rsidP="000954AE">
+              <w:t xml:space="preserve">Kolorektal kirurgi </w:t>
+            </w:r>
+            <w:r w:rsidR="004C022E">
+              <w:t>inkl.</w:t>
+            </w:r>
+            <w:r w:rsidR="00930C99">
+              <w:t xml:space="preserve"> postoperativ infektion och komplikation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70A30C5C" w14:textId="0EB57819" w:rsidR="004074B6" w:rsidRPr="004074B6" w:rsidRDefault="004074B6" w:rsidP="004074B6">
             <w:pPr>
               <w:pStyle w:val="Punktlistaitabell"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:ind w:left="113"/>
               <w:suppressOverlap w:val="0"/>
-            </w:pPr>
-[...4 lines deleted...]
-          <w:p w14:paraId="25804A67" w14:textId="3F4EE3AD" w:rsidR="00D50682" w:rsidRDefault="00D50682" w:rsidP="000954AE">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004074B6">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bröstkirurgi </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60ED83B5" w14:textId="6A776116" w:rsidR="004074B6" w:rsidRDefault="004074B6" w:rsidP="00147F08">
             <w:pPr>
               <w:pStyle w:val="Punktlistaitabell"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:ind w:left="470" w:hanging="357"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-          <w:p w14:paraId="45B32916" w14:textId="50813020" w:rsidR="00D50682" w:rsidRDefault="00D50682" w:rsidP="000954AE">
+              <w:t>Bröstkirurgi inkl. postoperativa infektioner och komplikationer</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02E9ABD0" w14:textId="5CCEC3EA" w:rsidR="00147F08" w:rsidRDefault="004074B6" w:rsidP="004074B6">
             <w:pPr>
               <w:pStyle w:val="Punktlistaitabell"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:ind w:left="470" w:hanging="357"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Trakeostomerade patienter med ÖNH-orsakad sjukdom</w:t>
-[...45 lines deleted...]
-              <w:t>Tonsillit</w:t>
+              <w:t xml:space="preserve">Sårrevisioner </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3622" w:type="dxa"/>
+            <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1709C7E2" w14:textId="77777777" w:rsidR="00D50682" w:rsidRPr="000954AE" w:rsidRDefault="00D50682" w:rsidP="000954AE">
+          <w:p w14:paraId="4D916C3B" w14:textId="3742BA1C" w:rsidR="00930C99" w:rsidRPr="000954AE" w:rsidRDefault="00930C99" w:rsidP="000954AE">
             <w:pPr>
               <w:pStyle w:val="Normalitabell"/>
             </w:pPr>
             <w:r w:rsidRPr="000954AE">
               <w:lastRenderedPageBreak/>
-              <w:t>Övrig Kirurgi, Ortopedi, gynekologi.</w:t>
+              <w:t xml:space="preserve">Övrig kirurgi, </w:t>
+            </w:r>
+            <w:r w:rsidR="00E25030">
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000954AE">
+              <w:t>rtopedi, gynekologi.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B440221" w14:textId="06DFED45" w:rsidR="00930C99" w:rsidRPr="000954AE" w:rsidRDefault="00930C99" w:rsidP="000954AE">
+            <w:pPr>
+              <w:pStyle w:val="Normalitabell"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000954AE">
+              <w:t>Äldre tonåringar med kirurgisk diagnos.</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004329BD" w14:paraId="43BB708C" w14:textId="77777777" w:rsidTr="03518C31">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="15294" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D45E4D1" w14:textId="66076BC1" w:rsidR="00D50682" w:rsidRPr="000954AE" w:rsidRDefault="00D50682" w:rsidP="000954AE">
-[...4 lines deleted...]
-              <w:t>24</w:t>
+          <w:p w14:paraId="7B2E8BF0" w14:textId="2A191C02" w:rsidR="004329BD" w:rsidRPr="00DB1446" w:rsidRDefault="004329BD" w:rsidP="00DB1446">
+            <w:pPr>
+              <w:pStyle w:val="VO-rubrikeritabell"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB1446">
+              <w:t>VO Kvinna Barn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50682" w:rsidRPr="000954AE" w14:paraId="6B128573" w14:textId="77777777" w:rsidTr="00AD1882">
+      <w:tr w:rsidR="00930C99" w14:paraId="565A4202" w14:textId="77777777" w:rsidTr="00CF2B9E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2C78FB23" w14:textId="77777777" w:rsidR="00D50682" w:rsidRPr="000954AE" w:rsidRDefault="00D50682" w:rsidP="000954AE">
+          <w:p w14:paraId="08D9762A" w14:textId="49B20397" w:rsidR="00930C99" w:rsidRPr="000954AE" w:rsidRDefault="00930C99" w:rsidP="000954AE">
             <w:pPr>
               <w:pStyle w:val="Normalitabell"/>
             </w:pPr>
             <w:r w:rsidRPr="000954AE">
-              <w:t>KAVA</w:t>
-[...5 lines deleted...]
-            </w:pPr>
+              <w:t>Gynekologisk</w:t>
+            </w:r>
+            <w:r w:rsidR="003D33C4">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="000954AE">
-              <w:t xml:space="preserve">Kirurgisk akutvårdsavdelning </w:t>
+              <w:t>avdelning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1DE7CE6C" w14:textId="77777777" w:rsidR="00D50682" w:rsidRPr="000954AE" w:rsidRDefault="00D50682" w:rsidP="000954AE">
+          <w:p w14:paraId="1996F1CB" w14:textId="77777777" w:rsidR="00930C99" w:rsidRPr="000954AE" w:rsidRDefault="00930C99" w:rsidP="000954AE">
             <w:pPr>
               <w:pStyle w:val="Normalitabell"/>
             </w:pPr>
             <w:r w:rsidRPr="000954AE">
-              <w:t>1051</w:t>
+              <w:t>1053</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6827" w:type="dxa"/>
-[...128 lines deleted...]
-            <w:tcW w:w="3622" w:type="dxa"/>
+            <w:tcW w:w="7331" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5970E95B" w14:textId="77777777" w:rsidR="00D50682" w:rsidRPr="000954AE" w:rsidRDefault="00D50682" w:rsidP="000954AE">
-[...12 lines deleted...]
-              <w:t>Äldre tonåringar med kirurgisk diagnos.</w:t>
+          <w:p w14:paraId="4EC6A5A1" w14:textId="77777777" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="000954AE">
+            <w:pPr>
+              <w:pStyle w:val="Rubrikitabell"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Gynekologi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35CCE3C3" w14:textId="77777777" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="000954AE">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaitabell"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Akut/planerad gynekologi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="104A7441" w14:textId="77777777" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="000954AE">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaitabell"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Postoperativ infektion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B440221" w14:textId="59CCAED4" w:rsidR="00D50682" w:rsidRPr="000954AE" w:rsidRDefault="00C00031" w:rsidP="000954AE">
+          <w:p w14:paraId="1427CFC4" w14:textId="75985AE5" w:rsidR="00930C99" w:rsidRPr="00AC7CA1" w:rsidRDefault="00930C99" w:rsidP="00AC7CA1">
             <w:pPr>
               <w:pStyle w:val="Normalitabell"/>
             </w:pPr>
-            <w:r>
-              <w:t>24</w:t>
+            <w:r w:rsidRPr="00AC7CA1">
+              <w:t>BB</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD1A3C">
+              <w:t>/neo</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AC7CA1">
+              <w:t xml:space="preserve">-patient, </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD1A3C">
+              <w:t>ba</w:t>
+            </w:r>
+            <w:r w:rsidR="0028043E">
+              <w:t xml:space="preserve">rnpatient, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AC7CA1">
+              <w:t>kirurgi, ortopedi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004329BD" w14:paraId="43BB708C" w14:textId="77777777" w:rsidTr="03518C31">
-[...28 lines deleted...]
-      <w:tr w:rsidR="00D50682" w14:paraId="565A4202" w14:textId="77777777" w:rsidTr="00AD1882">
+      <w:tr w:rsidR="00930C99" w14:paraId="6FEBD168" w14:textId="77777777" w:rsidTr="00CF2B9E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="08D9762A" w14:textId="77777777" w:rsidR="00D50682" w:rsidRPr="000954AE" w:rsidRDefault="00D50682" w:rsidP="000954AE">
+          <w:p w14:paraId="5FA31C38" w14:textId="77777777" w:rsidR="00930C99" w:rsidRPr="000954AE" w:rsidRDefault="00930C99" w:rsidP="000954AE">
             <w:pPr>
               <w:pStyle w:val="Normalitabell"/>
             </w:pPr>
             <w:r w:rsidRPr="000954AE">
-              <w:t>Gynekologisk</w:t>
-[...3 lines deleted...]
-              <w:t>avdelning</w:t>
+              <w:t>Barnavdelning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1996F1CB" w14:textId="77777777" w:rsidR="00D50682" w:rsidRPr="000954AE" w:rsidRDefault="00D50682" w:rsidP="000954AE">
+          <w:p w14:paraId="0F7E73DA" w14:textId="0313BA5F" w:rsidR="00930C99" w:rsidRPr="000954AE" w:rsidRDefault="00930C99" w:rsidP="000954AE">
             <w:pPr>
               <w:pStyle w:val="Normalitabell"/>
             </w:pPr>
             <w:r w:rsidRPr="000954AE">
-              <w:t>1053</w:t>
+              <w:t>1752</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6827" w:type="dxa"/>
+            <w:tcW w:w="7331" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="012F2E11" w14:textId="09E0E1A7" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="000954AE">
+            <w:pPr>
+              <w:pStyle w:val="Rubrikitabell"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Barn- och ungdom </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2391B98F" w14:textId="54013E05" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="00A05BD3">
+            <w:pPr>
+              <w:pStyle w:val="Normalitabell"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2BA0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exklusive vattkoppor / vattkoppsexposition </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4EC6A5A1" w14:textId="77777777" w:rsidR="00D50682" w:rsidRDefault="00D50682" w:rsidP="000954AE">
-[...24 lines deleted...]
-              <w:t>Postoperativ infektion</w:t>
+          <w:p w14:paraId="7014FAF1" w14:textId="133D7BCB" w:rsidR="00930C99" w:rsidRPr="00AC7CA1" w:rsidRDefault="00930C99" w:rsidP="00AC7CA1">
+            <w:pPr>
+              <w:pStyle w:val="Normalitabell"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC7CA1">
+              <w:t xml:space="preserve">Yngre vuxenpatienter lämpliga för vård inom kirurgi, ortopedi, ÖNH. </w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004329BD" w14:paraId="1F8A9899" w14:textId="77777777" w:rsidTr="03518C31">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3622" w:type="dxa"/>
+            <w:tcW w:w="15294" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
-            <w:hideMark/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="135A8EDF" w14:textId="77777777" w:rsidR="00D50682" w:rsidRPr="00AC7CA1" w:rsidRDefault="00D50682" w:rsidP="00AC7CA1">
-[...25 lines deleted...]
-              <w:t>8 (helg 5)</w:t>
+          <w:p w14:paraId="0788A0B9" w14:textId="55161230" w:rsidR="004329BD" w:rsidRPr="00DB1446" w:rsidRDefault="004329BD" w:rsidP="00DB1446">
+            <w:pPr>
+              <w:pStyle w:val="VO-rubrikeritabell"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB1446">
+              <w:t>VO Medicin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50682" w14:paraId="6FEBD168" w14:textId="77777777" w:rsidTr="00AD1882">
+      <w:tr w:rsidR="00930C99" w14:paraId="70BDE268" w14:textId="77777777" w:rsidTr="00CF2B9E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5FA31C38" w14:textId="77777777" w:rsidR="00D50682" w:rsidRPr="000954AE" w:rsidRDefault="00D50682" w:rsidP="000954AE">
+          <w:p w14:paraId="42C6F9E4" w14:textId="59CFAAB0" w:rsidR="00930C99" w:rsidRPr="00AC7CA1" w:rsidRDefault="00672CAD" w:rsidP="004457EB">
             <w:pPr>
               <w:pStyle w:val="Normalitabell"/>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:t>Barnavdelning</w:t>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>MAVA, m</w:t>
+            </w:r>
+            <w:r w:rsidR="00930C99" w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>edicinsk akutvårdsavdelning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0F7E73DA" w14:textId="77777777" w:rsidR="00D50682" w:rsidRPr="000954AE" w:rsidRDefault="00D50682" w:rsidP="000954AE">
+          <w:p w14:paraId="666D8342" w14:textId="77777777" w:rsidR="00930C99" w:rsidRPr="00AC7CA1" w:rsidRDefault="00930C99" w:rsidP="004457EB">
             <w:pPr>
               <w:pStyle w:val="Normalitabell"/>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:t>1753</w:t>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>2212</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6827" w:type="dxa"/>
-[...61 lines deleted...]
-            <w:tcW w:w="3622" w:type="dxa"/>
+            <w:tcW w:w="7331" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="16986986" w14:textId="5A7FD9F4" w:rsidR="00D50682" w:rsidRPr="00AC7CA1" w:rsidRDefault="00D50682" w:rsidP="004329BD">
-[...5 lines deleted...]
-              <w:t>Yngre vuxenpatienter lämpliga för vård inom kirurgi, ortopedi, ÖNH. Beakta inga komplicerade</w:t>
+          <w:p w14:paraId="633D1DA6" w14:textId="24C55851" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="004457EB">
+            <w:pPr>
+              <w:pStyle w:val="Rubrikitabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>Internmedicin, akutmedicin och gastroenterologi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D3B61E1" w14:textId="03D2E749" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="004457EB">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaitabell"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>Allergi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="138EF0CD" w14:textId="3579A9F9" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="004457EB">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaitabell"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>Anorexi med medicinskt slutenvårdsbehov</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E38126B" w14:textId="7D940891" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="004457EB">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaitabell"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antikoagulantiaorsakad blödning utan trauma </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AC82F02" w14:textId="36AD23B7" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="004457EB">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaitabell"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>Gastroenterologi</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC62A9">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>ex</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC62A9">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> IBD</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B81D0E5" w14:textId="2FC5EE25" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="004457EB">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaitabell"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>Gravt derangerad diabetes med eller utan ketoacidos</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DC47334" w14:textId="2A89415D" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="004457EB">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaitabell"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hypoglykemi </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02DDDB98" w14:textId="51D04EAB" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="004457EB">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaitabell"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hypotoni </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48D842E0" w14:textId="0777FDA7" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="004457EB">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaitabell"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>Intox med somatmedicinskt slutenvårdsbehov (ej IVA-behov)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EAD79D8" w14:textId="6D8473BA" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="004457EB">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaitabell"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>Medicinsk leversjukdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="079E2471" w14:textId="08AFBDA5" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="004457EB">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaitabell"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>Okomplicerad lungemboli</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32A0EB70" w14:textId="6BB10F25" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="00A05BD3">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaitabell"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>Synkope med telemetribehov</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7014FAF1" w14:textId="77777777" w:rsidR="00D50682" w:rsidRPr="00AC7CA1" w:rsidRDefault="00D50682" w:rsidP="00AC7CA1">
-[...4 lines deleted...]
-              <w:t>15 (helg 12)</w:t>
+          <w:p w14:paraId="2F55B6F1" w14:textId="19DDEFE4" w:rsidR="00930C99" w:rsidRPr="00AC7CA1" w:rsidRDefault="00930C99" w:rsidP="00CF32ED">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaitabell"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:ind w:left="313"/>
+              <w:suppressOverlap w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>Kardiologisk</w:t>
+            </w:r>
+            <w:r w:rsidR="0056529D">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tillstånd som inte kräver HIA-vård e</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA67D7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>x;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> AKS, okomplicerad endokardit, förmaksflimmer, hjärtsvikt</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0658080E" w14:textId="3C2AFA12" w:rsidR="00930C99" w:rsidRPr="00AC7CA1" w:rsidRDefault="00930C99" w:rsidP="00CF32ED">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaitabell"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:ind w:left="313"/>
+              <w:suppressOverlap w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>Internmedicinsk</w:t>
+            </w:r>
+            <w:r w:rsidR="00C275CF">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tillstånd som inte kräver subspecialiserad vård</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27FC39C5" w14:textId="3D1B9DF0" w:rsidR="00A05BD3" w:rsidRDefault="00930C99" w:rsidP="00CF32ED">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaitabell"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:ind w:left="313"/>
+              <w:suppressOverlap w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>Infektionsmedicinsk</w:t>
+            </w:r>
+            <w:r w:rsidR="00C275CF">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tillstånd som inte kräver INFA-vård</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA67D7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>ex</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA67D7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pyelonefrit, pneumoni, erysipelas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63B34DD5" w14:textId="38A11029" w:rsidR="00930C99" w:rsidRPr="00AC7CA1" w:rsidRDefault="00930C99" w:rsidP="00CF32ED">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaitabell"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:ind w:left="313"/>
+              <w:suppressOverlap w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>Neurologisk</w:t>
+            </w:r>
+            <w:r w:rsidR="00C275CF">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tillstånd med kardiologiskt motiverat övervakningsbehov</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004329BD" w14:paraId="1F8A9899" w14:textId="77777777" w:rsidTr="03518C31">
+      <w:tr w:rsidR="00930C99" w14:paraId="54FCEC44" w14:textId="77777777" w:rsidTr="00CF2B9E">
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="15294" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="2296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0788A0B9" w14:textId="7385F464" w:rsidR="004329BD" w:rsidRPr="00DB1446" w:rsidRDefault="004329BD" w:rsidP="00DB1446">
-[...1 lines deleted...]
-              <w:pStyle w:val="VO-rubrikeritabell"/>
+          <w:p w14:paraId="02E0081D" w14:textId="5FFA980D" w:rsidR="00930C99" w:rsidRPr="00AC7CA1" w:rsidRDefault="00662DD6" w:rsidP="004457EB">
+            <w:pPr>
+              <w:pStyle w:val="Normalitabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>HIA, h</w:t>
+            </w:r>
+            <w:r w:rsidR="00930C99" w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>järtintensivvårds-avdelning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67A3E480" w14:textId="77777777" w:rsidR="00930C99" w:rsidRPr="00AC7CA1" w:rsidRDefault="00930C99" w:rsidP="004457EB">
+            <w:pPr>
+              <w:pStyle w:val="Normalitabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>2233</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7331" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1717C2D2" w14:textId="4091E7D0" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="004457EB">
+            <w:pPr>
+              <w:pStyle w:val="Rubrikitabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>Kardiologi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DCE9C35" w14:textId="0F4893A8" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="004457EB">
+            <w:pPr>
+              <w:pStyle w:val="Normalitabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>Hjärtsjukdom som kräver kardiologisk specialistkompetens</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="635CCEF5" w14:textId="416C1B86" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="004457EB">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaitabell"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
-            </w:pPr>
-[...2 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>AKS (akut koronart syndrom)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4ADE9EFF" w14:textId="10DAF378" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="004457EB">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaitabell"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>Allvarligt lungödem</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33178E11" w14:textId="653BB1D5" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="004457EB">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaitabell"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>Barn och ungdomar med kardiologiskt övervaknings- eller specialistbehov</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CB676ED" w14:textId="5A686398" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="004457EB">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaitabell"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>GUCH-utredning</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D4F271A" w14:textId="3434C509" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="004457EB">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaitabell"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>Postop hjärtkirurgi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E21FE6A" w14:textId="672FED27" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="004457EB">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaitabell"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Svår arytmi </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50814B1F" w14:textId="1627A740" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="004457EB">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaitabell"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>Svår hjärtsvikt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4677" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B8CD610" w14:textId="210F1336" w:rsidR="00930C99" w:rsidRPr="00AC7CA1" w:rsidRDefault="00930C99" w:rsidP="004457EB">
+            <w:pPr>
+              <w:pStyle w:val="Normalitabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50682" w14:paraId="70BDE268" w14:textId="77777777" w:rsidTr="00EE1BD5">
+      <w:tr w:rsidR="00930C99" w14:paraId="0ACDB761" w14:textId="77777777" w:rsidTr="00CF2B9E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="42C6F9E4" w14:textId="7A0AFB54" w:rsidR="00D50682" w:rsidRPr="00AC7CA1" w:rsidRDefault="18FFE659" w:rsidP="004457EB">
+          <w:p w14:paraId="0600DF59" w14:textId="1361206A" w:rsidR="00930C99" w:rsidRPr="00AC7CA1" w:rsidRDefault="00930C99" w:rsidP="004457EB">
             <w:pPr>
               <w:pStyle w:val="Normalitabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0EAA43C7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
               </w:rPr>
-              <w:t>Medicinsk akutvårdsavdelning, MAVA</w:t>
+              <w:t>Medicinavdelning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="666D8342" w14:textId="77777777" w:rsidR="00D50682" w:rsidRPr="00AC7CA1" w:rsidRDefault="00D50682" w:rsidP="004457EB">
+          <w:p w14:paraId="6A85095C" w14:textId="77777777" w:rsidR="00930C99" w:rsidRPr="00AC7CA1" w:rsidRDefault="00930C99" w:rsidP="004457EB">
             <w:pPr>
               <w:pStyle w:val="Normalitabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0EAA43C7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
               </w:rPr>
-              <w:t>2212</w:t>
+              <w:t>2264</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CC4F8D3" w14:textId="77777777" w:rsidR="00930C99" w:rsidRPr="00AC7CA1" w:rsidRDefault="00930C99" w:rsidP="004457EB">
+            <w:pPr>
+              <w:pStyle w:val="Normalitabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>2214</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6827" w:type="dxa"/>
-[...399 lines deleted...]
-            <w:tcW w:w="6827" w:type="dxa"/>
+            <w:tcW w:w="7331" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1717C2D2" w14:textId="4091E7D0" w:rsidR="00D50682" w:rsidRDefault="61549189" w:rsidP="004457EB">
+          <w:p w14:paraId="44CB82AF" w14:textId="74EBB29E" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="004457EB">
             <w:pPr>
               <w:pStyle w:val="Rubrikitabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0EAA43C7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
               </w:rPr>
-              <w:t>Kardiologi</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4DCE9C35" w14:textId="04ECAFCF" w:rsidR="00D50682" w:rsidRDefault="49DA7348" w:rsidP="004457EB">
+              <w:t>Internmedicin, njurmedicin och lungmedicin</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70B1F1B0" w14:textId="49354520" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="004457EB">
             <w:pPr>
               <w:pStyle w:val="Normalitabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0EAA43C7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
               </w:rPr>
-              <w:t>Hjärtsjukdomar som kräver kardiologisk specialistkompetens</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="635CCEF5" w14:textId="416C1B86" w:rsidR="00D50682" w:rsidRDefault="382C1624" w:rsidP="004457EB">
+              <w:t>Njursjukdom</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB0ED5">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>som kräver specialiserad njurmedicinsk vård</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06E98377" w14:textId="33DB2C74" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="004457EB">
+            <w:pPr>
+              <w:pStyle w:val="Normalitabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>Endokrinologisk sjukdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22C18563" w14:textId="550A5660" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="004457EB">
+            <w:pPr>
+              <w:pStyle w:val="Normalitabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>Lungsjukdom</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB0ED5">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>som kräver specialiserad lungmedicinsk vård ex</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA67D7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48BDC0B1" w14:textId="7B2F5F4A" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="004457EB">
             <w:pPr>
               <w:pStyle w:val="Punktlistaitabell"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0EAA43C7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
               </w:rPr>
-              <w:t>AKS (akut koronart syndrom)</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4ADE9EFF" w14:textId="10DAF378" w:rsidR="00D50682" w:rsidRDefault="382C1624" w:rsidP="004457EB">
+              <w:t>KOL exacerbation med respiratorisk insufficiens</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DFD2F73" w14:textId="5D45EFE9" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="004457EB">
             <w:pPr>
               <w:pStyle w:val="Punktlistaitabell"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0EAA43C7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
               </w:rPr>
-              <w:t>Allvarligt lungödem</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="33178E11" w14:textId="653BB1D5" w:rsidR="00D50682" w:rsidRDefault="382C1624" w:rsidP="004457EB">
+              <w:t>Lungfibros</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C2FE138" w14:textId="45E0CB84" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="004457EB">
             <w:pPr>
               <w:pStyle w:val="Punktlistaitabell"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0EAA43C7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
               </w:rPr>
-              <w:t>Barn och ungdomar med kardiologiskt övervaknings- eller specialistbehov</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6CB676ED" w14:textId="19669114" w:rsidR="00D50682" w:rsidRDefault="382C1624" w:rsidP="004457EB">
+              <w:t>Empyem</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C632B16" w14:textId="7B416018" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="004457EB">
             <w:pPr>
               <w:pStyle w:val="Punktlistaitabell"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0EAA43C7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
               </w:rPr>
-              <w:t>GUCH-utredningar</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6D4F271A" w14:textId="3434C509" w:rsidR="00D50682" w:rsidRDefault="382C1624" w:rsidP="004457EB">
+              <w:t>Astma</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37D45A11" w14:textId="39CF2829" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="004457EB">
             <w:pPr>
               <w:pStyle w:val="Punktlistaitabell"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0EAA43C7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-          <w:p w14:paraId="2E21FE6A" w14:textId="672FED27" w:rsidR="00D50682" w:rsidRDefault="382C1624" w:rsidP="004457EB">
+              <w:t xml:space="preserve">Pneumothorax (spontan, ej trauma) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E26E93F" w14:textId="1637BE08" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="004457EB">
             <w:pPr>
               <w:pStyle w:val="Punktlistaitabell"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0EAA43C7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
               </w:rPr>
-              <w:t xml:space="preserve">Svår arytmi </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="50814B1F" w14:textId="1627A740" w:rsidR="00D50682" w:rsidRDefault="382C1624" w:rsidP="004457EB">
+              <w:t>Utprovning av syrgas i hemmet</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11D0B10A" w14:textId="1BD08769" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="004457EB">
             <w:pPr>
               <w:pStyle w:val="Punktlistaitabell"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0EAA43C7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
               </w:rPr>
-              <w:t>Svår hjärtsvikt</w:t>
+              <w:t xml:space="preserve">Pleuradränbehandling </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7840960F" w14:textId="6195B891" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="004457EB">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaitabell"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lungcancer </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B1D2878" w14:textId="66FA06C9" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="004457EB">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaitabell"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>Hemventilatorbehandling på pulmonell bas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3622" w:type="dxa"/>
+            <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="0B2BD4BC" w14:textId="77777777" w:rsidR="00D50682" w:rsidRPr="00AC7CA1" w:rsidRDefault="00D50682" w:rsidP="0EAA43C7">
-[...22 lines deleted...]
-          <w:p w14:paraId="2B8CD610" w14:textId="77777777" w:rsidR="00D50682" w:rsidRPr="00AC7CA1" w:rsidRDefault="00D50682" w:rsidP="004457EB">
+          <w:p w14:paraId="2F1319B3" w14:textId="137EA2E4" w:rsidR="00930C99" w:rsidRPr="00AC7CA1" w:rsidRDefault="00930C99" w:rsidP="00A05BD3">
             <w:pPr>
               <w:pStyle w:val="Normalitabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0EAA43C7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
               </w:rPr>
-              <w:t>16</w:t>
+              <w:t>Internmedicinsk</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB0ED5">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tillstånd som inte kräver subspecialiserad vård</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50682" w14:paraId="0ACDB761" w14:textId="77777777" w:rsidTr="00AD1882">
+      <w:tr w:rsidR="00930C99" w14:paraId="204EC83F" w14:textId="77777777" w:rsidTr="00CF2B9E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0600DF59" w14:textId="1361206A" w:rsidR="00D50682" w:rsidRPr="00AC7CA1" w:rsidRDefault="1C0489D3" w:rsidP="004457EB">
+          <w:p w14:paraId="1100C56E" w14:textId="27CD8CC2" w:rsidR="00930C99" w:rsidRPr="00AC7CA1" w:rsidRDefault="00930C99" w:rsidP="004457EB">
             <w:pPr>
               <w:pStyle w:val="Normalitabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0EAA43C7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
               </w:rPr>
-              <w:t>Medicinavdelning</w:t>
+              <w:t>Hematologi- och onkologiavdelning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6A85095C" w14:textId="77777777" w:rsidR="00D50682" w:rsidRPr="00AC7CA1" w:rsidRDefault="00D50682" w:rsidP="004457EB">
+          <w:p w14:paraId="65A2C17C" w14:textId="77777777" w:rsidR="00930C99" w:rsidRPr="00AC7CA1" w:rsidRDefault="00930C99" w:rsidP="004457EB">
             <w:pPr>
               <w:pStyle w:val="Normalitabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0EAA43C7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
               </w:rPr>
-              <w:t>2264</w:t>
-[...13 lines deleted...]
-              <w:t>2214</w:t>
+              <w:t>2211</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6827" w:type="dxa"/>
+            <w:tcW w:w="7331" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
             <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44CB82AF" w14:textId="74EBB29E" w:rsidR="73627FE4" w:rsidRDefault="73627FE4" w:rsidP="004457EB">
+          <w:p w14:paraId="7BD2D302" w14:textId="0407BC0D" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="004457EB">
             <w:pPr>
               <w:pStyle w:val="Rubrikitabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0EAA43C7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
               </w:rPr>
-              <w:t>Internmedicin, njurmedicin och lungmedicin</w:t>
-[...62 lines deleted...]
-          <w:p w14:paraId="48BDC0B1" w14:textId="7B2F5F4A" w:rsidR="00D50682" w:rsidRDefault="06CD9833" w:rsidP="004457EB">
+              <w:t>Hematologi och Onkologi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B093D29" w14:textId="1B70A634" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="004457EB">
             <w:pPr>
               <w:pStyle w:val="Punktlistaitabell"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0EAA43C7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
               </w:rPr>
-              <w:t>KOL exacerbation med respiratorisk insufficiens</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5DFD2F73" w14:textId="5D45EFE9" w:rsidR="00D50682" w:rsidRDefault="06CD9833" w:rsidP="004457EB">
+              <w:t>Hematologisk sjukdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AADC41C" w14:textId="4B469361" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="004457EB">
             <w:pPr>
               <w:pStyle w:val="Punktlistaitabell"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0EAA43C7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
               </w:rPr>
-              <w:t>Lungfibros</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4C2FE138" w14:textId="45E0CB84" w:rsidR="00D50682" w:rsidRDefault="06CD9833" w:rsidP="004457EB">
+              <w:t>Onkologisk</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB45D1">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>sjukdom</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB45D1">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">med pågående medicinsk onkologisk behandling och dess biverkningar </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53DA6C86" w14:textId="07A3CC1E" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="004457EB">
             <w:pPr>
               <w:pStyle w:val="Punktlistaitabell"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0EAA43C7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
               </w:rPr>
-              <w:t>Empyem</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7C632B16" w14:textId="7B416018" w:rsidR="00D50682" w:rsidRDefault="06CD9833" w:rsidP="004457EB">
+              <w:lastRenderedPageBreak/>
+              <w:t>Strålbehandlingspatient</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A0948E1" w14:textId="61E94FAE" w:rsidR="00930C99" w:rsidRDefault="00774FAB" w:rsidP="004457EB">
             <w:pPr>
               <w:pStyle w:val="Punktlistaitabell"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
-              <w:rPr>
-[...10 lines deleted...]
-          <w:p w14:paraId="37D45A11" w14:textId="39CF2829" w:rsidR="00D50682" w:rsidRDefault="06CD9833" w:rsidP="004457EB">
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidR="00930C99" w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ftervård efter strålbehandling/cytostatika given på </w:t>
+            </w:r>
+            <w:r w:rsidR="000E61C3" w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>ex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00930C99" w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> SU</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="733FAD24" w14:textId="58BB4D10" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="004457EB">
             <w:pPr>
               <w:pStyle w:val="Punktlistaitabell"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0EAA43C7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pneumothorax (spontan, ej trauma) </w:t>
-[...63 lines deleted...]
-              <w:t>Hemventilatorbehandling på pulmonell bas</w:t>
+              <w:t>Infektion med hematologisk eller onkologisk behandling</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3622" w:type="dxa"/>
-[...36 lines deleted...]
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F1319B3" w14:textId="71390A5F" w:rsidR="00D50682" w:rsidRPr="00AC7CA1" w:rsidRDefault="00CF5691" w:rsidP="004457EB">
+          <w:p w14:paraId="23B3F8A5" w14:textId="77777777" w:rsidR="000B6A79" w:rsidRPr="00093702" w:rsidRDefault="000B6A79" w:rsidP="00093702">
             <w:pPr>
               <w:pStyle w:val="Normalitabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
               </w:rPr>
-              <w:t>24</w:t>
-            </w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Internmedicinska tillstånd som inte kräver subspecialiserad vård</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A491246" w14:textId="04DA9328" w:rsidR="00930C99" w:rsidRPr="0086637A" w:rsidRDefault="00930C99" w:rsidP="00093702">
+            <w:pPr>
+              <w:pStyle w:val="Normalitabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50682" w14:paraId="204EC83F" w14:textId="77777777" w:rsidTr="00AD1882">
+      <w:tr w:rsidR="004329BD" w14:paraId="1F91F728" w14:textId="77777777" w:rsidTr="03518C31">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15294" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="36E2382D" w14:textId="52A79355" w:rsidR="004329BD" w:rsidRPr="00DB1446" w:rsidRDefault="004329BD" w:rsidP="00DB1446">
+            <w:pPr>
+              <w:pStyle w:val="VO-rubrikeritabell"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB1446">
+              <w:t>VO Hud, infektion, vårdhotell, ögon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00930C99" w14:paraId="3660C31E" w14:textId="77777777" w:rsidTr="00CF2B9E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2296" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DC38715" w14:textId="77777777" w:rsidR="00930C99" w:rsidRPr="0086637A" w:rsidRDefault="00930C99" w:rsidP="001918AD">
+            <w:pPr>
+              <w:pStyle w:val="Normalitabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>Infektionsavdelning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11220A65" w14:textId="77777777" w:rsidR="00930C99" w:rsidRPr="0086637A" w:rsidRDefault="00930C99" w:rsidP="001918AD">
+            <w:pPr>
+              <w:pStyle w:val="Normalitabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>2591</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7331" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64850E0A" w14:textId="72FB2620" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="001918AD">
+            <w:pPr>
+              <w:pStyle w:val="Rubrikitabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>Infektionsmedicin, hud- och ögonsjukdomar</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A2BE7E1" w14:textId="6A740F3A" w:rsidR="00930C99" w:rsidRPr="00AB0F6F" w:rsidRDefault="00930C99" w:rsidP="001918AD">
+            <w:pPr>
+              <w:pStyle w:val="Normalitabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inläggning efter kontakt med infektionsjour </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19499882" w14:textId="2CA5EEE2" w:rsidR="00930C99" w:rsidRPr="00AB0F6F" w:rsidRDefault="00930C99" w:rsidP="001918AD">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaitabell"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infektionssjukdom med </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003A14DB">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>behov av isolering</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> såsom </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2706EA92" w14:textId="16424B2D" w:rsidR="00930C99" w:rsidRPr="00AB0F6F" w:rsidRDefault="00930C99" w:rsidP="001918AD">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaniv2itabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>Tuberkulos, vattkoppor, mässling</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E3A8BE1" w14:textId="5DDD8B1B" w:rsidR="00930C99" w:rsidRPr="00AB0F6F" w:rsidRDefault="00930C99" w:rsidP="001918AD">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaniv2itabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multiresistenta bakterier </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4523F8A5" w14:textId="0AE905A2" w:rsidR="00930C99" w:rsidRPr="00AB0F6F" w:rsidRDefault="00930C99" w:rsidP="001918AD">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaniv2itabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>Influensa (initialskede epidemi)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="290EC8EB" w14:textId="78AA43D7" w:rsidR="00930C99" w:rsidRPr="00AB0F6F" w:rsidRDefault="00930C99" w:rsidP="001918AD">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaniv2itabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>Calici (initialskede utbrott)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76871B72" w14:textId="5E0CA551" w:rsidR="00930C99" w:rsidRPr="00AB0F6F" w:rsidRDefault="00930C99" w:rsidP="001918AD">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaniv2itabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>Diarré med duration &lt;14 dagar och/eller efter utlandsvistelse</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DDF5D75" w14:textId="6E1C2A9A" w:rsidR="00930C99" w:rsidRPr="00AB0F6F" w:rsidRDefault="00930C99" w:rsidP="001918AD">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaniv2itabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Luftburen smittsam sjukdom (t.ex. MERS-CoV) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25517482" w14:textId="4720B8A9" w:rsidR="00930C99" w:rsidRPr="00AB0F6F" w:rsidRDefault="00930C99" w:rsidP="001918AD">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaitabell"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infektionssjukvård utan behov av isolering såsom </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="572FE20C" w14:textId="323255DD" w:rsidR="00930C99" w:rsidRPr="00AB0F6F" w:rsidRDefault="00930C99" w:rsidP="001918AD">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaniv2itabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sepsis </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07BF13BA" w14:textId="637CBE01" w:rsidR="00930C99" w:rsidRPr="00AB0F6F" w:rsidRDefault="00930C99" w:rsidP="001918AD">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaniv2itabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>Endokardit</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F8FEC62" w14:textId="03990B38" w:rsidR="00930C99" w:rsidRPr="00AB0F6F" w:rsidRDefault="00930C99" w:rsidP="001918AD">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaniv2itabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>Septisk diabetesfotinfektion inför amputation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="541AAB8A" w14:textId="0F8C6CD8" w:rsidR="00930C99" w:rsidRPr="00AB0F6F" w:rsidRDefault="00930C99" w:rsidP="001918AD">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaniv2itabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meningit/encephalit </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7046C07B" w14:textId="7C80F360" w:rsidR="00930C99" w:rsidRPr="00AB0F6F" w:rsidRDefault="00930C99" w:rsidP="001918AD">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaniv2itabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spondylit/epiduralabscess </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FFAC81F" w14:textId="26F95157" w:rsidR="00930C99" w:rsidRPr="00AB0F6F" w:rsidRDefault="00930C99" w:rsidP="001918AD">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaniv2itabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lungabscess (inte lungempyem) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29CF3713" w14:textId="6E40B460" w:rsidR="00930C99" w:rsidRPr="00AB0F6F" w:rsidRDefault="00930C99" w:rsidP="001918AD">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaniv2itabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>Leverabscess</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37F4FC81" w14:textId="10AEAE21" w:rsidR="00930C99" w:rsidRPr="00AB0F6F" w:rsidRDefault="00930C99" w:rsidP="001918AD">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaitabell"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>Infektionssjukvård, uppdrag delat med medicin</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="532B46AF" w14:textId="092DD19C" w:rsidR="00930C99" w:rsidRPr="00AB0F6F" w:rsidRDefault="00930C99" w:rsidP="001918AD">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaniv2itabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pyelonefrit (men ej avstängd pyelit) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5456BC49" w14:textId="08D4C090" w:rsidR="00930C99" w:rsidRPr="00AB0F6F" w:rsidRDefault="00930C99" w:rsidP="001918AD">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaniv2itabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pneumoni </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10EFCED6" w14:textId="32BDE113" w:rsidR="00930C99" w:rsidRPr="00AB0F6F" w:rsidRDefault="00930C99" w:rsidP="001918AD">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaniv2itabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>Erysipelas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="694980EE" w14:textId="32D01DD3" w:rsidR="00930C99" w:rsidRPr="00AB0F6F" w:rsidRDefault="00930C99" w:rsidP="001918AD">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaitabell"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>Ögonsjukdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32763FD6" w14:textId="15F309FF" w:rsidR="00930C99" w:rsidRPr="00AB0F6F" w:rsidRDefault="00930C99" w:rsidP="001918AD">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaitabell"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>Hudsjukdo</w:t>
+            </w:r>
+            <w:r w:rsidR="009106A7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4677" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="29C99B8A" w14:textId="4909F3CA" w:rsidR="00930C99" w:rsidRPr="0086637A" w:rsidRDefault="00930C99" w:rsidP="001918AD">
+            <w:pPr>
+              <w:pStyle w:val="Normalitabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A97686" w14:paraId="5CDA2D5F" w14:textId="77777777" w:rsidTr="03518C31">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15294" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37449378" w14:textId="6D36E57E" w:rsidR="00A97686" w:rsidRDefault="2D56CD22" w:rsidP="001918AD">
+            <w:pPr>
+              <w:pStyle w:val="VO-rubrikeritabell"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:lastRenderedPageBreak/>
+              <w:t>VO Neurologi, rehabilitering och nära vård</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00930C99" w14:paraId="4B8B8B90" w14:textId="77777777" w:rsidTr="00CF2B9E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1100C56E" w14:textId="27CD8CC2" w:rsidR="00D50682" w:rsidRPr="00AC7CA1" w:rsidRDefault="12CF42AD" w:rsidP="004457EB">
+          <w:p w14:paraId="390B79FE" w14:textId="02938345" w:rsidR="00930C99" w:rsidRPr="008644C2" w:rsidRDefault="00930C99" w:rsidP="0074760F">
             <w:pPr>
               <w:pStyle w:val="Normalitabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-              </w:rPr>
-            </w:pPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>Neuro/s</w:t>
+            </w:r>
             <w:r w:rsidRPr="0EAA43C7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
               </w:rPr>
-              <w:t>Hematologi- och onkologiavdelning</w:t>
+              <w:t>trokeavdelning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="65A2C17C" w14:textId="77777777" w:rsidR="00D50682" w:rsidRPr="00AC7CA1" w:rsidRDefault="00D50682" w:rsidP="004457EB">
+          <w:p w14:paraId="4C09D198" w14:textId="7633AF43" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="0074760F">
             <w:pPr>
               <w:pStyle w:val="Normalitabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0EAA43C7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
               </w:rPr>
-              <w:t>2211</w:t>
-            </w:r>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="008B7069">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>301</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0853CF02" w14:textId="77777777" w:rsidR="00930C99" w:rsidRPr="008644C2" w:rsidRDefault="00930C99" w:rsidP="0074760F">
+            <w:pPr>
+              <w:pStyle w:val="Normalitabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6827" w:type="dxa"/>
-[...119 lines deleted...]
-            <w:tcW w:w="3622" w:type="dxa"/>
+            <w:tcW w:w="7331" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6CE22241" w14:textId="4D1DAF63" w:rsidR="00D50682" w:rsidRPr="0086637A" w:rsidRDefault="00D50682" w:rsidP="0EAA43C7">
+          <w:p w14:paraId="1607F9CE" w14:textId="0E4AD89C" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="0074760F">
+            <w:pPr>
+              <w:pStyle w:val="Rubrikitabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>Strokemedicin</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11CA4BEC" w14:textId="3E3511EC" w:rsidR="00930C99" w:rsidRPr="008644C2" w:rsidRDefault="00930C99" w:rsidP="0074760F">
+            <w:pPr>
+              <w:pStyle w:val="Normalitabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>Cerebrovaskulär sjukdom såsom</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="546A9CE5" w14:textId="310E5A87" w:rsidR="00930C99" w:rsidRPr="008644C2" w:rsidRDefault="00930C99" w:rsidP="0074760F">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaitabell"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>TIA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="666261DF" w14:textId="25BB250A" w:rsidR="00930C99" w:rsidRPr="008644C2" w:rsidRDefault="00930C99" w:rsidP="0074760F">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaitabell"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>Stroke (infarkt/blödning)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CB8B7C1" w14:textId="14FD5C1C" w:rsidR="00930C99" w:rsidRPr="008644C2" w:rsidRDefault="00930C99" w:rsidP="0074760F">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaitabell"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>Subduralhematom (icke traumatisk)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74EA77B9" w14:textId="56C8A1A9" w:rsidR="00930C99" w:rsidRPr="008644C2" w:rsidRDefault="00930C99" w:rsidP="0074760F">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaitabell"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>Sinustrombos</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53624022" w14:textId="6DB328F7" w:rsidR="00930C99" w:rsidRPr="00450139" w:rsidRDefault="00930C99" w:rsidP="0EAA43C7">
             <w:pPr>
               <w:pStyle w:val="Ingetavstnd"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450139">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+              </w:rPr>
+              <w:t>Patient från SU efter trombektomi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B434080" w14:textId="77777777" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="00EA3CAD">
+            <w:pPr>
+              <w:pStyle w:val="Rubrikitabell"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0EAA43C7">
+              <w:t>Neurologi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E0E5AC5" w14:textId="3E051EE7" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="00EA3CAD">
+            <w:pPr>
+              <w:pStyle w:val="Normalitabell"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Neurologisk sjukdom som behöver specialiserad neurologisk slutenvård, men som inte är i behov av hjärtövervakning</w:t>
+            </w:r>
+            <w:r w:rsidR="004C4E46">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>ex</w:t>
+            </w:r>
+            <w:r w:rsidR="004C4E46">
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67BD2389" w14:textId="77777777" w:rsidR="00930C99" w:rsidRPr="0074760F" w:rsidRDefault="00930C99" w:rsidP="00EA3CAD">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaitabell"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0074760F">
+              <w:t>Multipel skleros (MS)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E093528" w14:textId="77777777" w:rsidR="00930C99" w:rsidRPr="0074760F" w:rsidRDefault="00930C99" w:rsidP="00EA3CAD">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaitabell"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0074760F">
+              <w:t>ALS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22491913" w14:textId="77777777" w:rsidR="00930C99" w:rsidRPr="0074760F" w:rsidRDefault="00930C99" w:rsidP="00EA3CAD">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaitabell"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0074760F">
+              <w:t>Parkinsonistiska sjukdomar</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67B7813C" w14:textId="77777777" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="00A758FA">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaitabell"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0074760F">
+              <w:t>Myastenia gravis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="449D400A" w14:textId="49A20570" w:rsidR="00930C99" w:rsidRPr="00A758FA" w:rsidRDefault="00930C99" w:rsidP="00A758FA">
+            <w:pPr>
+              <w:pStyle w:val="Punktlistaitabell"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0074760F">
+              <w:t>Guillian-Barré syndrom</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3A491246" w14:textId="33681AFD" w:rsidR="00D50682" w:rsidRPr="0086637A" w:rsidRDefault="00CF5691" w:rsidP="004457EB">
+          <w:p w14:paraId="1773AB9E" w14:textId="17C477BF" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="0074760F">
             <w:pPr>
               <w:pStyle w:val="Normalitabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-              </w:rPr>
-[...6 lines deleted...]
-            </w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004329BD" w14:paraId="1F91F728" w14:textId="77777777" w:rsidTr="03518C31">
-[...595 lines deleted...]
-      <w:tr w:rsidR="00D50682" w14:paraId="4B8B8B90" w14:textId="77777777" w:rsidTr="00055EC5">
+      <w:tr w:rsidR="00930C99" w14:paraId="33869AAC" w14:textId="77777777" w:rsidTr="00CF2B9E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="390B79FE" w14:textId="77777777" w:rsidR="00D50682" w:rsidRPr="008644C2" w:rsidRDefault="00D50682" w:rsidP="0074760F">
+          <w:p w14:paraId="4375F1DF" w14:textId="5920287C" w:rsidR="00930C99" w:rsidRPr="0074760F" w:rsidRDefault="00930C99" w:rsidP="0074760F">
             <w:pPr>
               <w:pStyle w:val="Normalitabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-              <w:t>Strokeavdelning</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0074760F">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>Rehabiliterings-medicinsk avdelning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0853CF02" w14:textId="77777777" w:rsidR="00D50682" w:rsidRPr="008644C2" w:rsidRDefault="00D50682" w:rsidP="0074760F">
+          <w:p w14:paraId="1ECCDAB2" w14:textId="77777777" w:rsidR="00930C99" w:rsidRPr="0074760F" w:rsidRDefault="00930C99" w:rsidP="0074760F">
             <w:pPr>
               <w:pStyle w:val="Normalitabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-              <w:t>1403</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0074760F">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>1401</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6827" w:type="dxa"/>
-[...250 lines deleted...]
-            <w:tcW w:w="6827" w:type="dxa"/>
+            <w:tcW w:w="7331" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="17619AF5" w14:textId="7639658F" w:rsidR="08C8468C" w:rsidRDefault="08C8468C" w:rsidP="0074760F">
+          <w:p w14:paraId="17619AF5" w14:textId="7639658F" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="0074760F">
             <w:pPr>
               <w:pStyle w:val="Rubrikitabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0EAA43C7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
               </w:rPr>
               <w:t>Rehabiliteringsmedicin</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4798A113" w14:textId="13CE7967" w:rsidR="00D50682" w:rsidRPr="0074760F" w:rsidRDefault="13D07693" w:rsidP="006E745A">
+          <w:p w14:paraId="4798A113" w14:textId="4DBBFEC5" w:rsidR="00930C99" w:rsidRPr="0074760F" w:rsidRDefault="00377D5B" w:rsidP="006E745A">
             <w:pPr>
               <w:pStyle w:val="Punktlistaitabell"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0074760F">
-[...6 lines deleted...]
-          <w:p w14:paraId="54E9A541" w14:textId="1DA90783" w:rsidR="00D50682" w:rsidRDefault="3F309503" w:rsidP="0074760F">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="00930C99" w:rsidRPr="0074760F">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>pecialiserad slutenvårdsrehabilitering, inläggning efter godkännande av rehabläkare</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54E9A541" w14:textId="1DA90783" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="0074760F">
             <w:pPr>
               <w:pStyle w:val="Rubrikitabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0EAA43C7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
               </w:rPr>
               <w:t>Reumatologi</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26652AC9" w14:textId="3004A60B" w:rsidR="00D50682" w:rsidRDefault="13D07693" w:rsidP="0074760F">
+          <w:p w14:paraId="26652AC9" w14:textId="3004A60B" w:rsidR="00930C99" w:rsidRDefault="00930C99" w:rsidP="0074760F">
             <w:pPr>
               <w:pStyle w:val="Punktlistaitabell"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0EAA43C7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
               </w:rPr>
               <w:t>Reumatisk sjukdom som kräver specialiserad reumatisk slutenvård</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3622" w:type="dxa"/>
+            <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="122738C4" w14:textId="77777777" w:rsidR="00D50682" w:rsidRPr="008644C2" w:rsidRDefault="00D50682" w:rsidP="0074760F">
-[...204 lines deleted...]
-          <w:p w14:paraId="0F5C4ECB" w14:textId="2F871730" w:rsidR="00D50682" w:rsidRPr="009742A5" w:rsidRDefault="00D50682" w:rsidP="009742A5">
+          <w:p w14:paraId="05B95F38" w14:textId="761359C0" w:rsidR="00930C99" w:rsidRPr="009742A5" w:rsidRDefault="00930C99" w:rsidP="00CF5691">
             <w:pPr>
               <w:pStyle w:val="Normalitabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="75929689" w14:textId="77777777" w:rsidR="00640710" w:rsidRDefault="00D50682" w:rsidP="004E441E">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:sectPr w:rsidR="00640710" w:rsidSect="004E441E">
           <w:pgSz w:w="16840" w:h="11900" w:orient="landscape"/>
           <w:pgMar w:top="992" w:right="1418" w:bottom="1979" w:left="1276" w:header="284" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:br w:type="textWrapping" w:clear="all"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4037B51D" w14:textId="77777777" w:rsidR="00640710" w:rsidRDefault="00640710" w:rsidP="00640710">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc192689589"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc230011829"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Dokumentinformation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="342BF15A" w14:textId="77777777" w:rsidR="00640710" w:rsidRPr="00640710" w:rsidRDefault="00640710" w:rsidP="00640710">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00640710">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>För innehållet svarar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14D6DF0B" w14:textId="367CB8FB" w:rsidR="00640710" w:rsidRDefault="00272A30" w:rsidP="00640710">
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00640710">
         <w:t>tyrråd</w:t>
       </w:r>
       <w:r w:rsidR="00A97686">
         <w:t xml:space="preserve"> vårdplatser</w:t>
       </w:r>
       <w:r w:rsidR="00640710">
         <w:t>, SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58C015E8" w14:textId="77777777" w:rsidR="004D6559" w:rsidRDefault="00640710" w:rsidP="007478FB">
+    <w:p w14:paraId="58C015E8" w14:textId="60176001" w:rsidR="004D6559" w:rsidRDefault="00640710" w:rsidP="007478FB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="709"/>
       </w:pPr>
       <w:r>
         <w:t>Beredning och remissinstans via styrråd vårdplatser</w:t>
       </w:r>
       <w:r w:rsidR="001F0ACC">
-        <w:t xml:space="preserve"> 2023-06</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D747E5">
+        <w:t>2023–06</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DE3B19E" w14:textId="77777777" w:rsidR="004D6559" w:rsidRDefault="00640710" w:rsidP="004D6559">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Hedvig Engström, verksam</w:t>
       </w:r>
       <w:r w:rsidR="004C179F">
         <w:t>he</w:t>
       </w:r>
       <w:r>
         <w:t>tschef, VO medicin</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5080365D" w14:textId="77777777" w:rsidR="004D6559" w:rsidRDefault="00640710" w:rsidP="004D6559">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Eva-Marie Boman, verksamhetschef, VO hud, </w:t>
       </w:r>
       <w:r w:rsidR="004C179F">
         <w:t>infektion</w:t>
       </w:r>
       <w:r>
         <w:t>, vårdhotell, ögon</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54FDFB81" w14:textId="77777777" w:rsidR="004D6559" w:rsidRDefault="00640710" w:rsidP="004D6559">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Eija Hägg, verksamhetschef, VO kirurgi, ortopedi och öron-näsa-hals</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1580D828" w14:textId="77777777" w:rsidR="004D6559" w:rsidRDefault="00640710" w:rsidP="004D6559">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Teresa Hjelmäng, vårdenhetschef VO kvinna barn</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D9B9754" w14:textId="0AF13AA5" w:rsidR="00640710" w:rsidRDefault="00640710" w:rsidP="004D6559">
+    <w:p w14:paraId="7D9B9754" w14:textId="788393D5" w:rsidR="00640710" w:rsidRDefault="00640710" w:rsidP="004D6559">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
-        <w:t>Pauline Ahl, tf verksamhetschef, VO neurologi, rehabilitering, nära vård</w:t>
+        <w:t xml:space="preserve">Pauline Ahl, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F90C97">
+        <w:t>tf.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> verksamhetschef, VO neurologi, rehabilitering, nära vård</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="427952FB" w14:textId="5D7F1E9A" w:rsidR="00C1193E" w:rsidRDefault="0000178E" w:rsidP="00F9523D">
       <w:pPr>
         <w:ind w:right="707"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Uppdatering </w:t>
       </w:r>
       <w:r w:rsidR="00C1193E">
         <w:t>2025-0</w:t>
       </w:r>
       <w:r w:rsidR="00AA48BF">
         <w:t>3-</w:t>
       </w:r>
       <w:r w:rsidR="004724C2">
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidR="007478FB">
         <w:t xml:space="preserve"> utför</w:t>
       </w:r>
       <w:r w:rsidR="00A560DD">
         <w:t>d av m</w:t>
       </w:r>
       <w:r w:rsidR="00B67D99">
@@ -8401,535 +7732,517 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00640710">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nyckelord</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64C383A9" w14:textId="297562E2" w:rsidR="00640710" w:rsidRDefault="00640710" w:rsidP="00640710">
       <w:r>
         <w:t>vårdplatser, vårdplatsantal, vårdplatssamordning, VPSO, vpso, vårdplats-samordnare, vårdplatskoordinatorer, VK, vårdplatsändringar, vårdplatssamordning slutenvård, vårdadministration, patientsäkerhet, medicinska specialiteter</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="563F736E" w14:textId="19498BA7" w:rsidR="00640710" w:rsidRDefault="00640710" w:rsidP="00640710">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc192689590"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc230011830"/>
       <w:r w:rsidRPr="005D3DC4">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Länkförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="40B54A4D" w14:textId="6FF231CD" w:rsidR="008C771A" w:rsidRPr="005D3DC4" w:rsidRDefault="008C771A" w:rsidP="008C771A">
+    <w:p w14:paraId="40B54A4D" w14:textId="70A67FAE" w:rsidR="008C771A" w:rsidRPr="005D3DC4" w:rsidRDefault="008C771A" w:rsidP="008C771A">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="005D3DC4">
-        <w:t>Somatiska vårdplatser vid SÄS, ansvar. Sjukhusövergripande riktlinje, SÄS</w:t>
+        <w:t>Somatiska vårdplatser vid SÄS, ansvar</w:t>
+      </w:r>
+      <w:r w:rsidR="003840FB">
+        <w:t>sfördelning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3DC4">
+        <w:t>. Sjukhusövergripande riktlinje, SÄS</w:t>
       </w:r>
       <w:r w:rsidRPr="005D3DC4">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="00BA48FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="18E98221" w14:textId="4B9CD8BF" w:rsidR="008C771A" w:rsidRDefault="008C771A" w:rsidP="008C771A">
+    <w:p w14:paraId="18E98221" w14:textId="1141A67F" w:rsidR="008C771A" w:rsidRDefault="008C771A" w:rsidP="008C771A">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C771A">
         <w:t>Diabetes, fotkomplikationer – utredning och hantering</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="005D3DC4">
         <w:t>Sjukhusövergripande riktlinje, SÄS</w:t>
       </w:r>
       <w:r w:rsidRPr="005D3DC4">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="00BA48FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>https://</w:t>
-[...11 lines deleted...]
-          <w:t>nsidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
+          <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="365C6848" w14:textId="7B4D604E" w:rsidR="008C771A" w:rsidRPr="008C771A" w:rsidRDefault="008C771A" w:rsidP="008C771A">
+    <w:p w14:paraId="365C6848" w14:textId="539EACEE" w:rsidR="008C771A" w:rsidRPr="008C771A" w:rsidRDefault="008C771A" w:rsidP="008C771A">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Rehabiliteringsmedicinsk enhet inkl reumatologi, prioriterings- och remissrutiner, SÄS</w:t>
       </w:r>
       <w:r w:rsidRPr="00640710">
         <w:t>. Sjukhusövergripande riktlinje, SÄS</w:t>
       </w:r>
       <w:r w:rsidRPr="00640710">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="00BA48FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4F40310C" w14:textId="111A2481" w:rsidR="008C771A" w:rsidRPr="00690D3A" w:rsidRDefault="00BA48FC" w:rsidP="000B609F">
+    <w:p w14:paraId="4F40310C" w14:textId="379DF967" w:rsidR="008C771A" w:rsidRPr="00690D3A" w:rsidRDefault="00BA48FC" w:rsidP="000B609F">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:ind w:left="1349" w:hanging="357"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="008C771A" w:rsidRPr="008C771A">
         <w:t>iktlinje för registrering av Clinical Frailty Scale (CFS)</w:t>
       </w:r>
       <w:r w:rsidR="008C771A">
         <w:t>. Svenska intensivvårdsregistret (SIR)</w:t>
       </w:r>
       <w:r w:rsidR="008C771A">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="008C771A" w:rsidRPr="00FB74E2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>https://ww</w:t>
-[...11 lines deleted...]
-          <w:t>.icuregswe.org/globalassets/riktlinjer/clinical-frailty-scale2.pdf</w:t>
+          <w:t>https://www.icuregswe.org/globalassets/riktlinjer/clinical-frailty-scale2.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="72DE17FD" w14:textId="594EE897" w:rsidR="008C771A" w:rsidRDefault="008C771A" w:rsidP="008C771A">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc192689591"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc230011831"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Relaterade dokument</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="567CFAE5" w14:textId="7ED31575" w:rsidR="00A97686" w:rsidRPr="009E55E5" w:rsidRDefault="005B3B9C" w:rsidP="008C771A">
+    <w:p w14:paraId="567CFAE5" w14:textId="23B4F5D4" w:rsidR="00A97686" w:rsidRPr="009E55E5" w:rsidRDefault="005B3B9C" w:rsidP="008C771A">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B3B9C">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Modul i beredskap (MiB), SÄS</w:t>
       </w:r>
       <w:r w:rsidR="00A97686" w:rsidRPr="009E55E5">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidR="00F550E7">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7C8EB98F" w14:textId="45B7F965" w:rsidR="00640710" w:rsidRPr="00640710" w:rsidRDefault="00640710" w:rsidP="00640710">
+    <w:p w14:paraId="7C8EB98F" w14:textId="0C9847B8" w:rsidR="00640710" w:rsidRPr="00640710" w:rsidRDefault="00640710" w:rsidP="00640710">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="005D3DC4">
         <w:t>Styrgrupp vårdplats vid extraordinär platsbrist, SÄS</w:t>
       </w:r>
       <w:r w:rsidRPr="005D3DC4">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidR="00DA308E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0A71A82D" w14:textId="2F4FB63A" w:rsidR="00640710" w:rsidRPr="00640710" w:rsidRDefault="00640710" w:rsidP="00640710">
+    <w:p w14:paraId="0A71A82D" w14:textId="450EAD0D" w:rsidR="00640710" w:rsidRPr="00640710" w:rsidRDefault="00640710" w:rsidP="00640710">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00640710">
         <w:t>Vårdplatssamordnares (VPSO) uppdrag och mandat vid SÄS</w:t>
       </w:r>
       <w:r w:rsidRPr="00640710">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="00DA308E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5886B4BA" w14:textId="46001E7E" w:rsidR="00640710" w:rsidRPr="005D3DC4" w:rsidRDefault="00640710" w:rsidP="00640710">
+    <w:p w14:paraId="5886B4BA" w14:textId="56187660" w:rsidR="00640710" w:rsidRPr="005D3DC4" w:rsidRDefault="00640710" w:rsidP="00640710">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D3DC4">
         <w:t xml:space="preserve">Beläggning på SÄS. Insidan SÄS under </w:t>
       </w:r>
       <w:r w:rsidRPr="005D3DC4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Vård/Vårdplatser och bemanning</w:t>
       </w:r>
       <w:r w:rsidRPr="005D3DC4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005D3DC4">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="005D3DC4" w:rsidRPr="00F52B5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/vardplatser-och-bemanning</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2AE795A8" w14:textId="0CD1B01B" w:rsidR="00640710" w:rsidRPr="00C42551" w:rsidRDefault="00733B32" w:rsidP="003A1CC1">
+    <w:p w14:paraId="2AE795A8" w14:textId="532F6AC9" w:rsidR="00640710" w:rsidRPr="00C42551" w:rsidRDefault="00733B32" w:rsidP="003A1CC1">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00C42551">
         <w:t>Barnavdelning – verksamhet, rutiner och ansvar</w:t>
       </w:r>
       <w:r w:rsidR="00640710" w:rsidRPr="00C42551">
         <w:t>, SÄS. Intern rutin,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C42551">
         <w:t xml:space="preserve"> VO kvinna barn</w:t>
       </w:r>
       <w:r w:rsidR="00640710" w:rsidRPr="00C42551">
         <w:t>, SÄS</w:t>
       </w:r>
       <w:r w:rsidR="00640710" w:rsidRPr="00C42551">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="002745A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00640710" w:rsidRPr="00C42551" w:rsidSect="00640710">
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2088782A" w14:textId="77777777" w:rsidR="008F51DE" w:rsidRDefault="008F51DE">
+    <w:p w14:paraId="3D717F06" w14:textId="77777777" w:rsidR="00EB4B04" w:rsidRDefault="00EB4B04">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16DD77D5" w14:textId="77777777" w:rsidR="008F51DE" w:rsidRDefault="008F51DE">
+    <w:p w14:paraId="445D7DA0" w14:textId="77777777" w:rsidR="00EB4B04" w:rsidRDefault="00EB4B04">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5ABF13C2" w14:textId="77777777" w:rsidR="008F51DE" w:rsidRDefault="008F51DE">
+    <w:p w14:paraId="6460E3BA" w14:textId="77777777" w:rsidR="00EB4B04" w:rsidRDefault="00EB4B04">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft Sans Serif">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E5002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
-    <w:altName w:val="Verdana"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
-    <w:altName w:val="Calibri"/>
+    <w:altName w:val="Geneva"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="067AC656" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A01FB76" w14:textId="77777777" w:rsidR="008F51DE" w:rsidRDefault="008F51DE"/>
+    <w:p w14:paraId="19526271" w14:textId="77777777" w:rsidR="00EB4B04" w:rsidRDefault="00EB4B04"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09E9ABD7" w14:textId="77777777" w:rsidR="008F51DE" w:rsidRDefault="008F51DE">
+    <w:p w14:paraId="2C19A2CE" w14:textId="77777777" w:rsidR="00EB4B04" w:rsidRDefault="00EB4B04">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="08B0496A" w14:textId="77777777" w:rsidR="008F51DE" w:rsidRDefault="008F51DE">
+    <w:p w14:paraId="5E6F726B" w14:textId="77777777" w:rsidR="00EB4B04" w:rsidRDefault="00EB4B04">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="44F890E7" w:rsidR="008A4EB9" w:rsidRDefault="00986803" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1294D74A" wp14:editId="42DB8355">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>357505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-19685</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4669155" cy="269875"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="1" name="Textruta 1"/>
               <wp:cNvGraphicFramePr>
@@ -8979,86 +8292,86 @@
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="1294D74A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:28.15pt;margin-top:-1.55pt;width:367.65pt;height:21.25pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7AL5mJAIAAEUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817Jd24kFy4GbwEUB&#10;IwngFDnTFGkJJbksSVtKv75LSn4g7anohVpql/uYmV3ctVqRo3C+BlPQ0WBIiTAcytrsC/r9Zf3p&#10;lhIfmCmZAiMK+iY8vVt+/LBobC7GUIEqhSOYxPi8sQWtQrB5lnleCc38AKww6JTgNAt4dfusdKzB&#10;7Fpl4+FwljXgSuuAC+/x70PnpMuUX0rBw5OUXgSiCoq9hXS6dO7imS0XLN87Zqua922wf+hCs9pg&#10;0XOqBxYYObj6j1S65g48yDDgoDOQsuYizYDTjIbvptlWzIo0C4Lj7Rkm///S8sfj1j47Etov0CKB&#10;aQhvN8B/eMQma6zP+5iIqc89RsdBW+l0/OIIBB8itm9nPEUbCMefk9lsPppOKeHoG8/mtzfTCHh2&#10;eW2dD18FaBKNgjrkK3XAjhsfutBTSCxmYF0rlThThjQFnX2eDtODsweTK9M33vUauw7trsVn0dxB&#10;+YYDO+i04C1f11h8w3x4Zg7Jx1FQ0OEJD6kAi0BvUVKB+/W3/zEeOUEvJQ2KqaD+54E5QYn6ZpCt&#10;+WgyiepLl8n0ZowXd+3ZXXvMQd8D6nWEq2N5MmN8UCdTOtCvqPtVrIouZjjWLmg4mfehkzjuDRer&#10;VQpCvVkWNmZr+YnnCO1L+8qc7fEPyNwjnGTH8nc0dLEdEatDAFknji6o9rijVhPL/V7FZbi+p6jL&#10;9i9/AwAA//8DAFBLAwQUAAYACAAAACEAk7rsLeEAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;T0/CQBTE7yZ+h80z8QbbUqlQuiWkCTExcgC5cHvtPtrG/VO7C1Q/vetJj5OZzPwmX49asSsNrrNG&#10;QDyNgJGprexMI+D4vp0sgDmPRqKyhgR8kYN1cX+XYybtzezpevANCyXGZSig9b7POHd1Sxrd1PZk&#10;gne2g0Yf5NBwOeAtlGvFZ1GUco2dCQst9lS2VH8cLlrAa7nd4b6a6cW3Kl/ezpv+83iaC/H4MG5W&#10;wDyN/i8Mv/gBHYrAVNmLkY4pAfM0CUkBkyQGFvznZZwCqwQkyyfgRc7/Hyh+AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhADsAvmYkAgAARQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAJO67C3hAAAACAEAAA8AAAAAAAAAAAAAAAAAfgQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACMBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:28.15pt;margin-top:-1.55pt;width:367.65pt;height:21.25pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7AL5mJAIAAEUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817Jd24kFy4GbwEUB&#10;IwngFDnTFGkJJbksSVtKv75LSn4g7anohVpql/uYmV3ctVqRo3C+BlPQ0WBIiTAcytrsC/r9Zf3p&#10;lhIfmCmZAiMK+iY8vVt+/LBobC7GUIEqhSOYxPi8sQWtQrB5lnleCc38AKww6JTgNAt4dfusdKzB&#10;7Fpl4+FwljXgSuuAC+/x70PnpMuUX0rBw5OUXgSiCoq9hXS6dO7imS0XLN87Zqua922wf+hCs9pg&#10;0XOqBxYYObj6j1S65g48yDDgoDOQsuYizYDTjIbvptlWzIo0C4Lj7Rkm///S8sfj1j47Etov0CKB&#10;aQhvN8B/eMQma6zP+5iIqc89RsdBW+l0/OIIBB8itm9nPEUbCMefk9lsPppOKeHoG8/mtzfTCHh2&#10;eW2dD18FaBKNgjrkK3XAjhsfutBTSCxmYF0rlThThjQFnX2eDtODsweTK9M33vUauw7trsVn0dxB&#10;+YYDO+i04C1f11h8w3x4Zg7Jx1FQ0OEJD6kAi0BvUVKB+/W3/zEeOUEvJQ2KqaD+54E5QYn6ZpCt&#10;+WgyiepLl8n0ZowXd+3ZXXvMQd8D6nWEq2N5MmN8UCdTOtCvqPtVrIouZjjWLmg4mfehkzjuDRer&#10;VQpCvVkWNmZr+YnnCO1L+8qc7fEPyNwjnGTH8nc0dLEdEatDAFknji6o9rijVhPL/V7FZbi+p6jL&#10;9i9/AwAA//8DAFBLAwQUAAYACAAAACEAk7rsLeEAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;T0/CQBTE7yZ+h80z8QbbUqlQuiWkCTExcgC5cHvtPtrG/VO7C1Q/vetJj5OZzPwmX49asSsNrrNG&#10;QDyNgJGprexMI+D4vp0sgDmPRqKyhgR8kYN1cX+XYybtzezpevANCyXGZSig9b7POHd1Sxrd1PZk&#10;gne2g0Yf5NBwOeAtlGvFZ1GUco2dCQst9lS2VH8cLlrAa7nd4b6a6cW3Kl/ezpv+83iaC/H4MG5W&#10;wDyN/i8Mv/gBHYrAVNmLkY4pAfM0CUkBkyQGFvznZZwCqwQkyyfgRc7/Hyh+AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhADsAvmYkAgAARQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAJO67C3hAAAACAEAAA8AAAAAAAAAAAAAAAAAfgQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACMBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="18075F67" w14:textId="77777777" w:rsidR="00A5066F" w:rsidRDefault="00A5066F" w:rsidP="00A5066F">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10768,50 +10081,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="198A2D5A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E7918A4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="00529AC2"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="833" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1553" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2273" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2993" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3713" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4433" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5153" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5873" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6593" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33C83B38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="47805636"/>
     <w:lvl w:ilvl="0" w:tplc="A59CE6A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9788C250">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10908,51 +10334,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="20E2F9EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34305D5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E5B0127E"/>
     <w:lvl w:ilvl="0" w:tplc="10B2E632">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9AE27100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11049,51 +10475,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="89B0B0A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="354B4F2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="195AD962"/>
     <w:lvl w:ilvl="0" w:tplc="2E9096BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="64CAF33A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -11162,51 +10588,51 @@
     <w:lvl w:ilvl="7" w:tplc="E3002338">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6630C7E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35990CAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="37C4D4E4"/>
     <w:lvl w:ilvl="0" w:tplc="A9A0C95C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5240F14C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -11275,51 +10701,51 @@
     <w:lvl w:ilvl="7" w:tplc="5C92C9D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B6184054">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11415,51 +10841,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3AF87923"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="10F25F84"/>
     <w:lvl w:ilvl="0" w:tplc="E654D48E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CEE0E3C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11556,51 +10982,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4BD0C67A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DAC2DB02"/>
     <w:lvl w:ilvl="0" w:tplc="4138885E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1352" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -11670,51 +11096,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D617791"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8C866A70"/>
     <w:lvl w:ilvl="0" w:tplc="17AA5B48">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5C00F7B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11811,51 +11237,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4E8252A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D936A49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="76FC2592"/>
     <w:lvl w:ilvl="0" w:tplc="23D2A356">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B58AEBC4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11952,51 +11378,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B61A8C46">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12065,51 +11491,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12206,51 +11632,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="431009C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2488E7F2"/>
     <w:lvl w:ilvl="0" w:tplc="5518CDC2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="22D00196">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12347,51 +11773,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3A38F712">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47B52FA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AB3CA468"/>
     <w:lvl w:ilvl="0" w:tplc="3FA06006">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1F22D804">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12488,51 +11914,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="57A03102">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12601,51 +12027,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52C81B00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EA902D76"/>
     <w:lvl w:ilvl="0" w:tplc="E4320DC0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Times New Roman" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EE945CF0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12742,51 +12168,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="70B07918">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -12856,51 +12282,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -12969,51 +12395,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5783C021"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0A246E02"/>
     <w:lvl w:ilvl="0" w:tplc="B0368278">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C0E008F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -13082,51 +12508,51 @@
     <w:lvl w:ilvl="7" w:tplc="FF4CBA34">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D764C356">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59C479E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5E0439D0"/>
     <w:lvl w:ilvl="0" w:tplc="5C8E1B22">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:color w:val="auto"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9CC24390">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -13224,51 +12650,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9800C5FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5BC42B1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="871E2DC0"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlistaitabell"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="85F21E2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
@@ -13363,51 +12789,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="94F60CD8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FDF40AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="27380FDC"/>
     <w:lvl w:ilvl="0" w:tplc="C0B686A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="641E4942">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -13505,51 +12931,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4B0A29E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62377835"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F3B273AC"/>
     <w:lvl w:ilvl="0" w:tplc="14C64280">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7F846B80">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -13618,51 +13044,51 @@
     <w:lvl w:ilvl="7" w:tplc="EA94E058">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="400EA75C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62CDB261"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FCCEF12E"/>
     <w:lvl w:ilvl="0" w:tplc="31306A36">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F662C2AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -13731,51 +13157,51 @@
     <w:lvl w:ilvl="7" w:tplc="D6BA4902">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="32F0B104">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70032EB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C8BC4B2A"/>
     <w:lvl w:ilvl="0" w:tplc="E44CDB44">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="816A2C74">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -13844,51 +13270,51 @@
     <w:lvl w:ilvl="7" w:tplc="4A92415E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2E500498">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -13957,51 +13383,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71604AF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0A244276"/>
     <w:lvl w:ilvl="0" w:tplc="F08028CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="35626E90">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -14098,51 +13524,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="DEA85068">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79A24B45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D5AA578"/>
     <w:lvl w:ilvl="0" w:tplc="94248C2C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="20D25C92">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -14211,51 +13637,51 @@
     <w:lvl w:ilvl="7" w:tplc="E7BE0714">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="007CE34A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BDA2C0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5E069686"/>
     <w:lvl w:ilvl="0" w:tplc="A45CF280">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D3C81934">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -14352,51 +13778,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A8683580">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14465,51 +13891,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D2A0C07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2D6C01FC"/>
     <w:lvl w:ilvl="0" w:tplc="7C66EE08">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="51B4E634">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -14606,51 +14032,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B420DE16">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -14720,782 +14146,888 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1830638165">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2075929315">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="943348140">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2137261153">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1934703465">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1639921151">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1620407543">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1308587611">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1213426073">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="378750199">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="915092585">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1310554619">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1779762354">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1190946001">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="829096820">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1469662030">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1550149483">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="2087990656">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="542602259">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="882716506">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1901743583">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="991912581">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="351148625">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1516268121">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="295180367">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1617176599">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1400442350">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1763532171">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="672293719">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="788470786">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1899432755">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="759058659">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="672293719">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="33" w16cid:durableId="76485933">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="703677925">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="283512157">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="338580347">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="415131861">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1966814956">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="86732077">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="63334272">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1470054685">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1301570947">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="701856338">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1124040081">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1693611131">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1209805354">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="886648915">
     <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="484006638">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="987517954">
+    <w:abstractNumId w:val="35"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="89"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="0000178E"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
+    <w:rsid w:val="0002479A"/>
+    <w:rsid w:val="000276C1"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
+    <w:rsid w:val="000328F8"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="00055EC5"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="000858AD"/>
     <w:rsid w:val="0009062C"/>
+    <w:rsid w:val="00093702"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954AE"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000A6716"/>
+    <w:rsid w:val="000A70B1"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B609F"/>
+    <w:rsid w:val="000B6A79"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000C1D38"/>
     <w:rsid w:val="000D5595"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
+    <w:rsid w:val="000E61C3"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00120B75"/>
     <w:rsid w:val="00124F0B"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00136D67"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
+    <w:rsid w:val="00147F08"/>
+    <w:rsid w:val="0015036F"/>
     <w:rsid w:val="001522AE"/>
+    <w:rsid w:val="00156F71"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="0016192C"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="001918AD"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A032B"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
+    <w:rsid w:val="001B7BE8"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001D3823"/>
     <w:rsid w:val="001E3789"/>
     <w:rsid w:val="001E5DA8"/>
     <w:rsid w:val="001F0ACC"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
+    <w:rsid w:val="00216FAF"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00246CBA"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="002563D9"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00272A30"/>
+    <w:rsid w:val="002733C7"/>
     <w:rsid w:val="002745A5"/>
+    <w:rsid w:val="0028043E"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002A7F3D"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002C6B3B"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F04F2"/>
     <w:rsid w:val="002F08BA"/>
+    <w:rsid w:val="002F10BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F49FF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="003103B3"/>
     <w:rsid w:val="00311401"/>
+    <w:rsid w:val="003123DC"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
+    <w:rsid w:val="003641B6"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
+    <w:rsid w:val="00377D5B"/>
     <w:rsid w:val="00384019"/>
+    <w:rsid w:val="003840FB"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0955"/>
     <w:rsid w:val="003A0D43"/>
+    <w:rsid w:val="003A14DB"/>
     <w:rsid w:val="003A1CC1"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003C0620"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
+    <w:rsid w:val="003D33C4"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
+    <w:rsid w:val="003E7329"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
+    <w:rsid w:val="004074B6"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="004329BD"/>
     <w:rsid w:val="0043409A"/>
+    <w:rsid w:val="00443489"/>
     <w:rsid w:val="004457EB"/>
     <w:rsid w:val="00446255"/>
+    <w:rsid w:val="00450139"/>
     <w:rsid w:val="00451935"/>
+    <w:rsid w:val="00455FE9"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00467137"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="004710F6"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="004724C2"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004836AD"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
+    <w:rsid w:val="004B19A9"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
+    <w:rsid w:val="004C022E"/>
     <w:rsid w:val="004C179F"/>
     <w:rsid w:val="004C3536"/>
+    <w:rsid w:val="004C4E46"/>
     <w:rsid w:val="004D6559"/>
     <w:rsid w:val="004D7BA3"/>
+    <w:rsid w:val="004E0E9E"/>
     <w:rsid w:val="004E441E"/>
+    <w:rsid w:val="004E6535"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
+    <w:rsid w:val="00506123"/>
     <w:rsid w:val="005113D5"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00511EC6"/>
     <w:rsid w:val="00531C57"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
+    <w:rsid w:val="00551342"/>
     <w:rsid w:val="0055159B"/>
     <w:rsid w:val="005578FA"/>
+    <w:rsid w:val="00564B5A"/>
     <w:rsid w:val="00565129"/>
+    <w:rsid w:val="0056529D"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
+    <w:rsid w:val="00581F3E"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005B3B9C"/>
     <w:rsid w:val="005B7697"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
+    <w:rsid w:val="005C2D61"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005D3DC4"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005E3F24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00621B60"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00623CFA"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006309BD"/>
     <w:rsid w:val="006319DB"/>
+    <w:rsid w:val="00635B07"/>
     <w:rsid w:val="00640710"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00655FAE"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
+    <w:rsid w:val="00662DD6"/>
     <w:rsid w:val="00665168"/>
     <w:rsid w:val="00665F89"/>
+    <w:rsid w:val="00672CAD"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="006773FF"/>
     <w:rsid w:val="00685193"/>
+    <w:rsid w:val="00685ECA"/>
     <w:rsid w:val="00686890"/>
     <w:rsid w:val="00690D3A"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D6FA0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
+    <w:rsid w:val="006F536E"/>
     <w:rsid w:val="0070473A"/>
     <w:rsid w:val="00710B77"/>
+    <w:rsid w:val="00712033"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
+    <w:rsid w:val="00727778"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00733B32"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00737AC4"/>
     <w:rsid w:val="0074760F"/>
     <w:rsid w:val="007478FB"/>
     <w:rsid w:val="00752D39"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
+    <w:rsid w:val="00774FAB"/>
     <w:rsid w:val="007759DD"/>
+    <w:rsid w:val="007776D3"/>
     <w:rsid w:val="00781369"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="00787DC9"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007C6A5D"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007E7F78"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="0080239B"/>
+    <w:rsid w:val="0080243D"/>
+    <w:rsid w:val="0080721F"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
+    <w:rsid w:val="008327C8"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="0085077F"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008644C2"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0086637A"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="00893FB5"/>
     <w:rsid w:val="008A037D"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
+    <w:rsid w:val="008A3E14"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
+    <w:rsid w:val="008B7069"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C771A"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
+    <w:rsid w:val="008F3319"/>
     <w:rsid w:val="008F51DE"/>
     <w:rsid w:val="008F589F"/>
+    <w:rsid w:val="00902439"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
+    <w:rsid w:val="009106A7"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
+    <w:rsid w:val="00930C99"/>
+    <w:rsid w:val="00930D11"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009742A5"/>
     <w:rsid w:val="0097448C"/>
     <w:rsid w:val="00986803"/>
     <w:rsid w:val="00994807"/>
     <w:rsid w:val="009A07DC"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009B2744"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E09FF"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E55E5"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
+    <w:rsid w:val="009F66A4"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
+    <w:rsid w:val="00A05BD3"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33004"/>
     <w:rsid w:val="00A33051"/>
+    <w:rsid w:val="00A3565C"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A5066F"/>
+    <w:rsid w:val="00A50BB7"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A560DD"/>
     <w:rsid w:val="00A65FD4"/>
+    <w:rsid w:val="00A758FA"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
+    <w:rsid w:val="00A84C06"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00A952B8"/>
     <w:rsid w:val="00A97686"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA41E9"/>
     <w:rsid w:val="00AA48BF"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
+    <w:rsid w:val="00AB0ED5"/>
     <w:rsid w:val="00AB0F6F"/>
+    <w:rsid w:val="00AB45D1"/>
     <w:rsid w:val="00AB6A56"/>
     <w:rsid w:val="00AC30C9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AC7CA1"/>
     <w:rsid w:val="00AD1882"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE4D7A"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AE7DE3"/>
+    <w:rsid w:val="00AF448E"/>
     <w:rsid w:val="00AF5AAF"/>
+    <w:rsid w:val="00AF6E99"/>
+    <w:rsid w:val="00AF71F8"/>
+    <w:rsid w:val="00B00E5E"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B118C4"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
+    <w:rsid w:val="00B17339"/>
     <w:rsid w:val="00B27B1A"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
+    <w:rsid w:val="00B4098F"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B57663"/>
     <w:rsid w:val="00B57983"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B6258B"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B67D99"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B80AEB"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B96AFF"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BA48FC"/>
+    <w:rsid w:val="00BA595A"/>
     <w:rsid w:val="00BB3447"/>
     <w:rsid w:val="00BB69DB"/>
+    <w:rsid w:val="00BB7739"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BC6856"/>
+    <w:rsid w:val="00BD1A3C"/>
+    <w:rsid w:val="00BD3B85"/>
+    <w:rsid w:val="00BE2BA0"/>
+    <w:rsid w:val="00BE3448"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00BF0C4B"/>
     <w:rsid w:val="00BF299D"/>
     <w:rsid w:val="00C00031"/>
+    <w:rsid w:val="00C01205"/>
     <w:rsid w:val="00C01F0D"/>
+    <w:rsid w:val="00C054B8"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C1193E"/>
+    <w:rsid w:val="00C200C5"/>
+    <w:rsid w:val="00C275CF"/>
+    <w:rsid w:val="00C342F9"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C42551"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C46E15"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
+    <w:rsid w:val="00C754D5"/>
     <w:rsid w:val="00C80684"/>
     <w:rsid w:val="00C8352B"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
+    <w:rsid w:val="00C9773F"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD0DCD"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
+    <w:rsid w:val="00CF2B9E"/>
+    <w:rsid w:val="00CF31FB"/>
+    <w:rsid w:val="00CF32ED"/>
     <w:rsid w:val="00CF5691"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D44F32"/>
     <w:rsid w:val="00D46E3E"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D47B7E"/>
     <w:rsid w:val="00D50682"/>
+    <w:rsid w:val="00D50C83"/>
+    <w:rsid w:val="00D51256"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D62950"/>
     <w:rsid w:val="00D63337"/>
     <w:rsid w:val="00D71738"/>
+    <w:rsid w:val="00D747E5"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA308E"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DB1446"/>
+    <w:rsid w:val="00DD1319"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00DF021D"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E125E0"/>
     <w:rsid w:val="00E22B7B"/>
+    <w:rsid w:val="00E25030"/>
     <w:rsid w:val="00E263C7"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
+    <w:rsid w:val="00E80D6E"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA0328"/>
     <w:rsid w:val="00EA1BAA"/>
+    <w:rsid w:val="00EA3CAD"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EA4525"/>
+    <w:rsid w:val="00EB4B04"/>
     <w:rsid w:val="00EB669B"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE1BD5"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EF2871"/>
     <w:rsid w:val="00F11574"/>
+    <w:rsid w:val="00F219B4"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F32C8D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F5305B"/>
     <w:rsid w:val="00F550E7"/>
+    <w:rsid w:val="00F710A3"/>
     <w:rsid w:val="00F725A1"/>
+    <w:rsid w:val="00F86D5A"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
+    <w:rsid w:val="00F90C97"/>
     <w:rsid w:val="00F9523D"/>
+    <w:rsid w:val="00FA67D7"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
+    <w:rsid w:val="00FC62A9"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD45C6"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE11F2"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FE620E"/>
     <w:rsid w:val="00FE7277"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="01B375FB"/>
     <w:rsid w:val="01DF5A64"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="03518C31"/>
     <w:rsid w:val="04109228"/>
     <w:rsid w:val="044AF648"/>
     <w:rsid w:val="0462B1A0"/>
     <w:rsid w:val="06CD9833"/>
     <w:rsid w:val="089894D6"/>
     <w:rsid w:val="08B8B594"/>
     <w:rsid w:val="08C8468C"/>
     <w:rsid w:val="09D96CF2"/>
     <w:rsid w:val="0AE5AD10"/>
     <w:rsid w:val="0B597AA8"/>
     <w:rsid w:val="0B95BAC3"/>
     <w:rsid w:val="0BA05200"/>
     <w:rsid w:val="0BCBAC82"/>
@@ -15711,51 +15243,51 @@
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -18263,51 +17795,50 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00640710"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Punktlistaitabell">
     <w:name w:val="Punktlista i tabell"/>
     <w:qFormat/>
     <w:rsid w:val="002F04F2"/>
     <w:pPr>
       <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:x="-60" w:y="1"/>
       <w:numPr>
         <w:numId w:val="29"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="737"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="60" w:line="264" w:lineRule="auto"/>
-      <w:ind w:left="470" w:hanging="357"/>
       <w:suppressOverlap/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrikitabell">
     <w:name w:val="Rubrik i tabell"/>
     <w:qFormat/>
     <w:rsid w:val="002F04F2"/>
     <w:pPr>
       <w:spacing w:line="264" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Punktlistaniv2itabell">
     <w:name w:val="Punktlista nivå2 i tabell"/>
     <w:qFormat/>
     <w:rsid w:val="001918AD"/>
     <w:pPr>
@@ -18327,51 +17858,51 @@
   <w:style w:type="paragraph" w:styleId="Ingetavstnd">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VO-rubrikeritabell">
     <w:name w:val="VO-rubriker i tabell"/>
     <w:qFormat/>
     <w:rsid w:val="001918AD"/>
     <w:pPr>
       <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:x="-60" w:y="1"/>
       <w:spacing w:before="40" w:after="40"/>
       <w:suppressOverlap/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:color w:val="002060"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -18411,51 +17942,51 @@
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1280260832">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icuregswe.org/globalassets/riktlinjer/clinical-frailty-scale2.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-373/SURROGATE/V%c3%a5rdplatssamordnares%20(VPSO)%20uppdrag%20och%20mandat%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-176/surrogate/Somatiska%20v%c3%a5rdplatser%20vid%20S%c3%84S%2c%20ansvarsf%c3%b6rdelning.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-157/SURROGATE/Rehabiliteringsmedicinsk%20enhet%20inkl%20reumatologi%2c%20prioriterings-%20och%20remissrutiner%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9614-1097948292-14/surrogate/Diabetes%2c%20fotkomplikationer%20%e2%80%93%20utredning%20och%20hantering.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-181/SURROGATE/Styrgrupp%20v%c3%a5rdplatser%20vid%20extraordin%c3%a4r%20platsbrist%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-176/SURROGATE/Somatiska%20v%c3%a5rdplatser%20vid%20S%c3%84S%2c%20ansvarsf%c3%b6rdelning.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9003-1367181295-633/surrogate/Barnavdelning%20-%20verksamhet%2c%20rutiner%20och%20ansvar.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-123/surrogate/Modul%20i%20beredskap%20(MiB)%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/vardplatser-och-bemanning" TargetMode="External" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icuregswe.org/globalassets/riktlinjer/clinical-frailty-scale2.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9666-1965828494-55/surrogate/V%c3%a5rdplatssamordnares%20(VPSO)%20uppdrag%20och%20mandat%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-176/surrogate/Somatiska%20v%c3%a5rdplatser%20vid%20S%c3%84S%2c%20ansvarsf%c3%b6rdelning.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-157/SURROGATE/Rehabiliteringsmedicinsk%20enhet%20inkl%20reumatologi%2c%20prioriterings-%20och%20remissrutiner%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9614-1097948292-14/surrogate/Diabetes%2c%20fotkomplikationer%20%e2%80%93%20utredning%20och%20hantering.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-181/SURROGATE/Styrgrupp%20v%c3%a5rdplatser%20vid%20extraordin%c3%a4r%20platsbrist%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-176/SURROGATE/Somatiska%20v%c3%a5rdplatser%20vid%20S%c3%84S%2c%20ansvarsf%c3%b6rdelning.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9003-1367181295-633/surrogate/Barnavdelning%20-%20verksamhet%2c%20rutiner%20och%20ansvar.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-123/surrogate/Modul%20i%20beredskap%20(MiB)%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/vardplatser-och-bemanning" TargetMode="External" Id="rId22" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -18738,57 +18269,57 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>11390</Characters>
+  <Pages>10</Pages>
+  <Words>1959</Words>
+  <Characters>10383</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>94</Lines>
-  <Paragraphs>27</Paragraphs>
+  <Lines>86</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13512</CharactersWithSpaces>
+  <CharactersWithSpaces>12318</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Somatiska vårdplatser och vårdplatsuppdrag vid SÄS</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description/>
   <lastModifiedBy/>
   <revision>3</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>