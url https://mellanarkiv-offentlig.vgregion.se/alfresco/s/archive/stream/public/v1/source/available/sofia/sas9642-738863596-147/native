--- v0 (2025-11-26)
+++ v1 (2026-10-19)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0E4508F8" w14:textId="77777777" w:rsidR="00D82583" w:rsidRDefault="00F93140" w:rsidP="00D82583">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc100327185"/>
       <w:bookmarkStart w:id="1" w:name="_Toc181866757"/>
       <w:bookmarkStart w:id="2" w:name="_Toc72840807"/>
       <w:r w:rsidRPr="00F93140">
         <w:t>PNL-service på SÄS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C5FCB37" w14:textId="202032AE" w:rsidR="00416E80" w:rsidRDefault="00416E80" w:rsidP="00D82583">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00D622BA">
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CD45881" w14:textId="05FC1057" w:rsidR="00F93140" w:rsidRDefault="00F93140" w:rsidP="00F93140">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
@@ -58,743 +58,726 @@
       <w:r w:rsidRPr="00F93140">
         <w:t xml:space="preserve">Redaktionella ändringar </w:t>
       </w:r>
       <w:r w:rsidRPr="00F93140">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>inkl.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F93140">
         <w:t xml:space="preserve"> aktualisering av innehåll. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69BCFD87" w14:textId="3107A1BB" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t>Sammanfattning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="12CB2C79" w14:textId="77777777" w:rsidR="00F93140" w:rsidRDefault="00F93140" w:rsidP="00F93140">
+    <w:p w14:paraId="12CB2C79" w14:textId="0450C151" w:rsidR="00F93140" w:rsidRDefault="00F93140" w:rsidP="00F93140">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F93140">
-        <w:t xml:space="preserve">Rutinen beskriver läkemedelservice i patientnära lager (PNL) och omfattar sortimentsanalys av bassortiment, beställning, uppackning och </w:t>
+        <w:t>Rutinen beskriver läkemedelservice i patientnära l</w:t>
+      </w:r>
+      <w:r w:rsidR="00A513FC">
+        <w:t>äkemedelsförråd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F93140">
+        <w:t xml:space="preserve"> (PNL) och omfattar sortimentsanalys av bassortiment, beställning, uppackning och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F93140">
         <w:t>lagervård</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F93140">
         <w:t xml:space="preserve"> av läkemedel tillhörande bassortiment. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AC31E93" w14:textId="7A4814E9" w:rsidR="009A5D59" w:rsidRDefault="009A5D59" w:rsidP="00767EB1">
-[...5 lines deleted...]
-    </w:p>
     <w:p w14:paraId="7C03EB1F" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00F93140">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00F93140">
         <w:t>Bakgrund </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D5FF7E0" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00F93140">
+    <w:p w14:paraId="3D5FF7E0" w14:textId="4755CCC9" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00F93140">
       <w:r w:rsidRPr="00F93140">
-        <w:t>Patientnära lager (PNL) är det lager som finns på vårdenheter/mottagningar. Ett PNL består, dels av läkemedel som används frekvent, dels av läkemedel som krävs i akuta situationer. I PNL inkluderas även sortiment på eventuella vätskevagnar (</w:t>
+        <w:t xml:space="preserve">Patientnära </w:t>
+      </w:r>
+      <w:r w:rsidR="00D76774">
+        <w:t>läkemedelsförråd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F93140">
+        <w:t xml:space="preserve"> (PNL) är det lager som finns på vårdenheter/mottagningar. Ett PNL består, dels av läkemedel som används frekvent, dels av läkemedel som krävs i akuta situationer. I PNL inkluderas även sortiment på eventuella vätskevagnar. Läkemedel distribueras från regiongemensamt lager (RGL). Det kan även förekomma läkemedel från </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F93140">
-        <w:t>vPNL</w:t>
+      <w:r w:rsidR="00FF5DEB">
+        <w:t>extemporeenhet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F93140">
-        <w:t>). Läkemedel distribueras från regiongemensamt lager (RGL). Leverantör är Apoteket AB. Det kan även förekomma läkemedel från beredningsenheter för extempore (Beredningsenhet läkemedel VGR). </w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009135CF">
+        <w:t>Extempore</w:t>
+      </w:r>
+      <w:r w:rsidR="005E0D68">
+        <w:t>tillverkning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F93140">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000274B1">
+        <w:t>SU/Östra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F93140">
+        <w:t>). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25B530B5" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00F93140">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00F93140">
         <w:t>Förutsättningar </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="331A4B8C" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00F93140">
       <w:r w:rsidRPr="00F93140">
         <w:t>Rutinen gäller för de vårdenheter som har överenskommelse med Sjukvårdsapotek VGR SÄS om PNL-service. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12D111C1" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00F93140">
+    <w:p w14:paraId="12D111C1" w14:textId="61B8C739" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00F93140">
       <w:r w:rsidRPr="00F93140">
-        <w:t>Bassortimentet fastställs av läkemedelsansvarig sjuksköterska och ansvarig läkare på enheten. Kopia på signerad lista på bassortimentet förvaras i enhetens PNL, grön pärm märkt ”Läkemedelshanting i PNL”. </w:t>
+        <w:t>Bassortimentet fastställs av läkemedelsansvarig sjuksköterska och ansvarig läkare på enheten. Kopia på signerad lista på bassortimentet förvaras i enhetens PNL, grön pärm märkt ”Läkemedelshant</w:t>
+      </w:r>
+      <w:r w:rsidR="008F4F63">
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F93140">
+        <w:t>ing i PNL”. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79A2CF0F" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00F93140">
+    <w:p w14:paraId="79A2CF0F" w14:textId="5B285D16" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00F93140">
+      <w:r w:rsidRPr="00F93140">
+        <w:t xml:space="preserve">Byte av varunummer, förpackningsstorlekar, beställningspunkter/kvantiteter kan sjukvårdsapoteket ensamt, eller i </w:t>
+      </w:r>
       <w:r w:rsidRPr="00F93140">
         <w:lastRenderedPageBreak/>
-        <w:t>Byte av varunummer, förpackningsstorlekar, beställningspunkter/kvantiteter kan sjukvårdsapoteket ensamt, eller i samråd med läkemedelsansvarig sjuksköterska, ändra i det fastställda bassortimentet. Läkemedelsansvarig sjuksköterska meddelas ändringen. </w:t>
+        <w:t xml:space="preserve">samråd med läkemedelsansvarig sjuksköterska, ändra i det fastställda bassortimentet. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75EE6A42" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00F93140">
       <w:r w:rsidRPr="00F93140">
         <w:t>Utöver bassortimentet kan det finnas tillfälliga behov av läkemedel, s.k. sällanläkemedel. Dessa ska förvaras på särskild anvisad plats i PNL. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="566F50E6" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00F93140">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik3"/>
+    <w:p w14:paraId="566F50E6" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00434171">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00F93140">
         <w:t>Ansvarsfördelning </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="077F6931" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00F93140">
       <w:r w:rsidRPr="00F93140">
         <w:t>Ansvarsfördelning mellan sjukvårdsapoteket och vårdenheter är närmare beskriven i respektive avsnitt under rubrik "Genomförande". </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DF323EA" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00F93140">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik3"/>
+    <w:p w14:paraId="3DF323EA" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00434171">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00F93140">
         <w:t>Genomförande </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33B59ACE" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00F93140">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00F93140">
         <w:t>Sortimentsanalys bassortiment </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59009FA9" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00F93140">
+    <w:p w14:paraId="59009FA9" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00E67E74">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="107"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F93140">
         <w:t>Sjukvårdsapotek VGR SÄS tar fram statistik över enhetens förbrukning. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07F9F389" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00F93140">
+    <w:p w14:paraId="07F9F389" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00E67E74">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="107"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F93140">
         <w:t>Läkemedelsansvarig sjuksköterska sammanställer lista över de läkemedel som finns på ”Generell ordination” samt vilka akutläkemedel som finns på enheten. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B0079C8" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00F93140">
+    <w:p w14:paraId="1B0079C8" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00E67E74">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="107"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F93140">
         <w:t>Sjukvårdsapotek VGR SÄS sammanställer ett förslag till bassortiment. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C4CAB2B" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00F93140">
+    <w:p w14:paraId="7C4CAB2B" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00E67E74">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="107"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F93140">
         <w:t>Förslaget diskuteras med läkemedelsansvarig sjuksköterska med avseende på läkemedelsval, förpackningsstorlek och kvantitet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="244F95B2" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00F93140">
+    <w:p w14:paraId="244F95B2" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00E67E74">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="107"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F93140">
         <w:t>Läkemedelsansvarig sjuksköterska ansvarar för att förankra bassortimentet med ansvarig läkare på enheten. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C2E97EC" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00F93140">
+    <w:p w14:paraId="1C2E97EC" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00E67E74">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="107"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F93140">
         <w:t>Läkemedelsansvarig sjuksköterska fastställer i samråd med ansvarig läkare bassortimentet. Originalet förvaras hos sjukvårdsapoteket och en kopia på bassortimentet förvaras i enhetens PNL. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4286EC6F" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00F93140">
+    <w:p w14:paraId="4286EC6F" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00E67E74">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="107"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F93140">
         <w:t>Om bassortimentet innehåller licensläkemedel ansvarar ansvarig läkare på enheten för att giltig licens finns. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D2944E7" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00F93140">
+    <w:p w14:paraId="4D2944E7" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00E67E74">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="107"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F93140">
-        <w:lastRenderedPageBreak/>
         <w:t>Sjukvårdsapotek VGR SÄS ansvarar för att lagerhyllor märks upp för bassortimentet i PNL. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43451EF2" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00F93140">
       <w:r w:rsidRPr="00F93140">
+        <w:lastRenderedPageBreak/>
         <w:t>Bassortimentet uppdateras/revideras vid behov, dock minst en gång årligen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DC0F943" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00F93140">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00F93140">
         <w:t>Beställning och uppackning av bassortiment </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F2766E3" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00F93140">
       <w:r w:rsidRPr="00F93140">
         <w:t xml:space="preserve">Sjukvårdsapotek VGR SÄS sköter beställning/inventering och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F93140">
         <w:t>lagervård</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F93140">
         <w:t xml:space="preserve"> av bassortimentet enligt överenskomna tider. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25A313B8" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00F93140">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00F93140">
         <w:t>Sjukvårdsapotek VGR SÄS ansvar </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C383A0E" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00F93140">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="7C383A0E" w14:textId="1001CA0E" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00D123DF">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00F93140">
-        <w:t xml:space="preserve">Gör en bedömning om kvarvarande läkemedel är lika med eller understiger beställningspunkten som är angiven på varans </w:t>
+        <w:t xml:space="preserve">Gör en bedömning om kvarvarande läkemedel är lika med eller understiger beställningspunkten som är angiven på varans lagerplats. Om beställningspunkten är nådd, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F93140">
-        <w:t>lagerplats</w:t>
+        <w:t>scannas</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F93140">
-        <w:t xml:space="preserve">. Om beställningspunkten är nådd, scannas streckkoden och mängden kvarvarande läkemedel </w:t>
+        <w:t xml:space="preserve"> streckkoden och mängden kvarvarande läkemedel anges.</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00837EFD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00F93140">
-        <w:t>anges.Efter</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> avslutad inventering överförs data från scanner till Hamlet så att en beställning genereras. </w:t>
+        <w:t>Efter avslutad inventering överförs data från scanner till Hamlet så att en beställning genereras. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14181E7A" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00F93140">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="14181E7A" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00D123DF">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00F93140">
         <w:t>En totalinventering görs kvartal fyra i samband med beräkning av totalt lagervärde av läkemedel på SÄS. Detta utförs av sjukvårdsapoteket. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C55FDAB" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00F93140">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="7C55FDAB" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00D123DF">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00F93140">
         <w:t>Vid eventuella leveransproblem, ”</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F93140">
         <w:t>långrester</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F93140">
         <w:t>”, diskuterar sjukvårdsapoteket med läkemedelsansvarig sjuksköterska om hur bristen ska lösas. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09F170AD" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00F93140">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="09F170AD" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00D123DF">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00F93140">
         <w:t>Tar kontakt med leverantörer vid eventuella frågor kring bassortimentet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E7C5187" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00F93140">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="0E7C5187" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00D123DF">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00F93140">
         <w:t>Packar upp och placerar varorna på avsedd plats i PNL. Varor med kortast hållbarhet placeras längst fram. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52504FC1" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00F93140">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="52504FC1" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00D123DF">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00F93140">
-        <w:t>Journalför narkotikaklassade läkemedel i vårdenhetens förbrukningsjournal - narkotika. Eventuella saldoavvikelser mejlas till vårdenhetens chef från Sjukvårdsapotekets funktionsbrevlåda.  </w:t>
+        <w:t xml:space="preserve">Journalför narkotikaklassade läkemedel i vårdenhetens förbrukningsjournal - narkotika. Eventuella saldoavvikelser mejlas till vårdenhetens chef från </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F93140">
+        <w:t>Sjukvårdsapotekets</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F93140">
+        <w:t xml:space="preserve"> funktionsbrevlåda.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E10834A" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00F93140">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="6E10834A" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00D123DF">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00F93140">
         <w:t>Sätter in följesedlar i avsedd pärm på vårdenheten och utför inleverans i Hamlet. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A89A878" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00F93140">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00F93140">
-        <w:lastRenderedPageBreak/>
         <w:t>Vårdenhetens ansvar </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E10BD5D" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00F93140">
-[...3 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="5E10BD5D" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00D123DF">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00F93140">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Om behov av läkemedel uppstår utanför enhetens ordinarie beställningsdag, ansvarar vårdenheten för att detta beställs och inlevereras i Hamlet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17735F05" w14:textId="5BED5066" w:rsidR="00CD1F9B" w:rsidRPr="0068740F" w:rsidRDefault="00AB5E88" w:rsidP="00AB5E88">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Vårdenheten ansvarar för u</w:t>
+      </w:r>
+      <w:r w:rsidR="009D53C1" w:rsidRPr="0068740F">
+        <w:t xml:space="preserve">ppackning </w:t>
+      </w:r>
+      <w:r w:rsidR="008E6245" w:rsidRPr="0068740F">
+        <w:t xml:space="preserve">och inleverans </w:t>
+      </w:r>
+      <w:r w:rsidR="009D53C1" w:rsidRPr="0068740F">
+        <w:t>av rester som levere</w:t>
+      </w:r>
+      <w:r w:rsidR="00655EAF" w:rsidRPr="0068740F">
+        <w:t xml:space="preserve">ras </w:t>
+      </w:r>
+      <w:r w:rsidR="0068740F" w:rsidRPr="0068740F">
+        <w:t>utanför</w:t>
+      </w:r>
+      <w:r w:rsidR="008E6245" w:rsidRPr="0068740F">
+        <w:t xml:space="preserve"> ordinarie leveransdag.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="433D7459" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00F93140">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00F93140">
         <w:t>Synonymbyte </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27A552D3" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00F93140">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F93140">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Om det vid uppackning uppmärksammas att leverantörer har gjort ett synonymbyte för att undvika en restsituation, sätter sjukvårdsapoteket det synonyma läkemedlet på ”originalplatsen” i bassortimentet med en markering om synonymbytet. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C672FFD" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00F93140">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00F93140">
         <w:t>Restsituationer i bassortimentet </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DA8AD63" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00F93140">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F93140">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Sjukvårdsapoteket sätter upp information bredvid </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> om en vara ur bassortimentet är restnoterad och anger förväntat leveransdatum. </w:t>
+        <w:t>Sjukvårdsapoteket sätter upp information bredvid lagerplatsen om en vara ur bassortimentet är restnoterad och anger förväntat leveransdatum. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B109CCE" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00F93140">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F93140">
         <w:t>Lagervård</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F93140">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="475C9621" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00F93140">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00F93140">
         <w:t>Sjukvårdsapotek VGR SÄS ansvar </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45F83D3D" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00F93140">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="45F83D3D" w14:textId="67A176BF" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00D123DF">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00F93140">
-        <w:t>Månatligen genomgång av hållbarhet av läkemedel tillhörande bassortimentet. Utgångna läkemedel kasseras. </w:t>
+        <w:t>Månatligen genomgång av hållbarhet av läkemedel tillhörande bassortimentet</w:t>
+      </w:r>
+      <w:r w:rsidR="0028697B">
+        <w:t xml:space="preserve"> och sällanläkemedel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F93140">
+        <w:t>. Utgångna läkemedel kasseras. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F52316A" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00F93140">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="5F52316A" w14:textId="708CDABE" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00D123DF">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00F93140">
-        <w:t>Kvartalsvis avtorkning av hyllor med läkemedel tillhörande bassortiment. </w:t>
+        <w:t>Kvartalsvis avtorkning av hyllor med läkemedel tillhörande bassortiment</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidR="0028697B">
+        <w:t xml:space="preserve"> och sällanläkemedel</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F93140">
-        <w:t>Hållbarhetskontroll av ”sällanläkemedel”. </w:t>
-[...11 lines deleted...]
-        <w:t>Städ av hyllor med ”sällanläkemedel”. </w:t>
+        <w:t>. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50AF8AC9" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00F93140">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00F93140">
         <w:t>Vårdenhetens ansvar </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="796C15FC" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00F93140">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="796C15FC" w14:textId="528AB56E" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00D123DF">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00F93140">
-        <w:t xml:space="preserve">Temperaturkontroll i kylskåp dagligen och läkemedelsrum 1 gång/vecka, se </w:t>
+        <w:t>Temperaturkontroll i kylskåp</w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:tgtFrame="_blank" w:history="1">
+      <w:r w:rsidR="00192A2A">
+        <w:t>/frys</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F93140">
+        <w:t xml:space="preserve"> dagligen och läkemedelsrum 1 gång/vecka, se </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00F93140">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:bCs/>
           </w:rPr>
           <w:t>regional rutin för läkemedelshantering.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F93140">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42946400" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00F93140">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="42946400" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00D123DF">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00F93140">
         <w:t>Rengöring och eventuell avfrostning av kylskåp/tömning av vattenbehållare. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51CD2CCA" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00F93140">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="51CD2CCA" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00D123DF">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00F93140">
         <w:t>Hållbarhetskontroll på läkemedel som förvaras utanför PNL. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="473C2496" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00F93140">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00F93140">
-        <w:lastRenderedPageBreak/>
         <w:t>Uppföljning </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69547B36" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00F93140">
       <w:r w:rsidRPr="00F93140">
         <w:t>Årligen utför sjukvårdsapoteket sortimentsanalyser och översyn av bassortiment. Vid önskemål om förändrad leveransdag eller ändringar i bassortiment ska sjukvårdsapoteket kontaktas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B4E6265" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00F93140">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00F93140">
+        <w:lastRenderedPageBreak/>
         <w:t>Länkförteckning </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0921B255" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00F93140">
+    <w:p w14:paraId="0921B255" w14:textId="77777777" w:rsidR="00F93140" w:rsidRPr="00F93140" w:rsidRDefault="00F93140" w:rsidP="00E67E74">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="106"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F93140">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Regional rutin för läkemedelshantering. Vårdgivarwebben/Läkemedelshantering, Västra Götalandsregionen </w:t>
       </w:r>
       <w:r w:rsidRPr="00F93140">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId8" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00F93140">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/lakemedel/lakemedelshantering/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F93140">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19F8B2F3" w14:textId="77777777" w:rsidR="00F93140" w:rsidRDefault="00F93140" w:rsidP="00767EB1">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F93140" w:rsidSect="00B96AFF">
-      <w:headerReference w:type="default" r:id="rId9"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3565B736" w14:textId="77777777" w:rsidR="000D0D68" w:rsidRDefault="000D0D68">
+    <w:p w14:paraId="61C133F2" w14:textId="77777777" w:rsidR="005437F3" w:rsidRDefault="005437F3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1BC252D1" w14:textId="77777777" w:rsidR="000D0D68" w:rsidRDefault="000D0D68">
+    <w:p w14:paraId="3ADA616B" w14:textId="77777777" w:rsidR="005437F3" w:rsidRDefault="005437F3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7413E728" w14:textId="77777777" w:rsidR="000D0D68" w:rsidRDefault="000D0D68">
+    <w:p w14:paraId="0B316735" w14:textId="77777777" w:rsidR="005437F3" w:rsidRDefault="005437F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
@@ -812,100 +795,99 @@
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtContent>
         <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
           <w:rPr>
@@ -997,63 +979,63 @@
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1953671" cy="348178"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="12" name="Bildobjekt 12">
@@ -1081,87 +1063,87 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D7BA61D" w14:textId="77777777" w:rsidR="000D0D68" w:rsidRDefault="000D0D68"/>
+    <w:p w14:paraId="369EC42B" w14:textId="77777777" w:rsidR="005437F3" w:rsidRDefault="005437F3"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="34DA5209" w14:textId="77777777" w:rsidR="000D0D68" w:rsidRDefault="000D0D68">
+    <w:p w14:paraId="24F1D448" w14:textId="77777777" w:rsidR="005437F3" w:rsidRDefault="005437F3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="63C34F3E" w14:textId="77777777" w:rsidR="000D0D68" w:rsidRDefault="000D0D68">
+    <w:p w14:paraId="286AE0D5" w14:textId="77777777" w:rsidR="005437F3" w:rsidRDefault="005437F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -1185,106 +1167,106 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
           <w:pict>
             <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="448A65ED" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -1311,420 +1293,111 @@
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
           <w:pict>
             <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF1D"/>
-[...138 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F8C68ABE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Punktlistanumrerad"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1352" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...168 lines deleted...]
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="055D74DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AC7A459C"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1793,688 +1466,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...636 lines deleted...]
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BEB5841"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="023297EA"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2543,1135 +1579,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...1083 lines deleted...]
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3741,1320 +1693,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...1268 lines deleted...]
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="234A0D91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2B3AC312"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5123,1388 +1806,164 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-[...1084 lines deleted...]
-    <w:nsid w:val="38A42FB9"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33590B63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="09EA9066"/>
+    <w:tmpl w:val="FB545DEE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2727" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3447" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4167" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4887" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6574,3151 +2033,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-[...3099 lines deleted...]
-  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -9788,4531 +2147,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
-[...4479 lines deleted...]
-  <w:abstractNum w:abstractNumId="98" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A3E7D7C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8098AA46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -14417,51 +2296,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="99" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A903441"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D388C9E4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14530,2155 +2409,797 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="100" w15:restartNumberingAfterBreak="0">
-[...1197 lines deleted...]
-    <w:abstractNumId w:val="104"/>
+  <w:num w:numId="1" w16cid:durableId="861477783">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1367871050">
-    <w:abstractNumId w:val="69"/>
+  <w:num w:numId="2" w16cid:durableId="57095060">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="164058872">
+  <w:num w:numId="3" w16cid:durableId="36130748">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="239486581">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="861477783">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="5" w16cid:durableId="1783112832">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1280868239">
-[...11 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="1296368398">
+  <w:num w:numId="6" w16cid:durableId="1828521543">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="689646344">
-[...29 lines deleted...]
-  <w:num w:numId="20" w16cid:durableId="239486581">
+  <w:num w:numId="7" w16cid:durableId="284432161">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="199048554">
-    <w:abstractNumId w:val="44"/>
+  <w:num w:numId="8" w16cid:durableId="2015183309">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="149949116">
-    <w:abstractNumId w:val="92"/>
+  <w:num w:numId="9" w16cid:durableId="188182411">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="912860223">
-[...107 lines deleted...]
-  <w:num w:numId="59" w16cid:durableId="361784907">
+  <w:num w:numId="10" w16cid:durableId="1667437236">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="60" w16cid:durableId="158693444">
-[...151 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="10"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="120"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
+    <w:rsid w:val="00013DE6"/>
     <w:rsid w:val="00016CF0"/>
+    <w:rsid w:val="00025B33"/>
+    <w:rsid w:val="000274B1"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
+    <w:rsid w:val="000333D8"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
+    <w:rsid w:val="0005101D"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000614DE"/>
     <w:rsid w:val="00061969"/>
+    <w:rsid w:val="00061F75"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00072DDF"/>
     <w:rsid w:val="00084024"/>
+    <w:rsid w:val="000856A7"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
+    <w:rsid w:val="000B266C"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
+    <w:rsid w:val="000C22A9"/>
     <w:rsid w:val="000D0D68"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
+    <w:rsid w:val="0010101C"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001108C0"/>
     <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
+    <w:rsid w:val="001149F0"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
+    <w:rsid w:val="00137E13"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="00144A63"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00174E13"/>
     <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00182582"/>
     <w:rsid w:val="00184167"/>
+    <w:rsid w:val="001841FE"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
+    <w:rsid w:val="00192A2A"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
+    <w:rsid w:val="001E072A"/>
     <w:rsid w:val="001E3789"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
+    <w:rsid w:val="00240DDB"/>
+    <w:rsid w:val="00241E06"/>
+    <w:rsid w:val="0024593E"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="002759E6"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00283D82"/>
     <w:rsid w:val="00284119"/>
+    <w:rsid w:val="0028697B"/>
+    <w:rsid w:val="002869E7"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
+    <w:rsid w:val="002C2CF1"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
+    <w:rsid w:val="002E65FF"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
+    <w:rsid w:val="003148D5"/>
+    <w:rsid w:val="00315CAE"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
+    <w:rsid w:val="003244E7"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="003410FB"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
+    <w:rsid w:val="00361317"/>
     <w:rsid w:val="0036357D"/>
+    <w:rsid w:val="00365630"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
+    <w:rsid w:val="00372992"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
+    <w:rsid w:val="00394936"/>
     <w:rsid w:val="00397F54"/>
+    <w:rsid w:val="003A016C"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
+    <w:rsid w:val="003E19D2"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
+    <w:rsid w:val="004060D2"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
+    <w:rsid w:val="004147B9"/>
     <w:rsid w:val="00416E80"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
+    <w:rsid w:val="00434171"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00471705"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="00492E9D"/>
+    <w:rsid w:val="004A2C6F"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
+    <w:rsid w:val="004B1642"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
+    <w:rsid w:val="004E3502"/>
+    <w:rsid w:val="004F3482"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
+    <w:rsid w:val="004F5B70"/>
     <w:rsid w:val="00501433"/>
+    <w:rsid w:val="005045DF"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="005157B1"/>
+    <w:rsid w:val="00524534"/>
     <w:rsid w:val="00530B20"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00541D07"/>
+    <w:rsid w:val="005437F3"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="0057277B"/>
+    <w:rsid w:val="0057690C"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="00597E28"/>
+    <w:rsid w:val="005A4114"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
+    <w:rsid w:val="005A5EF8"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005B13C8"/>
     <w:rsid w:val="005B5C1C"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
+    <w:rsid w:val="005E0D68"/>
     <w:rsid w:val="005E1E24"/>
+    <w:rsid w:val="00601C0B"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
+    <w:rsid w:val="00610FF0"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="00620655"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
+    <w:rsid w:val="00641048"/>
     <w:rsid w:val="00644B99"/>
     <w:rsid w:val="00654119"/>
     <w:rsid w:val="0065595B"/>
+    <w:rsid w:val="00655EAF"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
+    <w:rsid w:val="00674784"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00675E4F"/>
+    <w:rsid w:val="00681984"/>
     <w:rsid w:val="00685193"/>
+    <w:rsid w:val="0068740F"/>
     <w:rsid w:val="006972BF"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
+    <w:rsid w:val="006B4C78"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
+    <w:rsid w:val="006D2AC3"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
+    <w:rsid w:val="006F7925"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00735980"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
+    <w:rsid w:val="00742B75"/>
+    <w:rsid w:val="00743F45"/>
+    <w:rsid w:val="00744437"/>
     <w:rsid w:val="00754905"/>
+    <w:rsid w:val="00757072"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
+    <w:rsid w:val="00763882"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00767EB1"/>
+    <w:rsid w:val="007705EF"/>
     <w:rsid w:val="00771100"/>
+    <w:rsid w:val="00771C5D"/>
     <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
+    <w:rsid w:val="007A0101"/>
+    <w:rsid w:val="007A1EC7"/>
     <w:rsid w:val="007A334E"/>
+    <w:rsid w:val="007A366C"/>
     <w:rsid w:val="007A5C6F"/>
+    <w:rsid w:val="007A7430"/>
     <w:rsid w:val="007B1058"/>
+    <w:rsid w:val="007B4F9B"/>
     <w:rsid w:val="007C55E8"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
+    <w:rsid w:val="008046F7"/>
     <w:rsid w:val="008212CF"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
+    <w:rsid w:val="00837EFD"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
+    <w:rsid w:val="00855686"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00873419"/>
     <w:rsid w:val="00873957"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
+    <w:rsid w:val="008A4307"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C3D75"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D124E"/>
+    <w:rsid w:val="008D2BCF"/>
     <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008D4F7F"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
+    <w:rsid w:val="008E6245"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E77A1"/>
     <w:rsid w:val="008E78A1"/>
+    <w:rsid w:val="008F4F63"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
+    <w:rsid w:val="009135CF"/>
     <w:rsid w:val="00914D58"/>
+    <w:rsid w:val="0091655F"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="009366C3"/>
+    <w:rsid w:val="009368BE"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="00974412"/>
+    <w:rsid w:val="00976A7F"/>
     <w:rsid w:val="009831F2"/>
+    <w:rsid w:val="009A031C"/>
     <w:rsid w:val="009A07DC"/>
     <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009A5D59"/>
+    <w:rsid w:val="009A6821"/>
+    <w:rsid w:val="009B105C"/>
     <w:rsid w:val="009B1F6B"/>
+    <w:rsid w:val="009C0367"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009C6C0C"/>
+    <w:rsid w:val="009D53C1"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
+    <w:rsid w:val="009E36C7"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A029F6"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
+    <w:rsid w:val="00A1499A"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
+    <w:rsid w:val="00A513FC"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A55086"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A77B55"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
+    <w:rsid w:val="00AB4107"/>
+    <w:rsid w:val="00AB5E88"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00AF7CA0"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B047CB"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B14487"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
+    <w:rsid w:val="00B32872"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B405A1"/>
     <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
+    <w:rsid w:val="00B5186E"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
+    <w:rsid w:val="00B6738C"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
+    <w:rsid w:val="00B9107E"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B96AFF"/>
+    <w:rsid w:val="00B97C36"/>
     <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
+    <w:rsid w:val="00BA0840"/>
+    <w:rsid w:val="00BA588E"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
+    <w:rsid w:val="00BC3D8E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BC6590"/>
+    <w:rsid w:val="00BD4C78"/>
     <w:rsid w:val="00BE7978"/>
+    <w:rsid w:val="00BF61CF"/>
+    <w:rsid w:val="00C00D4C"/>
     <w:rsid w:val="00C01F0D"/>
+    <w:rsid w:val="00C03886"/>
     <w:rsid w:val="00C07DDB"/>
+    <w:rsid w:val="00C1172B"/>
     <w:rsid w:val="00C11E55"/>
     <w:rsid w:val="00C14B54"/>
+    <w:rsid w:val="00C27528"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
+    <w:rsid w:val="00C72A10"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
+    <w:rsid w:val="00CC506C"/>
     <w:rsid w:val="00CC52D9"/>
+    <w:rsid w:val="00CD1F9B"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF23D4"/>
+    <w:rsid w:val="00CF2A1F"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D00BD7"/>
+    <w:rsid w:val="00D06044"/>
     <w:rsid w:val="00D074DB"/>
+    <w:rsid w:val="00D123DF"/>
     <w:rsid w:val="00D139CF"/>
+    <w:rsid w:val="00D165F9"/>
     <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D43AC5"/>
     <w:rsid w:val="00D448FB"/>
     <w:rsid w:val="00D461CB"/>
+    <w:rsid w:val="00D4668C"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D62468"/>
     <w:rsid w:val="00D6435E"/>
     <w:rsid w:val="00D6671A"/>
     <w:rsid w:val="00D67C88"/>
+    <w:rsid w:val="00D76774"/>
     <w:rsid w:val="00D82583"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DB5891"/>
     <w:rsid w:val="00DB762D"/>
+    <w:rsid w:val="00DD1A5B"/>
+    <w:rsid w:val="00DD7C03"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E101AC"/>
     <w:rsid w:val="00E11853"/>
+    <w:rsid w:val="00E14D0E"/>
+    <w:rsid w:val="00E1534E"/>
+    <w:rsid w:val="00E31D9B"/>
     <w:rsid w:val="00E411B6"/>
+    <w:rsid w:val="00E520C9"/>
+    <w:rsid w:val="00E522CD"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="00E67E74"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
+    <w:rsid w:val="00E96586"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
+    <w:rsid w:val="00EB4A25"/>
     <w:rsid w:val="00EB6714"/>
+    <w:rsid w:val="00EC02F5"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED27BE"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
+    <w:rsid w:val="00EF7861"/>
+    <w:rsid w:val="00F17C05"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F37A5B"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F62FA8"/>
+    <w:rsid w:val="00F76329"/>
+    <w:rsid w:val="00F80490"/>
+    <w:rsid w:val="00F80DB9"/>
+    <w:rsid w:val="00F830DE"/>
     <w:rsid w:val="00F83A7E"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F93140"/>
+    <w:rsid w:val="00F95BFC"/>
+    <w:rsid w:val="00F976B4"/>
     <w:rsid w:val="00FB10AB"/>
     <w:rsid w:val="00FB2F0F"/>
+    <w:rsid w:val="00FB4FFF"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
+    <w:rsid w:val="00FD383A"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
+    <w:rsid w:val="00FF51AF"/>
+    <w:rsid w:val="00FF5DEB"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="12F7265C"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -17173,50 +3694,51 @@
     <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:ind w:left="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
@@ -17459,51 +3981,51 @@
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
@@ -17612,51 +4134,51 @@
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="13"/>
+        <w:numId w:val="2"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
@@ -18903,51 +5425,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="14"/>
+        <w:numId w:val="3"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
@@ -19158,51 +5680,51 @@
     <w:rsid w:val="00831C35"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B97D4E"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Punktlistanumrerad">
     <w:name w:val="Punktlista numrerad"/>
     <w:qFormat/>
     <w:rsid w:val="00735980"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="20"/>
+        <w:numId w:val="4"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1349"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="80" w:line="288" w:lineRule="auto"/>
       <w:ind w:right="868"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Punklistanumrerad">
     <w:name w:val="Punklista numrerad"/>
     <w:qFormat/>
     <w:rsid w:val="00D461CB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1349"/>
@@ -19271,55 +5793,67 @@
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00767EB1"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="00767EB1"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="00767EB1"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="scxw26735842">
     <w:name w:val="scxw26735842"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="00767EB1"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00137E13"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="170073045">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1480416978">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -24024,51 +10558,51 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="713971064">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/lakemedel/lakemedelshantering/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/lakemedel/lakemedelshantering/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/lakemedel/lakemedelshantering/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/lakemedel/lakemedelshantering/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
@@ -24353,73 +10887,73 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>913</Words>
-  <Characters>4844</Characters>
+  <Words>912</Words>
+  <Characters>4835</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>40</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5746</CharactersWithSpaces>
+  <CharactersWithSpaces>5736</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>PNL-service på SÄS</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
   <revision>1</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>