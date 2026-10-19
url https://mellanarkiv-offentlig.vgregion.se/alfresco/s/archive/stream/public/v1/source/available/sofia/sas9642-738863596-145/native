--- v0 (2025-11-26)
+++ v1 (2026-10-19)
@@ -6,1367 +6,480 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="25C5F23B" w14:textId="17841361" w:rsidR="00FB6202" w:rsidRPr="00FB6202" w:rsidRDefault="00FB6202" w:rsidP="002C247E">
-[...10 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="7C358367" w14:textId="77777777" w:rsidR="00893B37" w:rsidRDefault="00893B37">
+      <w:pPr>
+        <w:spacing w:line="384" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc242276288"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc242276691"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc242276706"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc242276874"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc242276889"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc242276945"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc446502574"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc256000000"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc512413022"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc256000005"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc33706123"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc256000025"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc256000038"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc59461309"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc256000051"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc242276289"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc242276386"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc242276504"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc242276622"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc242276692"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc242276707"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc242276875"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc242276890"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc242276946"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc321146591"/>
     </w:p>
-    <w:p w14:paraId="35EA791B" w14:textId="77777777" w:rsidR="00FB6202" w:rsidRPr="00FB6202" w:rsidRDefault="00FB6202" w:rsidP="002C247E">
-[...12 lines deleted...]
-      <w:bookmarkStart w:id="11" w:name="_Toc185515617"/>
+    <w:p w14:paraId="6EE213C8" w14:textId="77777777" w:rsidR="00893B37" w:rsidRDefault="00893B37">
+      <w:pPr>
+        <w:spacing w:line="384" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FB46625" w14:textId="77777777" w:rsidR="00893B37" w:rsidRDefault="00893B37">
+      <w:pPr>
+        <w:spacing w:line="384" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EBE28F7" w14:textId="77777777" w:rsidR="00893B37" w:rsidRDefault="00893B37">
+      <w:pPr>
+        <w:spacing w:line="384" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51C87C1D" w14:textId="77777777" w:rsidR="00893B37" w:rsidRDefault="00893B37">
+      <w:pPr>
+        <w:spacing w:line="384" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25C5F23B" w14:textId="53C899FE" w:rsidR="00573828" w:rsidRPr="0072500F" w:rsidRDefault="00584DE6" w:rsidP="00A30B78">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+        <w:rPr>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072500F">
+        <w:t>Personnummerhantering i Melior, SÄS</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00FB6202">
-[...1 lines deleted...]
-      </w:r>
+      <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="35EA791B" w14:textId="77777777" w:rsidR="00573828" w:rsidRDefault="00584DE6" w:rsidP="00C26769">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc242277018"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc242277136"/>
+      <w:r w:rsidRPr="008347F4">
+        <w:t>Sammanfattning</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
-    </w:p>
-[...18 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="12"/>
-    </w:p>
-[...1090 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
-    </w:p>
-[...17 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="23"/>
-      <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p w14:paraId="7F34D912" w14:textId="1A4EDDA3" w:rsidR="00FB6202" w:rsidRDefault="00FB6202" w:rsidP="002C247E">
+      <w:r w:rsidRPr="00FB6202">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="009706E7">
+        <w:t>utinen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB6202">
+        <w:t xml:space="preserve"> beskriver reservnummerhanteringen i Melior, hantering av fastställande vid identitet samt personer med LMA-nummer eller samordningsnummer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A85D3A1" w14:textId="278C0EB8" w:rsidR="00573828" w:rsidRDefault="00584DE6" w:rsidP="00C26769">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc242276290"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc242276387"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc242276505"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc242276623"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc242276693"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc242276708"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc242276876"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc242276891"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc242276947"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc242277019"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc242277137"/>
+      <w:r w:rsidRPr="0055696A">
+        <w:t>Förändringar sedan föregående version</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
-    </w:p>
-[...42 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
+    </w:p>
+    <w:p w14:paraId="2AA01872" w14:textId="2067E89A" w:rsidR="680DCA2F" w:rsidRPr="00C72D40" w:rsidRDefault="03711EA2" w:rsidP="660FF569">
+      <w:r>
+        <w:t xml:space="preserve">Förtydligande av stycke "Hantering av </w:t>
+      </w:r>
+      <w:r w:rsidR="19ACF1FE">
+        <w:t>personer med skyddade personuppgifter"</w:t>
+      </w:r>
+      <w:r w:rsidR="1732D63B">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="272146E2" w14:textId="127530D7" w:rsidR="00041216" w:rsidRDefault="00041216" w:rsidP="0072500F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="_Toc446502575"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc256000001"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc512413023"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc256000006"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc33706124"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc256000026"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc256000039"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc59461310"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc256000052"/>
+    </w:p>
+    <w:p w14:paraId="779B6D09" w14:textId="2CF19FA7" w:rsidR="00573828" w:rsidRDefault="00584DE6" w:rsidP="0072500F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="0" w:firstLine="992"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="47" w:name="_Toc242276506"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc242276624"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc242276694"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc242276709"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc242276877"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc242276892"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc242276948"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc242277020"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc242277138"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc446502576"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc256000002"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc512413024"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc256000014"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc33706125"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc256000027"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc256000040"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc59461311"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc256000053"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc242276292"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc242276389"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc242276507"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc242276625"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc242276695"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc242276710"/>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
-    </w:p>
-[...17 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
-      <w:r w:rsidRPr="00FB6202">
-[...1 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
+      <w:r w:rsidRPr="00305CF8">
+        <w:t>Förutsättningar</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
+    </w:p>
+    <w:p w14:paraId="20B2DE65" w14:textId="77777777" w:rsidR="00FB6202" w:rsidRPr="00C26769" w:rsidRDefault="00FB6202" w:rsidP="00C26769">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="71" w:name="_Toc242276878"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc242276893"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc242276949"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc242277021"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc242277139"/>
+      <w:r w:rsidRPr="00C26769">
+        <w:t>Reservnummer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="66"/>
+      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkEnd w:id="69"/>
+      <w:bookmarkEnd w:id="70"/>
+      <w:bookmarkEnd w:id="71"/>
+      <w:bookmarkEnd w:id="72"/>
+      <w:bookmarkEnd w:id="73"/>
+      <w:bookmarkEnd w:id="74"/>
+      <w:bookmarkEnd w:id="75"/>
+    </w:p>
+    <w:p w14:paraId="090A805E" w14:textId="72288E93" w:rsidR="00FB6202" w:rsidRPr="00FB6202" w:rsidRDefault="00FB6202" w:rsidP="00D25261">
+      <w:r>
+        <w:t xml:space="preserve">Om patienter utan befintligt/känt personnummer ska hanteras i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C72D40">
+        <w:t xml:space="preserve">sjukhusets E-journalsystem skapas reservnummer i </w:t>
+      </w:r>
+      <w:r w:rsidR="5920E32D" w:rsidRPr="00C72D40">
+        <w:t>Personuppgiftsportalen</w:t>
+      </w:r>
+      <w:r w:rsidR="68747484" w:rsidRPr="00C72D40">
+        <w:t xml:space="preserve"> VGR (PU-VGR)</w:t>
+      </w:r>
+      <w:r w:rsidR="7DD70E96" w:rsidRPr="00C72D40">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="03B0443E" w:rsidRPr="00C72D40">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C72D40">
+        <w:t>v den</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> första instans som patienten träffar. Detta nummer ska sedan följa patienten genom vården i alla system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4737F383" w14:textId="77777777" w:rsidR="00573828" w:rsidRDefault="00584DE6" w:rsidP="00C26769">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="76" w:name="_Toc446502577"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc256000003"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc512413025"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc256000015"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc33706126"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc256000028"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc256000041"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc59461312"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc256000054"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc242276293"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc242276390"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc242276508"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc242276626"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc242276696"/>
+      <w:bookmarkStart w:id="90" w:name="_Toc242276711"/>
+      <w:bookmarkStart w:id="91" w:name="_Toc242276879"/>
+      <w:bookmarkStart w:id="92" w:name="_Toc242276894"/>
+      <w:bookmarkStart w:id="93" w:name="_Toc242276950"/>
+      <w:bookmarkStart w:id="94" w:name="_Toc242277022"/>
+      <w:bookmarkStart w:id="95" w:name="_Toc242277140"/>
+      <w:bookmarkStart w:id="96" w:name="_Toc446502578"/>
+      <w:bookmarkStart w:id="97" w:name="_Toc256000004"/>
+      <w:bookmarkStart w:id="98" w:name="_Toc512413026"/>
+      <w:bookmarkStart w:id="99" w:name="_Toc256000016"/>
+      <w:bookmarkStart w:id="100" w:name="_Toc33706127"/>
+      <w:bookmarkStart w:id="101" w:name="_Toc256000029"/>
+      <w:bookmarkStart w:id="102" w:name="_Toc256000042"/>
+      <w:bookmarkStart w:id="103" w:name="_Toc59461313"/>
+      <w:bookmarkStart w:id="104" w:name="_Toc256000055"/>
+      <w:bookmarkStart w:id="105" w:name="_Toc242276294"/>
+      <w:bookmarkStart w:id="106" w:name="_Toc242276391"/>
+      <w:bookmarkStart w:id="107" w:name="_Toc242276509"/>
+      <w:bookmarkStart w:id="108" w:name="_Toc242276627"/>
+      <w:bookmarkStart w:id="109" w:name="_Toc242276697"/>
+      <w:bookmarkStart w:id="110" w:name="_Toc242276712"/>
+      <w:r w:rsidRPr="00DC78B2">
+        <w:t>Genomförande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="76"/>
+      <w:bookmarkEnd w:id="77"/>
+      <w:bookmarkEnd w:id="78"/>
+      <w:bookmarkEnd w:id="79"/>
+      <w:bookmarkEnd w:id="80"/>
+      <w:bookmarkEnd w:id="81"/>
+      <w:bookmarkEnd w:id="82"/>
+      <w:bookmarkEnd w:id="83"/>
+      <w:bookmarkEnd w:id="84"/>
+      <w:bookmarkEnd w:id="85"/>
+      <w:bookmarkEnd w:id="86"/>
+      <w:bookmarkEnd w:id="87"/>
+      <w:bookmarkEnd w:id="88"/>
+      <w:bookmarkEnd w:id="89"/>
+      <w:bookmarkEnd w:id="90"/>
+      <w:bookmarkEnd w:id="91"/>
+      <w:bookmarkEnd w:id="92"/>
+      <w:bookmarkEnd w:id="93"/>
+      <w:bookmarkEnd w:id="94"/>
+      <w:bookmarkEnd w:id="95"/>
+    </w:p>
+    <w:p w14:paraId="4885CBDF" w14:textId="77777777" w:rsidR="00FB6202" w:rsidRPr="00C26769" w:rsidRDefault="00FB6202" w:rsidP="00C26769">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="111" w:name="_Toc242276880"/>
+      <w:bookmarkStart w:id="112" w:name="_Toc242276895"/>
+      <w:bookmarkStart w:id="113" w:name="_Toc242276951"/>
+      <w:bookmarkStart w:id="114" w:name="_Toc242277023"/>
+      <w:bookmarkStart w:id="115" w:name="_Toc242277141"/>
+      <w:r w:rsidRPr="00C26769">
+        <w:t>Befintligt reservnummer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="96"/>
+      <w:bookmarkEnd w:id="97"/>
+      <w:r w:rsidRPr="00C26769">
+        <w:t xml:space="preserve"> i Melior</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="98"/>
+      <w:bookmarkEnd w:id="99"/>
+      <w:bookmarkEnd w:id="100"/>
+      <w:bookmarkEnd w:id="101"/>
+      <w:bookmarkEnd w:id="102"/>
+      <w:bookmarkEnd w:id="103"/>
+      <w:bookmarkEnd w:id="104"/>
+      <w:bookmarkEnd w:id="105"/>
+      <w:bookmarkEnd w:id="106"/>
+      <w:bookmarkEnd w:id="107"/>
+      <w:bookmarkEnd w:id="108"/>
+      <w:bookmarkEnd w:id="109"/>
+      <w:bookmarkEnd w:id="110"/>
+      <w:bookmarkEnd w:id="111"/>
+      <w:bookmarkEnd w:id="112"/>
+      <w:bookmarkEnd w:id="113"/>
+      <w:bookmarkEnd w:id="114"/>
+      <w:bookmarkEnd w:id="115"/>
     </w:p>
     <w:p w14:paraId="4FEAF756" w14:textId="7558E6D0" w:rsidR="00FB6202" w:rsidRPr="00FB6202" w:rsidRDefault="00FB6202" w:rsidP="00D25261">
       <w:r>
         <w:t xml:space="preserve">En arkivsökning ska alltid göras i Melior, med sökning över domänen, innan </w:t>
       </w:r>
       <w:r w:rsidRPr="00057125">
         <w:t xml:space="preserve">reservnummer skapas i </w:t>
       </w:r>
       <w:r w:rsidR="0A664C5D" w:rsidRPr="00057125">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="6D61B6D8" w:rsidRPr="00057125">
         <w:t>U-VGR.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="041F8978" w14:textId="77777777" w:rsidR="00FB6202" w:rsidRPr="00FB6202" w:rsidRDefault="00FB6202" w:rsidP="00D25261">
       <w:r w:rsidRPr="00FB6202">
         <w:t>Knappen Arkiv söker i vald databas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48E9714C" w14:textId="78873375" w:rsidR="00FB6202" w:rsidRPr="00FB6202" w:rsidRDefault="00FB6202" w:rsidP="00D25261">
       <w:r w:rsidRPr="00FB6202">
+        <w:lastRenderedPageBreak/>
         <w:t>Knappen Domän söker i övriga databaser dit behörighet finns.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EAC4CFF" w14:textId="77777777" w:rsidR="00FB6202" w:rsidRPr="00FB6202" w:rsidRDefault="00FB6202" w:rsidP="00D25261">
       <w:r w:rsidRPr="00FB6202">
-        <w:t xml:space="preserve">Sökning kan göras på födelsenummer (om det är känt) eller namn. Delar av namn eller nummer kan också sökas på med hjälp av %-tecken framför </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> %Karin i namnfältet visar alla namn som innehåller Karin osv.</w:t>
+        <w:t>Sökning kan göras på födelsenummer (om det är känt) eller namn. Delar av namn eller nummer kan också sökas på med hjälp av %-tecken framför t.ex. %Karin i namnfältet visar alla namn som innehåller Karin osv.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7312AB0D" w14:textId="363A94DC" w:rsidR="00FB6202" w:rsidRPr="00FB6202" w:rsidRDefault="00FB6202" w:rsidP="00C704AE">
       <w:pPr>
         <w:keepLines/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="80" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="936" w:right="198"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB6202">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1DF951AC" wp14:editId="26B636E1">
             <wp:extent cx="4896000" cy="3182400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -1410,1086 +523,1268 @@
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E38F873" w14:textId="58D5FA81" w:rsidR="00FB6202" w:rsidRPr="00BC17A5" w:rsidRDefault="00FB6202" w:rsidP="00C704AE">
       <w:r w:rsidRPr="00BC17A5">
         <w:t xml:space="preserve">Kontrollera därefter i </w:t>
       </w:r>
       <w:r w:rsidR="58C77B3B" w:rsidRPr="00BC17A5">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="1918872F" w:rsidRPr="00BC17A5">
         <w:t xml:space="preserve">U-VGR om </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC17A5">
         <w:t>patientens reservnummer är godkänt enligt VGR-format.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AA02ED0" w14:textId="77777777" w:rsidR="00FB6202" w:rsidRPr="00BC17A5" w:rsidRDefault="00FB6202" w:rsidP="00C704AE">
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC17A5">
         <w:t>Om reservnumret är godkänt enligt VGR-format ska det användas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E30D600" w14:textId="00474A58" w:rsidR="00FB6202" w:rsidRPr="00BC17A5" w:rsidRDefault="00FB6202" w:rsidP="00C704AE">
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC17A5">
         <w:t>Om det är ett icke godkänt reservnummer ska ett nytt reservnummer skapas. Följ befintlig riktlinje gällande sammanslagning av personnummer (</w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r w:rsidRPr="00BC17A5">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Personnummerbyte i vårdens IT-system</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BC17A5">
         <w:t xml:space="preserve">). Sammanslagningen anmäls via </w:t>
       </w:r>
       <w:hyperlink r:id="rId14">
         <w:r w:rsidRPr="00BC17A5">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>RAPS rapporteringsformulär</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BC17A5">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="428EA22E" w14:textId="77777777" w:rsidR="00FB6202" w:rsidRPr="00FB6202" w:rsidRDefault="00FB6202" w:rsidP="00F21A42">
       <w:r w:rsidRPr="00BC17A5">
         <w:t>Om patienten hittas via arkivsökning med ett reservnummer</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB6202">
         <w:t xml:space="preserve"> enligt VGR-format markeras detta, och tas med direkt till inskrivningsbilden via knappen Registrera vårdkontakt</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB6202">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74F092ED" w14:textId="77777777" w:rsidR="00FB6202" w:rsidRPr="00FB6202" w:rsidRDefault="00FB6202" w:rsidP="00F21A42">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00FB6202">
+    <w:p w14:paraId="74F092ED" w14:textId="77777777" w:rsidR="00FB6202" w:rsidRPr="00C26769" w:rsidRDefault="00FB6202" w:rsidP="00C26769">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="116" w:name="_Toc512413027"/>
+      <w:bookmarkStart w:id="117" w:name="_Toc256000017"/>
+      <w:bookmarkStart w:id="118" w:name="_Toc33706128"/>
+      <w:bookmarkStart w:id="119" w:name="_Toc256000030"/>
+      <w:bookmarkStart w:id="120" w:name="_Toc256000043"/>
+      <w:bookmarkStart w:id="121" w:name="_Toc59461314"/>
+      <w:bookmarkStart w:id="122" w:name="_Toc256000056"/>
+      <w:bookmarkStart w:id="123" w:name="_Toc242276295"/>
+      <w:bookmarkStart w:id="124" w:name="_Toc242276392"/>
+      <w:bookmarkStart w:id="125" w:name="_Toc242276510"/>
+      <w:bookmarkStart w:id="126" w:name="_Toc242276628"/>
+      <w:bookmarkStart w:id="127" w:name="_Toc242276698"/>
+      <w:bookmarkStart w:id="128" w:name="_Toc242276713"/>
+      <w:bookmarkStart w:id="129" w:name="_Toc242276881"/>
+      <w:bookmarkStart w:id="130" w:name="_Toc242276896"/>
+      <w:bookmarkStart w:id="131" w:name="_Toc242276952"/>
+      <w:bookmarkStart w:id="132" w:name="_Toc242277024"/>
+      <w:bookmarkStart w:id="133" w:name="_Toc242277142"/>
+      <w:r w:rsidRPr="00C26769">
         <w:t>Ny patient i Melior</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="53"/>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="116"/>
+      <w:bookmarkEnd w:id="117"/>
+      <w:bookmarkEnd w:id="118"/>
+      <w:bookmarkEnd w:id="119"/>
+      <w:bookmarkEnd w:id="120"/>
+      <w:bookmarkEnd w:id="121"/>
+      <w:bookmarkEnd w:id="122"/>
+      <w:bookmarkEnd w:id="123"/>
+      <w:bookmarkEnd w:id="124"/>
+      <w:bookmarkEnd w:id="125"/>
+      <w:bookmarkEnd w:id="126"/>
+      <w:bookmarkEnd w:id="127"/>
+      <w:bookmarkEnd w:id="128"/>
+      <w:bookmarkEnd w:id="129"/>
+      <w:bookmarkEnd w:id="130"/>
+      <w:bookmarkEnd w:id="131"/>
+      <w:bookmarkEnd w:id="132"/>
+      <w:bookmarkEnd w:id="133"/>
     </w:p>
     <w:p w14:paraId="0AEE66DC" w14:textId="1AE78B7E" w:rsidR="00FB6202" w:rsidRPr="00BC17A5" w:rsidRDefault="00FB6202" w:rsidP="3E2FB7A7">
       <w:pPr>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC17A5">
         <w:t xml:space="preserve">Om patienten inte hittas via arkiv-/domänsökning måste </w:t>
       </w:r>
       <w:r w:rsidR="6C5D42B4" w:rsidRPr="00BC17A5">
         <w:t>en sökning i PU-VGR göras. Se mer information om hur sökning görs på namn eller födelsedatum</w:t>
       </w:r>
       <w:r w:rsidR="18DD6B62" w:rsidRPr="00BC17A5">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="6C5D42B4" w:rsidRPr="00BC17A5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId15">
         <w:r w:rsidR="6C5D42B4" w:rsidRPr="00BC17A5">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Identitetskontroll av patienter, SÄS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="6C5D42B4" w:rsidRPr="00BC17A5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC17A5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC17A5">
         <w:br/>
         <w:t xml:space="preserve">Leta upp den patient det gäller, kontrollera att reservnumret följer VGR-format </w:t>
       </w:r>
       <w:r w:rsidR="5AFDE0E0" w:rsidRPr="00BC17A5">
         <w:t>och plocka med</w:t>
       </w:r>
       <w:r w:rsidR="68ABC2F1" w:rsidRPr="00BC17A5">
         <w:t xml:space="preserve"> till Patientregistrering i Melior. Namn får</w:t>
       </w:r>
       <w:r w:rsidR="408BB2A7" w:rsidRPr="00BC17A5">
         <w:t xml:space="preserve"> fyllas i manuellt.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC17A5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="31E6A22B" w:rsidRPr="00BC17A5">
         <w:t xml:space="preserve">Kom därefter ihåg att gå in på Patientuppgifter och klicka på “?” så att födelsedatum hämtas, </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC17A5">
         <w:t xml:space="preserve">för att e-recept ska kunna skickas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DA3249" w14:textId="2249F355" w:rsidR="7677A946" w:rsidRDefault="7677A946" w:rsidP="3E2FB7A7">
       <w:r w:rsidRPr="00BC17A5">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6B30DFFD" wp14:editId="7680D6DD">
             <wp:extent cx="2138622" cy="1008784"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="350700611" name="Bildobjekt 350700611" descr="Skärmdump från Melior."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="350700611" name="Bildobjekt 350700611" descr="Skärmdump från Melior."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2138622" cy="1008784"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76ECBF04" w14:textId="77777777" w:rsidR="00FB6202" w:rsidRPr="00FB6202" w:rsidRDefault="00FB6202" w:rsidP="00F21A42">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00FB6202">
+    <w:p w14:paraId="76ECBF04" w14:textId="77777777" w:rsidR="00FB6202" w:rsidRPr="00C26769" w:rsidRDefault="00FB6202" w:rsidP="00C26769">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="134" w:name="_Toc446502581"/>
+      <w:bookmarkStart w:id="135" w:name="_Toc256000007"/>
+      <w:bookmarkStart w:id="136" w:name="_Toc512413028"/>
+      <w:bookmarkStart w:id="137" w:name="_Toc256000018"/>
+      <w:bookmarkStart w:id="138" w:name="_Toc33706129"/>
+      <w:bookmarkStart w:id="139" w:name="_Toc256000031"/>
+      <w:bookmarkStart w:id="140" w:name="_Toc256000044"/>
+      <w:bookmarkStart w:id="141" w:name="_Toc59461315"/>
+      <w:bookmarkStart w:id="142" w:name="_Toc256000057"/>
+      <w:bookmarkStart w:id="143" w:name="_Toc242276296"/>
+      <w:bookmarkStart w:id="144" w:name="_Toc242276393"/>
+      <w:bookmarkStart w:id="145" w:name="_Toc242276511"/>
+      <w:bookmarkStart w:id="146" w:name="_Toc242276629"/>
+      <w:bookmarkStart w:id="147" w:name="_Toc242276699"/>
+      <w:bookmarkStart w:id="148" w:name="_Toc242276714"/>
+      <w:bookmarkStart w:id="149" w:name="_Toc242276882"/>
+      <w:bookmarkStart w:id="150" w:name="_Toc242276897"/>
+      <w:bookmarkStart w:id="151" w:name="_Toc242276953"/>
+      <w:bookmarkStart w:id="152" w:name="_Toc242277025"/>
+      <w:bookmarkStart w:id="153" w:name="_Toc242277143"/>
+      <w:r w:rsidRPr="00C26769">
         <w:t>Skapande av reservnummer</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="61"/>
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="70"/>
+      <w:bookmarkEnd w:id="134"/>
+      <w:bookmarkEnd w:id="135"/>
+      <w:bookmarkEnd w:id="136"/>
+      <w:bookmarkEnd w:id="137"/>
+      <w:bookmarkEnd w:id="138"/>
+      <w:bookmarkEnd w:id="139"/>
+      <w:bookmarkEnd w:id="140"/>
+      <w:bookmarkEnd w:id="141"/>
+      <w:bookmarkEnd w:id="142"/>
+      <w:bookmarkEnd w:id="143"/>
+      <w:bookmarkEnd w:id="144"/>
+      <w:bookmarkEnd w:id="145"/>
+      <w:bookmarkEnd w:id="146"/>
+      <w:bookmarkEnd w:id="147"/>
+      <w:bookmarkEnd w:id="148"/>
+      <w:bookmarkEnd w:id="149"/>
+      <w:bookmarkEnd w:id="150"/>
+      <w:bookmarkEnd w:id="151"/>
+      <w:bookmarkEnd w:id="152"/>
+      <w:bookmarkEnd w:id="153"/>
     </w:p>
     <w:p w14:paraId="7368E606" w14:textId="69575FC9" w:rsidR="00FB6202" w:rsidRPr="00FB6202" w:rsidRDefault="00FB6202" w:rsidP="00F21A42">
       <w:r>
         <w:t xml:space="preserve">Finns inte patienten i resultatlistan, eller om reservnumret inte är skapat enligt VGR-format, måste ett </w:t>
       </w:r>
       <w:r w:rsidRPr="0085273D">
         <w:t>nytt reservnummer skapas. Om du själv inte har kunskap</w:t>
       </w:r>
       <w:r w:rsidR="3679EC3F" w:rsidRPr="0085273D">
         <w:t xml:space="preserve"> eller behörighet att </w:t>
       </w:r>
       <w:r w:rsidRPr="0085273D">
         <w:t xml:space="preserve">skapa reservnummer, kontakta </w:t>
       </w:r>
       <w:r w:rsidR="3918DB18" w:rsidRPr="0085273D">
         <w:t>PU-VGR-ansvarig</w:t>
       </w:r>
       <w:r w:rsidRPr="0085273D">
         <w:t xml:space="preserve"> på enheten eller Användarstöd på</w:t>
       </w:r>
       <w:r w:rsidR="55B79503" w:rsidRPr="0085273D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0085273D">
         <w:t>010</w:t>
       </w:r>
       <w:r w:rsidR="28A3F767" w:rsidRPr="0085273D">
         <w:t>-47 37 100</w:t>
       </w:r>
       <w:r w:rsidR="6C7B159E" w:rsidRPr="0085273D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A4D71D6" w14:textId="77777777" w:rsidR="00FB6202" w:rsidRPr="00FB6202" w:rsidRDefault="00FB6202" w:rsidP="00F21A42">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00FB6202">
+    <w:p w14:paraId="1A4D71D6" w14:textId="77777777" w:rsidR="00FB6202" w:rsidRPr="00C26769" w:rsidRDefault="00FB6202" w:rsidP="00C26769">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="154" w:name="_Fastställande_av_identitet"/>
+      <w:bookmarkStart w:id="155" w:name="_Toc446502582"/>
+      <w:bookmarkStart w:id="156" w:name="_Toc256000008"/>
+      <w:bookmarkStart w:id="157" w:name="_Toc512413029"/>
+      <w:bookmarkStart w:id="158" w:name="_Toc256000019"/>
+      <w:bookmarkStart w:id="159" w:name="_Toc33706130"/>
+      <w:bookmarkStart w:id="160" w:name="_Toc256000032"/>
+      <w:bookmarkStart w:id="161" w:name="_Toc256000045"/>
+      <w:bookmarkStart w:id="162" w:name="_Toc59461316"/>
+      <w:bookmarkStart w:id="163" w:name="_Toc256000058"/>
+      <w:bookmarkStart w:id="164" w:name="_Toc242276297"/>
+      <w:bookmarkStart w:id="165" w:name="_Toc242276394"/>
+      <w:bookmarkStart w:id="166" w:name="_Toc242276512"/>
+      <w:bookmarkStart w:id="167" w:name="_Toc242276630"/>
+      <w:bookmarkStart w:id="168" w:name="_Toc242276700"/>
+      <w:bookmarkStart w:id="169" w:name="_Toc242276715"/>
+      <w:bookmarkStart w:id="170" w:name="_Toc242276883"/>
+      <w:bookmarkStart w:id="171" w:name="_Toc242276898"/>
+      <w:bookmarkStart w:id="172" w:name="_Toc242276954"/>
+      <w:bookmarkStart w:id="173" w:name="_Toc242277026"/>
+      <w:bookmarkStart w:id="174" w:name="_Toc242277144"/>
+      <w:bookmarkEnd w:id="154"/>
+      <w:r w:rsidRPr="00C26769">
         <w:t>Fastställande av identitet (Byte av reservnummer till personnummer)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="72"/>
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="81"/>
+      <w:bookmarkEnd w:id="155"/>
+      <w:bookmarkEnd w:id="156"/>
+      <w:bookmarkEnd w:id="157"/>
+      <w:bookmarkEnd w:id="158"/>
+      <w:bookmarkEnd w:id="159"/>
+      <w:bookmarkEnd w:id="160"/>
+      <w:bookmarkEnd w:id="161"/>
+      <w:bookmarkEnd w:id="162"/>
+      <w:bookmarkEnd w:id="163"/>
+      <w:bookmarkEnd w:id="164"/>
+      <w:bookmarkEnd w:id="165"/>
+      <w:bookmarkEnd w:id="166"/>
+      <w:bookmarkEnd w:id="167"/>
+      <w:bookmarkEnd w:id="168"/>
+      <w:bookmarkEnd w:id="169"/>
+      <w:bookmarkEnd w:id="170"/>
+      <w:bookmarkEnd w:id="171"/>
+      <w:bookmarkEnd w:id="172"/>
+      <w:bookmarkEnd w:id="173"/>
+      <w:bookmarkEnd w:id="174"/>
     </w:p>
     <w:p w14:paraId="2814E9BF" w14:textId="03B46009" w:rsidR="00FB6202" w:rsidRPr="00FB6202" w:rsidRDefault="00FB6202" w:rsidP="00F21A42">
       <w:r w:rsidRPr="00FB6202">
         <w:t xml:space="preserve">När en patients rätta namn och personnummer blir känt, alternativt om patienten får ett svenskt personnummer, är det varje kliniks/enhets ansvar att informera ett steg framåt/bakåt i vårdkedjan enligt riktlinje </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00246325">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Identitetskontroll av patienter</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FB6202">
         <w:t xml:space="preserve"> och att se till att fastställd identitet dokumenteras i journal. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45581768" w14:textId="77777777" w:rsidR="00FB6202" w:rsidRPr="00FB6202" w:rsidRDefault="00FB6202" w:rsidP="008103AD">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...10 lines deleted...]
-      <w:bookmarkStart w:id="91" w:name="_Toc185515626"/>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="175" w:name="_Toc446502583"/>
+      <w:bookmarkStart w:id="176" w:name="_Toc256000009"/>
+      <w:bookmarkStart w:id="177" w:name="_Toc512413030"/>
+      <w:bookmarkStart w:id="178" w:name="_Toc256000020"/>
+      <w:bookmarkStart w:id="179" w:name="_Toc33706131"/>
+      <w:bookmarkStart w:id="180" w:name="_Toc256000033"/>
+      <w:bookmarkStart w:id="181" w:name="_Toc256000046"/>
+      <w:bookmarkStart w:id="182" w:name="_Toc59461317"/>
+      <w:bookmarkStart w:id="183" w:name="_Toc256000059"/>
+      <w:bookmarkStart w:id="184" w:name="_Toc242276298"/>
+      <w:bookmarkStart w:id="185" w:name="_Toc242276395"/>
+      <w:bookmarkStart w:id="186" w:name="_Toc242276513"/>
+      <w:bookmarkStart w:id="187" w:name="_Toc242276631"/>
+      <w:bookmarkStart w:id="188" w:name="_Toc242276701"/>
+      <w:bookmarkStart w:id="189" w:name="_Toc242276716"/>
+      <w:bookmarkStart w:id="190" w:name="_Toc242276884"/>
+      <w:bookmarkStart w:id="191" w:name="_Toc242276899"/>
+      <w:bookmarkStart w:id="192" w:name="_Toc242276955"/>
+      <w:bookmarkStart w:id="193" w:name="_Toc242277027"/>
+      <w:bookmarkStart w:id="194" w:name="_Toc242277145"/>
+      <w:r w:rsidRPr="00C26769">
+        <w:t>LMA-nummer (LMA = lagen om mottagande av asyl-sökande</w:t>
+      </w:r>
       <w:r w:rsidRPr="00FB6202">
-        <w:t>LMA-nummer (LMA = lagen om mottagande av asyl-sökande)</w:t>
-[...10 lines deleted...]
-      <w:bookmarkEnd w:id="91"/>
+        <w:t>)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="175"/>
+      <w:bookmarkEnd w:id="176"/>
+      <w:bookmarkEnd w:id="177"/>
+      <w:bookmarkEnd w:id="178"/>
+      <w:bookmarkEnd w:id="179"/>
+      <w:bookmarkEnd w:id="180"/>
+      <w:bookmarkEnd w:id="181"/>
+      <w:bookmarkEnd w:id="182"/>
+      <w:bookmarkEnd w:id="183"/>
+      <w:bookmarkEnd w:id="184"/>
+      <w:bookmarkEnd w:id="185"/>
+      <w:bookmarkEnd w:id="186"/>
+      <w:bookmarkEnd w:id="187"/>
+      <w:bookmarkEnd w:id="188"/>
+      <w:bookmarkEnd w:id="189"/>
+      <w:bookmarkEnd w:id="190"/>
+      <w:bookmarkEnd w:id="191"/>
+      <w:bookmarkEnd w:id="192"/>
+      <w:bookmarkEnd w:id="193"/>
+      <w:bookmarkEnd w:id="194"/>
     </w:p>
-    <w:p w14:paraId="5F86D482" w14:textId="4BFA0C7E" w:rsidR="00FB6202" w:rsidRPr="00FB6202" w:rsidRDefault="00FB6202" w:rsidP="008103AD">
+    <w:p w14:paraId="7E30A047" w14:textId="6A6D4BFF" w:rsidR="00FB6202" w:rsidRPr="00FB6202" w:rsidRDefault="00FB6202" w:rsidP="008103AD">
       <w:r>
         <w:t xml:space="preserve">LMA-nummer ska </w:t>
       </w:r>
       <w:r w:rsidRPr="0085273D">
         <w:t xml:space="preserve">registreras i </w:t>
       </w:r>
       <w:r w:rsidR="4C5D2D01" w:rsidRPr="0085273D">
         <w:t>PU-VGR</w:t>
       </w:r>
       <w:r w:rsidRPr="0085273D">
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="5293765D" w14:textId="77777777" w:rsidR="00FB6202" w:rsidRPr="00FB6202" w:rsidRDefault="00FB6202" w:rsidP="008103AD">
+      <w:r w:rsidR="00991334">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00FB6202">
         <w:t>Alla asylsökande, vuxna och barn, har ett LMA-kort eller kvitto på asyl</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB6202">
         <w:softHyphen/>
         <w:t>ansökan, som ska uppvisas när de besöker vården. LMA-numret (står på kortet) ska följa patienten genom hela vårdkedjan och noteras i journalen och på eventuella remisser.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="7E30A047" w14:textId="77777777" w:rsidR="00FB6202" w:rsidRPr="00FB6202" w:rsidRDefault="00FB6202" w:rsidP="008103AD">
+      <w:r w:rsidR="00991334">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00FB6202">
         <w:t xml:space="preserve">I väntan på regionalt beslut var/hur detta ska dokumenteras i journalen ska detta, enligt beslut av chefläkare, tills vidare dokumenteras i fritext på sökordet </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB6202">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>ID-kontroll</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB6202">
         <w:t xml:space="preserve">; sökordet finns i aktiviteterna </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB6202">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Besök</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB6202">
         <w:t xml:space="preserve"> och </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB6202">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Ankomst</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB6202">
         <w:t>. I remissen anges LMA-numret i fritext.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A81C379" w14:textId="77777777" w:rsidR="00FB6202" w:rsidRPr="00FB6202" w:rsidRDefault="00FB6202" w:rsidP="008103AD">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00FB6202">
+    <w:p w14:paraId="2A81C379" w14:textId="77777777" w:rsidR="00FB6202" w:rsidRPr="00C26769" w:rsidRDefault="00FB6202" w:rsidP="00C26769">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="195" w:name="_Toc446502584"/>
+      <w:bookmarkStart w:id="196" w:name="_Toc256000010"/>
+      <w:bookmarkStart w:id="197" w:name="_Toc512413031"/>
+      <w:bookmarkStart w:id="198" w:name="_Toc256000021"/>
+      <w:bookmarkStart w:id="199" w:name="_Toc33706132"/>
+      <w:bookmarkStart w:id="200" w:name="_Toc256000034"/>
+      <w:bookmarkStart w:id="201" w:name="_Toc256000047"/>
+      <w:bookmarkStart w:id="202" w:name="_Toc59461318"/>
+      <w:bookmarkStart w:id="203" w:name="_Toc256000060"/>
+      <w:bookmarkStart w:id="204" w:name="_Toc242276299"/>
+      <w:bookmarkStart w:id="205" w:name="_Toc242276396"/>
+      <w:bookmarkStart w:id="206" w:name="_Toc242276514"/>
+      <w:bookmarkStart w:id="207" w:name="_Toc242276632"/>
+      <w:bookmarkStart w:id="208" w:name="_Toc242276702"/>
+      <w:bookmarkStart w:id="209" w:name="_Toc242276717"/>
+      <w:bookmarkStart w:id="210" w:name="_Toc242276885"/>
+      <w:bookmarkStart w:id="211" w:name="_Toc242276900"/>
+      <w:bookmarkStart w:id="212" w:name="_Toc242276956"/>
+      <w:bookmarkStart w:id="213" w:name="_Toc242277028"/>
+      <w:bookmarkStart w:id="214" w:name="_Toc242277146"/>
+      <w:r w:rsidRPr="00C26769">
         <w:t>Samordningsnummer</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="92"/>
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="101"/>
+      <w:bookmarkEnd w:id="195"/>
+      <w:bookmarkEnd w:id="196"/>
+      <w:bookmarkEnd w:id="197"/>
+      <w:bookmarkEnd w:id="198"/>
+      <w:bookmarkEnd w:id="199"/>
+      <w:bookmarkEnd w:id="200"/>
+      <w:bookmarkEnd w:id="201"/>
+      <w:bookmarkEnd w:id="202"/>
+      <w:bookmarkEnd w:id="203"/>
+      <w:bookmarkEnd w:id="204"/>
+      <w:bookmarkEnd w:id="205"/>
+      <w:bookmarkEnd w:id="206"/>
+      <w:bookmarkEnd w:id="207"/>
+      <w:bookmarkEnd w:id="208"/>
+      <w:bookmarkEnd w:id="209"/>
+      <w:bookmarkEnd w:id="210"/>
+      <w:bookmarkEnd w:id="211"/>
+      <w:bookmarkEnd w:id="212"/>
+      <w:bookmarkEnd w:id="213"/>
+      <w:bookmarkEnd w:id="214"/>
     </w:p>
     <w:p w14:paraId="4F34C037" w14:textId="77777777" w:rsidR="00FB6202" w:rsidRPr="00FB6202" w:rsidRDefault="00FB6202" w:rsidP="008103AD">
       <w:r w:rsidRPr="00FB6202">
         <w:t xml:space="preserve">Samordningsnummer är en enhetlig identitetsbeteckning för fysiska personer som inte är eller har varit folkbokförda i Sverige. För mer information, se </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="008103AD">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.skatteverket.se</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FB6202">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35BECDDB" w14:textId="77777777" w:rsidR="00FB6202" w:rsidRPr="00FB6202" w:rsidRDefault="00FB6202" w:rsidP="008103AD">
       <w:r w:rsidRPr="00FB6202">
         <w:t>Samordningsnummer ska användas i Melior.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73EC1629" w14:textId="77777777" w:rsidR="00FB6202" w:rsidRPr="00FB6202" w:rsidRDefault="00FB6202" w:rsidP="008103AD">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00FB6202">
+    <w:p w14:paraId="73EC1629" w14:textId="77777777" w:rsidR="00FB6202" w:rsidRPr="00C26769" w:rsidRDefault="00FB6202" w:rsidP="00C26769">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="215" w:name="_Toc446502585"/>
+      <w:bookmarkStart w:id="216" w:name="_Toc256000011"/>
+      <w:bookmarkStart w:id="217" w:name="_Toc512413032"/>
+      <w:bookmarkStart w:id="218" w:name="_Toc256000022"/>
+      <w:bookmarkStart w:id="219" w:name="_Toc33706133"/>
+      <w:bookmarkStart w:id="220" w:name="_Toc256000035"/>
+      <w:bookmarkStart w:id="221" w:name="_Toc256000048"/>
+      <w:bookmarkStart w:id="222" w:name="_Toc59461319"/>
+      <w:bookmarkStart w:id="223" w:name="_Toc256000061"/>
+      <w:bookmarkStart w:id="224" w:name="_Toc242276300"/>
+      <w:bookmarkStart w:id="225" w:name="_Toc242276397"/>
+      <w:bookmarkStart w:id="226" w:name="_Toc242276515"/>
+      <w:bookmarkStart w:id="227" w:name="_Toc242276633"/>
+      <w:bookmarkStart w:id="228" w:name="_Toc242276703"/>
+      <w:bookmarkStart w:id="229" w:name="_Toc242276718"/>
+      <w:bookmarkStart w:id="230" w:name="_Toc242276886"/>
+      <w:bookmarkStart w:id="231" w:name="_Toc242276901"/>
+      <w:bookmarkStart w:id="232" w:name="_Toc242276957"/>
+      <w:bookmarkStart w:id="233" w:name="_Toc242277029"/>
+      <w:bookmarkStart w:id="234" w:name="_Toc242277147"/>
+      <w:r w:rsidRPr="00C26769">
+        <w:lastRenderedPageBreak/>
         <w:t>Hantering av personer med skyddade personuppgifter</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="102"/>
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="111"/>
+      <w:bookmarkEnd w:id="215"/>
+      <w:bookmarkEnd w:id="216"/>
+      <w:bookmarkEnd w:id="217"/>
+      <w:bookmarkEnd w:id="218"/>
+      <w:bookmarkEnd w:id="219"/>
+      <w:bookmarkEnd w:id="220"/>
+      <w:bookmarkEnd w:id="221"/>
+      <w:bookmarkEnd w:id="222"/>
+      <w:bookmarkEnd w:id="223"/>
+      <w:bookmarkEnd w:id="224"/>
+      <w:bookmarkEnd w:id="225"/>
+      <w:bookmarkEnd w:id="226"/>
+      <w:bookmarkEnd w:id="227"/>
+      <w:bookmarkEnd w:id="228"/>
+      <w:bookmarkEnd w:id="229"/>
+      <w:bookmarkEnd w:id="230"/>
+      <w:bookmarkEnd w:id="231"/>
+      <w:bookmarkEnd w:id="232"/>
+      <w:bookmarkEnd w:id="233"/>
+      <w:bookmarkEnd w:id="234"/>
     </w:p>
     <w:p w14:paraId="431B074C" w14:textId="02939D7A" w:rsidR="00FB6202" w:rsidRPr="006B0929" w:rsidRDefault="00FB6202" w:rsidP="008103AD">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB6202">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>Se riktlinje ”</w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidRPr="00A779CE">
+      <w:hyperlink r:id="rId19">
+        <w:r w:rsidRPr="660FF569">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Hantering av personer med skyddade personuppgifter</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00FB6202">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve">” samt </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidRPr="006B0929">
+      <w:hyperlink r:id="rId20">
+        <w:r w:rsidRPr="660FF569">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve">webbplats för IT-informationssäkerhet på </w:t>
         </w:r>
-        <w:r w:rsidR="00F53E1E">
+        <w:r w:rsidR="00F53E1E" w:rsidRPr="660FF569">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>insidan</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006B0929">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37BE58E8" w14:textId="48DB76AC" w:rsidR="00377029" w:rsidRPr="00FB6202" w:rsidRDefault="00780AF8" w:rsidP="00780AF8">
-[...39 lines deleted...]
-        <w:ind w:left="0" w:right="0"/>
+    <w:p w14:paraId="7F26DF38" w14:textId="64E8DBF9" w:rsidR="00A81F94" w:rsidRDefault="33504A37" w:rsidP="005B54B0">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="112" w:name="_Toc446502586"/>
-[...10 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="660FF569">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>När ett barn föds och modern</w:t>
+      </w:r>
+      <w:r w:rsidR="674F9915" w:rsidRPr="660FF569">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> har skyddade personuppgifter ska e</w:t>
+      </w:r>
+      <w:r w:rsidR="00780AF8" w:rsidRPr="660FF569">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nligt rutin inte </w:t>
+      </w:r>
+      <w:r w:rsidR="3F17274C" w:rsidRPr="660FF569">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">barnets </w:t>
+      </w:r>
+      <w:r w:rsidR="00780AF8" w:rsidRPr="660FF569">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>personnummer användas för registrering i andra journalsystem, exempelvis Melior. Om barnet är vårdkrävande så ska reservnummer skapas. Det går inte att registrera personnummer manuellt i Melior, man måste hämta via B</w:t>
+      </w:r>
+      <w:r w:rsidR="62B61CAA" w:rsidRPr="660FF569">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FR-knappen </w:t>
+      </w:r>
+      <w:r w:rsidR="00780AF8" w:rsidRPr="660FF569">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>eller skapa reservnummer.</w:t>
+      </w:r>
+      <w:r w:rsidR="4E52CFB8" w:rsidRPr="660FF569">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="235" w:name="_Toc446502586"/>
+      <w:bookmarkStart w:id="236" w:name="_Toc256000012"/>
+      <w:bookmarkStart w:id="237" w:name="_Toc512413033"/>
+      <w:bookmarkStart w:id="238" w:name="_Toc256000023"/>
+      <w:bookmarkStart w:id="239" w:name="_Toc33706134"/>
+      <w:bookmarkStart w:id="240" w:name="_Toc256000036"/>
+      <w:bookmarkStart w:id="241" w:name="_Toc256000049"/>
+      <w:bookmarkStart w:id="242" w:name="_Toc59461320"/>
+      <w:bookmarkStart w:id="243" w:name="_Toc256000062"/>
     </w:p>
-    <w:p w14:paraId="7EF3D7BB" w14:textId="2A1B94C4" w:rsidR="00FB6202" w:rsidRPr="00FB6202" w:rsidRDefault="00FB6202" w:rsidP="008103AD">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00FB6202">
+    <w:p w14:paraId="7EF3D7BB" w14:textId="2A1B94C4" w:rsidR="00573828" w:rsidRDefault="00584DE6" w:rsidP="003337A0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+        <w:spacing w:before="240" w:after="40"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:kern w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="244" w:name="_Toc242276301"/>
+      <w:bookmarkStart w:id="245" w:name="_Toc242276398"/>
+      <w:bookmarkStart w:id="246" w:name="_Toc242276516"/>
+      <w:bookmarkStart w:id="247" w:name="_Toc242276634"/>
+      <w:bookmarkStart w:id="248" w:name="_Toc242276704"/>
+      <w:bookmarkStart w:id="249" w:name="_Toc242276719"/>
+      <w:bookmarkStart w:id="250" w:name="_Toc242276887"/>
+      <w:bookmarkStart w:id="251" w:name="_Toc242276902"/>
+      <w:bookmarkStart w:id="252" w:name="_Toc242276958"/>
+      <w:bookmarkStart w:id="253" w:name="_Toc242277030"/>
+      <w:bookmarkStart w:id="254" w:name="_Toc242277148"/>
+      <w:bookmarkEnd w:id="235"/>
+      <w:bookmarkEnd w:id="236"/>
+      <w:bookmarkEnd w:id="237"/>
+      <w:bookmarkEnd w:id="238"/>
+      <w:bookmarkEnd w:id="239"/>
+      <w:bookmarkEnd w:id="240"/>
+      <w:bookmarkEnd w:id="241"/>
+      <w:bookmarkEnd w:id="242"/>
+      <w:bookmarkEnd w:id="243"/>
+      <w:r w:rsidRPr="003337A0">
+        <w:rPr>
+          <w:kern w:val="36"/>
+        </w:rPr>
         <w:t>Dokumentinformation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="112"/>
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="121"/>
+      <w:bookmarkEnd w:id="244"/>
+      <w:bookmarkEnd w:id="245"/>
+      <w:bookmarkEnd w:id="246"/>
+      <w:bookmarkEnd w:id="247"/>
+      <w:bookmarkEnd w:id="248"/>
+      <w:bookmarkEnd w:id="249"/>
+      <w:bookmarkEnd w:id="250"/>
+      <w:bookmarkEnd w:id="251"/>
+      <w:bookmarkEnd w:id="252"/>
+      <w:bookmarkEnd w:id="253"/>
+      <w:bookmarkEnd w:id="254"/>
     </w:p>
-    <w:p w14:paraId="6BA81B10" w14:textId="77777777" w:rsidR="00FB6202" w:rsidRPr="002D2A5A" w:rsidRDefault="00FB6202" w:rsidP="002D2A5A">
+    <w:p w14:paraId="2B233803" w14:textId="394506C8" w:rsidR="00FB6202" w:rsidRPr="00FB6202" w:rsidRDefault="00FB6202" w:rsidP="00B14FB4">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D2A5A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>För innehållet svarar</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="2B233803" w14:textId="4DF8F43C" w:rsidR="00FB6202" w:rsidRPr="00FB6202" w:rsidRDefault="00FB6202" w:rsidP="008103AD">
+      <w:r w:rsidR="00B14FB4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
       <w:r>
         <w:t>Frida Borg, systemförvaltare Melior, SÄS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0128A708" w14:textId="77777777" w:rsidR="00FB6202" w:rsidRPr="002D2A5A" w:rsidRDefault="00FB6202" w:rsidP="002D2A5A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D2A5A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Remissinstanser</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F9C8C84" w14:textId="77777777" w:rsidR="00FB6202" w:rsidRPr="00FB6202" w:rsidRDefault="00FB6202" w:rsidP="008103AD">
-      <w:pPr>
+    <w:p w14:paraId="1155356E" w14:textId="302EE850" w:rsidR="00FB6202" w:rsidRPr="00FB6202" w:rsidRDefault="00FB6202" w:rsidP="00B14FB4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D2A5A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Fastställt av</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">Fastställt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D2A5A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>av</w:t>
+      </w:r>
+      <w:r w:rsidR="00B14FB4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="006B0929">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>Jerker</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006B0929">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Jerker Nilson</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FB6202" w:rsidRPr="00FB6202">
+        <w:t xml:space="preserve"> Nilson</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB6202">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="002D2A5A">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FB6202" w:rsidRPr="00FB6202">
+      <w:r w:rsidRPr="00FB6202">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>chefläkare, SÄS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CEF817C" w14:textId="77777777" w:rsidR="00FB6202" w:rsidRPr="002D2A5A" w:rsidRDefault="00FB6202" w:rsidP="002D2A5A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D2A5A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nyckelord</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B473CF0" w14:textId="77777777" w:rsidR="00FB6202" w:rsidRPr="00FB6202" w:rsidRDefault="00FB6202" w:rsidP="008103AD">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB6202">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Identitet, identitetskontroll, identitetsband, reservnummer, patientsäkerhet, vårdsamverkan, informationsöverföring, överrapportering</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="415333F4" w14:textId="77777777" w:rsidR="00FB6202" w:rsidRPr="00FB6202" w:rsidRDefault="00FB6202" w:rsidP="00CF691C">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00FB6202">
+    <w:p w14:paraId="415333F4" w14:textId="77777777" w:rsidR="00573828" w:rsidRDefault="00584DE6" w:rsidP="00EB13B8">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+        <w:spacing w:before="240" w:after="40"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:kern w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="255" w:name="_Toc446502587"/>
+      <w:bookmarkStart w:id="256" w:name="_Toc256000013"/>
+      <w:bookmarkStart w:id="257" w:name="_Toc512413034"/>
+      <w:bookmarkStart w:id="258" w:name="_Toc256000024"/>
+      <w:bookmarkStart w:id="259" w:name="_Toc33706135"/>
+      <w:bookmarkStart w:id="260" w:name="_Toc256000037"/>
+      <w:bookmarkStart w:id="261" w:name="_Toc256000050"/>
+      <w:bookmarkStart w:id="262" w:name="_Toc59461321"/>
+      <w:bookmarkStart w:id="263" w:name="_Toc256000063"/>
+      <w:bookmarkStart w:id="264" w:name="_Toc242276302"/>
+      <w:bookmarkStart w:id="265" w:name="_Toc242276399"/>
+      <w:bookmarkStart w:id="266" w:name="_Toc242276517"/>
+      <w:bookmarkStart w:id="267" w:name="_Toc242276635"/>
+      <w:bookmarkStart w:id="268" w:name="_Toc242276705"/>
+      <w:bookmarkStart w:id="269" w:name="_Toc242276720"/>
+      <w:bookmarkStart w:id="270" w:name="_Toc242276888"/>
+      <w:bookmarkStart w:id="271" w:name="_Toc242276903"/>
+      <w:bookmarkStart w:id="272" w:name="_Toc242276959"/>
+      <w:bookmarkStart w:id="273" w:name="_Toc242277031"/>
+      <w:bookmarkStart w:id="274" w:name="_Toc242277149"/>
+      <w:r w:rsidRPr="00EB13B8">
+        <w:rPr>
+          <w:kern w:val="36"/>
+        </w:rPr>
         <w:t>Länkförteckning</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="122"/>
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="131"/>
+      <w:bookmarkEnd w:id="255"/>
+      <w:bookmarkEnd w:id="256"/>
+      <w:bookmarkEnd w:id="257"/>
+      <w:bookmarkEnd w:id="258"/>
+      <w:bookmarkEnd w:id="259"/>
+      <w:bookmarkEnd w:id="260"/>
+      <w:bookmarkEnd w:id="261"/>
+      <w:bookmarkEnd w:id="262"/>
+      <w:bookmarkEnd w:id="263"/>
+      <w:bookmarkEnd w:id="264"/>
+      <w:bookmarkEnd w:id="265"/>
+      <w:bookmarkEnd w:id="266"/>
+      <w:bookmarkEnd w:id="267"/>
+      <w:bookmarkEnd w:id="268"/>
+      <w:bookmarkEnd w:id="269"/>
+      <w:bookmarkEnd w:id="270"/>
+      <w:bookmarkEnd w:id="271"/>
+      <w:bookmarkEnd w:id="272"/>
+      <w:bookmarkEnd w:id="273"/>
+      <w:bookmarkEnd w:id="274"/>
     </w:p>
     <w:p w14:paraId="2FFCFE85" w14:textId="47B119B0" w:rsidR="00FB6202" w:rsidRPr="00FB6202" w:rsidRDefault="00FB6202" w:rsidP="3E2FB7A7">
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Identitetskontroll av patienter. Sjukhusövergripande riktlinje. SÄS</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId21">
         <w:r w:rsidR="00A81F94" w:rsidRPr="3E2FB7A7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="541F1AA5" w14:textId="6C1005FA" w:rsidR="4E23B953" w:rsidRDefault="4E23B953" w:rsidP="3E2FB7A7">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="541F1AA5" w14:textId="6C1005FA" w:rsidR="4E23B953" w:rsidRPr="00893B37" w:rsidRDefault="4E23B953" w:rsidP="3E2FB7A7">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00893B37">
         <w:t>Personnummerbyte i vårdens IT-system. Sjukhusövergripande riktlinje. SÄS</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId22">
-        <w:r w:rsidR="00D76DE3">
+        <w:r w:rsidR="00D76DE3" w:rsidRPr="00893B37">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:val="en-US"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="17BCF6DB" w14:textId="77777777" w:rsidR="00FB6202" w:rsidRPr="00FB6202" w:rsidRDefault="00FB6202" w:rsidP="00CF691C">
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB6202">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Skatteverket</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB6202">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00832A4B">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.skatteverket.se</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3D1012DB" w14:textId="643DE805" w:rsidR="00573828" w:rsidRDefault="00FB6202" w:rsidP="3E2FB7A7">
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Webbplats för IT-informationssäkerhet på intranätet.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId24">
         <w:r w:rsidR="00573828" w:rsidRPr="3E2FB7A7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/sakerhet-och-krisberedskap/informationssakerhet2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="19CD3580" w:rsidRPr="3E2FB7A7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77D3E688" w14:textId="5C61C4F8" w:rsidR="00573828" w:rsidRDefault="19CD3580" w:rsidP="3E2FB7A7">
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="3E2FB7A7">
         <w:t xml:space="preserve">Webbplats för RAPS - Regional Applikation Person-ID Sammanslagning SÄS </w:t>
       </w:r>
       <w:r w:rsidR="00FB6202">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId25">
         <w:r w:rsidRPr="3E2FB7A7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/system-a-o/raps</w:t>
         </w:r>
       </w:hyperlink>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:sectPr w:rsidR="00573828" w:rsidSect="00FB6202">
       <w:headerReference w:type="default" r:id="rId26"/>
       <w:footerReference w:type="even" r:id="rId27"/>
       <w:footerReference w:type="default" r:id="rId28"/>
       <w:headerReference w:type="first" r:id="rId29"/>
       <w:footerReference w:type="first" r:id="rId30"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="058BEC9B" w14:textId="77777777" w:rsidR="00A01079" w:rsidRDefault="00A01079">
+    <w:p w14:paraId="433D7B95" w14:textId="77777777" w:rsidR="00DD2A20" w:rsidRDefault="00DD2A20">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="072E04D4" w14:textId="77777777" w:rsidR="00A01079" w:rsidRDefault="00A01079">
+    <w:p w14:paraId="257F3377" w14:textId="77777777" w:rsidR="00DD2A20" w:rsidRDefault="00DD2A20">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="299FECCE" w14:textId="77777777" w:rsidR="00A01079" w:rsidRDefault="00A01079">
+    <w:p w14:paraId="64AA7C47" w14:textId="77777777" w:rsidR="00DD2A20" w:rsidRDefault="00DD2A20">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...6 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
-          <w:pStyle w:val="Footer"/>
+          <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
@@ -2500,54 +1795,54 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
@@ -2578,76 +1873,76 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74A46C1C" w14:textId="77777777" w:rsidR="00A01079" w:rsidRDefault="00A01079"/>
+    <w:p w14:paraId="4FA81CAF" w14:textId="77777777" w:rsidR="00DD2A20" w:rsidRDefault="00DD2A20"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B72C100" w14:textId="77777777" w:rsidR="00A01079" w:rsidRDefault="00A01079">
+    <w:p w14:paraId="543A2F9B" w14:textId="77777777" w:rsidR="00DD2A20" w:rsidRDefault="00DD2A20">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0796B678" w14:textId="77777777" w:rsidR="00A01079" w:rsidRDefault="00A01079">
+    <w:p w14:paraId="7A3426B7" w14:textId="77777777" w:rsidR="00DD2A20" w:rsidRDefault="00DD2A20">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -2722,54 +2017,54 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="058CDD4D" w14:textId="6E426F0D" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2840,143 +2135,63 @@
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00CA39EF" w:rsidRPr="00762EE0">
-[...78 lines deleted...]
-    </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3919,51 +3134,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListBullet"/>
+      <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -4486,51 +3701,51 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="ListParagraph"/>
+      <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -5109,685 +4324,844 @@
   <w:num w:numId="14" w16cid:durableId="1315792613">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="35930090">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="674571618">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1681545064">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="57439750">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1248268950">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1097293153">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
+    <w:rsid w:val="000152BC"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
+    <w:rsid w:val="000259F4"/>
+    <w:rsid w:val="00030282"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
+    <w:rsid w:val="00041216"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005494C"/>
+    <w:rsid w:val="0005517A"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00057125"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="0007616E"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="00085B61"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
+    <w:rsid w:val="000A03EB"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
+    <w:rsid w:val="000B522C"/>
     <w:rsid w:val="000B7715"/>
+    <w:rsid w:val="000C14B5"/>
+    <w:rsid w:val="000C14C1"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
+    <w:rsid w:val="000F326F"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="0011DDAB"/>
+    <w:rsid w:val="0012535D"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
+    <w:rsid w:val="0014467F"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00153CC5"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
+    <w:rsid w:val="001B71D1"/>
     <w:rsid w:val="001B762C"/>
+    <w:rsid w:val="001C232B"/>
     <w:rsid w:val="001C4B8F"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001F71F3"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
+    <w:rsid w:val="00225A0A"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00240EAD"/>
     <w:rsid w:val="00246325"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
+    <w:rsid w:val="00255114"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
+    <w:rsid w:val="00297EBE"/>
+    <w:rsid w:val="002A32D7"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C247E"/>
     <w:rsid w:val="002C306D"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
+    <w:rsid w:val="002D2938"/>
     <w:rsid w:val="002D2A5A"/>
     <w:rsid w:val="002D6023"/>
+    <w:rsid w:val="002E0541"/>
+    <w:rsid w:val="002E1DE6"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
+    <w:rsid w:val="002F2B18"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
+    <w:rsid w:val="00303F5D"/>
+    <w:rsid w:val="00304D86"/>
+    <w:rsid w:val="00305CF8"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
+    <w:rsid w:val="00314F56"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
+    <w:rsid w:val="00325AC9"/>
     <w:rsid w:val="00326C24"/>
+    <w:rsid w:val="003337A0"/>
     <w:rsid w:val="00337F99"/>
+    <w:rsid w:val="0034305D"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="00364501"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00377029"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="0039438D"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
+    <w:rsid w:val="003C3C9C"/>
+    <w:rsid w:val="003C4840"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D1C82"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
+    <w:rsid w:val="003D4701"/>
+    <w:rsid w:val="003D778C"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
+    <w:rsid w:val="00446651"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
+    <w:rsid w:val="004654B5"/>
     <w:rsid w:val="00465651"/>
+    <w:rsid w:val="00466FD4"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480CFB"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
+    <w:rsid w:val="004D4257"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F0F25"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="005006B1"/>
     <w:rsid w:val="00501433"/>
+    <w:rsid w:val="005018A5"/>
     <w:rsid w:val="00511CC4"/>
+    <w:rsid w:val="00514804"/>
+    <w:rsid w:val="00521A21"/>
+    <w:rsid w:val="0052215D"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541530"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
+    <w:rsid w:val="0055696A"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="00573828"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
+    <w:rsid w:val="00584DE6"/>
     <w:rsid w:val="00584EFF"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005B1F00"/>
+    <w:rsid w:val="005B54B0"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005D5FD8"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005F71E1"/>
+    <w:rsid w:val="006008DE"/>
+    <w:rsid w:val="00601C4F"/>
+    <w:rsid w:val="006029E8"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
+    <w:rsid w:val="0061249C"/>
     <w:rsid w:val="00613316"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="00627ED7"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0064021C"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
+    <w:rsid w:val="006764DB"/>
+    <w:rsid w:val="00684EBD"/>
     <w:rsid w:val="00693994"/>
+    <w:rsid w:val="006A0D21"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0929"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006B6866"/>
     <w:rsid w:val="006C5048"/>
+    <w:rsid w:val="006C6426"/>
+    <w:rsid w:val="006C6474"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
+    <w:rsid w:val="006D183A"/>
     <w:rsid w:val="006D30C0"/>
+    <w:rsid w:val="006D3263"/>
+    <w:rsid w:val="006D74B2"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
+    <w:rsid w:val="006F4788"/>
+    <w:rsid w:val="00705371"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0071736C"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
+    <w:rsid w:val="0072500F"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
+    <w:rsid w:val="00730B35"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
+    <w:rsid w:val="007732D5"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="00780AF8"/>
+    <w:rsid w:val="00784258"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="00794850"/>
+    <w:rsid w:val="00794B61"/>
     <w:rsid w:val="007A5C6F"/>
+    <w:rsid w:val="007C6DE0"/>
+    <w:rsid w:val="007C726C"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
+    <w:rsid w:val="007E43BD"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
+    <w:rsid w:val="007F6234"/>
     <w:rsid w:val="008103AD"/>
     <w:rsid w:val="0081196A"/>
     <w:rsid w:val="00812E3C"/>
     <w:rsid w:val="0081305F"/>
+    <w:rsid w:val="00817FFC"/>
     <w:rsid w:val="00821A1B"/>
+    <w:rsid w:val="00821E92"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
+    <w:rsid w:val="00831D8D"/>
     <w:rsid w:val="00832A4B"/>
+    <w:rsid w:val="008347F4"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="0085273D"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
+    <w:rsid w:val="0086634F"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
+    <w:rsid w:val="00885E1A"/>
     <w:rsid w:val="00892F28"/>
+    <w:rsid w:val="00893B37"/>
+    <w:rsid w:val="00897F19"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
+    <w:rsid w:val="008C00F3"/>
+    <w:rsid w:val="008C146A"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
+    <w:rsid w:val="008D630A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
+    <w:rsid w:val="008F0294"/>
+    <w:rsid w:val="008F22D0"/>
+    <w:rsid w:val="008F27CD"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
+    <w:rsid w:val="009062F4"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="00934259"/>
     <w:rsid w:val="009347A5"/>
+    <w:rsid w:val="0094185D"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="009706E7"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="00974B81"/>
+    <w:rsid w:val="00975240"/>
+    <w:rsid w:val="009770A2"/>
+    <w:rsid w:val="00991334"/>
+    <w:rsid w:val="0099202E"/>
+    <w:rsid w:val="009A5DC1"/>
     <w:rsid w:val="009A69D1"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
+    <w:rsid w:val="009E52E0"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F2C04"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A01079"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
+    <w:rsid w:val="00A30B78"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A34226"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
+    <w:rsid w:val="00A72D6F"/>
     <w:rsid w:val="00A779CE"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A81F94"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A87E61"/>
     <w:rsid w:val="00A90776"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
+    <w:rsid w:val="00A961D6"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA2F1A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
+    <w:rsid w:val="00AD7BD5"/>
+    <w:rsid w:val="00AE073F"/>
+    <w:rsid w:val="00AE38D7"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
+    <w:rsid w:val="00B12351"/>
     <w:rsid w:val="00B13F4C"/>
+    <w:rsid w:val="00B14E78"/>
+    <w:rsid w:val="00B14FB4"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B32BFC"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B505A0"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BA6C9B"/>
+    <w:rsid w:val="00BB12C4"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC17A5"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
+    <w:rsid w:val="00BD2B62"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C07DDB"/>
+    <w:rsid w:val="00C26769"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
+    <w:rsid w:val="00C46ED9"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
+    <w:rsid w:val="00C54DF9"/>
     <w:rsid w:val="00C556F5"/>
+    <w:rsid w:val="00C6516E"/>
     <w:rsid w:val="00C704AE"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C72D40"/>
     <w:rsid w:val="00C7430C"/>
+    <w:rsid w:val="00C778DC"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
+    <w:rsid w:val="00CB5EF7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
+    <w:rsid w:val="00CF507A"/>
     <w:rsid w:val="00CF691C"/>
     <w:rsid w:val="00CF70BB"/>
+    <w:rsid w:val="00D032EF"/>
     <w:rsid w:val="00D04786"/>
     <w:rsid w:val="00D074DB"/>
+    <w:rsid w:val="00D119EF"/>
     <w:rsid w:val="00D139CF"/>
+    <w:rsid w:val="00D15F36"/>
+    <w:rsid w:val="00D201A3"/>
     <w:rsid w:val="00D25261"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
+    <w:rsid w:val="00D57E98"/>
+    <w:rsid w:val="00D64A86"/>
+    <w:rsid w:val="00D66353"/>
     <w:rsid w:val="00D76DE3"/>
+    <w:rsid w:val="00D81674"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
+    <w:rsid w:val="00DA0EB9"/>
     <w:rsid w:val="00DA2282"/>
     <w:rsid w:val="00DA299D"/>
+    <w:rsid w:val="00DA2C85"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DB5897"/>
+    <w:rsid w:val="00DC01BD"/>
+    <w:rsid w:val="00DC5618"/>
+    <w:rsid w:val="00DC78B2"/>
+    <w:rsid w:val="00DD2A20"/>
     <w:rsid w:val="00DD2BE0"/>
+    <w:rsid w:val="00DD4135"/>
+    <w:rsid w:val="00DD5E0E"/>
     <w:rsid w:val="00DE3599"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00DF3C92"/>
     <w:rsid w:val="00E026BF"/>
+    <w:rsid w:val="00E048EA"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
+    <w:rsid w:val="00E36C94"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
+    <w:rsid w:val="00E60B14"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00E926F9"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
+    <w:rsid w:val="00EB13B8"/>
+    <w:rsid w:val="00EB52A2"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F040BE"/>
+    <w:rsid w:val="00F1745B"/>
     <w:rsid w:val="00F21A42"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
+    <w:rsid w:val="00F4152A"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F53E1E"/>
     <w:rsid w:val="00F5718B"/>
     <w:rsid w:val="00F86F47"/>
+    <w:rsid w:val="00F87C10"/>
     <w:rsid w:val="00F90B64"/>
+    <w:rsid w:val="00FA1EFE"/>
+    <w:rsid w:val="00FA3C05"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6202"/>
     <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00FB63A5"/>
     <w:rsid w:val="00FC12A9"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
+    <w:rsid w:val="02428B8E"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="03711EA2"/>
+    <w:rsid w:val="0387E0BB"/>
     <w:rsid w:val="03953F02"/>
     <w:rsid w:val="03B0443E"/>
     <w:rsid w:val="05FEF508"/>
     <w:rsid w:val="06F0F712"/>
     <w:rsid w:val="072BDC7F"/>
     <w:rsid w:val="09BD857E"/>
     <w:rsid w:val="0A664C5D"/>
     <w:rsid w:val="0D638668"/>
+    <w:rsid w:val="0DA094D1"/>
     <w:rsid w:val="0E709161"/>
+    <w:rsid w:val="14C07266"/>
     <w:rsid w:val="1732D63B"/>
     <w:rsid w:val="18DD6B62"/>
     <w:rsid w:val="1918872F"/>
+    <w:rsid w:val="19ACF1FE"/>
     <w:rsid w:val="19CD3580"/>
     <w:rsid w:val="1A11EEEE"/>
     <w:rsid w:val="1BC03F6F"/>
+    <w:rsid w:val="1BD05E3C"/>
+    <w:rsid w:val="1E106291"/>
     <w:rsid w:val="1F355491"/>
     <w:rsid w:val="245E9671"/>
     <w:rsid w:val="25BDFE4A"/>
     <w:rsid w:val="27CDF7E1"/>
     <w:rsid w:val="286CD3F5"/>
     <w:rsid w:val="28A3F767"/>
+    <w:rsid w:val="2A831174"/>
     <w:rsid w:val="2D319931"/>
     <w:rsid w:val="31E6A22B"/>
+    <w:rsid w:val="33504A37"/>
     <w:rsid w:val="33BE8891"/>
     <w:rsid w:val="34FD4457"/>
+    <w:rsid w:val="3504B360"/>
     <w:rsid w:val="3679EC3F"/>
     <w:rsid w:val="374A9FF7"/>
     <w:rsid w:val="3918DB18"/>
     <w:rsid w:val="3BD296AB"/>
     <w:rsid w:val="3BE35250"/>
     <w:rsid w:val="3C3F0812"/>
     <w:rsid w:val="3D2995C1"/>
     <w:rsid w:val="3E05F1D0"/>
     <w:rsid w:val="3E2FB7A7"/>
     <w:rsid w:val="3E9EAEF6"/>
+    <w:rsid w:val="3F17274C"/>
     <w:rsid w:val="3F1DCE39"/>
     <w:rsid w:val="408BB2A7"/>
     <w:rsid w:val="452DE6B4"/>
     <w:rsid w:val="45F9A4B6"/>
+    <w:rsid w:val="47CDC7F7"/>
     <w:rsid w:val="47D894CC"/>
     <w:rsid w:val="49412B0D"/>
     <w:rsid w:val="4A295911"/>
     <w:rsid w:val="4B837E30"/>
     <w:rsid w:val="4C5D2D01"/>
     <w:rsid w:val="4C5DD430"/>
     <w:rsid w:val="4E23B953"/>
+    <w:rsid w:val="4E352166"/>
+    <w:rsid w:val="4E52CFB8"/>
+    <w:rsid w:val="4EC4471B"/>
     <w:rsid w:val="5396A055"/>
     <w:rsid w:val="55B79503"/>
     <w:rsid w:val="58675865"/>
     <w:rsid w:val="58C77B3B"/>
+    <w:rsid w:val="59093478"/>
     <w:rsid w:val="5920E32D"/>
+    <w:rsid w:val="59381335"/>
     <w:rsid w:val="5AFDE0E0"/>
     <w:rsid w:val="5DBDD013"/>
+    <w:rsid w:val="5E7F086F"/>
     <w:rsid w:val="61924FAE"/>
     <w:rsid w:val="62424A7C"/>
     <w:rsid w:val="6260DA7D"/>
     <w:rsid w:val="62B61CAA"/>
     <w:rsid w:val="6311BBED"/>
     <w:rsid w:val="63A7E843"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="656D596E"/>
+    <w:rsid w:val="660FF569"/>
+    <w:rsid w:val="674F9915"/>
     <w:rsid w:val="680DCA2F"/>
     <w:rsid w:val="68747484"/>
     <w:rsid w:val="6898F632"/>
     <w:rsid w:val="68ABC2F1"/>
+    <w:rsid w:val="6A9AF12B"/>
     <w:rsid w:val="6B19F12F"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="6BC82B2B"/>
     <w:rsid w:val="6C5D42B4"/>
     <w:rsid w:val="6C7B159E"/>
     <w:rsid w:val="6D61B6D8"/>
     <w:rsid w:val="6DD9ED0F"/>
     <w:rsid w:val="6F8FA913"/>
     <w:rsid w:val="727EEBCD"/>
     <w:rsid w:val="75AF9F3B"/>
     <w:rsid w:val="75B68C8F"/>
     <w:rsid w:val="7677A946"/>
     <w:rsid w:val="76D36FDB"/>
     <w:rsid w:val="76E262AD"/>
     <w:rsid w:val="7775E285"/>
     <w:rsid w:val="77F6DDD4"/>
+    <w:rsid w:val="780C8374"/>
     <w:rsid w:val="7DD70E96"/>
     <w:rsid w:val="7E981183"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{770761CE-300D-4326-B8A6-D64AE968F688}"/>
+  <w15:docId w15:val="{97724F4D-FC70-4E43-92E4-326B23F96978}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6135,265 +5509,265 @@
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008A0C5F"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
+    <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00812E3C"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="1400" w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
+    <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading3Char"/>
+    <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading4Char"/>
+    <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading5Char"/>
+    <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="Rubrik6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading6Char"/>
+    <w:link w:val="Rubrik6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB6202"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading7">
+  <w:style w:type="paragraph" w:styleId="Rubrik7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading7Char"/>
+    <w:link w:val="Rubrik7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB6202"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading9">
+  <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading9Char"/>
+    <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB6202"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable1">
+  <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -6471,610 +5845,610 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PageNumber">
+  <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-    <w:name w:val="Heading 1 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
+    <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
-    <w:link w:val="Heading1"/>
+    <w:link w:val="Rubrik1"/>
     <w:rsid w:val="00812E3C"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...1 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
+    <w:name w:val="Sidfot Char"/>
+    <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="TitleChar"/>
+    <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...1 lines deleted...]
-    <w:link w:val="Title"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
+    <w:name w:val="Rubrik Char"/>
+    <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
+    <w:name w:val="Ballongtext Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
-    <w:basedOn w:val="Heading2"/>
+    <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-    <w:name w:val="Heading 2 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
+    <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading2"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-    <w:name w:val="Heading 3 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
+    <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading3"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-    <w:name w:val="Heading 4 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
+    <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading4"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
+    <w:name w:val="Rubrik 5 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC1">
+  <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002C306D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
       </w:tabs>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
     <w:name w:val="Omslagsunderrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC2">
+  <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002C306D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:ind w:left="1349"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC3">
+  <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC4">
+  <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC5">
+  <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC6">
+  <w:style w:type="paragraph" w:styleId="Innehll6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1200"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC7">
+  <w:style w:type="paragraph" w:styleId="Innehll7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC8">
+  <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC9">
+  <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable2">
+  <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -7105,81 +6479,81 @@
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent1">
+  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
@@ -7218,53 +6592,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent6">
+  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -7338,53 +6712,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent1">
+  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -7458,53 +6832,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
+  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -7554,53 +6928,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
+  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -7650,53 +7024,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent6">
+  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
@@ -7732,53 +7106,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightShading-Accent1">
+  <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
@@ -7827,51 +7201,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
@@ -7915,51 +7289,51 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
@@ -8046,67 +7420,67 @@
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListBullet">
+  <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B32BFC"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1349" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable3">
+  <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
@@ -8150,275 +7524,291 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable4">
+  <w:style w:type="table" w:styleId="Oformateradtabell4">
     <w:name w:val="Plain Table 4"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
+  <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
+    <w:name w:val="Sidhuvud Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik6Char">
+    <w:name w:val="Rubrik 6 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00FB6202"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik7Char">
+    <w:name w:val="Rubrik 7 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00FB6202"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
+    <w:name w:val="Rubrik 9 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00FB6202"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00573828"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004F0F25"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00780AF8"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="CommentText1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C778DC"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C778DC"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Normalwebb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009F2C04"/>
+    <w:rsid w:val="00CB5EF7"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentReference1">
+    <w:name w:val="Comment Reference1"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00514804"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CommentText1">
+    <w:name w:val="Comment Text1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009F2C04"/>
+    <w:rsid w:val="00514804"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...9 lines deleted...]
-    <w:next w:val="CommentText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CommentSubject1">
+    <w:name w:val="Comment Subject1"/>
+    <w:basedOn w:val="CommentText1"/>
+    <w:next w:val="CommentText1"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009F2C04"/>
-[...11 lines deleted...]
-    <w:rsid w:val="009F2C04"/>
+    <w:rsid w:val="00514804"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8450,55 +7840,51 @@
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-144/SURROGATE/Personnummerbyte%20i%20v%c3%a5rdens%20IT-system.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.skatteverket.se" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-8/SURROGATE/Identitetskontroll%20av%20patienter%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-8/SURROGATE/Identitetskontroll%20av%20patienter%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/system-a-o/raps/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/sakerhet-och-krisberedskap/informationssakerhet2" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/sakerhet-och-krisberedskap/informationssakerhet2/" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-8/SURROGATE/Identitetskontroll%20av%20patienter%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.skatteverket.se/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-171/SURROGATE/Skyddade%20personuppgifter%2c%20hantering%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/system-a-o/raps/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-144/SURROGATE/Personnummerbyte%20i%20v%C3%A5rdens%20IT-system.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId30" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
@@ -8783,64 +8169,79 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red.dotx</Template>
+  <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>7167</Characters>
+  <Pages>4</Pages>
+  <Words>1109</Words>
+  <Characters>5878</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>16</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>48</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Rubrik</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Personnummerhantering i Melior</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8408</CharactersWithSpaces>
+  <CharactersWithSpaces>6974</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HLinks>
     <vt:vector size="156" baseType="variant">
       <vt:variant>
         <vt:i4>1179728</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>120</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/system-a-o/raps/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>327748</vt:i4>
       </vt:variant>
@@ -9018,296 +8419,296 @@
       <vt:variant>
         <vt:lpwstr>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/system-a-o/raps/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3145772</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>87</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-144/SURROGATE/Personnummerbyte i v%c3%a5rdens IT-system.pdf</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1835059</vt:i4>
+        <vt:i4>1179702</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>80</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc185515630</vt:lpwstr>
-[...2 lines deleted...]
-        <vt:i4>1900595</vt:i4>
+        <vt:lpwstr>_Toc242277149</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179702</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>74</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc185515629</vt:lpwstr>
-[...2 lines deleted...]
-        <vt:i4>1900595</vt:i4>
+        <vt:lpwstr>_Toc242277148</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179702</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>68</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc185515628</vt:lpwstr>
-[...2 lines deleted...]
-        <vt:i4>1900595</vt:i4>
+        <vt:lpwstr>_Toc242277147</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179702</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>62</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc185515627</vt:lpwstr>
-[...2 lines deleted...]
-        <vt:i4>1900595</vt:i4>
+        <vt:lpwstr>_Toc242277146</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179702</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>56</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc185515626</vt:lpwstr>
-[...2 lines deleted...]
-        <vt:i4>1900595</vt:i4>
+        <vt:lpwstr>_Toc242277145</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179702</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>50</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc185515625</vt:lpwstr>
-[...2 lines deleted...]
-        <vt:i4>1900595</vt:i4>
+        <vt:lpwstr>_Toc242277144</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179702</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>44</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc185515624</vt:lpwstr>
-[...2 lines deleted...]
-        <vt:i4>1900595</vt:i4>
+        <vt:lpwstr>_Toc242277143</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179702</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>38</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc185515623</vt:lpwstr>
-[...2 lines deleted...]
-        <vt:i4>1900595</vt:i4>
+        <vt:lpwstr>_Toc242277142</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179702</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>32</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc185515622</vt:lpwstr>
-[...2 lines deleted...]
-        <vt:i4>1900595</vt:i4>
+        <vt:lpwstr>_Toc242277141</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179702</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>26</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc185515621</vt:lpwstr>
-[...2 lines deleted...]
-        <vt:i4>1900595</vt:i4>
+        <vt:lpwstr>_Toc242277140</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376310</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc185515620</vt:lpwstr>
-[...2 lines deleted...]
-        <vt:i4>1966131</vt:i4>
+        <vt:lpwstr>_Toc242277139</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376310</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc185515619</vt:lpwstr>
-[...2 lines deleted...]
-        <vt:i4>1966131</vt:i4>
+        <vt:lpwstr>_Toc242277138</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376310</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc185515618</vt:lpwstr>
-[...2 lines deleted...]
-        <vt:i4>1966131</vt:i4>
+        <vt:lpwstr>_Toc242277137</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376310</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc185515617</vt:lpwstr>
+        <vt:lpwstr>_Toc242277136</vt:lpwstr>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Personnummerhantering i Melior</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Karin Åhlin</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2016-03-31T19:56:00.0000000Z</lastPrinted>
+  <lastModifiedBy>Malin Svensson</lastModifiedBy>
+  <revision>106</revision>
+  <lastPrinted>2016-04-01T04:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>