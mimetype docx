--- v0 (2025-11-26)
+++ v1 (2026-10-19)
@@ -1,7574 +1,5295 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00ED40BF" w:rsidR="00ED40BF" w:rsidP="00601A6D" w:rsidRDefault="00ED40BF" w14:paraId="6637ED0B" w14:textId="032737A8">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00ED40BF">
+    <w:p w14:paraId="061914D4" w14:textId="433D37CA" w:rsidR="00184167" w:rsidRDefault="005F0A20" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005F0A20">
         <w:t>Personalinfektioner samt immunitetskontroll och vaccination av personal, SÄS</w:t>
       </w:r>
-    </w:p>
-[...25 lines deleted...]
-      <w:bookmarkStart w:name="_Toc178000493" w:id="22"/>
+      <w:r w:rsidR="00A264BE" w:rsidRPr="005A627D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11BC1DCA" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc100327184"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc226707220"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc242262367"/>
+      <w:r>
+        <w:t>Förändringar sedan föregående version</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="679187FE" w14:textId="77777777" w:rsidR="005F0A20" w:rsidRPr="00E64ABD" w:rsidRDefault="005F0A20" w:rsidP="0042550C">
+      <w:pPr>
+        <w:ind w:left="567" w:right="-143"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc100327185"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc72840807"/>
+      <w:r w:rsidRPr="00E64ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Redaktionella ändringar gjorda i både riktlinje och bilagor för justering av </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E64ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E64ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> klinikbegrepp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69BCFD87" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00ED40BF" w:rsidRDefault="00ED40BF" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc226707221"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc321146591"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc242262368"/>
       <w:r w:rsidRPr="00ED40BF">
         <w:t>Sammanfattning</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
-      <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="305361E2" w14:textId="5227F537" w:rsidR="00ED40BF" w:rsidRPr="005D2737" w:rsidRDefault="00ED40BF" w:rsidP="0042550C">
+      <w:pPr>
+        <w:ind w:left="567" w:right="-143"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D2737">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Riktlinjen har utgångspunkter från Hälso- och sjukvårdslagen (SFS 2017:30, kapitel 5 §1 och 2) och Smittrisker AFS 2018:4 och syftar till att tydliggöra ansvarsfördelning inom SÄS för att förhindra smitta och smittspridning till medarbetare och patienter. Riktlinjen berör medarbetare som arbetar i direkt patientnära vård.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="123A2A98" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRDefault="00ED40BF" w:rsidP="00343DFF">
+      <w:pPr>
+        <w:pStyle w:val="UnderrubrikVGR"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Innehållsförteckning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29B382E2" w14:textId="29BEBD8D" w:rsidR="00B7225C" w:rsidRDefault="00343DFF">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 2;1;Rubrik 3;2" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:hyperlink w:anchor="_Toc242262367" w:history="1">
+        <w:r w:rsidR="00B7225C" w:rsidRPr="00BE0A8D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Förändringar sedan föregående version</w:t>
+        </w:r>
+        <w:r w:rsidR="00B7225C">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00B7225C">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00B7225C">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242262367 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00B7225C">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00B7225C">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00B7225C">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r w:rsidR="00B7225C">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="66B0ECB2" w14:textId="1B933B65" w:rsidR="00B7225C" w:rsidRDefault="00B7225C">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc242262368" w:history="1">
+        <w:r w:rsidRPr="00BE0A8D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Sammanfattning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242262368 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2C754547" w14:textId="754466F8" w:rsidR="00B7225C" w:rsidRDefault="00B7225C">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc242262369" w:history="1">
+        <w:r w:rsidRPr="00BE0A8D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Bakgrund och syfte</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242262369 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="29EF7BC0" w14:textId="1A225246" w:rsidR="00B7225C" w:rsidRDefault="00B7225C">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc242262370" w:history="1">
+        <w:r w:rsidRPr="00BE0A8D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Förutsättningar</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242262370 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="636B4F1D" w14:textId="6EAB3744" w:rsidR="00B7225C" w:rsidRDefault="00B7225C">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc242262371" w:history="1">
+        <w:r w:rsidRPr="00BE0A8D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Linjeorganisationens ansvar</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242262371 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="26C6E7A0" w14:textId="3985CC70" w:rsidR="00B7225C" w:rsidRDefault="00B7225C">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc242262372" w:history="1">
+        <w:r w:rsidRPr="00BE0A8D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Utförande</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242262372 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="37B0A1AB" w14:textId="017D2881" w:rsidR="00B7225C" w:rsidRDefault="00B7225C">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc242262373" w:history="1">
+        <w:r w:rsidRPr="00BE0A8D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Specifika rutiner</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242262373 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0E36EDF9" w14:textId="1DDC2C42" w:rsidR="00B7225C" w:rsidRDefault="00B7225C">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc242262374" w:history="1">
+        <w:r w:rsidRPr="00BE0A8D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Aktuella sjukdomar/smittämnen</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242262374 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6C541C8E" w14:textId="22FFEDCF" w:rsidR="00B7225C" w:rsidRDefault="00B7225C">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc242262375" w:history="1">
+        <w:r w:rsidRPr="00BE0A8D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Arbetsgrupp</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242262375 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="71D86F24" w14:textId="3ABDC36E" w:rsidR="00B7225C" w:rsidRDefault="00B7225C">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc242262376" w:history="1">
+        <w:r w:rsidRPr="00BE0A8D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Källförteckning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242262376 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="172CA627" w14:textId="029A9AD7" w:rsidR="00B7225C" w:rsidRDefault="00B7225C">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc242262377" w:history="1">
+        <w:r w:rsidRPr="00BE0A8D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Länkförteckning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242262377 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0DB99741" w14:textId="26EED334" w:rsidR="00ED40BF" w:rsidRPr="00CB7F5F" w:rsidRDefault="00343DFF" w:rsidP="002D1621">
+      <w:pPr>
+        <w:spacing w:before="360" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00ED40BF" w:rsidRPr="00CB7F5F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Bilagor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23EC48B8" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00B7225C" w:rsidRDefault="00ED40BF" w:rsidP="00CB7F5F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B7225C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bilaga 1, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="001E0DF3" w:rsidRPr="00B7225C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          </w:rPr>
+          <w:t>Remissfråga till infektionsmottagningen</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3AAE85D9" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00B7225C" w:rsidRDefault="00ED40BF" w:rsidP="00CB7F5F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B7225C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bilaga 2, </w:t>
+      </w:r>
+      <w:r w:rsidR="001C2EE9" w:rsidRPr="00B7225C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="0000FF"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="003D69B1" w:rsidRPr="00B7225C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="0000FF"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-466/SURROGATE/Tuberkulos%20(informationsblad%20till%20medarbetare).pdf"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="001C2EE9" w:rsidRPr="00B7225C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="0000FF"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="001C2EE9" w:rsidRPr="00B7225C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="0000FF"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00B7225C">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Informationsblad till medarbetare om tuberkulos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5451A8DA" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00B7225C" w:rsidRDefault="001C2EE9" w:rsidP="00CB7F5F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B7225C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="0000FF"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00ED40BF" w:rsidRPr="00B7225C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bilaga 3, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="00ED40BF" w:rsidRPr="00B7225C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          </w:rPr>
+          <w:t>Hälsodeklaration för nyanställda</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5BC796EC" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00B7225C" w:rsidRDefault="00ED40BF" w:rsidP="00601A6D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B7225C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bilaga 4, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00B7225C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          </w:rPr>
+          <w:t>Vaccinationsenkät till medarbetare</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1FC6584C" w14:textId="12F5D2E0" w:rsidR="00B405A1" w:rsidRDefault="00B405A1" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29B03EF5" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc100327186"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc226707222"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc242262369"/>
       <w:bookmarkEnd w:id="4"/>
-      <w:bookmarkEnd w:id="5"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="7"/>
+      <w:r>
+        <w:t>Bakgrund och syfte</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22DF8F6F" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="0005652A" w:rsidRDefault="00ED40BF" w:rsidP="0042550C">
+      <w:pPr>
+        <w:ind w:left="567" w:right="-143"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0005652A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Personal med pågående infektion utgör en smittspridningsrisk i vårdarbetet. Det är viktigt att det finns rutiner för handläggning av personal med misstänkt eller konstaterad infektion (Hälso- och sjukvårdslagen Kapitel 5 §1, 2) [1]. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="758E6B7D" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="0005652A" w:rsidRDefault="00ED40BF" w:rsidP="0042550C">
+      <w:pPr>
+        <w:ind w:left="567" w:right="-143"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0005652A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Personal som vårdar smittsamma patienter riskerar att själva bli smittade och utveckla kliniska symtom eller bli koloniserade med smittämnen (Smittrisker AFS 2018:4) [2].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73BE9644" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="0005652A" w:rsidRDefault="00ED40BF" w:rsidP="0042550C">
+      <w:pPr>
+        <w:ind w:left="567" w:right="-143"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0005652A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>För alla studerande gäller att läroanstalten har ansvar för att erbjuda kostnadsfri vaccination vid behov och att utbilda om allmänna skyddsåtgärder för att förebygga smitta/smittspridning. Arbetsledaren/SÄS ska förvissa sig om att studenten har fått sådan utbildning samt att upplysa om när det finns smittrisker som kräver särskilda skyddsåtgärder.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71979248" w14:textId="1A6A8270" w:rsidR="00ED40BF" w:rsidRPr="00ED40BF" w:rsidRDefault="00ED40BF" w:rsidP="005F0A20">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED40BF">
+        <w:t>Syfte</w:t>
+      </w:r>
+      <w:r w:rsidR="005F0A20">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ED3BD6E" w14:textId="77777777" w:rsidR="005F0A20" w:rsidRDefault="005F0A20" w:rsidP="005F0A20">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0005652A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Att tydliggöra ansvarsfördelning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="696C096E" w14:textId="2C3FFFFC" w:rsidR="009A32ED" w:rsidRPr="00023FF4" w:rsidRDefault="005F0A20" w:rsidP="005F0A20">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0005652A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Att tydliggöra övergripande samt SÄS-specifika riktlinjer för de viktigaste personalinfektionerna.</w:t>
+      </w:r>
+      <w:r w:rsidR="0BE8DF00" w:rsidRPr="0005652A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A32ED" w:rsidRPr="0005652A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Obligatoriskt innehåll.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11455906" w14:textId="2C74E37E" w:rsidR="00ED40BF" w:rsidRPr="00ED40BF" w:rsidRDefault="00ED40BF" w:rsidP="005F0A20">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc100327187"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc226707223"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc242262370"/>
+      <w:r w:rsidRPr="00ED40BF">
+        <w:t>Förutsättningar</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="14" w:name="_Toc100327188"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
-      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="37F676AC" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00ED40BF" w:rsidRDefault="00ED40BF" w:rsidP="00DD58FD">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc144187514"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc179699198"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc227637730"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc434923352"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc434925348"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc256000004"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc256000018"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc256000032"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc256000046"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc256000060"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc468449307"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc256000074"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc256000088"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc256000102"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc256000116"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc5017437"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc30088767"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc256000033"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc31299605"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc256000134"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc256000156"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc256000062"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc256000191"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc256000213"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc178000498"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc242262371"/>
+      <w:r w:rsidRPr="00ED40BF">
+        <w:t>Linjeorganisationens ansvar</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
-    </w:p>
-[...12 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="23"/>
-    </w:p>
-[...2574 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
+    </w:p>
+    <w:p w14:paraId="053363E1" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00ED40BF" w:rsidRDefault="00ED40BF" w:rsidP="00DD58FD">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="_Toc5017438"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc30088768"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc256000036"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc31299606"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc256000135"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc256000157"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc256000076"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc256000192"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc256000214"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc178000499"/>
+      <w:r w:rsidRPr="00ED40BF">
+        <w:t>Systematiskt arbetsmiljöarbete</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
-    </w:p>
-[...43 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
+    </w:p>
+    <w:p w14:paraId="3F5AFFA3" w14:textId="65B2E47A" w:rsidR="00ED40BF" w:rsidRPr="0042550C" w:rsidRDefault="00ED40BF" w:rsidP="0042550C">
+      <w:pPr>
+        <w:ind w:left="567" w:right="-143"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="51" w:name="_Toc178000500"/>
+      <w:r w:rsidRPr="0005652A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Linjechef ska</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="51"/>
+      <w:r w:rsidR="0005652A" w:rsidRPr="0042550C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0005652A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>bedriva ett systematiskt arbetsmiljöarbete genom att regelbundet undersöka och riskbedöma arbetsförhållandena och beakta:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="210DF3A6" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00ED40BF" w:rsidRDefault="00ED40BF" w:rsidP="001D2114">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0022065D">
+        <w:t>Vilka arbetsmoment som kan innebära smittrisk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F48DC35" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00ED40BF" w:rsidRDefault="00ED40BF" w:rsidP="001D2114">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0022065D">
+        <w:t>Hur smittämnen skulle kunna orsaka infektion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="193499E0" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00ED40BF" w:rsidRDefault="00ED40BF" w:rsidP="001D2114">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0022065D">
+        <w:t xml:space="preserve">Vilka och hur allvarliga konsekvenser det kan få för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED40BF">
+        <w:t>den enskilde arbetstagaren att bli utsatt för smittämnen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11FFD7D5" w14:textId="0108702B" w:rsidR="00ED40BF" w:rsidRPr="00ED40BF" w:rsidRDefault="00ED40BF" w:rsidP="001D2114">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED40BF">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Under hur lång tid </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF1B6B">
+        <w:t xml:space="preserve">som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED40BF">
+        <w:t>arbetstagare riskerar att utsättas för smittämnen i arbetet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F07B55C" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00ED40BF" w:rsidRDefault="00ED40BF" w:rsidP="00C7153E">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="52" w:name="_Vaccination_och_förebyggande_1"/>
+      <w:bookmarkStart w:id="53" w:name="_Vaccination_och_förebyggande"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc5017439"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc30088769"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc256000047"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc31299607"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc256000136"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc256000158"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc256000090"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc256000193"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc256000215"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc178000501"/>
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
+      <w:r w:rsidRPr="00ED40BF">
+        <w:t>Vaccination och förebyggande åtgärder</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
+    </w:p>
+    <w:p w14:paraId="05C55FFE" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="0042550C" w:rsidRDefault="00ED40BF" w:rsidP="0042550C">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="64" w:name="_Toc178000502"/>
+      <w:r w:rsidRPr="0042550C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Linjechef ska</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="64"/>
+    </w:p>
+    <w:p w14:paraId="00005763" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00ED40BF" w:rsidRDefault="00ED40BF" w:rsidP="001D2114">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C7153E">
+        <w:t>vidta åtgärder för att undvika att smittämnen sprids och att ant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED40BF">
+        <w:t>alet anställda som utsätts för smitta blir så få som möjligt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="282528B7" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00ED40BF" w:rsidRDefault="00ED40BF" w:rsidP="001D2114">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C7153E">
+        <w:t>efterfråga medarbetarnas immunitetsläge vad gäller vattkoppor, röda hund, mässling, difteri, hepatit B</w:t>
+      </w:r>
+      <w:r w:rsidR="002F5CAE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED40BF">
+        <w:t>och vid behov kostnadsfritt erbjuda vaccination, andra medicinska förebyggande åtgärder, kontroller och uppföljande kontroller, om arbetstagare kan ha utsatts för eller riskerar att utsättas för smittämnen i arbetet [3, 4].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3497AD5A" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00ED40BF" w:rsidRDefault="00ED40BF" w:rsidP="001D2114">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C7153E">
+        <w:t>informera om fördelar och nackdelar med en vaccination, att vaccin inte alltid ger ett fullständi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED40BF">
+        <w:t>gt skydd mot infektion och att man därför också ska vidta andra skyddsåtgärder.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39E23827" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00ED40BF" w:rsidRDefault="00ED40BF" w:rsidP="001D2114">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C7153E">
+        <w:t>enligt AFS 2018:4, 11 § dokumentera när exponering för smittämnen i riskklass 3 eller 4 har konstaterats i samband med tillbud, olyckor eller andra oönskade händelser. Dokument</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED40BF">
+        <w:t xml:space="preserve">ationen utgörs av </w:t>
+      </w:r>
+      <w:r>
+        <w:t>arbetsskadeanmälan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED40BF">
+        <w:t xml:space="preserve"> till Försäkringskassan och en avvikelse i Med Control. Följande uppgifter anges: Personuppgifter, arbetsuppgift i samband med </w:t>
+      </w:r>
+      <w:r>
+        <w:t>exponering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED40BF">
+        <w:t xml:space="preserve">, vilket smittämne (klass </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00ED40BF">
+        <w:t>3-4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00ED40BF">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00ED40BF">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00ED40BF">
+        <w:t xml:space="preserve"> tuberkulos, Ebola, SARS, MERS-CoV</w:t>
+      </w:r>
+      <w:r w:rsidR="009B5E7A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED40BF">
+        <w:t>och en beskrivning av händelsen. Dokumentationen ska sparas i minst 10 år och i fyrtio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7153E">
+        <w:t xml:space="preserve"> år </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED40BF">
+        <w:t>om exponeringen gäller smittämnen som kan ha långtidseffekter (AFS 2018:4, Bilaga 1) [2, 5].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3690FD92" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00ED40BF" w:rsidRDefault="00ED40BF" w:rsidP="001D2114">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C7153E">
+        <w:t xml:space="preserve">överväga omplacering vid risk för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED40BF">
+        <w:t>smitta/smittspridning från personal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="735C95DD" w14:textId="0E8109DB" w:rsidR="00ED40BF" w:rsidRDefault="00ED40BF" w:rsidP="001D2114">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C7153E">
+        <w:t>vid behov besluta om avstängning enl</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7225C">
+        <w:t>igt</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00C7153E">
+          <w:t xml:space="preserve"> §10 Allmänna bestämmelser 2017</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00C7153E">
+        <w:t xml:space="preserve"> [6].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4585A0C4" w14:textId="77777777" w:rsidR="00B7225C" w:rsidRDefault="00B7225C" w:rsidP="00B7225C"/>
+    <w:p w14:paraId="66763269" w14:textId="77777777" w:rsidR="00B7225C" w:rsidRPr="00ED40BF" w:rsidRDefault="00B7225C" w:rsidP="00B7225C"/>
+    <w:p w14:paraId="41EE3898" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00ED40BF" w:rsidRDefault="00ED40BF" w:rsidP="00C06990">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="65" w:name="_Toc5017440"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc30088770"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc256000050"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc31299608"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc256000137"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc256000159"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc256000104"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc256000194"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc256000216"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc178000503"/>
+      <w:r w:rsidRPr="00ED40BF">
+        <w:lastRenderedPageBreak/>
+        <w:t>Utbildning</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
-    </w:p>
-[...44 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
       <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
       <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
+    </w:p>
+    <w:p w14:paraId="6AFDFC0D" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00B7225C" w:rsidRDefault="00ED40BF" w:rsidP="0042550C">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="75" w:name="_Toc178000504"/>
+      <w:r w:rsidRPr="00B7225C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Linjechef ska tillse</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="75"/>
+    </w:p>
+    <w:p w14:paraId="2CBB80F3" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00ED40BF" w:rsidRDefault="00ED40BF" w:rsidP="001D2114">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED40BF">
+        <w:t>att arbetstagaren tagit del av skriftlig instruktion innan hen börjar att arbeta om aktuella smittrisker, hygien och andra smittförebyggande åtgärder enligt AFS 2018:4, SOSFS 2015:10 och SÄS riktlinjer, i introduktionspaketet från HR/SÄS [2, 7].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="304EB86E" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00ED40BF" w:rsidRDefault="00ED40BF" w:rsidP="001D2114">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED40BF">
+        <w:t>att utbildningen och nödvändig information ska uppdateras vid förändrade risker, samt upprepas regelbundet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="570618BE" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00B7225C" w:rsidRDefault="00ED40BF" w:rsidP="005F0A20">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="76" w:name="_Smittrisker_och_Hygienåtgärder"/>
+      <w:bookmarkStart w:id="77" w:name="_Medarbetarnas_ansvar"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc178000505"/>
       <w:bookmarkEnd w:id="76"/>
       <w:bookmarkEnd w:id="77"/>
+      <w:r w:rsidRPr="00B7225C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Medarbetarna ska</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="78"/>
+    </w:p>
+    <w:p w14:paraId="1FF0277D" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00ED40BF" w:rsidRDefault="00ED40BF" w:rsidP="001D2114">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED40BF">
+        <w:t>informera arbetsledare om pågående infektion eller misstanke därom</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A325512" w14:textId="12B5DC5F" w:rsidR="00ED40BF" w:rsidRPr="00ED40BF" w:rsidRDefault="00ED40BF" w:rsidP="001D2114">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED40BF">
+        <w:t>följa givna instruktioner om aktuella smittrisker, hygien och andra smittförebyggande åtgärder enligt AFS 2018:4, SOSFS 2015:10 och SÄS riktlinjer [2, 7, 8, 9, 10].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37C7076C" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="00065A6B" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="79" w:name="_Toc100327192"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc226707224"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc242262372"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidRPr="00065A6B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Utförande</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="79"/>
       <w:bookmarkEnd w:id="80"/>
       <w:bookmarkEnd w:id="81"/>
+    </w:p>
+    <w:p w14:paraId="239B1735" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00ED40BF" w:rsidRDefault="00ED40BF" w:rsidP="00DD58FD">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="82" w:name="_Toc5017442"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc30088772"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc256000064"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc31299610"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc256000139"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc256000161"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc256000174"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc256000196"/>
+      <w:bookmarkStart w:id="90" w:name="_Toc256000218"/>
+      <w:bookmarkStart w:id="91" w:name="_Toc178000507"/>
+      <w:bookmarkStart w:id="92" w:name="_Toc242262373"/>
+      <w:r w:rsidRPr="00ED40BF">
+        <w:t>Specifika rutiner</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="82"/>
       <w:bookmarkEnd w:id="83"/>
       <w:bookmarkEnd w:id="84"/>
       <w:bookmarkEnd w:id="85"/>
       <w:bookmarkEnd w:id="86"/>
       <w:bookmarkEnd w:id="87"/>
       <w:bookmarkEnd w:id="88"/>
       <w:bookmarkEnd w:id="89"/>
-    </w:p>
-[...32 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="90"/>
       <w:bookmarkEnd w:id="91"/>
       <w:bookmarkEnd w:id="92"/>
+    </w:p>
+    <w:p w14:paraId="0FD611A4" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00ED40BF" w:rsidRDefault="00ED40BF" w:rsidP="00DD58FD">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="93" w:name="_Toc5017443"/>
+      <w:bookmarkStart w:id="94" w:name="_Toc30088773"/>
+      <w:bookmarkStart w:id="95" w:name="_Toc256000075"/>
+      <w:bookmarkStart w:id="96" w:name="_Toc31299611"/>
+      <w:bookmarkStart w:id="97" w:name="_Toc256000140"/>
+      <w:bookmarkStart w:id="98" w:name="_Toc256000162"/>
+      <w:bookmarkStart w:id="99" w:name="_Toc256000175"/>
+      <w:bookmarkStart w:id="100" w:name="_Toc256000197"/>
+      <w:bookmarkStart w:id="101" w:name="_Toc256000219"/>
+      <w:bookmarkStart w:id="102" w:name="_Toc178000508"/>
+      <w:r w:rsidRPr="00ED40BF">
+        <w:t>Vid nyanställning</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="93"/>
       <w:bookmarkEnd w:id="94"/>
       <w:bookmarkEnd w:id="95"/>
       <w:bookmarkEnd w:id="96"/>
       <w:bookmarkEnd w:id="97"/>
       <w:bookmarkEnd w:id="98"/>
       <w:bookmarkEnd w:id="99"/>
       <w:bookmarkEnd w:id="100"/>
       <w:bookmarkEnd w:id="101"/>
       <w:bookmarkEnd w:id="102"/>
+    </w:p>
+    <w:p w14:paraId="226F7BB3" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="0042550C" w:rsidRDefault="00ED40BF" w:rsidP="0042550C">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="103" w:name="_Toc178000509"/>
+      <w:r w:rsidRPr="0042550C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>HR- ska förse nyanställd</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="103"/>
+    </w:p>
+    <w:p w14:paraId="29E94191" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00ED40BF" w:rsidRDefault="00ED40BF" w:rsidP="001D2114">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED40BF">
+        <w:t>med blankett för hälsodeklaration avseende tuberkulos (TB) och med vaccinationsenkät.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="748532B6" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00ED40BF" w:rsidRDefault="00ED40BF" w:rsidP="001D2114">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED40BF">
+        <w:t>med skriftlig information i introduktionspaketet om smittrisker och hygien och smittförebyggande åtgärder enligt AFS 2018:4, SOSFS 2015:10 och SÄS riktlinjer [2, 7, 8, 9, 10].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34F7648F" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="0042550C" w:rsidRDefault="00ED40BF" w:rsidP="0042550C">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="104" w:name="_Toc178000510"/>
+      <w:r w:rsidRPr="0042550C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Nyanställd ska</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="104"/>
+    </w:p>
+    <w:p w14:paraId="11D97FEB" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00ED40BF" w:rsidRDefault="00ED40BF" w:rsidP="001D2114">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0022065D">
+        <w:t>lämna den besvarade hälsodeklarationen avseende TB samt va</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED40BF">
+        <w:t xml:space="preserve">ccinationsenkäten till närmaste linjechef. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="600D162A" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="0022065D" w:rsidRDefault="00ED40BF" w:rsidP="001D2114">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0022065D">
+        <w:t xml:space="preserve">informera linjechefen muntligt om hen har sjukdomssymtom talande för tuberkulos alternativt bristande immunitet enligt de båda </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="0022065D">
+          <w:t>enkät</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0022065D">
+        <w:t>erna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71182125" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00ED40BF" w:rsidRDefault="00ED40BF" w:rsidP="001D2114">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0022065D">
+        <w:t>Medarbetare ansvarar för att kontakta infektionsmottagningen, SÄS, för hj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED40BF">
+        <w:t>älp med bedömning vid tveksam immunitet enligt vaccinationsenkät och ombesörjande av eventuell vaccination</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005668CE">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022065D">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">För Covid-19 ska medarbetare kontakta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022065D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>1177</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022065D">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED40BF">
+        <w:t>Återkoppling ska göras till linjechef när vaccination genomförts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45BC8B1E" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="0042550C" w:rsidRDefault="00ED40BF" w:rsidP="0042550C">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="105" w:name="_Toc178000511"/>
+      <w:r w:rsidRPr="0042550C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Linjechef ansvarar för att</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="105"/>
+    </w:p>
+    <w:p w14:paraId="6D31CF58" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00ED40BF" w:rsidRDefault="00ED40BF" w:rsidP="001D2114">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED40BF">
+        <w:t>vid nyanställning av medarbetare samla in ”</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="003D3F6C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Hälsodeklaration avseende tuberkulos</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00ED40BF">
+        <w:t>”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AEC4DD1" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00ED40BF" w:rsidRDefault="00ED40BF" w:rsidP="001D2114">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED40BF">
+        <w:t>tillse att nyanställd med befarad tuberkulos enligt deklarationen skyndsamt blir undersökt på infektionsmottagningen, SÄS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="467225AA" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00ED40BF" w:rsidRDefault="00ED40BF" w:rsidP="001D2114">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED40BF">
+        <w:t xml:space="preserve">om medarbetaren befaras ha utsatts för tuberkulossmitta, remittera (skriftligt) till infektionsmottagningen för bedömning, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00BA44EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>se bilaga 1, Remissfråga</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00ED40BF">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="241BC353" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00ED40BF" w:rsidRDefault="00ED40BF" w:rsidP="001D2114">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED40BF">
+        <w:t xml:space="preserve">informera den nyanställde allmänt om TB, denne uppmärksammas på risker och tidiga symtom, samt uppmanas att söka sjukvård tidigt vid TB-misstanke, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="008B5F5F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>se bilaga 2, Informationsblad om tuberkulos</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00ED40BF">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58211574" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00ED40BF" w:rsidRDefault="00ED40BF" w:rsidP="001D2114">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED40BF">
+        <w:t xml:space="preserve">sända hälsodeklarationen till HR för arkivering. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0840D5DD" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00ED40BF" w:rsidRDefault="00ED40BF" w:rsidP="001D2114">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED40BF">
+        <w:t>vid nyanställning av medarbetare samla in ”</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="00836E23">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Vaccinationsenkät</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00ED40BF">
+        <w:t>”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A594724" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00ED40BF" w:rsidRDefault="00ED40BF" w:rsidP="001D2114">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED40BF">
+        <w:t>Informera om fördelar och nackdelar med en vaccination om sådan rekommenderas, att vaccin inte alltid ger ett fullständigt skydd mot infektion och att man därför också ska vidta andra skyddsåtgärder.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E0B1157" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00ED40BF" w:rsidRDefault="00ED40BF" w:rsidP="001D2114">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED40BF">
+        <w:t>Vaccinationsenkäten sänds till HR för arkivering. Uppgift om medarbetares immunitet omfattas av 39 kap 2§ Offentlighets och sekretesslagen som innebär att sekretessen är densamma som för andra uppgifter om medarbetare [11].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59A4E13D" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00ED40BF" w:rsidRDefault="00ED40BF" w:rsidP="006318A4">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="106" w:name="_Toc178000512"/>
+      <w:r w:rsidRPr="00ED40BF">
+        <w:t>Infektionsenheten, SÄS, ansvarar för att</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="106"/>
+    </w:p>
+    <w:p w14:paraId="2561C890" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00ED40BF" w:rsidRDefault="00ED40BF" w:rsidP="001D2114">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED40BF">
+        <w:t>medarbetare med befarad tuberkulos enligt ”</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="00BA44EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Hälsodeklaration avseende tuberkulos</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00BA44EA">
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED40BF">
+        <w:t>undersöks skyndsamt eller, om denne befaras ha utsatts för tuberkulossmitta, utreds för detta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33580944" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00ED40BF" w:rsidRDefault="00ED40BF" w:rsidP="001D2114">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Samordna smittspårning kring nydiagnostiserat fall av smittsam</w:t>
+      </w:r>
+      <w:r w:rsidR="74EC8FA8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tuberkulos hos patient eller personal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53683E15" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00453838" w:rsidRDefault="00ED40BF" w:rsidP="001D2114">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00453838">
+        <w:lastRenderedPageBreak/>
+        <w:t>Vid nyanställning, eller vid behov, göra en bedömning av immunitet vid smittsamma sjukdomar enligt vaccinationsenkäten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00453838">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6122974D" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="0022065D" w:rsidRDefault="00ED40BF" w:rsidP="001D2114">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED40BF">
+        <w:t>Ge rekommendation om behov av vaccination till medarbetare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022065D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07133F7D" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="005668CE" w:rsidRDefault="00ED40BF" w:rsidP="001D2114">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED40BF">
+        <w:t>Genomföra rekommenderade vaccinationer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005668CE">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08776213" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00ED40BF" w:rsidRDefault="00ED40BF" w:rsidP="0022065D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="107" w:name="_Toc144187519"/>
+      <w:bookmarkStart w:id="108" w:name="_Toc179699203"/>
+      <w:bookmarkStart w:id="109" w:name="_Toc227637735"/>
+      <w:bookmarkStart w:id="110" w:name="_Toc434923357"/>
+      <w:bookmarkStart w:id="111" w:name="_Toc434925353"/>
+      <w:bookmarkStart w:id="112" w:name="_Toc256000009"/>
+      <w:bookmarkStart w:id="113" w:name="_Toc256000023"/>
+      <w:bookmarkStart w:id="114" w:name="_Toc256000037"/>
+      <w:bookmarkStart w:id="115" w:name="_Toc256000051"/>
+      <w:bookmarkStart w:id="116" w:name="_Toc256000065"/>
+      <w:bookmarkStart w:id="117" w:name="_Toc468449312"/>
+      <w:bookmarkStart w:id="118" w:name="_Toc256000079"/>
+      <w:bookmarkStart w:id="119" w:name="_Toc256000093"/>
+      <w:bookmarkStart w:id="120" w:name="_Toc256000107"/>
+      <w:bookmarkStart w:id="121" w:name="_Toc256000121"/>
+      <w:bookmarkStart w:id="122" w:name="_Toc5017444"/>
+      <w:bookmarkStart w:id="123" w:name="_Toc30088774"/>
+      <w:bookmarkStart w:id="124" w:name="_Toc256000078"/>
+      <w:bookmarkStart w:id="125" w:name="_Toc31299612"/>
+      <w:bookmarkStart w:id="126" w:name="_Toc256000141"/>
+      <w:bookmarkStart w:id="127" w:name="_Toc256000163"/>
+      <w:bookmarkStart w:id="128" w:name="_Toc256000176"/>
+      <w:bookmarkStart w:id="129" w:name="_Toc256000198"/>
+      <w:bookmarkStart w:id="130" w:name="_Toc256000220"/>
+      <w:bookmarkStart w:id="131" w:name="_Toc178000513"/>
+      <w:bookmarkStart w:id="132" w:name="_Toc242262374"/>
+      <w:r w:rsidRPr="00ED40BF">
+        <w:t>Aktuella sjukdomar/smittämnen</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="107"/>
       <w:bookmarkEnd w:id="108"/>
       <w:bookmarkEnd w:id="109"/>
       <w:bookmarkEnd w:id="110"/>
       <w:bookmarkEnd w:id="111"/>
       <w:bookmarkEnd w:id="112"/>
       <w:bookmarkEnd w:id="113"/>
       <w:bookmarkEnd w:id="114"/>
-    </w:p>
-[...21 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="115"/>
       <w:bookmarkEnd w:id="116"/>
       <w:bookmarkEnd w:id="117"/>
       <w:bookmarkEnd w:id="118"/>
       <w:bookmarkEnd w:id="119"/>
       <w:bookmarkEnd w:id="120"/>
       <w:bookmarkEnd w:id="121"/>
       <w:bookmarkEnd w:id="122"/>
       <w:bookmarkEnd w:id="123"/>
       <w:bookmarkEnd w:id="124"/>
-    </w:p>
-[...12 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="125"/>
-    </w:p>
-[...65 lines deleted...]
-      <w:bookmarkStart w:name="_Toc178000501" w:id="137"/>
       <w:bookmarkEnd w:id="126"/>
       <w:bookmarkEnd w:id="127"/>
-      <w:r w:rsidRPr="00ED40BF">
-[...1 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="128"/>
       <w:bookmarkEnd w:id="129"/>
       <w:bookmarkEnd w:id="130"/>
       <w:bookmarkEnd w:id="131"/>
       <w:bookmarkEnd w:id="132"/>
+    </w:p>
+    <w:p w14:paraId="66FA2733" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00FE1774" w:rsidRDefault="00ED40BF" w:rsidP="00C3164C">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="133" w:name="_Toc5017445"/>
+      <w:bookmarkStart w:id="134" w:name="_Toc30088775"/>
+      <w:bookmarkStart w:id="135" w:name="_Toc256000089"/>
+      <w:bookmarkStart w:id="136" w:name="_Toc31299613"/>
+      <w:bookmarkStart w:id="137" w:name="_Toc256000142"/>
+      <w:bookmarkStart w:id="138" w:name="_Toc256000164"/>
+      <w:bookmarkStart w:id="139" w:name="_Toc256000177"/>
+      <w:bookmarkStart w:id="140" w:name="_Toc256000199"/>
+      <w:bookmarkStart w:id="141" w:name="_Toc256000221"/>
+      <w:bookmarkStart w:id="142" w:name="_Toc178000514"/>
+      <w:r w:rsidRPr="00FE1774">
+        <w:t>Sårinfektioner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE1774">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE1774">
+        <w:t>(framför allt på händer och underarmar)</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="133"/>
       <w:bookmarkEnd w:id="134"/>
       <w:bookmarkEnd w:id="135"/>
       <w:bookmarkEnd w:id="136"/>
       <w:bookmarkEnd w:id="137"/>
-    </w:p>
-[...13 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="138"/>
-    </w:p>
-[...154 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="139"/>
       <w:bookmarkEnd w:id="140"/>
       <w:bookmarkEnd w:id="141"/>
       <w:bookmarkEnd w:id="142"/>
+    </w:p>
+    <w:p w14:paraId="0C744E7F" w14:textId="2911A845" w:rsidR="00ED40BF" w:rsidRPr="0042550C" w:rsidRDefault="00ED40BF" w:rsidP="14049E93">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042550C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Se Vårdhandboken, avsnitt</w:t>
+      </w:r>
+      <w:r w:rsidR="623830D3" w:rsidRPr="0042550C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22">
+        <w:r w:rsidR="623830D3" w:rsidRPr="0042550C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:lang w:val="es-ES"/>
+          </w:rPr>
+          <w:t>Basala hygienrutiner - Vårdhandboken</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="25BEC77D" w14:textId="1299E952" w:rsidR="00ED40BF" w:rsidRPr="00FE1774" w:rsidRDefault="00ED40BF" w:rsidP="0022065D">
+      <w:r>
+        <w:t xml:space="preserve">  [12].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22F7D8D5" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00FE1774" w:rsidRDefault="00ED40BF" w:rsidP="0022065D">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="143" w:name="_Toc5017446"/>
+      <w:bookmarkStart w:id="144" w:name="_Toc30088776"/>
+      <w:bookmarkStart w:id="145" w:name="_Toc256000092"/>
+      <w:bookmarkStart w:id="146" w:name="_Toc31299614"/>
+      <w:bookmarkStart w:id="147" w:name="_Toc256000143"/>
+      <w:bookmarkStart w:id="148" w:name="_Toc256000165"/>
+      <w:bookmarkStart w:id="149" w:name="_Toc256000178"/>
+      <w:bookmarkStart w:id="150" w:name="_Toc256000200"/>
+      <w:bookmarkStart w:id="151" w:name="_Toc256000222"/>
+      <w:bookmarkStart w:id="152" w:name="_Toc178000515"/>
+      <w:r w:rsidRPr="00FE1774">
+        <w:t>Kräkningar och diarré</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="143"/>
       <w:bookmarkEnd w:id="144"/>
       <w:bookmarkEnd w:id="145"/>
       <w:bookmarkEnd w:id="146"/>
       <w:bookmarkEnd w:id="147"/>
       <w:bookmarkEnd w:id="148"/>
-    </w:p>
-[...3 lines deleted...]
-        <w:spacing w:before="120"/>
+      <w:bookmarkEnd w:id="149"/>
+      <w:bookmarkEnd w:id="150"/>
+      <w:bookmarkEnd w:id="151"/>
+      <w:bookmarkEnd w:id="152"/>
+    </w:p>
+    <w:p w14:paraId="194635BA" w14:textId="3FE86059" w:rsidR="00ED40BF" w:rsidRPr="00C9699F" w:rsidRDefault="00ED40BF" w:rsidP="0022065D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C9699F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Följ Vårdhandboken, avsnitt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C9699F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE1774">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00624FB1">
+        <w:instrText>HYPERLINK "https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/infektioner-och-smittspridning/infektioner-i-magtarmkanalen/vardrutiner/"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00FE1774">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00343C8A">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Vårdhygien, infektioner och smittspridning under rubriken Infektioner och smittspårning/Infektioner i m</w:t>
+      </w:r>
+      <w:r w:rsidR="001971AD" w:rsidRPr="00C9699F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>agtarmkanale</w:t>
+      </w:r>
+      <w:r w:rsidR="00087F33" w:rsidRPr="00C9699F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>n/Vårdrutiner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C9699F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> alternativt smittskyddsblad [12, 13].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3587EBF3" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00ED40BF" w:rsidRDefault="00ED40BF" w:rsidP="02D2349B">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:szCs w:val="20"/>
-[...97 lines deleted...]
-        <w:t>Genomförande</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE1774">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkStart w:id="153" w:name="_Toc5017447"/>
+      <w:bookmarkStart w:id="154" w:name="_Toc30088777"/>
+      <w:bookmarkStart w:id="155" w:name="_Toc256000103"/>
+      <w:bookmarkStart w:id="156" w:name="_Toc31299615"/>
+      <w:bookmarkStart w:id="157" w:name="_Toc256000144"/>
+      <w:bookmarkStart w:id="158" w:name="_Toc256000166"/>
+      <w:bookmarkStart w:id="159" w:name="_Toc256000179"/>
+      <w:bookmarkStart w:id="160" w:name="_Toc256000201"/>
+      <w:bookmarkStart w:id="161" w:name="_Toc256000223"/>
+      <w:bookmarkStart w:id="162" w:name="_Toc178000516"/>
+      <w:r>
+        <w:t>Herpesgruppens virus (vattkoppor, bältros, munherpes)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="153"/>
       <w:bookmarkEnd w:id="154"/>
       <w:bookmarkEnd w:id="155"/>
       <w:bookmarkEnd w:id="156"/>
       <w:bookmarkEnd w:id="157"/>
       <w:bookmarkEnd w:id="158"/>
       <w:bookmarkEnd w:id="159"/>
       <w:bookmarkEnd w:id="160"/>
       <w:bookmarkEnd w:id="161"/>
       <w:bookmarkEnd w:id="162"/>
+    </w:p>
+    <w:p w14:paraId="3A7398C7" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00343C8A" w:rsidRDefault="00ED40BF" w:rsidP="00C3164C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Följ Vårdhandboken, avsnitt </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="00343C8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          </w:rPr>
+          <w:t>Vårdhygien, infektioner och smittspridning avsnitt Herpesinfektioner, vård och behandling</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [14].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FB8D96A" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00ED40BF" w:rsidRDefault="00ED40BF" w:rsidP="0022065D">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="163" w:name="_Toc5017448"/>
+      <w:bookmarkStart w:id="164" w:name="_Toc30088778"/>
+      <w:bookmarkStart w:id="165" w:name="_Toc256000106"/>
+      <w:bookmarkStart w:id="166" w:name="_Toc31299616"/>
+      <w:bookmarkStart w:id="167" w:name="_Toc256000145"/>
+      <w:bookmarkStart w:id="168" w:name="_Toc256000167"/>
+      <w:bookmarkStart w:id="169" w:name="_Toc256000180"/>
+      <w:bookmarkStart w:id="170" w:name="_Toc256000202"/>
+      <w:bookmarkStart w:id="171" w:name="_Toc256000224"/>
+      <w:bookmarkStart w:id="172" w:name="_Toc178000517"/>
+      <w:r w:rsidRPr="00ED40BF">
+        <w:t>Stick-skärskada</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="163"/>
       <w:bookmarkEnd w:id="164"/>
       <w:bookmarkEnd w:id="165"/>
       <w:bookmarkEnd w:id="166"/>
       <w:bookmarkEnd w:id="167"/>
       <w:bookmarkEnd w:id="168"/>
       <w:bookmarkEnd w:id="169"/>
       <w:bookmarkEnd w:id="170"/>
       <w:bookmarkEnd w:id="171"/>
       <w:bookmarkEnd w:id="172"/>
+    </w:p>
+    <w:p w14:paraId="7179B084" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00343C8A" w:rsidRDefault="00ED40BF" w:rsidP="0022065D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vid akut exponering (stick-/skärtillbud) följ riktlinje </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="00343C8A">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>”</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00343C8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          </w:rPr>
+          <w:t>Stick- och skärskada samt exponering av blod hos personal</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00343C8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>”</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>! [9].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64759F47" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00343C8A" w:rsidRDefault="00ED40BF" w:rsidP="0022065D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>För rådgivning, kontakta infektionsmottagningen eller jourhavande infektionsläkare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F6C5338" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00ED40BF" w:rsidRDefault="00ED40BF" w:rsidP="0022065D">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="173" w:name="_Toc5017449"/>
+      <w:bookmarkStart w:id="174" w:name="_Toc30088779"/>
+      <w:bookmarkStart w:id="175" w:name="_Toc256000117"/>
+      <w:bookmarkStart w:id="176" w:name="_Toc31299617"/>
+      <w:bookmarkStart w:id="177" w:name="_Toc256000146"/>
+      <w:bookmarkStart w:id="178" w:name="_Toc256000168"/>
+      <w:bookmarkStart w:id="179" w:name="_Toc256000181"/>
+      <w:bookmarkStart w:id="180" w:name="_Toc256000203"/>
+      <w:bookmarkStart w:id="181" w:name="_Toc256000225"/>
+      <w:bookmarkStart w:id="182" w:name="_Toc178000518"/>
+      <w:r w:rsidRPr="00ED40BF">
+        <w:t>Influensa</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="173"/>
       <w:bookmarkEnd w:id="174"/>
-    </w:p>
-[...17 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="175"/>
       <w:bookmarkEnd w:id="176"/>
       <w:bookmarkEnd w:id="177"/>
       <w:bookmarkEnd w:id="178"/>
       <w:bookmarkEnd w:id="179"/>
       <w:bookmarkEnd w:id="180"/>
       <w:bookmarkEnd w:id="181"/>
       <w:bookmarkEnd w:id="182"/>
+    </w:p>
+    <w:p w14:paraId="49C13873" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00343C8A" w:rsidRDefault="00ED40BF" w:rsidP="0022065D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SÄS rekommenderar medarbetare med patientnära arbete att vaccinera sig</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA5113" w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vaccination ombesörjs i första hand av egen </w:t>
+      </w:r>
+      <w:r w:rsidR="004562A4" w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>verksamhet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; där vaccinationskompetens saknas kan infektionsmottagningen vara behjälpliga, se </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="00343C8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>Rekommendationer för profylax och behandling av influensa (Folkhälsomyndigheten)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [1</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA5113" w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="149F7AF5" w14:textId="77777777" w:rsidR="00A750F6" w:rsidRPr="00C3164C" w:rsidRDefault="00800217" w:rsidP="00C3164C">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="183" w:name="_Toc178000519"/>
+      <w:r w:rsidRPr="00C3164C">
+        <w:lastRenderedPageBreak/>
+        <w:t>Covid-19</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="183"/>
-      <w:bookmarkEnd w:id="184"/>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00ED40BF" w:rsidR="00ED40BF" w:rsidP="00DD58FD" w:rsidRDefault="00ED40BF" w14:paraId="483F37B9" w14:textId="77777777">
+    </w:p>
+    <w:p w14:paraId="453CC10D" w14:textId="77777777" w:rsidR="00800217" w:rsidRPr="00343C8A" w:rsidRDefault="00800217" w:rsidP="00C3164C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vaccination mot </w:t>
+      </w:r>
+      <w:r w:rsidR="00441042" w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">covid-19 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>rekommenderas inte specifikt till personal inom vård eller omsorg utan i enlighet med de nationella rekommendationerna utifrån ålder och riskgrupp</w:t>
+      </w:r>
+      <w:r w:rsidR="00441042" w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46C6E477" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00ED40BF" w:rsidRDefault="00ED40BF" w:rsidP="0022065D">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
-        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="184" w:name="_Toc5017450"/>
+      <w:bookmarkStart w:id="185" w:name="_Toc30088780"/>
+      <w:bookmarkStart w:id="186" w:name="_Toc256000120"/>
+      <w:bookmarkStart w:id="187" w:name="_Toc31299618"/>
+      <w:bookmarkStart w:id="188" w:name="_Toc256000147"/>
+      <w:bookmarkStart w:id="189" w:name="_Toc256000169"/>
+      <w:bookmarkStart w:id="190" w:name="_Toc256000182"/>
+      <w:bookmarkStart w:id="191" w:name="_Toc256000204"/>
+      <w:bookmarkStart w:id="192" w:name="_Toc256000226"/>
+      <w:bookmarkStart w:id="193" w:name="_Toc178000520"/>
+      <w:r>
+        <w:t>Mult</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0699F00B">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>iresistenta bakterier (MRB), MRSA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0699F00B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:szCs w:val="26"/>
-[...14 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(= </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>methicillin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">-resistenta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Staphylococcus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>aureus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="184"/>
       <w:bookmarkEnd w:id="185"/>
       <w:bookmarkEnd w:id="186"/>
       <w:bookmarkEnd w:id="187"/>
       <w:bookmarkEnd w:id="188"/>
       <w:bookmarkEnd w:id="189"/>
       <w:bookmarkEnd w:id="190"/>
       <w:bookmarkEnd w:id="191"/>
       <w:bookmarkEnd w:id="192"/>
       <w:bookmarkEnd w:id="193"/>
+    </w:p>
+    <w:p w14:paraId="573793C7" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00343C8A" w:rsidRDefault="00ED40BF" w:rsidP="0699F00B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>MRB odling enligt rutinen</w:t>
+      </w:r>
+      <w:r w:rsidR="09EE0492" w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26">
+        <w:r w:rsidR="09EE0492" w:rsidRPr="00343C8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Multiresistenta bakterier (MRB). Checklista för </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="09EE0492" w:rsidRPr="00343C8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          </w:rPr>
+          <w:t>screenodlingar</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="09EE0492" w:rsidRPr="00343C8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> av patienter och medarbetare </w:t>
+        </w:r>
+        <w:r w:rsidR="7121D954" w:rsidRPr="00343C8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          </w:rPr>
+          <w:t>med förhöjd risk för bärarskap</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00856679" w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DDA87DD" w14:textId="206F6EF4" w:rsidR="00ED40BF" w:rsidRPr="00343C8A" w:rsidRDefault="00ED40BF" w:rsidP="0022065D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Berörd chef tillser att medarbetare provtas enligt riktlinje</w:t>
+      </w:r>
+      <w:r w:rsidR="1E9C9384" w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>n ovan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (svaret ställs till Hälsan &amp; arbetslivet. Ange att provet avser personal och kom ihåg att ange telefonnummer och/eller adress till berörd personal på remissen!) [10].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55F2C9B3" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00ED40BF" w:rsidRDefault="00ED40BF" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED40BF">
+        <w:t>Uppföljning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BAF4402" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00D648D3" w:rsidRDefault="00ED40BF" w:rsidP="006318A4">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D648D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Medarbetare och eller chefer ska </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DD0F311" w14:textId="4A6B43E3" w:rsidR="00ED40BF" w:rsidRPr="00ED40BF" w:rsidRDefault="00ED40BF" w:rsidP="001D2114">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED40BF">
+        <w:t>rapportera oönskade eller befarade händelser med smittrisk i Gröna Korset och Med Control Pro.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E74B431" w14:textId="6B01DE51" w:rsidR="00ED40BF" w:rsidRPr="00ED40BF" w:rsidRDefault="00ED40BF" w:rsidP="001D2114">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED40BF">
+        <w:t>Infektionsmottagningen sammanställer stick-/skärtillbud som handlagts enligt avtal.</w:t>
+      </w:r>
+      <w:r w:rsidR="009A32ED">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46F80C1F" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="000D04ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="194" w:name="_Toc100327194"/>
+      <w:bookmarkStart w:id="195" w:name="_Toc226707225"/>
+      <w:bookmarkStart w:id="196" w:name="_Toc242262375"/>
+      <w:r w:rsidRPr="000D04ED">
+        <w:t>Arbetsgrupp</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="194"/>
-    </w:p>
-[...6 lines deleted...]
-          <w:b w:val="0"/>
+      <w:bookmarkEnd w:id="195"/>
+      <w:bookmarkEnd w:id="196"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="056649FA" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00343C8A" w:rsidRDefault="00ED40BF" w:rsidP="0022065D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="197" w:name="_Toc100327195"/>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>För innehållet svarar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4030B13F" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00343C8A" w:rsidRDefault="00255DC8" w:rsidP="0022065D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc178000509" w:id="195"/>
-[...27 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00ED40BF" w:rsidR="00ED40BF" w:rsidP="0022065D" w:rsidRDefault="00ED40BF" w14:paraId="3B3BE38C" w14:textId="77777777">
+        <w:t>Daniel Svensson</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED40BF" w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, överläkare, vårdhygien, SÄS</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED40BF" w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Eva-Marie Boman, </w:t>
+      </w:r>
+      <w:r w:rsidR="007F7CF6" w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>verksamhetschef</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED40BF" w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="007F7CF6" w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VO HIVÖ</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED40BF" w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, SÄS</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED40BF" w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Åsa Bertilsson, HR-strateg, SÄS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="270C84EC" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00343C8A" w:rsidRDefault="00ED40BF" w:rsidP="0022065D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Remissinstanser och godkännande</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26540CB4" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00343C8A" w:rsidRDefault="00ED40BF" w:rsidP="0022065D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Hygienkommitténs AU 2006-08-31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Kommittén för Vårdmetodik, 2006-09-13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Uppdatering godkänd i medicinska styrgruppen 2012-04-12</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="188AE2C8" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="000D04ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="198" w:name="_Toc226707226"/>
+      <w:bookmarkStart w:id="199" w:name="_Toc242262376"/>
+      <w:r w:rsidRPr="000D04ED">
+        <w:lastRenderedPageBreak/>
+        <w:t>Källförteckning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="197"/>
+      <w:bookmarkEnd w:id="198"/>
+      <w:bookmarkEnd w:id="199"/>
+    </w:p>
+    <w:p w14:paraId="51F301FC" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00343C8A" w:rsidRDefault="00ED40BF" w:rsidP="001D2114">
+      <w:pPr>
+        <w:pStyle w:val="Punktlistanumrerad"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:left="1349" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>Hälso- och sjukvårdslagen (SFS 2017:30), kapitel 5 § 1, 2. Svensk författningssamling.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="00343C8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          </w:rPr>
+          <w:t>www.riksdagen.se</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> under rubrik </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>Dokument &amp; lagar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72A00E64" w14:textId="461153C7" w:rsidR="00ED40BF" w:rsidRPr="00343C8A" w:rsidRDefault="00ED40BF" w:rsidP="14049E93">
+      <w:pPr>
+        <w:pStyle w:val="Punktlistanumrerad"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:ind w:left="1349" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Smittrisker (AFS 2018:4). Arbetsmiljöverket. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="00343C8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          </w:rPr>
+          <w:t>www.av.se</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> under rubrik </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Lagar och regler</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0154F71C" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00343C8A" w:rsidRDefault="00ED40BF" w:rsidP="001D2114">
+      <w:pPr>
+        <w:pStyle w:val="Punktlistanumrerad"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:left="1349" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Socialstyrelsens allmänna råd om diagnostik av och förebyggande åtgärder mot </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>rubellainfektion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (SOSFS 1982:13). Socialstyrelsens författningssamling. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidR="00DE6A3A" w:rsidRPr="00343C8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          </w:rPr>
+          <w:t>www.socialstyrelsen.se/globalassets/sharepoint-dokument/artikelkatalog/foreskrifter-och-allmanna-rad/1982-10-13.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3398AC7D" w14:textId="17C398D8" w:rsidR="00ED40BF" w:rsidRPr="00343C8A" w:rsidRDefault="00ED40BF" w:rsidP="001D2114">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="1349" w:hanging="357"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="0022065D" w:rsidR="00ED40BF" w:rsidP="0022065D" w:rsidRDefault="00ED40BF" w14:paraId="039535F9" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidRPr="00343C8A">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="23"/>
+          </w:rPr>
+          <w:t>Vaccination för medarbetare inom Västra Götalandsregionen.</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00343C8A">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="23"/>
+          </w:rPr>
+          <w:br/>
+          <w:t>(Dnr RS 2018-00382</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D37806" w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidR="00343DFF" w:rsidRPr="00343C8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="23"/>
+          </w:rPr>
+          <w:t>https://insidan.vgregion.se/styrande-dokument/vgr</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="031DFD8C" w14:textId="132AEA02" w:rsidR="00ED40BF" w:rsidRPr="00343C8A" w:rsidRDefault="00E66411" w:rsidP="14049E93">
+      <w:pPr>
+        <w:pStyle w:val="Punktlistanumrerad"/>
+        <w:ind w:left="1349" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Rekommendationer för preventiva insatser mot tuberkulos – Hälsokontroll, smittspårning och vaccination</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED40BF" w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Folkhälsomyndigeten </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32">
+        <w:r w:rsidR="4A881B82" w:rsidRPr="00343C8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          </w:rPr>
+          <w:t>Rekommendationer för preventiva insatser mot tuberkulos</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3094A370" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00343C8A" w:rsidRDefault="00ED40BF" w:rsidP="001D2114">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="1349" w:hanging="357"/>
-      </w:pPr>
-[...5 lines deleted...]
-          <w:t>enkät</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Allmänna bestämmelser 2017, §10. Sveriges Kommuner och </w:t>
+      </w:r>
+      <w:r w:rsidR="00315215" w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>Regioner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (SK</w:t>
+      </w:r>
+      <w:r w:rsidR="00315215" w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidRPr="00343C8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          </w:rPr>
+          <w:t>https://skr.se/skr/arbetsgivarekollektivavtal/kollektivavtal/allmannabestammelserab.145.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0022065D">
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00ED40BF" w:rsidR="00ED40BF" w:rsidP="0022065D" w:rsidRDefault="00ED40BF" w14:paraId="0E444935" w14:textId="77777777">
+    </w:p>
+    <w:p w14:paraId="514ECB08" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00343C8A" w:rsidRDefault="00ED40BF" w:rsidP="001D2114">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="1349" w:hanging="357"/>
-      </w:pPr>
-[...43 lines deleted...]
-    <w:p w:rsidRPr="00ED40BF" w:rsidR="00ED40BF" w:rsidP="0022065D" w:rsidRDefault="00ED40BF" w14:paraId="1751B34C" w14:textId="0C7E39FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>Basal hygien i vård och omsorg (SOSFS 2015:10). Socialstyrelsens författningssamling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidR="000571E5" w:rsidRPr="00343C8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          </w:rPr>
+          <w:t>www.socialstyrelsen.se/kunskapsstod-och-regler/regler-och-riktlinjer/foreskrifter-och-allmanna-rad/konsoliderade-foreskrifter/201510-om-basal-hygien-i-vard-och-omsorg</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="56CFC1BE" w14:textId="73F2F6A6" w:rsidR="00ED40BF" w:rsidRPr="00343C8A" w:rsidRDefault="00ED40BF" w:rsidP="001D2114">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="1349" w:hanging="357"/>
-      </w:pPr>
-[...8 lines deleted...]
-          <w:t>Hälsodeklaration avseende tuberkulos</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>Tarmburen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> smitta - riktlinje för att förhindra smittspridning vid Södra Älvsborgs Sjukhus </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidR="00343DFF" w:rsidRPr="00343C8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          </w:rPr>
+          <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrande-dokument</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00ED40BF">
-[...108 lines deleted...]
-    <w:p w:rsidRPr="00ED40BF" w:rsidR="00ED40BF" w:rsidP="0022065D" w:rsidRDefault="00ED40BF" w14:paraId="6264BD93" w14:textId="55A0D7F3">
+    </w:p>
+    <w:p w14:paraId="7B487148" w14:textId="47CAA3C0" w:rsidR="00ED40BF" w:rsidRPr="00343C8A" w:rsidRDefault="00ED40BF" w:rsidP="001D2114">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="1349" w:hanging="357"/>
-      </w:pPr>
-[...8 lines deleted...]
-          <w:t>Hälsodeklaration avseende tuberkulos</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>Stick- och skärskada samt exponering av blod hos personal. Sjukhusövergripande riktlinje, SÄS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidR="00343DFF" w:rsidRPr="00343C8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          </w:rPr>
+          <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrande-dokument</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00BA44EA">
-[...33 lines deleted...]
-    <w:p w:rsidRPr="00453838" w:rsidR="00ED40BF" w:rsidP="0022065D" w:rsidRDefault="00ED40BF" w14:paraId="4899A4C8" w14:textId="2E7501C3">
+    </w:p>
+    <w:p w14:paraId="252EE080" w14:textId="1CA7349C" w:rsidR="00ED40BF" w:rsidRPr="00343C8A" w:rsidRDefault="00856679" w:rsidP="001D2114">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="1349" w:hanging="357"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...12 lines deleted...]
-    <w:p w:rsidRPr="0022065D" w:rsidR="00ED40BF" w:rsidP="0022065D" w:rsidRDefault="00ED40BF" w14:paraId="49536AB1" w14:textId="59D1627E">
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Multiresistenta bakterier (MRB). Checklista för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>screenodlingar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> av patienter och medarbetare med förhöjd risk för bärarskap. Sjukhusövergripande rutin</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED40BF" w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>, SÄS</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED40BF" w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidR="00343DFF" w:rsidRPr="00343C8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          </w:rPr>
+          <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrande-dokument</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="12676665" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00343C8A" w:rsidRDefault="00ED40BF" w:rsidP="001D2114">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="1349" w:hanging="357"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...12 lines deleted...]
-    <w:p w:rsidRPr="005668CE" w:rsidR="00ED40BF" w:rsidP="0022065D" w:rsidRDefault="00ED40BF" w14:paraId="2030E092" w14:textId="6396E250">
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Offentlighets och sekretesslagen, 39 kap 2§. Svensk författningssamling.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidRPr="00343C8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          </w:rPr>
+          <w:t>www.riksdagen.se</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> under rubrik </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>Dokument &amp; lagar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23CFE6A4" w14:textId="77777777" w:rsidR="00C26945" w:rsidRPr="00343C8A" w:rsidRDefault="00ED40BF" w:rsidP="001D2114">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="1349" w:hanging="357"/>
-      </w:pPr>
-[...39 lines deleted...]
-      <w:bookmarkEnd w:id="199"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vårdhandboken, avsnitt </w:t>
+      </w:r>
+      <w:r w:rsidR="000B0B34" w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>Vårdhygien, infektioner och smittspridning</w:t>
+      </w:r>
+      <w:r w:rsidR="00C26945" w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r w:rsidR="00FE1774" w:rsidRPr="00343C8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="23"/>
+          </w:rPr>
+          <w:t>www.vardhandboken.se/vardhygien-infektioner-och-smittspridning</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="296E37D1" w14:textId="7D138320" w:rsidR="00ED40BF" w:rsidRPr="00343C8A" w:rsidRDefault="00ED40BF" w:rsidP="14049E93">
+      <w:pPr>
+        <w:pStyle w:val="Punktlistanumrerad"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:ind w:left="1349" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Smittskyddsenhetens </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5427" w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>mittskyddsblad, anmälningspliktiga sjukdomar:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Campylobacter </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5427" w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Salmonella </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Shigella </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79CFF306" w14:textId="5A6430A4" w:rsidR="00ED40BF" w:rsidRPr="00343C8A" w:rsidRDefault="07D118D0" w:rsidP="14049E93">
+      <w:pPr>
+        <w:pStyle w:val="Punktlistanumrerad"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="1349"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId40">
+        <w:r w:rsidRPr="00343C8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          </w:rPr>
+          <w:t>Anmälningspliktiga sjukdomar - Vårdgivarwebben Västra Götalandsregionen</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00ED40BF" w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="38A8C6E8" w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>(s</w:t>
+      </w:r>
+      <w:r w:rsidR="008B77D2" w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>ök på respektive diagnos)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39AB1807" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00343C8A" w:rsidRDefault="00ED40BF" w:rsidP="001D2114">
+      <w:pPr>
+        <w:pStyle w:val="Punktlistanumrerad"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:left="1349" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Vårdhandboken, avsnitt Vårdhygien, infektioner och smittspridning/ Herpesinfektioner, vård och behandling.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId41">
+        <w:r w:rsidR="00306E62" w:rsidRPr="00343C8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          </w:rPr>
+          <w:t>www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/infektioner-och-smittspridning/herpesinfektioner-vard-och-behandling/</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="73C59F47" w14:textId="77777777" w:rsidR="00CE76FF" w:rsidRPr="00343C8A" w:rsidRDefault="00B727CB" w:rsidP="00343DFF">
+      <w:pPr>
+        <w:pStyle w:val="Punktlistanumrerad"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:ind w:left="1349" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Vägledning för vaccination av personal inom vård och omsorg — Folkhälsomyndigheten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId42">
+        <w:r w:rsidR="003C3EB2" w:rsidRPr="00343C8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          </w:rPr>
+          <w:t>www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/v/vagledning-for-vaccination-av-personal-inom-vard-och-omsorg</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7F7C65B8" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00CB7F5F" w:rsidRDefault="00ED40BF" w:rsidP="00343DFF">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="200" w:name="_Länkförteckning"/>
+      <w:bookmarkStart w:id="201" w:name="_Toc434923361"/>
+      <w:bookmarkStart w:id="202" w:name="_Toc434925357"/>
+      <w:bookmarkStart w:id="203" w:name="_Toc256000013"/>
+      <w:bookmarkStart w:id="204" w:name="_Toc256000027"/>
+      <w:bookmarkStart w:id="205" w:name="_Toc256000041"/>
+      <w:bookmarkStart w:id="206" w:name="_Toc256000055"/>
+      <w:bookmarkStart w:id="207" w:name="_Toc256000069"/>
+      <w:bookmarkStart w:id="208" w:name="_Toc468449316"/>
+      <w:bookmarkStart w:id="209" w:name="_Toc256000083"/>
+      <w:bookmarkStart w:id="210" w:name="_Toc256000097"/>
+      <w:bookmarkStart w:id="211" w:name="_Toc256000111"/>
+      <w:bookmarkStart w:id="212" w:name="_Toc256000125"/>
+      <w:bookmarkStart w:id="213" w:name="_Toc5017454"/>
+      <w:bookmarkStart w:id="214" w:name="_Toc30088784"/>
+      <w:bookmarkStart w:id="215" w:name="_Toc256000129"/>
+      <w:bookmarkStart w:id="216" w:name="_Toc31299622"/>
+      <w:bookmarkStart w:id="217" w:name="_Toc256000151"/>
+      <w:bookmarkStart w:id="218" w:name="_Toc256000173"/>
+      <w:bookmarkStart w:id="219" w:name="_Toc256000186"/>
+      <w:bookmarkStart w:id="220" w:name="_Toc256000208"/>
+      <w:bookmarkStart w:id="221" w:name="_Toc256000230"/>
+      <w:bookmarkStart w:id="222" w:name="_Toc178000524"/>
+      <w:bookmarkStart w:id="223" w:name="_Toc242262377"/>
       <w:bookmarkEnd w:id="200"/>
+      <w:r w:rsidRPr="00CB7F5F">
+        <w:t>Länkförteckning</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="201"/>
       <w:bookmarkEnd w:id="202"/>
       <w:bookmarkEnd w:id="203"/>
       <w:bookmarkEnd w:id="204"/>
       <w:bookmarkEnd w:id="205"/>
       <w:bookmarkEnd w:id="206"/>
       <w:bookmarkEnd w:id="207"/>
       <w:bookmarkEnd w:id="208"/>
       <w:bookmarkEnd w:id="209"/>
       <w:bookmarkEnd w:id="210"/>
       <w:bookmarkEnd w:id="211"/>
       <w:bookmarkEnd w:id="212"/>
       <w:bookmarkEnd w:id="213"/>
       <w:bookmarkEnd w:id="214"/>
       <w:bookmarkEnd w:id="215"/>
       <w:bookmarkEnd w:id="216"/>
       <w:bookmarkEnd w:id="217"/>
       <w:bookmarkEnd w:id="218"/>
       <w:bookmarkEnd w:id="219"/>
       <w:bookmarkEnd w:id="220"/>
       <w:bookmarkEnd w:id="221"/>
       <w:bookmarkEnd w:id="222"/>
       <w:bookmarkEnd w:id="223"/>
     </w:p>
-    <w:p w:rsidRPr="00FE1774" w:rsidR="00ED40BF" w:rsidP="00C3164C" w:rsidRDefault="00ED40BF" w14:paraId="143FFF70" w14:textId="77777777">
-[...1789 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w14:paraId="625738A8" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00ED40BF" w:rsidRDefault="00ED40BF" w:rsidP="00343DFF">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1349"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED40BF">
         <w:t>Arbetsmiljöverket</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED40BF">
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId42">
+      <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidRPr="000C3D36">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.av.se</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00ED40BF">
         <w:t xml:space="preserve"> under rubrik </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED40BF">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Lag och rätt</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00ED40BF" w:rsidR="00ED40BF" w:rsidP="0022065D" w:rsidRDefault="00ED40BF" w14:paraId="30A925FD" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w14:paraId="472565C3" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00ED40BF" w:rsidRDefault="00ED40BF" w:rsidP="00343DFF">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1349"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED40BF">
         <w:t>Folkhälsomyndigheten.</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED40BF">
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId43">
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidRPr="000C3D36">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.folkhalsomyndigheten.se</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="00ED40BF" w:rsidR="00ED40BF" w:rsidP="0022065D" w:rsidRDefault="00ED40BF" w14:paraId="642324CA" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w14:paraId="00BDD6CA" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00ED40BF" w:rsidRDefault="00ED40BF" w:rsidP="00343DFF">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1349"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED40BF">
         <w:t>Kunskapsguiden</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED40BF">
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId44">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidRPr="000C3D36">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.kunskapsguiden.se</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="00ED40BF" w:rsidR="00ED40BF" w:rsidP="0022065D" w:rsidRDefault="00ED40BF" w14:paraId="334736F8" w14:textId="33CFA1B0">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w14:paraId="0DE5BAE8" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00ED40BF" w:rsidRDefault="00ED40BF" w:rsidP="00343DFF">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1349"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED40BF">
         <w:t>Sjukhusövergripande styrdokument, SÄS</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED40BF">
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId45">
-[...2 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+      <w:hyperlink r:id="rId46" w:history="1">
+        <w:r w:rsidR="000C3D36" w:rsidRPr="000C3D36">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="00ED40BF" w:rsidR="00ED40BF" w:rsidP="0022065D" w:rsidRDefault="00BA235E" w14:paraId="4E149CE9" w14:textId="6D8F0078">
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00ED40BF" w:rsidR="00ED40BF">
+    <w:p w14:paraId="4140209D" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00ED40BF" w:rsidRDefault="00ED40BF" w:rsidP="00343DFF">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1349"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId47" w:history="1">
+        <w:r w:rsidRPr="00ED40BF">
           <w:t>Smittskyddsenheten i Västra Götaland</w:t>
         </w:r>
       </w:hyperlink>
-      <w:bookmarkStart w:name="OLE_LINK1" w:id="381"/>
-      <w:r w:rsidRPr="00ED40BF" w:rsidR="00ED40BF">
+      <w:bookmarkStart w:id="224" w:name="OLE_LINK1"/>
+      <w:r w:rsidRPr="00ED40BF">
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId47">
-[...2 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+      <w:hyperlink r:id="rId48" w:history="1">
+        <w:r w:rsidRPr="001A2F6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.vgregion.se/smittskydd</w:t>
         </w:r>
       </w:hyperlink>
-      <w:bookmarkEnd w:id="381"/>
-[...3 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+      <w:bookmarkEnd w:id="224"/>
+    </w:p>
+    <w:p w14:paraId="542FED34" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00ED40BF" w:rsidRDefault="00ED40BF" w:rsidP="00343DFF">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1349"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED40BF">
         <w:t>Socialstyrelsen</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED40BF">
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId48">
+      <w:hyperlink r:id="rId49" w:history="1">
         <w:r w:rsidRPr="001A2F6F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.socialstyrelsen.se</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="00ED40BF" w:rsidR="00ED40BF" w:rsidP="0022065D" w:rsidRDefault="00ED40BF" w14:paraId="7F786DD9" w14:textId="40B10C17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w14:paraId="4DABD508" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00ED40BF" w:rsidRDefault="00ED40BF" w:rsidP="00343DFF">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1349"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED40BF">
         <w:t>Svensk författningssamling. Sveriges riksdag.</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED40BF">
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId49">
+      <w:hyperlink r:id="rId50" w:history="1">
         <w:r w:rsidRPr="001A2F6F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.riksdagen.se</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00ED40BF">
         <w:t xml:space="preserve"> under rubrik </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED40BF">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Dokument &amp; lagar</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00ED40BF" w:rsidR="00ED40BF" w:rsidP="0022065D" w:rsidRDefault="00ED40BF" w14:paraId="4A1B1FAF" w14:textId="50E5F6D2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w14:paraId="54187862" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00ED40BF" w:rsidRDefault="00ED40BF" w:rsidP="00343DFF">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1349"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED40BF">
+        <w:lastRenderedPageBreak/>
         <w:t>Sveriges kommuner och Landsting (SKL)</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED40BF">
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId50">
-[...2 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+      <w:hyperlink r:id="rId51" w:history="1">
+        <w:r w:rsidR="00CF6F69" w:rsidRPr="00CF6F69">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.skr.se</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="00ED40BF" w:rsidR="00ED40BF" w:rsidP="0022065D" w:rsidRDefault="00BA235E" w14:paraId="0D9B4E2D" w14:textId="307605D0">
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00ED40BF" w:rsidR="00ED40BF">
+    <w:p w14:paraId="49CF37B2" w14:textId="73B06036" w:rsidR="00ED40BF" w:rsidRPr="00ED40BF" w:rsidRDefault="00ED40BF" w:rsidP="00343DFF">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1349"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId52" w:history="1">
+        <w:r w:rsidRPr="00ED40BF">
           <w:t>Vaccinationsenkät</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00ED40BF" w:rsidR="00ED40BF">
+      <w:r w:rsidRPr="00ED40BF">
         <w:t>. HR, SÄS</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED40BF" w:rsidR="00ED40BF">
+      <w:r w:rsidRPr="00ED40BF">
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId52">
-[...4 lines deleted...]
-          <w:t>https://hittadokument.vgregion.se/sas</w:t>
+      <w:hyperlink r:id="rId53" w:history="1">
+        <w:r w:rsidR="00343DFF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrande-dokument</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="00ED40BF" w:rsidR="00ED40BF" w:rsidP="0022065D" w:rsidRDefault="00ED40BF" w14:paraId="1A12C068" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w14:paraId="2D987750" w14:textId="77777777" w:rsidR="00ED40BF" w:rsidRPr="00ED40BF" w:rsidRDefault="00ED40BF" w:rsidP="00343DFF">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1349"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED40BF">
         <w:t xml:space="preserve">Vårdhandboken.se </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED40BF">
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId53">
+      <w:hyperlink r:id="rId54" w:history="1">
         <w:r w:rsidRPr="00836E23">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.vardhandboken.se</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="0022065D" w:rsidRDefault="00ED40BF" w14:paraId="76B9F95B" w14:textId="48AD7F36">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w14:paraId="4D26151F" w14:textId="77777777" w:rsidR="00343DFF" w:rsidRPr="00536A5A" w:rsidRDefault="00ED40BF" w:rsidP="001D2114">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1349" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED40BF">
         <w:t>Vårdhygien, Södra Älvsborgs Sjukhus</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED40BF">
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId54">
-[...2 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+      <w:hyperlink r:id="rId55" w:history="1">
+        <w:r w:rsidR="00767FC2" w:rsidRPr="00767FC2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/medicinska-omraden/vardhygien-och-smitta</w:t>
         </w:r>
       </w:hyperlink>
-      <w:bookmarkEnd w:id="0"/>
-[...6 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId59"/>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="40AA233F" w14:textId="280B3B69" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="00B96AFF">
+      <w:headerReference w:type="default" r:id="rId56"/>
+      <w:footerReference w:type="even" r:id="rId57"/>
+      <w:footerReference w:type="default" r:id="rId58"/>
+      <w:headerReference w:type="first" r:id="rId59"/>
+      <w:footerReference w:type="first" r:id="rId60"/>
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
-      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
+      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B505F8" w:rsidRDefault="00B505F8" w14:paraId="7C4289B7" w14:textId="77777777">
+    <w:p w14:paraId="6B524AD9" w14:textId="77777777" w:rsidR="00582417" w:rsidRDefault="00582417">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B505F8" w:rsidRDefault="00B505F8" w14:paraId="5D440F49" w14:textId="77777777">
+    <w:p w14:paraId="71946FA3" w14:textId="77777777" w:rsidR="00582417" w:rsidRDefault="00582417">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00B505F8" w:rsidRDefault="00B505F8" w14:paraId="27574BE9" w14:textId="77777777">
+    <w:p w14:paraId="1B44B07B" w14:textId="77777777" w:rsidR="00582417" w:rsidRDefault="00582417">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier">
-    <w:panose1 w:val="02070409020205020404"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
-    <w:altName w:val="Calibri"/>
+    <w:altName w:val="Geneva"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
-    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-[...2 lines deleted...]
-        <w:rStyle w:val="PageNumber"/>
+      <w:pStyle w:val="Sidfot"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+      <w:rPr>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
+  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...26 lines deleted...]
-            <w:szCs w:val="16"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00582417" w:rsidP="00EC0A68">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:id w:val="-2070031421"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-      </w:p>
-[...1 lines deleted...]
-  </w:sdt>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="063AE373">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660291" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4388307</wp:posOffset>
+            <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-27355</wp:posOffset>
+            <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1897920" cy="384860"/>
-          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:extent cx="1953671" cy="348178"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="9" name="Bildobjekt 9">
+          <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPr id="12" name="Bildobjekt 12">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1953671" cy="396165"/>
+                    <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B505F8" w:rsidRDefault="00B505F8" w14:paraId="69AE175C" w14:textId="77777777"/>
+    <w:p w14:paraId="4886E318" w14:textId="77777777" w:rsidR="00582417" w:rsidRDefault="00582417"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B505F8" w:rsidRDefault="00B505F8" w14:paraId="1358EE3A" w14:textId="77777777">
+    <w:p w14:paraId="47896D79" w14:textId="77777777" w:rsidR="00582417" w:rsidRDefault="00582417">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00B505F8" w:rsidRDefault="00B505F8" w14:paraId="0C7579EF" w14:textId="77777777">
+    <w:p w14:paraId="00AF7790" w14:textId="77777777" w:rsidR="00582417" w:rsidRDefault="00582417">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
+                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict w14:anchorId="26C1727B">
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
+          <w:pict>
+            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="6D41DF98" w14:textId="1B285E8B">
+                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="00413A60" w14:paraId="058CDD4D" w14:textId="4A49575C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="058CDD4D" w14:textId="448A65ED" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4667250" cy="323850"/>
+              <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:wrapNone/>
+              <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="4667250" cy="323850"/>
+                        <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
+                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict w14:anchorId="16ED6639">
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
+          <w:pict>
+            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="685B7E76" w14:textId="0A2CCBAA">
+                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
+              <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
-    </w:r>
-[...85 lines deleted...]
-      <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF1D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FBCC56FC"/>
+    <w:nsid w:val="FFFFFF88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7896AA1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...140 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="a"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3036"/>
         </w:tabs>
         <w:ind w:left="3036" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
-[...5 lines deleted...]
-      </w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="124F02F6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="96780112"/>
+    <w:lvl w:ilvl="0" w:tplc="041D000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF88"/>
-[...491 lines deleted...]
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FD26138"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C1C89E22"/>
     <w:lvl w:ilvl="0" w:tplc="443864DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20F1710E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CE787682"/>
     <w:lvl w:ilvl="0" w:tplc="CD0AB1C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="Punktlistaalfabetisk"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1709" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3756" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -7611,983 +5332,962 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7356" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8076" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="8796" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38A42FB9"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="314C78B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="09EA9066"/>
+    <w:tmpl w:val="2CDC6436"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40C928FF"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B492187"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0AE0B72A"/>
+    <w:tmpl w:val="D090BEC6"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1712" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2432" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3152" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3872" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4592" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5312" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6032" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6752" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7472" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42196C05"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40CC02F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="741857FC"/>
-[...143 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+    <w:tmpl w:val="9DE018C8"/>
+    <w:lvl w:ilvl="0" w:tplc="041D000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3036" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3756" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4476" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="2727" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5196" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5916" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6636" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="4887" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7356" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="8076" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="8796" w:hanging="180"/>
+        <w:ind w:left="7047" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51AB58F1"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C0E6ADF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="97200AA0"/>
-[...106 lines deleted...]
-      </w:rPr>
+    <w:tmpl w:val="765C3B94"/>
+    <w:lvl w:ilvl="0" w:tplc="041D000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50BD1D16"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1F8A4350"/>
+    <w:lvl w:ilvl="0" w:tplc="041D000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51961E8C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="324A9E44"/>
+    <w:lvl w:ilvl="0" w:tplc="041D000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="575E01E6"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62FE6D4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E154E454"/>
+    <w:tmpl w:val="1CBCDDF2"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63DF412B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="81DC4B50"/>
     <w:lvl w:ilvl="0" w:tplc="354E568E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Punktlistanumrerad"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1353" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -8630,1616 +6330,1289 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A0C2655"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66DA09F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7012C2DA"/>
-[...115 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:tmpl w:val="BA6682C2"/>
+    <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="ListParagraph"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...7 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...7 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="3">
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...7 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...7 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="6">
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="7">
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73AF5679"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="14183C60"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1647" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B0961ACA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2751" w:hanging="744"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3087" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3807" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4527" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5247" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5967" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="8">
+        <w:ind w:left="6687" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7407" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7666060C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B7AE443A"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1647" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2367" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3087" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3807" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4527" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5247" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5967" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6687" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-        <w:ind w:left="6480" w:hanging="720"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7407" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...339 lines deleted...]
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="1" w16cid:durableId="762651061">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="762651061">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="2" w16cid:durableId="256255119">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1512530124">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="3" w16cid:durableId="1950118940">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="81806646">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1896038525">
+    <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="168448629">
+  <w:num w:numId="6" w16cid:durableId="861477783">
     <w:abstractNumId w:val="2"/>
-    <w:lvlOverride w:ilvl="0">
-[...1 lines deleted...]
-    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="929659330">
-[...3 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="7" w16cid:durableId="57095060">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1529294900">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="8" w16cid:durableId="36130748">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="989750973">
-[...3 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="9" w16cid:durableId="883566812">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1205600638">
-[...3 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="10" w16cid:durableId="1975139563">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1173376506">
-[...5 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="256255119">
+  <w:num w:numId="11" w16cid:durableId="209463723">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1983458498">
+  <w:num w:numId="12" w16cid:durableId="1696032597">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1908874803">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="118113806">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1684240267">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="746265680">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="658921149">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="918948453">
-[...3 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="18" w16cid:durableId="1080758981">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1357000636">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="19" w16cid:durableId="1429814553">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1964456373">
-[...118 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="19"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:attachedTemplate r:id="rId1"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
-  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke weight="1pt" color="#4a773c"/>
-      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+      <v:stroke color="#4a773c" weight="1pt"/>
+      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000021A2"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
+    <w:rsid w:val="0005652A"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000571E5"/>
     <w:rsid w:val="00060006"/>
+    <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
+    <w:rsid w:val="00070C70"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="00087F33"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="00096FD6"/>
     <w:rsid w:val="000A3145"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B0B34"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B4DA0"/>
     <w:rsid w:val="000B7715"/>
+    <w:rsid w:val="000C13CD"/>
     <w:rsid w:val="000C3D36"/>
     <w:rsid w:val="000C7B79"/>
     <w:rsid w:val="000D70A4"/>
     <w:rsid w:val="000E463B"/>
+    <w:rsid w:val="000E4811"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F22DD"/>
     <w:rsid w:val="000F38FA"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00100236"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
+    <w:rsid w:val="001108C0"/>
+    <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001121D4"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="00144A8A"/>
     <w:rsid w:val="00146650"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00160B41"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
+    <w:rsid w:val="0017508E"/>
     <w:rsid w:val="001762E8"/>
     <w:rsid w:val="00181FDC"/>
+    <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="00187DBD"/>
     <w:rsid w:val="00194F0E"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="00196D88"/>
     <w:rsid w:val="001971AD"/>
     <w:rsid w:val="001A2F6F"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B128B"/>
     <w:rsid w:val="001B5BA4"/>
     <w:rsid w:val="001B7281"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C27A5"/>
     <w:rsid w:val="001C2EE9"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
+    <w:rsid w:val="001D2114"/>
     <w:rsid w:val="001D33EC"/>
     <w:rsid w:val="001E0DF3"/>
+    <w:rsid w:val="001E3789"/>
     <w:rsid w:val="001F78C7"/>
     <w:rsid w:val="00205913"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="002116BD"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="0022065D"/>
+    <w:rsid w:val="002273C9"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="00255DC8"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
+    <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="002934CA"/>
+    <w:rsid w:val="00293844"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="00295AB5"/>
     <w:rsid w:val="00297ACE"/>
+    <w:rsid w:val="002A1C4F"/>
+    <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0A37"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C54B9"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D1621"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F5CAE"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="0030502C"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00306E62"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="00315215"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="0032711A"/>
     <w:rsid w:val="00337F99"/>
+    <w:rsid w:val="003410BD"/>
     <w:rsid w:val="00341411"/>
     <w:rsid w:val="0034307B"/>
+    <w:rsid w:val="00343C8A"/>
+    <w:rsid w:val="00343DFF"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="0035430D"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="00362143"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="00365452"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00373088"/>
     <w:rsid w:val="0037387F"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="00386A93"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003A59B3"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003C3EB2"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D3F6C"/>
     <w:rsid w:val="003D69B1"/>
+    <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004159D5"/>
     <w:rsid w:val="00421611"/>
     <w:rsid w:val="004230F7"/>
+    <w:rsid w:val="0042550C"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00441042"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00445348"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="0045025F"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00453838"/>
     <w:rsid w:val="004562A4"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
+    <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004A563F"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
+    <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D325C"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004E3455"/>
     <w:rsid w:val="004E3911"/>
     <w:rsid w:val="004F10F0"/>
     <w:rsid w:val="004F170D"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00503A88"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00562A93"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="005668CE"/>
     <w:rsid w:val="00567820"/>
+    <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
+    <w:rsid w:val="00582417"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005B06A8"/>
     <w:rsid w:val="005B7AFB"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
+    <w:rsid w:val="005D2737"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
+    <w:rsid w:val="005F0A20"/>
     <w:rsid w:val="005F6E6B"/>
     <w:rsid w:val="00601A6D"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="006105F8"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00615689"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617B9E"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00624FB1"/>
     <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="006318A4"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="00636B74"/>
     <w:rsid w:val="00642ADD"/>
     <w:rsid w:val="0065595B"/>
+    <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00672554"/>
+    <w:rsid w:val="00672EC3"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00683862"/>
+    <w:rsid w:val="00685193"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
+    <w:rsid w:val="006B1273"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B40AB"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C2698"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D011D"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D02B0"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D441E"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E0E87"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
+    <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
+    <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="007454DD"/>
     <w:rsid w:val="00753B05"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00755610"/>
+    <w:rsid w:val="00756CF8"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00763D69"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00767FC2"/>
     <w:rsid w:val="00771100"/>
+    <w:rsid w:val="00774944"/>
     <w:rsid w:val="00774C32"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078125A"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
+    <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A3781"/>
     <w:rsid w:val="007A4565"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D2DAE"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007E085C"/>
+    <w:rsid w:val="007E4E5C"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F321B"/>
     <w:rsid w:val="007F47CE"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="007F7CF6"/>
     <w:rsid w:val="00800217"/>
     <w:rsid w:val="00805EB7"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
+    <w:rsid w:val="00831C35"/>
     <w:rsid w:val="0083218B"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00836E23"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="008479BD"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008561AF"/>
     <w:rsid w:val="00856679"/>
+    <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
+    <w:rsid w:val="00873419"/>
     <w:rsid w:val="00873D2C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892B40"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A1043"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008B2D18"/>
     <w:rsid w:val="008B5A45"/>
     <w:rsid w:val="008B5F5F"/>
     <w:rsid w:val="008B68F4"/>
     <w:rsid w:val="008B77D2"/>
     <w:rsid w:val="008C4B27"/>
+    <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
+    <w:rsid w:val="008D124E"/>
     <w:rsid w:val="008D1863"/>
+    <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E3E91"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F173D"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
+    <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00920F74"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0092458A"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="0095205B"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00955D4A"/>
+    <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="00986AE7"/>
     <w:rsid w:val="00993B5A"/>
+    <w:rsid w:val="009A07DC"/>
     <w:rsid w:val="009A0B07"/>
     <w:rsid w:val="009A0B6D"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009A5675"/>
     <w:rsid w:val="009B168D"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009B5E7A"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C124D"/>
     <w:rsid w:val="009C192E"/>
+    <w:rsid w:val="009C2E3E"/>
+    <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D43D9"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A026D7"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
+    <w:rsid w:val="00A26C05"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A52E03"/>
     <w:rsid w:val="00A54A0B"/>
+    <w:rsid w:val="00A55086"/>
     <w:rsid w:val="00A60A58"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A750F6"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA5113"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AB7EC8"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
+    <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AE5F85"/>
     <w:rsid w:val="00AF0E90"/>
+    <w:rsid w:val="00AF1B6B"/>
     <w:rsid w:val="00AF5AAF"/>
+    <w:rsid w:val="00AF7CA0"/>
     <w:rsid w:val="00B0022E"/>
     <w:rsid w:val="00B03A66"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
+    <w:rsid w:val="00B14487"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
+    <w:rsid w:val="00B25E8E"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
+    <w:rsid w:val="00B405A1"/>
+    <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B47BC7"/>
     <w:rsid w:val="00B505F8"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B65B5A"/>
     <w:rsid w:val="00B66D60"/>
+    <w:rsid w:val="00B7225C"/>
     <w:rsid w:val="00B727CB"/>
     <w:rsid w:val="00B75EDE"/>
+    <w:rsid w:val="00B7675E"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B83179"/>
+    <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B87F3E"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
+    <w:rsid w:val="00B96AFF"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BA235E"/>
     <w:rsid w:val="00BA44EA"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
+    <w:rsid w:val="00BC6590"/>
+    <w:rsid w:val="00BD3753"/>
     <w:rsid w:val="00BE7978"/>
+    <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C025B6"/>
     <w:rsid w:val="00C06990"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C21809"/>
     <w:rsid w:val="00C26945"/>
     <w:rsid w:val="00C3164C"/>
     <w:rsid w:val="00C36F10"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C61AD1"/>
     <w:rsid w:val="00C6238A"/>
     <w:rsid w:val="00C675DB"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C71498"/>
     <w:rsid w:val="00C7153E"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C77C47"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
+    <w:rsid w:val="00C9699F"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CB79A6"/>
     <w:rsid w:val="00CB7F5F"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CE76FF"/>
     <w:rsid w:val="00CF6F69"/>
     <w:rsid w:val="00CF70BB"/>
+    <w:rsid w:val="00D00BD7"/>
+    <w:rsid w:val="00D05FC9"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
+    <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D31F1D"/>
     <w:rsid w:val="00D322F7"/>
     <w:rsid w:val="00D37806"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47461"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D50C8C"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D6222D"/>
+    <w:rsid w:val="00D62468"/>
+    <w:rsid w:val="00D648D3"/>
+    <w:rsid w:val="00D67C88"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA203D"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DC0515"/>
+    <w:rsid w:val="00DC1B74"/>
     <w:rsid w:val="00DC777C"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DD5427"/>
     <w:rsid w:val="00DD58FD"/>
     <w:rsid w:val="00DE36B1"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
+    <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DE68BE"/>
     <w:rsid w:val="00DE6A3A"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E022AD"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E03C25"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E1237B"/>
     <w:rsid w:val="00E13E51"/>
     <w:rsid w:val="00E225AC"/>
+    <w:rsid w:val="00E411B6"/>
     <w:rsid w:val="00E4747B"/>
+    <w:rsid w:val="00E50D56"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E60AD7"/>
     <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="00E64ABD"/>
     <w:rsid w:val="00E66411"/>
     <w:rsid w:val="00E71541"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E81184"/>
+    <w:rsid w:val="00E82F5D"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90872"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EA4433"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC39AB"/>
+    <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED40BF"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE22BD"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EF307F"/>
     <w:rsid w:val="00F04B84"/>
     <w:rsid w:val="00F21EC2"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F40A47"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F918BB"/>
     <w:rsid w:val="00FA5293"/>
     <w:rsid w:val="00FA788C"/>
     <w:rsid w:val="00FA7C4D"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FC524D"/>
     <w:rsid w:val="00FC5DF9"/>
     <w:rsid w:val="00FD0940"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD3C98"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FE1774"/>
     <w:rsid w:val="00FE4BDA"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="02D2349B"/>
     <w:rsid w:val="0699F00B"/>
+    <w:rsid w:val="06DE4587"/>
+    <w:rsid w:val="07D118D0"/>
     <w:rsid w:val="09EE0492"/>
+    <w:rsid w:val="0BE8DF00"/>
+    <w:rsid w:val="14049E93"/>
     <w:rsid w:val="14D6373F"/>
+    <w:rsid w:val="1553F6C4"/>
     <w:rsid w:val="17FBF674"/>
     <w:rsid w:val="19F2D5FB"/>
+    <w:rsid w:val="1B7F5781"/>
+    <w:rsid w:val="1B854853"/>
+    <w:rsid w:val="1CFBF0D0"/>
     <w:rsid w:val="1E9C9384"/>
+    <w:rsid w:val="244BFD3D"/>
     <w:rsid w:val="30867EB0"/>
+    <w:rsid w:val="30EF9777"/>
     <w:rsid w:val="32224F11"/>
+    <w:rsid w:val="38A8C6E8"/>
     <w:rsid w:val="413E251E"/>
+    <w:rsid w:val="429422B6"/>
+    <w:rsid w:val="4A881B82"/>
     <w:rsid w:val="4FB7DB5D"/>
     <w:rsid w:val="5037A33A"/>
     <w:rsid w:val="516DE29C"/>
     <w:rsid w:val="525A00FA"/>
+    <w:rsid w:val="5BB7B306"/>
+    <w:rsid w:val="5E669FD3"/>
     <w:rsid w:val="6142C653"/>
+    <w:rsid w:val="623830D3"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="66FF500E"/>
+    <w:rsid w:val="6817D890"/>
+    <w:rsid w:val="696C10C1"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="7121D954"/>
     <w:rsid w:val="74EC8FA8"/>
     <w:rsid w:val="7B16A942"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke weight="1pt" color="#4a773c"/>
-      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+      <v:stroke color="#4a773c" weight="1pt"/>
+      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{4816D35C-0606-4ADC-98F5-57613EF86286}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10264,75 +7637,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -10367,57 +7740,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="21"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:semiHidden="1" w:uiPriority="31"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:semiHidden="1" w:uiPriority="32"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -10475,2436 +7848,2415 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
+    <w:qFormat/>
     <w:rsid w:val="00ED40BF"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
+    <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC524D"/>
+    <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="1500" w:after="160"/>
-      <w:ind w:left="992"/>
+      <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
+      <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
+    <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="567"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading3Char"/>
+    <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="567"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading4Char"/>
+    <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading5Char"/>
+    <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="Rubrik6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00ED40BF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading7">
+  <w:style w:type="paragraph" w:styleId="Rubrik7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00ED40BF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading9">
+  <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading9Char"/>
+    <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00ED40BF"/>
+    <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40" w:after="0"/>
+      <w:spacing w:before="40" w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable1">
+  <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PageNumber">
+  <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002651D6"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
-      <w:spacing w:after="240"/>
+      <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="567"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
-    <w:name w:val="Heading 1 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
+    <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
-    <w:link w:val="Heading1"/>
+    <w:link w:val="Rubrik1"/>
     <w:rsid w:val="00FC524D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
-[...1 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
+    <w:name w:val="Sidfot Char"/>
+    <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="TitleChar"/>
+    <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
-      <w:tabs>
-[...1 lines deleted...]
-      </w:tabs>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
       <w:spacing w:after="40"/>
-      <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
-[...1 lines deleted...]
-    <w:link w:val="Title"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
+    <w:name w:val="Rubrik Char"/>
+    <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
+    <w:name w:val="Ballongtext Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
-    <w:basedOn w:val="Heading2"/>
+    <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
-    <w:name w:val="Heading 2 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
+    <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading2"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
-    <w:name w:val="Heading 3 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
+    <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading3"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
-    <w:name w:val="Heading 4 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
+    <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading4"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Heading5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
+    <w:name w:val="Rubrik 5 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="13"/>
+        <w:numId w:val="7"/>
       </w:numPr>
-      <w:ind w:left="1712" w:hanging="357"/>
+      <w:spacing w:line="360" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC1">
+  <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0022065D"/>
+    <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
+      <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="567" w:right="142"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="567"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Omslagsunderrubrik" w:customStyle="1">
-[...27 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="TOC2">
+  <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0022065D"/>
+    <w:rsid w:val="00343DFF"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="8789"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
-      <w:ind w:left="1349"/>
+      <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="851" w:right="0"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC3">
+  <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0022065D"/>
+    <w:rsid w:val="00E61294"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="1707"/>
+      <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="480"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC4">
+  <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0022065D"/>
+    <w:rsid w:val="00E61294"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="2064"/>
+      <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC5">
+  <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC6">
+  <w:style w:type="paragraph" w:styleId="Innehll6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1200"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC7">
+  <w:style w:type="paragraph" w:styleId="Innehll7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC8">
+  <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC9">
+  <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="00C7153E"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:before="240" w:after="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="567"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
-      <w:spacing w:after="0"/>
+      <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="567"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable2">
+  <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent1">
+  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent6">
+  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent1">
+  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
+  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
+  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent6">
+  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightShading-Accent1">
+  <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListBullet">
+  <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0022065D"/>
+    <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="18"/>
+        <w:numId w:val="8"/>
       </w:numPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:ind w:left="1349" w:hanging="357"/>
+      <w:spacing w:line="360" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable3">
+  <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable4">
+  <w:style w:type="table" w:styleId="Oformateradtabell4">
     <w:name w:val="Plain Table 4"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
+  <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
+    <w:name w:val="Sidhuvud Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Heading6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
+    <w:name w:val="Rubrik 9 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00ED40BF"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...29 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Punktlista1" w:customStyle="1">
-    <w:name w:val="Punktlista 1"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a">
+    <w:next w:val="Normal"/>
     <w:rsid w:val="00ED40BF"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="6"/>
-[...16 lines deleted...]
-        <w:numId w:val="2"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="80"/>
       <w:ind w:left="3033" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListNumber">
-[...87 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Punktlistanumrerad" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Punktlistanumrerad">
     <w:name w:val="Punktlista numrerad"/>
-    <w:rsid w:val="007A4565"/>
+    <w:rsid w:val="005F0A20"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="19"/>
+        <w:numId w:val="4"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1349"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="80" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="1349" w:right="868" w:hanging="357"/>
+      <w:ind w:left="0" w:right="868" w:firstLine="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="Underrubrik">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="SubtitleChar"/>
+    <w:link w:val="UnderrubrikChar"/>
     <w:qFormat/>
-    <w:rsid w:val="001B128B"/>
+    <w:rsid w:val="005F0A20"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="160" w:after="0"/>
       <w:ind w:left="992"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
       <w:b/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Subtitle"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikChar">
+    <w:name w:val="Underrubrik Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Underrubrik"/>
     <w:rsid w:val="001B128B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B727CB"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Punktlistaalfabetisk" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Punktlistaalfabetisk">
     <w:name w:val="Punktlista alfabetisk"/>
-    <w:rsid w:val="00187DBD"/>
+    <w:rsid w:val="005F0A20"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="25"/>
+        <w:numId w:val="2"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1707"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="80" w:line="288" w:lineRule="auto"/>
       <w:ind w:right="868"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001A2F6F"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+    <w:name w:val="Underrubrik VGR"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="UnderrubrikVGRChar"/>
+    <w:uiPriority w:val="3"/>
+    <w:qFormat/>
+    <w:rsid w:val="001D2114"/>
+    <w:pPr>
+      <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="567"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="44"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+    <w:name w:val="Underrubrik VGR Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="UnderrubrikVGR"/>
+    <w:uiPriority w:val="3"/>
+    <w:rsid w:val="001D2114"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="44"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Brdtext">
+    <w:name w:val="Body Text"/>
+    <w:aliases w:val="(=Löpande text)"/>
+    <w:link w:val="BrdtextChar"/>
+    <w:rsid w:val="001D2114"/>
+    <w:pPr>
+      <w:spacing w:after="160"/>
+      <w:ind w:left="2676"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
+    <w:name w:val="Brödtext Char"/>
+    <w:aliases w:val="(=Löpande text) Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Brdtext"/>
+    <w:rsid w:val="001D2114"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
+    <w:name w:val="Tabell"/>
+    <w:link w:val="TabellChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="001D2114"/>
+    <w:pPr>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:ind w:right="-142"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
+    <w:name w:val="Tabell Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Tabell"/>
+    <w:rsid w:val="001D2114"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarer">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="KommentarerChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
+    <w:name w:val="Kommentarer Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Kommentarer"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Kommentarsreferens">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -12926,67 +10278,60 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-401/SURROGATE/H%c3%a4lsodeklaration%20med%20avseende%20p%c3%a5%20tuberkulos.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-466/SURROGATE/Tuberkulos%20(informationsblad%20till%20medarbetare).pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/halso--och-sjukvardslag_sfs-2017-30" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/smittskydd-vastra-gotaland/anmalningspliktiga-sjukdomar---information-och-handlaggning-av-sjukdomsfall/" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="V&#229;rdhygien,%20infektioner%20och%20smittspridningV&#229;rdhygienBasala%20hygienrutiner%20och%20kl&#228;dreglerKl&#228;dregler" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-185/SURROGATE/Tarmburen%20smitta%20-%20riktlinje%20f%c3%b6r%20att%20f%c3%b6rhindra%20smittspridning%20vid%20S%c3%b6dra%20%c3%84lvsborgs%20Sjukhus.pdf" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.av.se/" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vgregion.se/smittskydd" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.skr.se/" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-401/SURROGATE/H%c3%a4lsodeklaration%20med%20avseende%20p%c3%a5%20tuberkulos.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/workspace/SpacesStore/dcb8959c-cf54-4426-bc23-48e21d2dfdfa/Rutin%20vaccination%20av%20medarbetare%20inom%20V%c3%a4stra%20G%c3%b6talandsregionen.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/r/rekommendationer-om-influensavaccination-till-riskgrupper/" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://skr.se/skr/arbetsgivarekollektivavtal/kollektivavtal/allmannabestammelserab.145.html" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/offentlighets--och-sekretesslag-2009400_sfs-2009-400" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/infektioner-och-smittspridning/herpesinfektioner-vard-och-behandling/" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument/" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vardhandboken.se" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-448/SURROGATE/Vaccinationsenk%c3%a4t%20till%20medarbetare%20vid%20S%c3%84S%20som%20arbetar%20patientn%c3%a4ra%20eller%20utf%c3%b6r%20patientn%c3%a4ra%20sysslor.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-448/SURROGATE/Vaccinationsenk%c3%a4t%20till%20medarbetare%20vid%20S%c3%84S%20som%20arbetar%20patientn%c3%a4ra%20eller%20utf%c3%b6r%20patientn%c3%a4ra%20sysslor.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/infektioner-och-smittspridning/herpesinfektioner-vard-och-behandling/" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter/smittrisker-afs-20184/" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs8630-1138324516-32/surrogate/Rutin%20Vaccination%20av%20medarbetare.pdf" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-340/SURROGATE/Stick-%20och%20sk%c3%a4rskada%20samt%20exponering%20f%c3%b6r%20blod%20hos%20personal.pdf" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.folkhalsomyndigheten.se" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialstyrelsen.se/" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://intrasas.vgregion.se/upload/S%c3%84S/Medarbetare/Anst%c3%a4llning/Vaccinationsenk%c3%a4t%20vid%20nyanst%c3%a4llning.pdf" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-446/SURROGATE/Tuberkulos%2c%20remissfr%c3%a5ga%20till%20infektionskliniken%20f%c3%b6r%20tb-uppf%c3%b6ljning.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-446/SURROGATE/Tuberkulos%2c%20remissfr%c3%a5ga%20till%20infektionskliniken%20f%c3%b6r%20tb-uppf%c3%b6ljning.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-532/surrogate/Multiresistenta%20bakterier%20(MRB).%20Checklista%20f%c3%b6r%20screenodlingar%20av%20patienter%20och%20medarbetare.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialstyrelsen.se/kunskapsstod-och-regler/regler-och-riktlinjer/foreskrifter-och-allmanna-rad/konsoliderade-foreskrifter/201510-om-basal-hygien-i-vard-och-omsorg" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/smittskydd-vastra-gotaland/" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-401/SURROGATE/H%c3%a4lsodeklaration%20med%20avseende%20p%c3%a5%20tuberkulos.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/v/vagledning-for-vaccination-av-personal-inom-vard-och-omsorg" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/medicinska-omraden/vardhygien-och-smitta/" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/marwe/AppData/Local/Microsoft/M&#246;teshandlingar/2019/2019-04-04/Besluts-diskussionsunderlag/AppData/Local/Microsoft/Windows/Temporary%20Internet%20Files/marwe/AppData/Local/Microsoft/Windows/Temporary%20Internet%20Files/Content.Outlook/AppData/Local/Microsoft/Windows/Temporary%20Internet%20Files/Content.Outlook/S1V3RMF2/H&#228;lsodeklaration%20Tuberkulos%20f&#246;r%20nyanst&#228;llda%20FHM%201017.docx" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-340/SURROGATE/Stick-%20och%20sk%c3%a4rskada%20samt%20exponering%20f%c3%b6r%20blod%20hos%20personal.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialstyrelsen.se/globalassets/sharepoint-dokument/artikelkatalog/foreskrifter-och-allmanna-rad/1982-10-13.pdf" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-532/surrogate/Multiresistenta%20bakterier%20(MRB).%20Checklista%20f%c3%b6r%20screenodlingar%20av%20patienter%20och%20medarbetare.pdf" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/?doktyp=sfs" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/publicerat-material/publikationsarkiv/r/rekommendationer-for-preventiva-insatser-mot-tuberkulos-halsokontroll-smittsparning-och-vaccination/" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kunskapsguiden.se" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-448/SURROGATE/Vaccinationsenk%c3%a4t%20till%20medarbetare%20vid%20S%c3%84S%20som%20arbetar%20patientn%c3%a4ra%20eller%20utf%c3%b6r%20patientn%c3%a4ra%20sysslor.pdf" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-401/SURROGATE/H%c3%a4lsodeklaration%20med%20avseende%20p%c3%a5%20tuberkulos.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-446/SURROGATE/Tuberkulos%2c%20remissfr%c3%a5ga%20till%20infektionskliniken%20f%c3%b6r%20tb-uppf%c3%b6ljning.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-532/surrogate/Multiresistenta%20bakterier%20(MRB).%20Checklista%20f%c3%b6r%20screenodlingar%20av%20patienter%20och%20medarbetare.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-401/SURROGATE/H%c3%a4lsodeklaration%20med%20avseende%20p%c3%a5%20tuberkulos.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialstyrelsen.se/kunskapsstod-och-regler/regler-och-riktlinjer/foreskrifter-och-allmanna-rad/konsoliderade-foreskrifter/201510-om-basal-hygien-i-vard-och-omsorg" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/v/vagledning-for-vaccination-av-personal-inom-vard-och-omsorg" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/smittskydd-vastra-gotaland/" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/?doktyp=sfs" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/medicinska-omraden/vardhygien-och-smitta/" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/marwe/AppData/Local/Microsoft/M&#246;teshandlingar/2019/2019-04-04/Besluts-diskussionsunderlag/AppData/Local/Microsoft/Windows/Temporary%20Internet%20Files/marwe/AppData/Local/Microsoft/Windows/Temporary%20Internet%20Files/Content.Outlook/AppData/Local/Microsoft/Windows/Temporary%20Internet%20Files/Content.Outlook/S1V3RMF2/H&#228;lsodeklaration%20Tuberkulos%20f&#246;r%20nyanst&#228;llda%20FHM%201017.docx" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialstyrelsen.se/globalassets/sharepoint-dokument/artikelkatalog/foreskrifter-och-allmanna-rad/1982-10-13.pdf" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-340/SURROGATE/Stick-%20och%20sk%c3%a4rskada%20samt%20exponering%20f%c3%b6r%20blod%20hos%20personal.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/contentassets/92e06754e3464636b1bdbb980378bcf3/rekommendationer-for-preventiva-insatser-mot-tuberkulos.pdf" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-532/surrogate/Multiresistenta%20bakterier%20(MRB).%20Checklista%20f%c3%b6r%20screenodlingar%20av%20patienter%20och%20medarbetare.pdf" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/kunskapsstod-och-riktlinjer/smittskydd/anmalningspliktiga-sjukdomar---information-och-handlaggning-av-sjukdomsfall/" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kunskapsguiden.se" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-448/SURROGATE/Vaccinationsenk%c3%a4t%20till%20medarbetare%20vid%20S%c3%84S%20som%20arbetar%20patientn%c3%a4ra%20eller%20utf%c3%b6r%20patientn%c3%a4ra%20sysslor.pdf" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-466/SURROGATE/Tuberkulos%20(informationsblad%20till%20medarbetare).pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-448/SURROGATE/Vaccinationsenk%c3%a4t%20till%20medarbetare%20vid%20S%c3%84S%20som%20arbetar%20patientn%c3%a4ra%20eller%20utf%c3%b6r%20patientn%c3%a4ra%20sysslor.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/vardhygien/basala-hygienrutiner/" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/halso--och-sjukvardslag_sfs-2017-30" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/workspace/SpacesStore/dcb8959c-cf54-4426-bc23-48e21d2dfdfa/Rutin%20vaccination%20av%20medarbetare%20inom%20V%c3%a4stra%20G%c3%b6talandsregionen.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-185/SURROGATE/Tarmburen%20smitta%20-%20riktlinje%20f%c3%b6r%20att%20f%c3%b6rhindra%20smittspridning%20vid%20S%c3%b6dra%20%c3%84lvsborgs%20Sjukhus.pdf" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.av.se/" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vgregion.se/smittskydd" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.skr.se/" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-446/SURROGATE/Tuberkulos%2c%20remissfr%c3%a5ga%20till%20infektionskliniken%20f%c3%b6r%20tb-uppf%c3%b6ljning.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-401/SURROGATE/H%c3%a4lsodeklaration%20med%20avseende%20p%c3%a5%20tuberkulos.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/r/rekommendationer-om-influensavaccination-till-riskgrupper/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://skr.se/skr/arbetsgivarekollektivavtal/kollektivavtal/allmannabestammelserab.145.html" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/offentlighets--och-sekretesslag-2009400_sfs-2009-400" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument/" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-448/SURROGATE/Vaccinationsenk%c3%a4t%20till%20medarbetare%20vid%20S%c3%84S%20som%20arbetar%20patientn%c3%a4ra%20eller%20utf%c3%b6r%20patientn%c3%a4ra%20sysslor.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/infektioner-och-smittspridning/herpesinfektioner-vard-och-behandling/" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vardhandboken.se" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/10108/Stick-%20och%20sk%c3%a4rskada%20samt%20exponering%20f%c3%b6r%20blod%20hos%20personal.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/infektioner-och-smittspridning/herpesinfektioner-vard-och-behandling/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter/upphavda-foreskrifter/smittrisker-afs-20184/" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-340/SURROGATE/Stick-%20och%20sk%c3%a4rskada%20samt%20exponering%20f%c3%b6r%20blod%20hos%20personal.pdf" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialstyrelsen.se/" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs8630-1138324516-32/surrogate/Rutin%20Vaccination%20av%20medarbetare.pdf" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.folkhalsomyndigheten.se" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://intrasas.vgregion.se/upload/S%c3%84S/Medarbetare/Anst%c3%a4llning/Vaccinationsenk%c3%a4t%20vid%20nyanst%c3%a4llning.pdf" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -13266,53 +10611,60 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...11 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>10</Pages>
+  <Words>2429</Words>
+  <Characters>19047</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>488</Lines>
+  <Paragraphs>246</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Manager/>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>21230</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Personalinfektioner samt immunitetskontroll och vaccination av personal, SÄS</dc:title>
   <dc:subject/>
-  <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
+  <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Karin Åhlin</lastModifiedBy>
-  <revision>151</revision>
+  <lastModifiedBy/>
+  <revision>155</revision>
   <lastPrinted>2016-04-01T04:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>