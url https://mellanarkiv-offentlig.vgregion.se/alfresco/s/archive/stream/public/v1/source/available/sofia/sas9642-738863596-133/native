--- v0 (2025-11-26)
+++ v1 (2026-04-01)
@@ -6,220 +6,220 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="4C2F4D04" w14:textId="77777777" w:rsidR="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00F35B05">
+    <w:p w:rsidR="00B539C3" w:rsidP="00F35B05" w:rsidRDefault="00B539C3" w14:paraId="4C2F4D04" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="00B539C3" w:rsidSect="00B539C3">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
-          <w:pgSz w:w="11900" w:h="16840"/>
+          <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="1F8D5976" w14:textId="77777777" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00504BC3">
+      <w:bookmarkStart w:name="_Toc321146591" w:id="0"/>
+    </w:p>
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00504BC3" w:rsidRDefault="00B539C3" w14:paraId="1F8D5976" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r w:rsidRPr="00B539C3">
         <w:t>Ordinationsmallar i Melior, SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CADCA01" w14:textId="77777777" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00504BC3">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00504BC3" w:rsidRDefault="00B539C3" w14:paraId="0CADCA01" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc460332689"/>
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="9" w:name="_Toc187849158"/>
+      <w:bookmarkStart w:name="_Toc460332689" w:id="1"/>
+      <w:bookmarkStart w:name="_Toc256000000" w:id="2"/>
+      <w:bookmarkStart w:name="_Toc256000017" w:id="3"/>
+      <w:bookmarkStart w:name="_Toc256000034" w:id="4"/>
+      <w:bookmarkStart w:name="_Toc12280905" w:id="5"/>
+      <w:bookmarkStart w:name="_Toc256000016" w:id="6"/>
+      <w:bookmarkStart w:name="_Toc74812078" w:id="7"/>
+      <w:bookmarkStart w:name="_Toc256000069" w:id="8"/>
+      <w:bookmarkStart w:name="_Toc187849158" w:id="9"/>
       <w:r w:rsidRPr="00B539C3">
         <w:t>Sammanfattning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="022B3C71" w14:textId="05943DBD" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00504BC3">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00504BC3" w:rsidRDefault="00B539C3" w14:paraId="022B3C71" w14:textId="05943DBD">
       <w:r w:rsidRPr="00B539C3">
         <w:t>Denna riktlinje är ett komplement till riktlinjen ”</w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId17">
         <w:r w:rsidRPr="004C1345">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Läkemedelsdokumentation på SÄS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B539C3">
         <w:t>” och beskriver rutiner för att skapa och att använda gemensamma ordinationsmallar för läkemedel i Melior på SÄS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FBA77BE" w14:textId="77777777" w:rsidR="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00504BC3">
+    <w:p w:rsidR="00B539C3" w:rsidP="00504BC3" w:rsidRDefault="00B539C3" w14:paraId="4FBA77BE" w14:textId="77777777">
       <w:r w:rsidRPr="00B539C3">
         <w:t>Verksamhetschef, eller av denne utsedd medicinsk ansvarig läkare, ansvarar för att identifiera behov av ordinationsmallar och hos vilka enheter de behövs för att få en säker och kostnadseffektiv förskrivning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09471E69" w14:textId="0E87F12C" w:rsidR="00504BC3" w:rsidRPr="00504BC3" w:rsidRDefault="00504BC3" w:rsidP="00504BC3">
+    <w:p w:rsidRPr="00504BC3" w:rsidR="00504BC3" w:rsidP="00504BC3" w:rsidRDefault="00504BC3" w14:paraId="09471E69" w14:textId="0E87F12C">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc187849159"/>
+      <w:bookmarkStart w:name="_Toc187849159" w:id="10"/>
       <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="79A5CC69" w14:textId="06B82739" w:rsidR="7639C754" w:rsidRDefault="7639C754" w:rsidP="54311FC8">
+    <w:p w:rsidR="7639C754" w:rsidP="54311FC8" w:rsidRDefault="7639C754" w14:paraId="79A5CC69" w14:textId="06B82739">
       <w:r>
         <w:t xml:space="preserve">Tillägg under </w:t>
       </w:r>
       <w:r w:rsidR="25475061">
         <w:t xml:space="preserve">rubrik </w:t>
       </w:r>
       <w:r w:rsidRPr="181FBCA3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Giltighet och ansvarsområde</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="285CF76D" w14:textId="77777777" w:rsidR="00B539C3" w:rsidRPr="00504BC3" w:rsidRDefault="00B539C3" w:rsidP="00504BC3">
+    <w:p w:rsidRPr="00504BC3" w:rsidR="00B539C3" w:rsidP="00504BC3" w:rsidRDefault="00B539C3" w14:paraId="285CF76D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="360" w:after="40"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00504BC3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45006D68" w14:textId="4234862A" w:rsidR="005C3C4D" w:rsidRDefault="0015457D">
+    <w:p w:rsidR="005C3C4D" w:rsidRDefault="0015457D" w14:paraId="45006D68" w14:textId="4234862A">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:noProof/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:noProof/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 2;1;Rubrik 3;2;Mellanrubrik VGR;3" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:noProof/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc187849158" w:history="1">
-        <w:r w:rsidR="005C3C4D" w:rsidRPr="00FC78C6">
+      <w:hyperlink w:history="1" w:anchor="_Toc187849158">
+        <w:r w:rsidRPr="00FC78C6" w:rsidR="005C3C4D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Sammanfattning</w:t>
         </w:r>
         <w:r w:rsidR="005C3C4D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="005C3C4D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="005C3C4D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -233,63 +233,63 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="005C3C4D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="005C3C4D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="005C3C4D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3C720819" w14:textId="190347A7" w:rsidR="005C3C4D" w:rsidRDefault="005C3C4D">
+    <w:p w:rsidR="005C3C4D" w:rsidRDefault="005C3C4D" w14:paraId="3C720819" w14:textId="190347A7">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc187849159" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc187849159">
         <w:r w:rsidRPr="00FC78C6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förändringar sedan föregående version</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -304,63 +304,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7DAD6E56" w14:textId="3C5AA58B" w:rsidR="005C3C4D" w:rsidRDefault="005C3C4D">
+    <w:p w:rsidR="005C3C4D" w:rsidRDefault="005C3C4D" w14:paraId="7DAD6E56" w14:textId="3C5AA58B">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc187849160" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc187849160">
         <w:r w:rsidRPr="00FC78C6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Bakgrund</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -375,63 +375,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="016ECF7C" w14:textId="2D38AC8C" w:rsidR="005C3C4D" w:rsidRDefault="005C3C4D">
+    <w:p w:rsidR="005C3C4D" w:rsidRDefault="005C3C4D" w14:paraId="016ECF7C" w14:textId="2D38AC8C">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc187849161" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc187849161">
         <w:r w:rsidRPr="00FC78C6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förutsättningar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -446,63 +446,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="131A6D70" w14:textId="3CF78617" w:rsidR="005C3C4D" w:rsidRDefault="005C3C4D">
+    <w:p w:rsidR="005C3C4D" w:rsidRDefault="005C3C4D" w14:paraId="131A6D70" w14:textId="3CF78617">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc187849162" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc187849162">
         <w:r w:rsidRPr="00FC78C6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Lämpliga användningsområden</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -517,63 +517,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="77E52DAA" w14:textId="72AEE708" w:rsidR="005C3C4D" w:rsidRDefault="005C3C4D">
+    <w:p w:rsidR="005C3C4D" w:rsidRDefault="005C3C4D" w14:paraId="77E52DAA" w14:textId="72AEE708">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc187849163" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc187849163">
         <w:r w:rsidRPr="00FC78C6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Giltighet och ansvarsområde</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -588,63 +588,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2E15BF25" w14:textId="339A7B8C" w:rsidR="005C3C4D" w:rsidRDefault="005C3C4D">
+    <w:p w:rsidR="005C3C4D" w:rsidRDefault="005C3C4D" w14:paraId="2E15BF25" w14:textId="339A7B8C">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc187849164" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc187849164">
         <w:r w:rsidRPr="00FC78C6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Genomförande</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -659,63 +659,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1352AB5C" w14:textId="4A053070" w:rsidR="005C3C4D" w:rsidRDefault="005C3C4D">
+    <w:p w:rsidR="005C3C4D" w:rsidRDefault="005C3C4D" w14:paraId="1352AB5C" w14:textId="4A053070">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc187849165" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc187849165">
         <w:r w:rsidRPr="00FC78C6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Beställning av ordinationsmall</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -730,63 +730,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6584B5BF" w14:textId="64EE67F9" w:rsidR="005C3C4D" w:rsidRDefault="005C3C4D">
+    <w:p w:rsidR="005C3C4D" w:rsidRDefault="005C3C4D" w14:paraId="6584B5BF" w14:textId="64EE67F9">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc187849166" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc187849166">
         <w:r w:rsidRPr="00FC78C6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Utformning av en ordinationsmall</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -801,63 +801,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2F3D4B9C" w14:textId="5FE2890D" w:rsidR="005C3C4D" w:rsidRDefault="005C3C4D">
+    <w:p w:rsidR="005C3C4D" w:rsidRDefault="005C3C4D" w14:paraId="2F3D4B9C" w14:textId="5FE2890D">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc187849167" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc187849167">
         <w:r w:rsidRPr="00FC78C6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Namngivning av ordinationsmallar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -872,63 +872,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5D8A76BD" w14:textId="58F78768" w:rsidR="005C3C4D" w:rsidRDefault="005C3C4D">
+    <w:p w:rsidR="005C3C4D" w:rsidRDefault="005C3C4D" w14:paraId="5D8A76BD" w14:textId="58F78768">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc187849168" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc187849168">
         <w:r w:rsidRPr="00FC78C6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Vad (Ordinationsorsak/preparat)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -943,63 +943,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="23FA0D0C" w14:textId="188CDBF0" w:rsidR="005C3C4D" w:rsidRDefault="005C3C4D">
+    <w:p w:rsidR="005C3C4D" w:rsidRDefault="005C3C4D" w14:paraId="23FA0D0C" w14:textId="188CDBF0">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc187849169" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc187849169">
         <w:r w:rsidRPr="00FC78C6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Recept</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -1014,63 +1014,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4AD35DC6" w14:textId="7DA0DC71" w:rsidR="005C3C4D" w:rsidRDefault="005C3C4D">
+    <w:p w:rsidR="005C3C4D" w:rsidRDefault="005C3C4D" w14:paraId="4AD35DC6" w14:textId="7DA0DC71">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc187849170" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc187849170">
         <w:r w:rsidRPr="00FC78C6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Var</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -1085,63 +1085,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="29C15BA8" w14:textId="33EB54F1" w:rsidR="005C3C4D" w:rsidRDefault="005C3C4D">
+    <w:p w:rsidR="005C3C4D" w:rsidRDefault="005C3C4D" w14:paraId="29C15BA8" w14:textId="33EB54F1">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc187849171" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc187849171">
         <w:r w:rsidRPr="00FC78C6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Specifika användningsområden</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -1156,63 +1156,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="79E616FE" w14:textId="032283A2" w:rsidR="005C3C4D" w:rsidRDefault="005C3C4D">
+    <w:p w:rsidR="005C3C4D" w:rsidRDefault="005C3C4D" w14:paraId="79E616FE" w14:textId="032283A2">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc187849172" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc187849172">
         <w:r w:rsidRPr="00FC78C6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Upprepade läkemedelsutdelningar i öppenvård</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -1227,63 +1227,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0B0CFBBF" w14:textId="7A224406" w:rsidR="005C3C4D" w:rsidRDefault="005C3C4D">
+    <w:p w:rsidR="005C3C4D" w:rsidRDefault="005C3C4D" w14:paraId="0B0CFBBF" w14:textId="7A224406">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc187849173" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc187849173">
         <w:r w:rsidRPr="00FC78C6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Ordinationsmall för premedicinering</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -1298,63 +1298,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0C229067" w14:textId="2C520A07" w:rsidR="005C3C4D" w:rsidRDefault="005C3C4D">
+    <w:p w:rsidR="005C3C4D" w:rsidRDefault="005C3C4D" w14:paraId="0C229067" w14:textId="2C520A07">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc187849174" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc187849174">
         <w:r w:rsidRPr="00FC78C6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Begränsningar i Melior</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -1369,63 +1369,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="250A73DF" w14:textId="0957878F" w:rsidR="005C3C4D" w:rsidRDefault="005C3C4D">
+    <w:p w:rsidR="005C3C4D" w:rsidRDefault="005C3C4D" w14:paraId="250A73DF" w14:textId="0957878F">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc187849175" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc187849175">
         <w:r w:rsidRPr="00FC78C6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Uppföljning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -1440,63 +1440,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1D0BEB2F" w14:textId="2560A53B" w:rsidR="005C3C4D" w:rsidRDefault="005C3C4D">
+    <w:p w:rsidR="005C3C4D" w:rsidRDefault="005C3C4D" w14:paraId="1D0BEB2F" w14:textId="2560A53B">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc187849176" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc187849176">
         <w:r w:rsidRPr="00FC78C6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Ansvar för ordinationsmall</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -1511,63 +1511,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D4A3440" w14:textId="5C617B21" w:rsidR="005C3C4D" w:rsidRDefault="005C3C4D">
+    <w:p w:rsidR="005C3C4D" w:rsidRDefault="005C3C4D" w14:paraId="6D4A3440" w14:textId="5C617B21">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc187849177" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc187849177">
         <w:r w:rsidRPr="00FC78C6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Underhåll av ordinationsmall</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -1582,63 +1582,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="52C374B5" w14:textId="7DC060C2" w:rsidR="005C3C4D" w:rsidRDefault="005C3C4D">
+    <w:p w:rsidR="005C3C4D" w:rsidRDefault="005C3C4D" w14:paraId="52C374B5" w14:textId="7DC060C2">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc187849178" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc187849178">
         <w:r w:rsidRPr="00FC78C6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Dokumentinformation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -1653,63 +1653,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2F612E87" w14:textId="41E895A2" w:rsidR="005C3C4D" w:rsidRDefault="005C3C4D">
+    <w:p w:rsidR="005C3C4D" w:rsidRDefault="005C3C4D" w14:paraId="2F612E87" w14:textId="41E895A2">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc187849179" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc187849179">
         <w:r w:rsidRPr="00FC78C6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Länkförteckning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -1724,521 +1724,529 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1C5929C5" w14:textId="3E42C4AA" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="0015457D" w:rsidP="0015457D">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="0015457D" w:rsidRDefault="0015457D" w14:paraId="1C5929C5" w14:textId="3E42C4AA">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:spacing w:before="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkStart w:id="11" w:name="_Toc460332690"/>
-[...8 lines deleted...]
-      <w:r w:rsidR="00B539C3" w:rsidRPr="00B539C3">
+      <w:bookmarkStart w:name="_Toc460332690" w:id="11"/>
+      <w:bookmarkStart w:name="_Toc256000001" w:id="12"/>
+      <w:bookmarkStart w:name="_Toc256000018" w:id="13"/>
+      <w:bookmarkStart w:name="_Toc256000035" w:id="14"/>
+      <w:bookmarkStart w:name="_Toc12280906" w:id="15"/>
+      <w:bookmarkStart w:name="_Toc256000033" w:id="16"/>
+      <w:bookmarkStart w:name="_Toc74812079" w:id="17"/>
+      <w:bookmarkStart w:name="_Toc256000070" w:id="18"/>
+      <w:bookmarkStart w:name="_Toc187849160" w:id="19"/>
+      <w:r w:rsidRPr="00B539C3" w:rsidR="00B539C3">
         <w:t>Bakgrund</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w14:paraId="23A420D1" w14:textId="4F32156B" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00504BC3">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00504BC3" w:rsidRDefault="00B539C3" w14:paraId="23A420D1" w14:textId="4F32156B">
       <w:r>
         <w:t xml:space="preserve">Ordinationsmallar är förarbetade ordinationer i Melior och användandet av dem underlättar en säker och kostnadseffektiv </w:t>
       </w:r>
       <w:r w:rsidR="16505A5F">
         <w:t xml:space="preserve">ordination samt </w:t>
       </w:r>
       <w:r>
         <w:t>förskrivning av läkemedel.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="20" w:name="_Toc314219396"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="0D409078" w14:textId="77777777" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00504BC3">
+      <w:bookmarkStart w:name="_Toc314219396" w:id="20"/>
+    </w:p>
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00504BC3" w:rsidRDefault="00B539C3" w14:paraId="0D409078" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc460332691"/>
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="29" w:name="_Toc187849161"/>
+      <w:bookmarkStart w:name="_Toc460332691" w:id="21"/>
+      <w:bookmarkStart w:name="_Toc256000002" w:id="22"/>
+      <w:bookmarkStart w:name="_Toc256000019" w:id="23"/>
+      <w:bookmarkStart w:name="_Toc256000036" w:id="24"/>
+      <w:bookmarkStart w:name="_Toc12280907" w:id="25"/>
+      <w:bookmarkStart w:name="_Toc256000050" w:id="26"/>
+      <w:bookmarkStart w:name="_Toc74812080" w:id="27"/>
+      <w:bookmarkStart w:name="_Toc256000071" w:id="28"/>
+      <w:bookmarkStart w:name="_Toc187849161" w:id="29"/>
       <w:r w:rsidRPr="00B539C3">
         <w:t>Förutsättningar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
-    <w:p w14:paraId="00F30152" w14:textId="77777777" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="004C1345">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="004C1345" w:rsidRDefault="00B539C3" w14:paraId="00F30152" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc460332692"/>
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="38" w:name="_Toc187849162"/>
+      <w:bookmarkStart w:name="_Toc460332692" w:id="30"/>
+      <w:bookmarkStart w:name="_Toc256000003" w:id="31"/>
+      <w:bookmarkStart w:name="_Toc256000020" w:id="32"/>
+      <w:bookmarkStart w:name="_Toc256000037" w:id="33"/>
+      <w:bookmarkStart w:name="_Toc12280908" w:id="34"/>
+      <w:bookmarkStart w:name="_Toc256000051" w:id="35"/>
+      <w:bookmarkStart w:name="_Toc74812081" w:id="36"/>
+      <w:bookmarkStart w:name="_Toc256000072" w:id="37"/>
+      <w:bookmarkStart w:name="_Toc187849162" w:id="38"/>
       <w:r w:rsidRPr="00B539C3">
         <w:t>Lämpliga användningsområden</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
     </w:p>
-    <w:p w14:paraId="05866356" w14:textId="77777777" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00504BC3">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00504BC3" w:rsidRDefault="00B539C3" w14:paraId="05866356" w14:textId="77777777">
       <w:r w:rsidRPr="00B539C3">
         <w:t>Ordinationsmallar skapas för varje typ av ordination, både inom sluten- och öppenvård, som uppfyller något av följande kriterier:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F9D84BB" w14:textId="77777777" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00504BC3">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00504BC3" w:rsidRDefault="00B539C3" w14:paraId="0F9D84BB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00B539C3">
         <w:t xml:space="preserve">Ett eller flera preparat som har en frekvent användning och där en ordinationsmall är </w:t>
       </w:r>
       <w:r w:rsidRPr="00B539C3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>tidsbesparande</w:t>
       </w:r>
       <w:r w:rsidRPr="00B539C3">
         <w:t xml:space="preserve"> för ordinatören (</w:t>
       </w:r>
       <w:r w:rsidRPr="00B539C3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>OBS!</w:t>
       </w:r>
       <w:r w:rsidRPr="00B539C3">
         <w:t xml:space="preserve"> Receptmall bör inte ha doser som behöver patientindividuell korrigering, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B539C3">
         <w:t>t.ex.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B539C3">
         <w:t xml:space="preserve"> ofullständig ordination).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28F9B889" w14:textId="77777777" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00504BC3">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00504BC3" w:rsidRDefault="00B539C3" w14:paraId="28F9B889" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00B539C3">
         <w:t xml:space="preserve">En grupp av preparat som brukar användas tillsammans vid en viss </w:t>
       </w:r>
       <w:r w:rsidRPr="00B539C3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>behandlingssituation</w:t>
       </w:r>
       <w:r w:rsidRPr="00B539C3">
         <w:t xml:space="preserve"> av rimligt frekvent förekomst.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F2915A1" w14:textId="77777777" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00504BC3">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00504BC3" w:rsidRDefault="00B539C3" w14:paraId="0F2915A1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00B539C3">
         <w:t>Ett eller flera preparat med mödosam ordination (</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B539C3">
         <w:t>t.ex.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B539C3">
         <w:t xml:space="preserve"> behov av tydlig/ omfattande anvisningstext) eller av andra skäl </w:t>
       </w:r>
       <w:r w:rsidRPr="00B539C3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ökad risk för ordina</w:t>
       </w:r>
       <w:r w:rsidRPr="00B539C3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>tionsfel</w:t>
       </w:r>
       <w:r w:rsidRPr="00B539C3">
         <w:t>, med rimligt frekvent användning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="362F6D79" w14:textId="77777777" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00504BC3">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00504BC3" w:rsidRDefault="00B539C3" w14:paraId="362F6D79" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc460332693"/>
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="47" w:name="_Toc187849163"/>
+      <w:bookmarkStart w:name="_Toc460332693" w:id="39"/>
+      <w:bookmarkStart w:name="_Toc256000004" w:id="40"/>
+      <w:bookmarkStart w:name="_Toc256000021" w:id="41"/>
+      <w:bookmarkStart w:name="_Toc256000038" w:id="42"/>
+      <w:bookmarkStart w:name="_Toc12280909" w:id="43"/>
+      <w:bookmarkStart w:name="_Toc256000052" w:id="44"/>
+      <w:bookmarkStart w:name="_Toc74812082" w:id="45"/>
+      <w:bookmarkStart w:name="_Toc256000073" w:id="46"/>
+      <w:bookmarkStart w:name="_Toc187849163" w:id="47"/>
       <w:r w:rsidRPr="00B539C3">
         <w:t>Giltighet och ansvarsområde</w:t>
       </w:r>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
     </w:p>
-    <w:p w14:paraId="54878655" w14:textId="77777777" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00504BC3">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00504BC3" w:rsidRDefault="00B539C3" w14:paraId="54878655" w14:textId="77777777">
       <w:r w:rsidRPr="00B539C3">
         <w:t>Verksamhetschef, eller av denne utsedd medicinskt ansvarig läkare, ansvarar för att identifiera behov av ordinationsmallar på klinik- eller enhetsnivå enligt användningsområden ovan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E3960BD" w14:textId="77777777" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00504BC3">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00504BC3" w:rsidRDefault="00B539C3" w14:paraId="6E3960BD" w14:textId="77777777">
       <w:r w:rsidRPr="00B539C3">
         <w:t>Läkemedelsrådet ansvarar för att identifiera behov av ordinationsmallar som behövs över flera verksamhetsområden alternativt SÄS-övergripande, för att få en säker och kostnadseffektiv förskrivning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A412826" w14:textId="29C250BD" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00504BC3">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00504BC3" w:rsidRDefault="00B539C3" w14:paraId="2A412826" w14:textId="29C250BD">
       <w:r w:rsidRPr="00B539C3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Verksamheten godkänner</w:t>
       </w:r>
       <w:r w:rsidRPr="00B539C3">
         <w:t xml:space="preserve"> ordinationsmallarna (i Melior anges ”Ordinationsmallar SÄS” som ägare) och </w:t>
       </w:r>
       <w:r w:rsidRPr="00B539C3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>informerar</w:t>
       </w:r>
       <w:r w:rsidRPr="00B539C3">
         <w:t xml:space="preserve"> berörda förskrivare.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20AE0C74" w14:textId="77777777" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00504BC3">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00504BC3" w:rsidRDefault="00B539C3" w14:paraId="20AE0C74" w14:textId="77777777">
       <w:r w:rsidRPr="00B539C3">
         <w:t>Personliga ordinationsmallar i Melior får inte skapas eller användas på SÄS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A036321" w14:textId="15C12E73" w:rsidR="00B539C3" w:rsidRDefault="00B539C3">
-[...8 lines deleted...]
-    <w:p w14:paraId="294D725C" w14:textId="77777777" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00BB5160">
+    <w:p w:rsidR="00B539C3" w:rsidP="5AE8ACF9" w:rsidRDefault="00B539C3" w14:paraId="7A036321" w14:textId="60A6350E">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+      </w:pPr>
+      <w:r w:rsidR="00B539C3">
+        <w:rPr/>
+        <w:t xml:space="preserve">Informationssystem IT ansvarar för </w:t>
+      </w:r>
+      <w:r w:rsidR="1427EFE4">
+        <w:rPr/>
+        <w:t xml:space="preserve">genomförande </w:t>
+      </w:r>
+      <w:r w:rsidR="38A66395">
+        <w:rPr/>
+        <w:t xml:space="preserve">av beställning utifrån underlag från beställande enhet. Underlag för beställning av ordinationsmall förvaras på beställande enhet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00BB5160" w:rsidRDefault="00B539C3" w14:paraId="294D725C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="48" w:name="_Toc460332694"/>
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="56" w:name="_Toc187849164"/>
+      <w:bookmarkStart w:name="_Toc460332694" w:id="48"/>
+      <w:bookmarkStart w:name="_Toc256000005" w:id="49"/>
+      <w:bookmarkStart w:name="_Toc256000022" w:id="50"/>
+      <w:bookmarkStart w:name="_Toc256000039" w:id="51"/>
+      <w:bookmarkStart w:name="_Toc12280910" w:id="52"/>
+      <w:bookmarkStart w:name="_Toc256000053" w:id="53"/>
+      <w:bookmarkStart w:name="_Toc74812083" w:id="54"/>
+      <w:bookmarkStart w:name="_Toc256000074" w:id="55"/>
+      <w:bookmarkStart w:name="_Toc187849164" w:id="56"/>
       <w:r w:rsidRPr="00B539C3">
         <w:t>Genomförande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
     </w:p>
-    <w:p w14:paraId="1B28F7FC" w14:textId="77777777" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00600930">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00600930" w:rsidRDefault="00B539C3" w14:paraId="1B28F7FC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:bookmarkStart w:id="57" w:name="_Toc12280911"/>
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="65" w:name="_Toc187849165"/>
+      <w:bookmarkStart w:name="_Toc12280911" w:id="57"/>
+      <w:bookmarkStart w:name="_Toc256000054" w:id="58"/>
+      <w:bookmarkStart w:name="_Toc74812084" w:id="59"/>
+      <w:bookmarkStart w:name="_Toc256000075" w:id="60"/>
+      <w:bookmarkStart w:name="_Toc460332695" w:id="61"/>
+      <w:bookmarkStart w:name="_Toc256000006" w:id="62"/>
+      <w:bookmarkStart w:name="_Toc256000023" w:id="63"/>
+      <w:bookmarkStart w:name="_Toc256000040" w:id="64"/>
+      <w:bookmarkStart w:name="_Toc187849165" w:id="65"/>
       <w:r w:rsidRPr="00B539C3">
         <w:t>Beställning av ordinationsmall</w:t>
       </w:r>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
       <w:bookmarkEnd w:id="65"/>
     </w:p>
-    <w:p w14:paraId="0DBE39BE" w14:textId="7F356DCB" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00BB5160">
-[...4 lines deleted...]
-        <w:r w:rsidRPr="0075405B">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00BB5160" w:rsidRDefault="00B539C3" w14:paraId="0DBE39BE" w14:textId="1BAEDA3C">
+      <w:r w:rsidR="00B539C3">
+        <w:rPr/>
+        <w:t xml:space="preserve">Verksamhetschef, eller av denne utsedd medicinskt ansvarig läkare, ansvarar för att identifiera behov av mallar på klinik- eller enhetsnivå. Beställning görs genom kontakt med </w:t>
+      </w:r>
+      <w:r w:rsidR="00B539C3">
+        <w:rPr/>
+        <w:t>Meliorförvaltningen</w:t>
+      </w:r>
+      <w:r w:rsidR="00B539C3">
+        <w:rPr/>
+        <w:t xml:space="preserve">, SÄS via </w:t>
+      </w:r>
+      <w:hyperlink r:id="R491918e57b514b84">
+        <w:r w:rsidRPr="5AE8ACF9" w:rsidR="00B539C3">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>melior.sas@vgregion.se</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B539C3">
+      <w:r w:rsidR="00B539C3">
+        <w:rPr/>
         <w:t xml:space="preserve">. Vid frågor ring Användarstöd SÄS, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B539C3">
+      <w:r w:rsidRPr="5AE8ACF9" w:rsidR="00B539C3">
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t>033-616</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BB5160">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5AE8ACF9" w:rsidR="53818367">
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00B539C3">
+        <w:t>10-47 37 100</w:t>
+      </w:r>
+      <w:r w:rsidR="00B539C3">
+        <w:rPr/>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="004F5663">
+        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00650C15">
+        <w:rPr/>
         <w:t>Länk till</w:t>
       </w:r>
       <w:r w:rsidR="00C00ACE">
+        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00111E3F">
+        <w:rPr/>
         <w:t>beställningsmallar.</w:t>
       </w:r>
-      <w:r w:rsidR="00111E3F" w:rsidRPr="00111E3F">
+      <w:r w:rsidR="00111E3F">
+        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidR="00C00ACE">
+      <w:hyperlink r:id="R9b69a2688046428c">
+        <w:r w:rsidRPr="5AE8ACF9" w:rsidR="00C00ACE">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Beställningar och behörigheter - Södra Älvsborgs Sjukhus</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E73E9A" w:rsidRPr="00E73E9A">
+      <w:r w:rsidRPr="5AE8ACF9" w:rsidR="00E73E9A">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55B9F488" w14:textId="77777777" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00BB5160">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00BB5160" w:rsidRDefault="00B539C3" w14:paraId="55B9F488" w14:textId="77777777">
       <w:r w:rsidRPr="00B539C3">
         <w:t>Ordinationsmallar ska efter beställning skapas av utsedd ansvarig på Informationssystem IT.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59E6DC52" w14:textId="77777777" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00BB5160">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00BB5160" w:rsidRDefault="00B539C3" w14:paraId="59E6DC52" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="66" w:name="_Toc12280912"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="70" w:name="_Toc187849166"/>
+      <w:bookmarkStart w:name="_Toc12280912" w:id="66"/>
+      <w:bookmarkStart w:name="_Toc256000055" w:id="67"/>
+      <w:bookmarkStart w:name="_Toc74812085" w:id="68"/>
+      <w:bookmarkStart w:name="_Toc256000076" w:id="69"/>
+      <w:bookmarkStart w:name="_Toc187849166" w:id="70"/>
       <w:r w:rsidRPr="00B539C3">
         <w:t>Utformning av en ordinationsmall</w:t>
       </w:r>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
       <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
     </w:p>
-    <w:p w14:paraId="089F2A9B" w14:textId="77777777" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00BB5160">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00BB5160" w:rsidRDefault="00B539C3" w14:paraId="089F2A9B" w14:textId="77777777">
       <w:r w:rsidRPr="00B539C3">
         <w:t xml:space="preserve">Mallen konstrueras med ett eller flera preparat, som vart och ett förses med ordinationsorsak, dosering och anvisning. I ordinationsmall med PM-ordinationer/ofullständig ordination måste det framgå av anvisningstexten exakt vad som ska ges och hur, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B539C3">
         <w:t>t.ex.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B539C3">
         <w:t xml:space="preserve"> en doseringsanvisning baserad på vikt, ålder eller mätvärde.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D32369A" w14:textId="79A70393" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00BB5160">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00BB5160" w:rsidRDefault="00B539C3" w14:paraId="5D32369A" w14:textId="79A70393">
       <w:r w:rsidRPr="00B539C3">
         <w:t xml:space="preserve">Preparaten kan pilas framåt i tid, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B539C3">
         <w:t>t.ex.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B539C3">
         <w:t xml:space="preserve"> genom att ordinationen alltid är ett visst antal dagar lång. Om ett läkemedel kan ges både intramuskulärt eller intravenöst, väljs administrationssätt ”enl ord” och förtydligas i </w:t>
       </w:r>
       <w:r w:rsidR="00600930">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00B539C3">
         <w:t>nvisningsrutan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A6597EC" w14:textId="77777777" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00BB5160">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00BB5160" w:rsidRDefault="00B539C3" w14:paraId="6A6597EC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="71" w:name="_Toc460332696"/>
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="79" w:name="_Toc187849167"/>
+      <w:bookmarkStart w:name="_Toc460332696" w:id="71"/>
+      <w:bookmarkStart w:name="_Toc256000007" w:id="72"/>
+      <w:bookmarkStart w:name="_Toc256000024" w:id="73"/>
+      <w:bookmarkStart w:name="_Toc256000041" w:id="74"/>
+      <w:bookmarkStart w:name="_Toc12280913" w:id="75"/>
+      <w:bookmarkStart w:name="_Toc256000056" w:id="76"/>
+      <w:bookmarkStart w:name="_Toc74812086" w:id="77"/>
+      <w:bookmarkStart w:name="_Toc256000077" w:id="78"/>
+      <w:bookmarkStart w:name="_Toc187849167" w:id="79"/>
       <w:r w:rsidRPr="00B539C3">
         <w:t>Namngivning av ordinationsmallar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
       <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
       <w:bookmarkEnd w:id="77"/>
       <w:bookmarkEnd w:id="78"/>
       <w:bookmarkEnd w:id="79"/>
     </w:p>
-    <w:p w14:paraId="56821ABD" w14:textId="17411E9C" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00BB5160">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00BB5160" w:rsidRDefault="00B539C3" w14:paraId="56821ABD" w14:textId="17411E9C">
       <w:r w:rsidRPr="00B539C3">
         <w:t xml:space="preserve">Det är viktigt att en ordinationsmall har ett för syftet så logiskt och tydligt namn som möjligt. Av namnet bör framgå </w:t>
       </w:r>
       <w:r w:rsidRPr="00B539C3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">vad </w:t>
       </w:r>
       <w:r w:rsidRPr="00B539C3">
         <w:t>mallen gäller (</w:t>
       </w:r>
       <w:r w:rsidRPr="00B539C3">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>ordinationsorsak/preparat</w:t>
       </w:r>
       <w:r w:rsidRPr="00B539C3">
         <w:t xml:space="preserve">) och eventuella </w:t>
       </w:r>
       <w:r w:rsidRPr="00B539C3">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
@@ -2246,212 +2254,212 @@
       </w:r>
       <w:r w:rsidRPr="00B539C3">
         <w:t xml:space="preserve">, om </w:t>
       </w:r>
       <w:r w:rsidRPr="00B539C3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>recept</w:t>
       </w:r>
       <w:r w:rsidRPr="00B539C3">
         <w:t xml:space="preserve"> skapas automatiskt eller ej, samt </w:t>
       </w:r>
       <w:r w:rsidRPr="00B539C3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>var</w:t>
       </w:r>
       <w:r w:rsidRPr="00B539C3">
         <w:t xml:space="preserve"> mallen gäller (om fler kliniker berörs). Endast vid risk för förväxling ska enhetsnamn användas. Elementen bör åtskiljas, maximalt antal tecken är 50.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5848B4FA" w14:textId="77777777" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00BB5160">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00BB5160" w:rsidRDefault="00B539C3" w14:paraId="5848B4FA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="80" w:name="_Toc460332697"/>
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="88" w:name="_Toc187849168"/>
+      <w:bookmarkStart w:name="_Toc460332697" w:id="80"/>
+      <w:bookmarkStart w:name="_Toc256000008" w:id="81"/>
+      <w:bookmarkStart w:name="_Toc256000025" w:id="82"/>
+      <w:bookmarkStart w:name="_Toc256000042" w:id="83"/>
+      <w:bookmarkStart w:name="_Toc12280914" w:id="84"/>
+      <w:bookmarkStart w:name="_Toc256000057" w:id="85"/>
+      <w:bookmarkStart w:name="_Toc74812087" w:id="86"/>
+      <w:bookmarkStart w:name="_Toc256000078" w:id="87"/>
+      <w:bookmarkStart w:name="_Toc187849168" w:id="88"/>
       <w:r w:rsidRPr="00B539C3">
         <w:t>Vad (Ordinationsorsak/preparat)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="80"/>
       <w:bookmarkEnd w:id="81"/>
       <w:bookmarkEnd w:id="82"/>
       <w:bookmarkEnd w:id="83"/>
       <w:bookmarkEnd w:id="84"/>
       <w:bookmarkEnd w:id="85"/>
       <w:bookmarkEnd w:id="86"/>
       <w:bookmarkEnd w:id="87"/>
       <w:bookmarkEnd w:id="88"/>
     </w:p>
-    <w:p w14:paraId="7853BF5F" w14:textId="4B6178A1" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00BB5160">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00BB5160" w:rsidRDefault="00B539C3" w14:paraId="7853BF5F" w14:textId="4B6178A1">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
       </w:pPr>
       <w:r w:rsidRPr="00B539C3">
         <w:t xml:space="preserve">Mallar som gäller endast ett enda preparat, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B539C3">
         <w:t>t.ex.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B539C3">
         <w:t xml:space="preserve"> en upptrappning av ett läkemedel, ett läkemedel som är ovanligt, svårdoserat eller mödosamt (t.ex. lång anvisningstext) att ordinera, ges ett namn som utgår ifrån preparatnamnet och ev</w:t>
       </w:r>
       <w:r w:rsidR="00C90FA2">
         <w:t>entuell</w:t>
       </w:r>
       <w:r w:rsidRPr="00B539C3">
         <w:t xml:space="preserve"> dos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FE19693" w14:textId="7553F939" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00BB5160">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00BB5160" w:rsidRDefault="00B539C3" w14:paraId="3FE19693" w14:textId="7553F939">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
       </w:pPr>
       <w:r w:rsidRPr="00B539C3">
         <w:lastRenderedPageBreak/>
         <w:t>Mallar som innehåller flera preparat och/eller associeras till en ordinationsorsak (</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B539C3">
         <w:t>t.ex.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B539C3">
         <w:t xml:space="preserve"> medicinskt tillstånd, åtgärd, ingrepp eller en vårdnivå) kan namnges utifrån detta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C5A5101" w14:textId="77777777" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00BB5160">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00BB5160" w:rsidRDefault="00B539C3" w14:paraId="4C5A5101" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="89" w:name="_Toc460332698"/>
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="97" w:name="_Toc187849169"/>
+      <w:bookmarkStart w:name="_Toc460332698" w:id="89"/>
+      <w:bookmarkStart w:name="_Toc256000009" w:id="90"/>
+      <w:bookmarkStart w:name="_Toc256000026" w:id="91"/>
+      <w:bookmarkStart w:name="_Toc256000043" w:id="92"/>
+      <w:bookmarkStart w:name="_Toc12280915" w:id="93"/>
+      <w:bookmarkStart w:name="_Toc256000058" w:id="94"/>
+      <w:bookmarkStart w:name="_Toc74812088" w:id="95"/>
+      <w:bookmarkStart w:name="_Toc256000079" w:id="96"/>
+      <w:bookmarkStart w:name="_Toc187849169" w:id="97"/>
       <w:r w:rsidRPr="00B539C3">
         <w:t>Recept</w:t>
       </w:r>
       <w:bookmarkEnd w:id="89"/>
       <w:bookmarkEnd w:id="90"/>
       <w:bookmarkEnd w:id="91"/>
       <w:bookmarkEnd w:id="92"/>
       <w:bookmarkEnd w:id="93"/>
       <w:bookmarkEnd w:id="94"/>
       <w:bookmarkEnd w:id="95"/>
       <w:bookmarkEnd w:id="96"/>
       <w:bookmarkEnd w:id="97"/>
     </w:p>
-    <w:p w14:paraId="3FE277C4" w14:textId="77777777" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00BB5160">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00BB5160" w:rsidRDefault="00B539C3" w14:paraId="3FE277C4" w14:textId="77777777">
       <w:r w:rsidRPr="00B539C3">
         <w:t>Ordinationsmall som innehåller automatiskt genererade recept, så kallad receptmall (</w:t>
       </w:r>
       <w:r w:rsidRPr="00B539C3">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>figur I</w:t>
       </w:r>
       <w:r w:rsidRPr="00B539C3">
         <w:t>) anges lämpligtvis med ”</w:t>
       </w:r>
       <w:r w:rsidRPr="00B539C3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00B539C3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Rec)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B539C3">
         <w:t>” sist i namnet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E198353" w14:textId="77777777" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00BB5160">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00BB5160" w:rsidRDefault="00B539C3" w14:paraId="6E198353" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="98" w:name="_Toc460332699"/>
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="106" w:name="_Toc187849170"/>
+      <w:bookmarkStart w:name="_Toc460332699" w:id="98"/>
+      <w:bookmarkStart w:name="_Toc256000010" w:id="99"/>
+      <w:bookmarkStart w:name="_Toc256000027" w:id="100"/>
+      <w:bookmarkStart w:name="_Toc256000044" w:id="101"/>
+      <w:bookmarkStart w:name="_Toc12280916" w:id="102"/>
+      <w:bookmarkStart w:name="_Toc256000059" w:id="103"/>
+      <w:bookmarkStart w:name="_Toc74812089" w:id="104"/>
+      <w:bookmarkStart w:name="_Toc256000080" w:id="105"/>
+      <w:bookmarkStart w:name="_Toc187849170" w:id="106"/>
       <w:r w:rsidRPr="00B539C3">
         <w:t>Var</w:t>
       </w:r>
       <w:bookmarkEnd w:id="98"/>
       <w:bookmarkEnd w:id="99"/>
       <w:bookmarkEnd w:id="100"/>
       <w:bookmarkEnd w:id="101"/>
       <w:bookmarkEnd w:id="102"/>
       <w:bookmarkEnd w:id="103"/>
       <w:bookmarkEnd w:id="104"/>
       <w:bookmarkEnd w:id="105"/>
       <w:bookmarkEnd w:id="106"/>
     </w:p>
-    <w:p w14:paraId="63D00149" w14:textId="77777777" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00BB5160">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00BB5160" w:rsidRDefault="00B539C3" w14:paraId="63D00149" w14:textId="77777777">
       <w:r w:rsidRPr="00B539C3">
         <w:t>Om flera enheter på flera kliniker berörs eller om särskild verksamhet ansvarar för mallen, ska det framgå först i mallnamnet (</w:t>
       </w:r>
       <w:r w:rsidRPr="00B539C3">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>figur II</w:t>
       </w:r>
       <w:r w:rsidRPr="00B539C3">
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DCE2A5B" w14:textId="737BD8C2" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00BB5160">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00BB5160" w:rsidRDefault="00B539C3" w14:paraId="3DCE2A5B" w14:textId="737BD8C2">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B539C3">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4DAA7668" wp14:editId="263FC6DC">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>606796</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>187960</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5669915" cy="2230755"/>
             <wp:effectExtent l="0" t="0" r="6985" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="5" name="Picture 5" descr="Skärmdump från journalsystemet Melior som visar en receptmall."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -2490,450 +2498,450 @@
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00B539C3">
         <w:t>Figur I</w:t>
       </w:r>
       <w:r w:rsidRPr="00B539C3">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="293BC0EC" w14:textId="77777777" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00B539C3">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00B539C3" w:rsidRDefault="00B539C3" w14:paraId="293BC0EC" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7464EBBB" w14:textId="77777777" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00B539C3">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00B539C3" w:rsidRDefault="00B539C3" w14:paraId="7464EBBB" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EB46882" w14:textId="77777777" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00B539C3">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00B539C3" w:rsidRDefault="00B539C3" w14:paraId="5EB46882" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A1A1B91" w14:textId="77777777" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00B539C3">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00B539C3" w:rsidRDefault="00B539C3" w14:paraId="4A1A1B91" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66A0696F" w14:textId="77777777" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00B539C3">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00B539C3" w:rsidRDefault="00B539C3" w14:paraId="66A0696F" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32F9A669" w14:textId="77777777" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00B539C3">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00B539C3" w:rsidRDefault="00B539C3" w14:paraId="32F9A669" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E71D0E1" w14:textId="77777777" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00B539C3">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00B539C3" w:rsidRDefault="00B539C3" w14:paraId="2E71D0E1" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F670D32" w14:textId="77777777" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00B539C3">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00B539C3" w:rsidRDefault="00B539C3" w14:paraId="5F670D32" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61534C56" w14:textId="777971E9" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="005A1D94">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="005A1D94" w:rsidRDefault="00B539C3" w14:paraId="61534C56" w14:textId="777971E9">
       <w:pPr>
         <w:spacing w:before="360" w:after="40"/>
       </w:pPr>
       <w:r w:rsidRPr="00B539C3">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Figur II</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05253367" w14:textId="36C839DD" w:rsidR="00674AB4" w:rsidRPr="00B539C3" w:rsidRDefault="00674AB4" w:rsidP="00BB5160">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00674AB4" w:rsidP="00BB5160" w:rsidRDefault="00674AB4" w14:paraId="05253367" w14:textId="36C839DD">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A60A1D0" wp14:editId="5CEFB8AE">
             <wp:extent cx="5669915" cy="1711960"/>
             <wp:effectExtent l="0" t="0" r="6985" b="2540"/>
             <wp:docPr id="7" name="Bildobjekt 7" descr="Skärmdump från journalsystemet Melior som visar hur receptmallen ska namnsättas i systemet om mer än en verksamhet använder samma mall.."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="7" name="Bildobjekt 7" descr="Skärmdump från journalsystemet Melior som visar hur receptmallen ska namnsättas i systemet om mer än en verksamhet använder samma mall.."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId21"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5669915" cy="1711960"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53A47029" w14:textId="77777777" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00B539C3">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00B539C3" w:rsidRDefault="00B539C3" w14:paraId="53A47029" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="666FA477" w14:textId="77777777" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00BB5160">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00BB5160" w:rsidRDefault="00B539C3" w14:paraId="666FA477" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="107" w:name="_Toc12280917"/>
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="115" w:name="_Toc187849171"/>
+      <w:bookmarkStart w:name="_Toc12280917" w:id="107"/>
+      <w:bookmarkStart w:name="_Toc256000060" w:id="108"/>
+      <w:bookmarkStart w:name="_Toc74812090" w:id="109"/>
+      <w:bookmarkStart w:name="_Toc256000081" w:id="110"/>
+      <w:bookmarkStart w:name="_Toc460332700" w:id="111"/>
+      <w:bookmarkStart w:name="_Toc256000011" w:id="112"/>
+      <w:bookmarkStart w:name="_Toc256000028" w:id="113"/>
+      <w:bookmarkStart w:name="_Toc256000045" w:id="114"/>
+      <w:bookmarkStart w:name="_Toc187849171" w:id="115"/>
       <w:r w:rsidRPr="00B539C3">
         <w:t>Specifika användningsområden</w:t>
       </w:r>
       <w:bookmarkEnd w:id="107"/>
       <w:bookmarkEnd w:id="108"/>
       <w:bookmarkEnd w:id="109"/>
       <w:bookmarkEnd w:id="110"/>
       <w:bookmarkEnd w:id="115"/>
     </w:p>
-    <w:p w14:paraId="640565AF" w14:textId="77777777" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00BB5160">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00BB5160" w:rsidRDefault="00B539C3" w14:paraId="640565AF" w14:textId="77777777">
       <w:r w:rsidRPr="00B539C3">
         <w:t>Ordinerande läkare ansvarar för ordination som gjorts med hjälp av ordinationsmall, och korrigerar så att ordination(erna) blir patientspecifik(a).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E1ADF76" w14:textId="77777777" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00BB5160">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00BB5160" w:rsidRDefault="00B539C3" w14:paraId="3E1ADF76" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="116" w:name="_Toc12280918"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="120" w:name="_Toc187849172"/>
+      <w:bookmarkStart w:name="_Toc12280918" w:id="116"/>
+      <w:bookmarkStart w:name="_Toc256000061" w:id="117"/>
+      <w:bookmarkStart w:name="_Toc74812091" w:id="118"/>
+      <w:bookmarkStart w:name="_Toc256000082" w:id="119"/>
+      <w:bookmarkStart w:name="_Toc187849172" w:id="120"/>
       <w:r w:rsidRPr="00B539C3">
         <w:t>Upprepade läkemedelsutdelningar i öppenvård</w:t>
       </w:r>
       <w:bookmarkEnd w:id="116"/>
       <w:bookmarkEnd w:id="117"/>
       <w:bookmarkEnd w:id="118"/>
       <w:bookmarkEnd w:id="119"/>
       <w:bookmarkEnd w:id="120"/>
     </w:p>
-    <w:p w14:paraId="27FB997F" w14:textId="77777777" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00BB5160">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00BB5160" w:rsidRDefault="00B539C3" w14:paraId="27FB997F" w14:textId="77777777">
       <w:r w:rsidRPr="00B539C3">
         <w:t xml:space="preserve">Grundordination bör göras i Aktuella ordinationer som PM-ordination för att undvika utdelning av misstag. Ordinationen måste innehålla tydlig </w:t>
       </w:r>
       <w:r w:rsidRPr="00B539C3">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">anvisning om dos, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B539C3">
         <w:t>adm.sätt</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B539C3">
         <w:t>, schema och ansvarig enhet samt om tillämpligt en hänvisning till gällande styrdokument. Ordinationsmallar skapas på enhetsnivå som PM-ordination, som ska avslutas med utsättning för att undvika dubbletter. Om sjuksköterska ordinerar mallen, anges dos och utdelning sker enligt grundordinationen i ordinationsöversikten.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A3C58A0" w14:textId="77777777" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00BB5160">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00BB5160" w:rsidRDefault="00B539C3" w14:paraId="7A3C58A0" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B539C3">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>OBS!</w:t>
       </w:r>
       <w:r w:rsidRPr="00B539C3">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> Aktuella ordinationer visar dubbletter av läkemedlet under behandlingsdagen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7820FADE" w14:textId="77777777" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00BB5160">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00BB5160" w:rsidRDefault="00B539C3" w14:paraId="7820FADE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="121" w:name="_Toc12280919"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="125" w:name="_Toc187849173"/>
+      <w:bookmarkStart w:name="_Toc12280919" w:id="121"/>
+      <w:bookmarkStart w:name="_Toc256000062" w:id="122"/>
+      <w:bookmarkStart w:name="_Toc74812092" w:id="123"/>
+      <w:bookmarkStart w:name="_Toc256000083" w:id="124"/>
+      <w:bookmarkStart w:name="_Toc187849173" w:id="125"/>
       <w:r w:rsidRPr="00B539C3">
         <w:t>Ordinationsmall för premedicinering</w:t>
       </w:r>
       <w:bookmarkEnd w:id="121"/>
       <w:bookmarkEnd w:id="122"/>
       <w:bookmarkEnd w:id="123"/>
       <w:bookmarkEnd w:id="124"/>
       <w:bookmarkEnd w:id="125"/>
     </w:p>
-    <w:p w14:paraId="24450385" w14:textId="4BA3D8E1" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00BB5160">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00BB5160" w:rsidRDefault="00B539C3" w14:paraId="24450385" w14:textId="4BA3D8E1">
       <w:r w:rsidRPr="00B539C3">
         <w:t>Vid ordination av premedicinering finns i Meliors läkemedelsmodul ordina-tionsmallar för vuxna respektive barn på samtliga opererande enheter. I ordinationsmallarna finns fler läkemedel (</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B539C3">
         <w:t>t.ex.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B539C3">
         <w:t xml:space="preserve"> olika beredningsformer av samma substans) än vad som ska ordineras och de läkemedel som inte ska användas måste därför tas bort. För de läkemedel som ska ges måste dos och tidpunkt anges. I anvisningsrutan för respektive läkemedel finns doseringsanvisningar. För mer information om Preoperativ handläggning se separat styrdokument ”</w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId22">
         <w:r w:rsidRPr="0075405B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Preoperativ handläggning - Dokumentation i Melior</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B539C3">
         <w:t>”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06A4DC50" w14:textId="77777777" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00BB5160">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00BB5160" w:rsidRDefault="00B539C3" w14:paraId="06A4DC50" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="126" w:name="_Toc12280920"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="130" w:name="_Toc187849174"/>
+      <w:bookmarkStart w:name="_Toc12280920" w:id="126"/>
+      <w:bookmarkStart w:name="_Toc256000063" w:id="127"/>
+      <w:bookmarkStart w:name="_Toc74812093" w:id="128"/>
+      <w:bookmarkStart w:name="_Toc256000084" w:id="129"/>
+      <w:bookmarkStart w:name="_Toc187849174" w:id="130"/>
       <w:r w:rsidRPr="00B539C3">
         <w:t>Begränsningar i Melior</w:t>
       </w:r>
       <w:bookmarkEnd w:id="126"/>
       <w:bookmarkEnd w:id="127"/>
       <w:bookmarkEnd w:id="128"/>
       <w:bookmarkEnd w:id="129"/>
       <w:bookmarkEnd w:id="130"/>
     </w:p>
-    <w:p w14:paraId="7DA4981D" w14:textId="77777777" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00BB5160">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00BB5160" w:rsidRDefault="00B539C3" w14:paraId="7DA4981D" w14:textId="77777777">
       <w:r w:rsidRPr="00B539C3">
         <w:t xml:space="preserve">Antalet pilade dagar påverkar hur långt framåt i tid mallen kan ordineras. Melior kan hantera 70 dagar framåt, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B539C3">
         <w:t>t.ex.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B539C3">
         <w:t xml:space="preserve"> en ordination pilad i 10 dagar kan inte sättas in dag 65. I dessa fall anges </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B539C3">
         <w:t>istället</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B539C3">
         <w:t xml:space="preserve"> ordinationslängden i Anvisningsrutan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E6C9370" w14:textId="77777777" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00BB5160">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00BB5160" w:rsidRDefault="00B539C3" w14:paraId="2E6C9370" w14:textId="77777777">
       <w:r w:rsidRPr="00B539C3">
         <w:t>Information i efterföljande celler raderas vid ändring av en ofullständig ordination (</w:t>
       </w:r>
       <w:r w:rsidRPr="00B539C3">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>figur III</w:t>
       </w:r>
       <w:r w:rsidRPr="00B539C3">
         <w:t>). Av den anledningen rekommenderas inte planerad utsättning av preparat med ofullständig ordination i ordinationsmallar. För att kunna genomföra ändringen krävs att användaren har förskrivarkod, vilket innebär att sjuksköterskor som saknar förskrivarkod inte kan göra ändring av ofullständig ordination om den följs av information i efterföljande celler (</w:t>
       </w:r>
       <w:r w:rsidRPr="00B539C3">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>figur IV</w:t>
       </w:r>
       <w:r w:rsidRPr="00B539C3">
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1660EFC1" w14:textId="77777777" w:rsidR="00B539C3" w:rsidRPr="00BB5160" w:rsidRDefault="00B539C3" w:rsidP="00BB5160">
+    <w:p w:rsidRPr="00BB5160" w:rsidR="00B539C3" w:rsidP="00BB5160" w:rsidRDefault="00B539C3" w14:paraId="1660EFC1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="360" w:after="40"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB5160">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Figur III</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FDA7E35" w14:textId="24854C9C" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00BB5160">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00BB5160" w:rsidRDefault="00B539C3" w14:paraId="1FDA7E35" w14:textId="24854C9C">
       <w:r w:rsidRPr="00B539C3">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7B324274" wp14:editId="458D8142">
             <wp:extent cx="4914900" cy="2085975"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="2" name="Picture 2" descr="Skärmdump från journalsystemet Melior som visar den dialogruta som syns vid en ofullständig ordination."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="Picture 2" descr="Skärmdump från journalsystemet Melior som visar den dialogruta som syns vid en ofullständig ordination."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId23">
                       <a:extLst>
@@ -2945,67 +2953,67 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4914900" cy="2085975"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C28687C" w14:textId="77777777" w:rsidR="00B539C3" w:rsidRPr="00BB5160" w:rsidRDefault="00B539C3" w:rsidP="00BB5160">
+    <w:p w:rsidRPr="00BB5160" w:rsidR="00B539C3" w:rsidP="00BB5160" w:rsidRDefault="00B539C3" w14:paraId="1C28687C" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="360" w:after="40"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB5160">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Figur IV</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="553D1D7C" w14:textId="62C0F001" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00BB5160">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00BB5160" w:rsidRDefault="00B539C3" w14:paraId="553D1D7C" w14:textId="62C0F001">
       <w:r w:rsidRPr="00B539C3">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="522C529A" wp14:editId="54203EF9">
             <wp:extent cx="4371975" cy="1609725"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:docPr id="1" name="Picture 1" descr="Skärmdump från journalsystemet Melior som visar den dialogruta som syns när ordinatören saknar rätt förskrivarkod i systemet."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Picture 1" descr="Skärmdump från journalsystemet Melior som visar den dialogruta som syns när ordinatören saknar rätt förskrivarkod i systemet."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId24">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -3016,501 +3024,501 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4371975" cy="1609725"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24A0FFFB" w14:textId="77777777" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00BB5160">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00BB5160" w:rsidRDefault="00B539C3" w14:paraId="24A0FFFB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="131" w:name="_Toc12280921"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="135" w:name="_Toc187849175"/>
+      <w:bookmarkStart w:name="_Toc12280921" w:id="131"/>
+      <w:bookmarkStart w:name="_Toc256000064" w:id="132"/>
+      <w:bookmarkStart w:name="_Toc74812094" w:id="133"/>
+      <w:bookmarkStart w:name="_Toc256000085" w:id="134"/>
+      <w:bookmarkStart w:name="_Toc187849175" w:id="135"/>
       <w:r w:rsidRPr="00B539C3">
         <w:t>Uppföljning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="111"/>
       <w:bookmarkEnd w:id="112"/>
       <w:bookmarkEnd w:id="113"/>
       <w:bookmarkEnd w:id="114"/>
       <w:bookmarkEnd w:id="131"/>
       <w:bookmarkEnd w:id="132"/>
       <w:bookmarkEnd w:id="133"/>
       <w:bookmarkEnd w:id="134"/>
       <w:bookmarkEnd w:id="135"/>
     </w:p>
-    <w:p w14:paraId="4F89032B" w14:textId="77777777" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00551B99">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00551B99" w:rsidRDefault="00B539C3" w14:paraId="4F89032B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:bookmarkStart w:id="136" w:name="_Toc460332701"/>
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="144" w:name="_Toc187849176"/>
+      <w:bookmarkStart w:name="_Toc460332701" w:id="136"/>
+      <w:bookmarkStart w:name="_Toc256000012" w:id="137"/>
+      <w:bookmarkStart w:name="_Toc256000029" w:id="138"/>
+      <w:bookmarkStart w:name="_Toc256000046" w:id="139"/>
+      <w:bookmarkStart w:name="_Toc12280922" w:id="140"/>
+      <w:bookmarkStart w:name="_Toc256000065" w:id="141"/>
+      <w:bookmarkStart w:name="_Toc74812095" w:id="142"/>
+      <w:bookmarkStart w:name="_Toc256000086" w:id="143"/>
+      <w:bookmarkStart w:name="_Toc187849176" w:id="144"/>
       <w:r w:rsidRPr="00B539C3">
         <w:t>Ansvar för ordinationsmall</w:t>
       </w:r>
       <w:bookmarkEnd w:id="136"/>
       <w:bookmarkEnd w:id="137"/>
       <w:bookmarkEnd w:id="138"/>
       <w:bookmarkEnd w:id="139"/>
       <w:bookmarkEnd w:id="140"/>
       <w:bookmarkEnd w:id="141"/>
       <w:bookmarkEnd w:id="142"/>
       <w:bookmarkEnd w:id="143"/>
       <w:bookmarkEnd w:id="144"/>
     </w:p>
-    <w:p w14:paraId="564B714B" w14:textId="77777777" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00BB5160">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00BB5160" w:rsidRDefault="00B539C3" w14:paraId="564B714B" w14:textId="77777777">
       <w:r w:rsidRPr="00B539C3">
         <w:t>Varje ordinationsmall som upprättas inom klinik ska ha en av verksamhetschef utsedd ansvarig läkare som ägare.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="274640EF" w14:textId="77777777" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00BB5160">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00BB5160" w:rsidRDefault="00B539C3" w14:paraId="274640EF" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B539C3">
         <w:t>För sjukhusövergripande mallar är ordförande i styrgrupp läkemedel eller av denne utsedd läkare ansvarig. Kopia på originalhandlingen ska finnas på alla kliniker där den gäller.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D35DFE0" w14:textId="77777777" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00BB5160">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00BB5160" w:rsidRDefault="00B539C3" w14:paraId="4D35DFE0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="145" w:name="_Toc460332702"/>
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="153" w:name="_Toc187849177"/>
+      <w:bookmarkStart w:name="_Toc460332702" w:id="145"/>
+      <w:bookmarkStart w:name="_Toc256000013" w:id="146"/>
+      <w:bookmarkStart w:name="_Toc256000030" w:id="147"/>
+      <w:bookmarkStart w:name="_Toc256000047" w:id="148"/>
+      <w:bookmarkStart w:name="_Toc12280923" w:id="149"/>
+      <w:bookmarkStart w:name="_Toc256000066" w:id="150"/>
+      <w:bookmarkStart w:name="_Toc74812096" w:id="151"/>
+      <w:bookmarkStart w:name="_Toc256000087" w:id="152"/>
+      <w:bookmarkStart w:name="_Toc187849177" w:id="153"/>
       <w:r w:rsidRPr="00B539C3">
         <w:t>Underhåll av ordinationsmall</w:t>
       </w:r>
       <w:bookmarkEnd w:id="145"/>
       <w:bookmarkEnd w:id="146"/>
       <w:bookmarkEnd w:id="147"/>
       <w:bookmarkEnd w:id="148"/>
       <w:bookmarkEnd w:id="149"/>
       <w:bookmarkEnd w:id="150"/>
       <w:bookmarkEnd w:id="151"/>
       <w:bookmarkEnd w:id="152"/>
       <w:bookmarkEnd w:id="153"/>
     </w:p>
-    <w:p w14:paraId="26DA600E" w14:textId="1F3E53C9" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00BB5160">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00BB5160" w:rsidRDefault="00B539C3" w14:paraId="26DA600E" w14:textId="1F3E53C9">
       <w:r w:rsidRPr="00B539C3">
         <w:t xml:space="preserve">En ordinationsmall baseras oftast på en eller flera riktlinjer, och ska </w:t>
       </w:r>
       <w:r w:rsidRPr="00B539C3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>revideras minst årligen</w:t>
       </w:r>
       <w:r w:rsidRPr="00B539C3">
         <w:t>, oftast i början på året när en ny revision av REK-listan utkommit. Därutöver bevakas mallarna löpande av IS IT med farma</w:t>
       </w:r>
       <w:r w:rsidRPr="00B539C3">
         <w:softHyphen/>
         <w:t>ceutiskt stöd av Sjuk</w:t>
       </w:r>
       <w:r w:rsidR="001C7CAB">
         <w:t>vårds</w:t>
       </w:r>
       <w:r w:rsidRPr="00B539C3">
         <w:t xml:space="preserve">apoteket om så behövs. Vid behov initieras extra revidering, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B539C3">
         <w:t>t.ex.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B539C3">
         <w:t xml:space="preserve"> vid förändring av prisläge, bristsituation på läkemedel, avregistreringar eller nya riktlinjer från Läkemedelsverket eller regionalt. Informationssystem IT informerar verksamheten om de uppdateringar som görs i ordinationsmallar. Mallansvarig läkare tar också initiativ till revidering, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B539C3">
         <w:t>t.ex.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B539C3">
         <w:t xml:space="preserve"> vid förändrat vetenskapsläge eller av annat skäl som t.ex. ändrad rutin.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EC083B8" w14:textId="77777777" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00BB5160">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00BB5160" w:rsidRDefault="00B539C3" w14:paraId="7EC083B8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="154" w:name="_Toc182366122"/>
-[...8 lines deleted...]
-      <w:bookmarkStart w:id="163" w:name="_Toc187849178"/>
+      <w:bookmarkStart w:name="_Toc182366122" w:id="154"/>
+      <w:bookmarkStart w:name="_Toc460332703" w:id="155"/>
+      <w:bookmarkStart w:name="_Toc256000014" w:id="156"/>
+      <w:bookmarkStart w:name="_Toc256000031" w:id="157"/>
+      <w:bookmarkStart w:name="_Toc256000048" w:id="158"/>
+      <w:bookmarkStart w:name="_Toc12280924" w:id="159"/>
+      <w:bookmarkStart w:name="_Toc256000067" w:id="160"/>
+      <w:bookmarkStart w:name="_Toc74812097" w:id="161"/>
+      <w:bookmarkStart w:name="_Toc256000088" w:id="162"/>
+      <w:bookmarkStart w:name="_Toc187849178" w:id="163"/>
       <w:r w:rsidRPr="00B539C3">
         <w:lastRenderedPageBreak/>
         <w:t>Dokumentinformation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="154"/>
       <w:bookmarkEnd w:id="155"/>
       <w:bookmarkEnd w:id="156"/>
       <w:bookmarkEnd w:id="157"/>
       <w:bookmarkEnd w:id="158"/>
       <w:bookmarkEnd w:id="159"/>
       <w:bookmarkEnd w:id="160"/>
       <w:bookmarkEnd w:id="161"/>
       <w:bookmarkEnd w:id="162"/>
       <w:bookmarkEnd w:id="163"/>
     </w:p>
-    <w:p w14:paraId="3A8A245A" w14:textId="77777777" w:rsidR="00B539C3" w:rsidRPr="00BB5160" w:rsidRDefault="00B539C3" w:rsidP="00BB5160">
+    <w:p w:rsidRPr="00BB5160" w:rsidR="00B539C3" w:rsidP="00BB5160" w:rsidRDefault="00B539C3" w14:paraId="3A8A245A" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB5160">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>För innehållet svarar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60A169EF" w14:textId="26AF437C" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00BB5160">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00BB5160" w:rsidRDefault="00B539C3" w14:paraId="60A169EF" w14:textId="26AF437C">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r>
         <w:t>Frida Borg, systemförvaltare Melior, IS IT, SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B69DC7A" w14:textId="77777777" w:rsidR="00B539C3" w:rsidRPr="00BB5160" w:rsidRDefault="00B539C3" w:rsidP="00BB5160">
+    <w:p w:rsidRPr="00BB5160" w:rsidR="00B539C3" w:rsidP="00BB5160" w:rsidRDefault="00B539C3" w14:paraId="2B69DC7A" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="164" w:name="_Toc149035757"/>
-      <w:bookmarkStart w:id="165" w:name="_Toc149978547"/>
+      <w:bookmarkStart w:name="_Toc149035757" w:id="164"/>
+      <w:bookmarkStart w:name="_Toc149978547" w:id="165"/>
       <w:r w:rsidRPr="00BB5160">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Remissinstanser</w:t>
       </w:r>
       <w:bookmarkEnd w:id="164"/>
       <w:bookmarkEnd w:id="165"/>
     </w:p>
-    <w:p w14:paraId="173C0851" w14:textId="79E393BE" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00BB5160">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00BB5160" w:rsidRDefault="00B539C3" w14:paraId="173C0851" w14:textId="79E393BE">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B539C3">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sjuk</w:t>
       </w:r>
       <w:r w:rsidR="00472BB9">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>vård</w:t>
       </w:r>
       <w:r w:rsidRPr="00B539C3">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>apoteket VGR/SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7517D6A7" w14:textId="77777777" w:rsidR="00B539C3" w:rsidRPr="00BB5160" w:rsidRDefault="00B539C3" w:rsidP="00BB5160">
+    <w:p w:rsidRPr="00BB5160" w:rsidR="00B539C3" w:rsidP="00BB5160" w:rsidRDefault="00B539C3" w14:paraId="7517D6A7" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB5160">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Fastställt av</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E92AC98" w14:textId="1860092C" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00BB5160" w:rsidP="00BB5160">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00BB5160" w:rsidRDefault="00BB5160" w14:paraId="2E92AC98" w14:textId="1860092C">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Jerker Nilson</w:t>
       </w:r>
-      <w:r w:rsidR="00B539C3" w:rsidRPr="00B539C3">
+      <w:r w:rsidRPr="00B539C3" w:rsidR="00B539C3">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, chefläkare, SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BF41AA9" w14:textId="77777777" w:rsidR="00B539C3" w:rsidRPr="00BB5160" w:rsidRDefault="00B539C3" w:rsidP="00BB5160">
+    <w:p w:rsidRPr="00BB5160" w:rsidR="00B539C3" w:rsidP="00BB5160" w:rsidRDefault="00B539C3" w14:paraId="4BF41AA9" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB5160">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nyckelord</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62573426" w14:textId="3CF5ECD7" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00932A35">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00932A35" w:rsidRDefault="00B539C3" w14:paraId="62573426" w14:textId="3CF5ECD7">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B539C3">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Läkemedel, läkemedelshantering, ordinationsmallar, recept, Melior</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46787E7B" w14:textId="77777777" w:rsidR="00B539C3" w:rsidRPr="00B539C3" w:rsidRDefault="00B539C3" w:rsidP="00BB5160">
+    <w:p w:rsidRPr="00B539C3" w:rsidR="00B539C3" w:rsidP="00BB5160" w:rsidRDefault="00B539C3" w14:paraId="46787E7B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="166" w:name="_Toc460332704"/>
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="174" w:name="_Toc187849179"/>
+      <w:bookmarkStart w:name="_Toc460332704" w:id="166"/>
+      <w:bookmarkStart w:name="_Toc256000015" w:id="167"/>
+      <w:bookmarkStart w:name="_Toc256000032" w:id="168"/>
+      <w:bookmarkStart w:name="_Toc256000049" w:id="169"/>
+      <w:bookmarkStart w:name="_Toc12280925" w:id="170"/>
+      <w:bookmarkStart w:name="_Toc256000068" w:id="171"/>
+      <w:bookmarkStart w:name="_Toc74812098" w:id="172"/>
+      <w:bookmarkStart w:name="_Toc256000089" w:id="173"/>
+      <w:bookmarkStart w:name="_Toc187849179" w:id="174"/>
       <w:r w:rsidRPr="00B539C3">
         <w:t>Länkförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="166"/>
       <w:bookmarkEnd w:id="167"/>
       <w:bookmarkEnd w:id="168"/>
       <w:bookmarkEnd w:id="169"/>
       <w:bookmarkEnd w:id="170"/>
       <w:bookmarkEnd w:id="171"/>
       <w:bookmarkEnd w:id="172"/>
       <w:bookmarkEnd w:id="173"/>
       <w:bookmarkEnd w:id="174"/>
     </w:p>
-    <w:p w14:paraId="17990502" w14:textId="5803A5B2" w:rsidR="00B539C3" w:rsidRPr="00551B99" w:rsidRDefault="00B539C3" w:rsidP="00BB5160">
+    <w:p w:rsidRPr="00551B99" w:rsidR="00B539C3" w:rsidP="00BB5160" w:rsidRDefault="00B539C3" w14:paraId="17990502" w14:textId="5803A5B2">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B539C3">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Läkemedelsdokumentation på SÄS. Sjukhusövergripande riktlinje, SÄS</w:t>
       </w:r>
       <w:r w:rsidRPr="00B539C3">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId25">
         <w:r w:rsidR="00D6346E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4C4CE27D" w14:textId="27A970FC" w:rsidR="000F51E4" w:rsidRDefault="00E73E9A" w:rsidP="006345F6">
+    <w:p w:rsidR="000F51E4" w:rsidP="006345F6" w:rsidRDefault="00E73E9A" w14:paraId="4C4CE27D" w14:textId="27A970FC">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00E73E9A">
         <w:t>eställningsmallar</w:t>
       </w:r>
       <w:r w:rsidR="000F51E4">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E73E9A">
         <w:t>SÄ</w:t>
       </w:r>
       <w:r w:rsidR="000F51E4">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="000F51E4">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
-        <w:r w:rsidR="000F51E4" w:rsidRPr="00BE7B63">
+      <w:hyperlink w:history="1" r:id="rId26">
+        <w:r w:rsidRPr="00BE7B63" w:rsidR="000F51E4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/system-a-o/melior/bestall-ordinationsmallar</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3431C088" w14:textId="171B6C74" w:rsidR="00551B99" w:rsidRDefault="00551B99" w:rsidP="006345F6">
+    <w:p w:rsidR="00551B99" w:rsidP="006345F6" w:rsidRDefault="00551B99" w14:paraId="3431C088" w14:textId="171B6C74">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="006345F6">
         <w:t>Preoperativ handläggning - Dokumentation i Melior</w:t>
       </w:r>
       <w:r w:rsidR="006345F6">
         <w:t>. Sjukhusövergripande rutin, SÄS</w:t>
       </w:r>
       <w:r w:rsidR="006345F6">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId27">
         <w:r w:rsidR="00D6346E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:sectPr w:rsidR="00551B99" w:rsidSect="00B539C3">
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D97940E" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w:rsidR="00363B23" w:rsidRDefault="00363B23" w14:paraId="4D97940E" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67391A9F" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w:rsidR="00363B23" w:rsidRDefault="00363B23" w14:paraId="67391A9F" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="07175B7C" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w:rsidR="00363B23" w:rsidRDefault="00363B23" w14:paraId="07175B7C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3570,162 +3578,162 @@
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
-      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
+      <w:p w:rsidRPr="00EC0A68" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="00A65FD4" w14:paraId="47BD2091" w14:textId="4558F808">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="063AE373">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
@@ -3760,117 +3768,117 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="727C3025" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23"/>
+    <w:p w:rsidR="00363B23" w:rsidRDefault="00363B23" w14:paraId="727C3025" w14:textId="77777777"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1025EC5A" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w:rsidR="00363B23" w:rsidRDefault="00363B23" w14:paraId="1025EC5A" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1A2329DB" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w:rsidR="00363B23" w:rsidRDefault="00363B23" w14:paraId="1A2329DB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                        <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
@@ -3902,98 +3910,98 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="00413A60" w14:paraId="058CDD4D" w14:textId="4A49575C">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                        <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
@@ -4020,51 +4028,51 @@
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00CA39EF" w:rsidRPr="00762EE0">
+    <w:r w:rsidRPr="00762EE0" w:rsidR="00CA39EF">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17744</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198873</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="216408"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
@@ -4100,1283 +4108,1283 @@
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7559040" cy="216408"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
+    <w:r w:rsidRPr="00762EE0" w:rsidR="00BC48A6">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A3569676"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Punktlistanumrerad"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1352" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="214B680C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E8FCC626"/>
     <w:lvl w:ilvl="0" w:tplc="00D4084C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3CAA16B2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C9F66CEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -5463,966 +5471,966 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="985668925">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1403333769">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="980113790">
     <w:abstractNumId w:val="12"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
@@ -6491,67 +6499,67 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1311792221">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="329453567">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
+  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="12289" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
@@ -6967,201 +6975,212 @@
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F33BEE"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F94EEB"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="1427EFE4"/>
     <w:rsid w:val="16505A5F"/>
     <w:rsid w:val="16E50DF5"/>
     <w:rsid w:val="181FBCA3"/>
     <w:rsid w:val="253657E7"/>
     <w:rsid w:val="25475061"/>
     <w:rsid w:val="2ACA7982"/>
+    <w:rsid w:val="36D0DAF2"/>
+    <w:rsid w:val="38A66395"/>
+    <w:rsid w:val="395A8A5D"/>
     <w:rsid w:val="4C8EFF81"/>
     <w:rsid w:val="503E9DA7"/>
+    <w:rsid w:val="53818367"/>
+    <w:rsid w:val="53B3929D"/>
     <w:rsid w:val="54311FC8"/>
+    <w:rsid w:val="5AE8ACF9"/>
+    <w:rsid w:val="61447A41"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="67F8D59B"/>
     <w:rsid w:val="69FF8A39"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="736BEC65"/>
+    <w:rsid w:val="74F283AF"/>
     <w:rsid w:val="7639C754"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="12289" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7186,75 +7205,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -7289,57 +7308,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:uiPriority="21" w:semiHidden="1"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:uiPriority="31" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:uiPriority="32" w:semiHidden="1"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:uiPriority="33" w:semiHidden="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -7397,768 +7416,768 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:rsid w:val="00B539C3"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00FB6392"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B539C3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B539C3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B539C3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
+  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
+  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
+  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
+  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
     <w:rsid w:val="00FB6392"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
+  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
+  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
+  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
+  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
+  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
+  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
+  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
+  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
+  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
+  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="720"/>
       </w:tabs>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
+  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0015457D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsunderrubrik" w:customStyle="1">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsunderrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsunderrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0015457D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:ind w:left="1349"/>
@@ -8230,609 +8249,609 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
+  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00BB5160"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
+  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
+  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
+  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -8841,94 +8860,94 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -8937,499 +8956,499 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
+  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
     <w:name w:val="VGR tabell"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
+  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
     <w:name w:val="Oformaterad tabell 51"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
+  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00504BC3"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="6"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1349"/>
       </w:tabs>
       <w:ind w:left="1349" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
@@ -9496,137 +9515,137 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
+  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik6Char">
+  <w:style w:type="character" w:styleId="Rubrik6Char" w:customStyle="1">
     <w:name w:val="Rubrik 6 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00B539C3"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik7Char">
+  <w:style w:type="character" w:styleId="Rubrik7Char" w:customStyle="1">
     <w:name w:val="Rubrik 7 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00B539C3"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
+  <w:style w:type="character" w:styleId="Rubrik9Char" w:customStyle="1">
     <w:name w:val="Rubrik 9 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00B539C3"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a">
+  <w:style w:type="paragraph" w:styleId="a" w:customStyle="1">
     <w:next w:val="Numreradlista"/>
     <w:rsid w:val="00B539C3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="3036"/>
       </w:tabs>
       <w:spacing w:after="80"/>
       <w:ind w:left="3033" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Numreradlista">
     <w:name w:val="List Number"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B539C3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="720"/>
       </w:tabs>
       <w:ind w:left="720" w:hanging="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Punktlistanumrerad">
+  <w:style w:type="paragraph" w:styleId="Punktlistanumrerad" w:customStyle="1">
     <w:name w:val="Punktlista numrerad"/>
     <w:qFormat/>
     <w:rsid w:val="00BB5160"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1349"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="80" w:line="288" w:lineRule="auto"/>
       <w:ind w:right="868"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
@@ -9706,51 +9725,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:melior.sas@vgregion.se" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/system-a-o/melior/bestall-ordinationsmallar" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-117/SURROGATE/L%c3%a4kemedelsdokumentation%20p%c3%a5%20S%c3%84S.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-117/SURROGATE/L%c3%a4kemedelsdokumentation%20p%c3%a5%20S%c3%84S.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/system-a-o/melior/bestall-ordinationsmallar/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-207/SURROGATE/Preoperativ%20handl%c3%a4ggning%20-%20Dokumentation%20i%20Melior.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-207/SURROGATE/Preoperativ%20handl%c3%a4ggning%20-%20Dokumentation%20i%20Melior.pdf" TargetMode="External" Id="rId27" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/system-a-o/melior/bestall-ordinationsmallar" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-117/SURROGATE/L%c3%a4kemedelsdokumentation%20p%c3%a5%20S%c3%84S.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-117/SURROGATE/L%c3%a4kemedelsdokumentation%20p%c3%a5%20S%c3%84S.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-207/SURROGATE/Preoperativ%20handl%c3%a4ggning%20-%20Dokumentation%20i%20Melior.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-207/SURROGATE/Preoperativ%20handl%c3%a4ggning%20-%20Dokumentation%20i%20Melior.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:melior.sas@vgregion.se" TargetMode="External" Id="R491918e57b514b84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/system-a-o/melior/bestall-ordinationsmallar/" TargetMode="External" Id="R9b69a2688046428c" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -10042,60 +10061,53 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...18 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Dok_med_omslag_sd_red</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Manager/>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinkBase/>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Ordinationsmallar i Melior, SÄS</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Karin Åhlin</lastModifiedBy>
-  <revision>33</revision>
+  <lastModifiedBy>Frida Borg</lastModifiedBy>
+  <revision>34</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>