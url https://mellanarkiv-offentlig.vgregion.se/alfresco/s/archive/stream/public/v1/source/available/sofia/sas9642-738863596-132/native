--- v1 (2026-04-01)
+++ v2 (2026-10-19)
@@ -1,1925 +1,2290 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00F4148E" w:rsidP="001D4131" w:rsidRDefault="00F4148E" w14:paraId="19CBAD81" w14:textId="77777777">
+    <w:p w:rsidR="00F4148E" w:rsidP="046F43CB" w:rsidRDefault="55B57147" w14:paraId="19CBAD81" w14:textId="224AF380">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
+      <w:r>
+        <w:t>Delegering av läkemedel</w:t>
+      </w:r>
+      <w:r w:rsidR="3A9687C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>enligt</w:t>
+      </w:r>
       <w:bookmarkStart w:name="_Toc100327184" w:id="0"/>
-      <w:r w:rsidRPr="00F4148E">
-        <w:t>Ordination och hantering av läkemedel i hälso- och sjukvård enligt HSLF­FS 2017:37, SÄS</w:t>
+      <w:r w:rsidR="3D0F96FD">
+        <w:t xml:space="preserve"> HSLF­FS 2017:37</w:t>
+      </w:r>
+      <w:r w:rsidR="3A9687C2">
+        <w:t xml:space="preserve"> vid </w:t>
+      </w:r>
+      <w:r w:rsidR="3D0F96FD">
+        <w:t>SÄS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009A32ED" w:rsidP="001D4131" w:rsidRDefault="009A32ED" w14:paraId="11BC1DCA" w14:textId="6C83DD3F">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc223341444" w:id="1"/>
-[...2 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:name="_Toc233673158" w:id="1"/>
       <w:r>
-        <w:t xml:space="preserve"> sedan föregående version</w:t>
+        <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w:rsidR="00AB687C" w:rsidP="00F179F8" w:rsidRDefault="00AB687C" w14:paraId="0E549E05" w14:textId="77777777">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="67B78750" w:rsidP="046F43CB" w:rsidRDefault="67B78750" w14:paraId="2277B68B" w14:textId="4AF1C2E1">
+      <w:r w:rsidR="67B78750">
+        <w:rPr/>
+        <w:t xml:space="preserve">Stora delar av innehållet </w:t>
+      </w:r>
+      <w:r w:rsidR="02B4291F">
+        <w:rPr/>
+        <w:t>är bort</w:t>
+      </w:r>
+      <w:r w:rsidR="6D246387">
+        <w:rPr/>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="02B4291F">
+        <w:rPr/>
+        <w:t xml:space="preserve">aget </w:t>
+      </w:r>
+      <w:r w:rsidR="1A1E7B8E">
+        <w:rPr/>
+        <w:t xml:space="preserve">då samma information nu finns i den </w:t>
+      </w:r>
+      <w:r w:rsidR="02B4291F">
+        <w:rPr/>
+        <w:t>regional</w:t>
+      </w:r>
+      <w:r w:rsidR="349FA8D7">
+        <w:rPr/>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="02B4291F">
+        <w:rPr/>
+        <w:t xml:space="preserve"> rutin</w:t>
+      </w:r>
+      <w:r w:rsidR="25B095DD">
+        <w:rPr/>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="365F814A">
+        <w:rPr/>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="02B4291F">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:bookmarkStart w:name="_Toc100327185" w:id="2"/>
       <w:bookmarkStart w:name="_Toc72840807" w:id="3"/>
-      <w:r w:rsidRPr="00AB687C">
-        <w:t xml:space="preserve">Uppdatering av hänvisningar/länkar. </w:t>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve">HYPERLINK "https://www.vgregion.se/halsa-och-vard/vardgivarwebben/kunskapsstod-och-riktlinjer/lakemedel/lakemedelshantering/lakemedelshanteringsrutin/" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="2C9B6C81" w:rsidR="00A04B45">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+        <w:t>Regionala rutiner för läkemedelshantering i Västra Götalandsregionen - Vårdgivarwebben Västra Götalandsregionen</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00A04B45">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2C9B6C81" w:rsidR="00E55060">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2C9B6C81" w:rsidR="0B53F851">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>[1]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2C9B6C81" w:rsidR="00E55060">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2C9B6C81" w:rsidR="5882006B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2C9B6C81" w:rsidR="02EC2CA8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rutinen har också bytt namn då den endast innehåller lokal information om delegering av läkemedel. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009A32ED" w:rsidP="001D4131" w:rsidRDefault="009A32ED" w14:paraId="69BCFD87" w14:textId="273DF109">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc223341445" w:id="4"/>
-      <w:r w:rsidRPr="001D4131">
+      <w:bookmarkStart w:name="_Toc233673159" w:id="4"/>
+      <w:r>
         <w:t>Sammanfattning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w:rsidR="00AB687C" w:rsidP="00F179F8" w:rsidRDefault="00F608C3" w14:paraId="70BA6B18" w14:textId="0D2984AC">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="07E2E2A7" w:rsidR="00F608C3">
+    <w:p w:rsidR="7FC72752" w:rsidP="046F43CB" w:rsidRDefault="7FC72752" w14:paraId="1CCD7075" w14:textId="3EEF5E23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="56724293">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>Denna riktlinje är ett lokalt tillägg till</w:t>
+      </w:r>
+      <w:r w:rsidRPr="56724293" w:rsidR="2ADBC64B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avsnittet 1.5 Delegering av iordningställande, administrering och överlämnande av läkemedel i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="56724293">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidRPr="56724293" w:rsidR="00A04B45">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>regional riktlinje för tillämpning av Socialstyrelsens föreskrifter för läkemedelshantering</w:t>
+          <w:t>Regionala rutiner för läkemedelshantering i Västra Götalandsregionen - Vårdgivarwebben Västra Götalandsregionen</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="1C1FFE4E">
-        <w:rPr/>
+      <w:r w:rsidRPr="56724293" w:rsidR="00A04B45">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F608C3">
-[...1 lines deleted...]
-        <w:t>har tagits fram [1]. Den regionala riktlinjen är av nödvändighet allmänt hållen och kan inte täcka in alla de scenarier som kan uppstå i den kliniska verkligheten. Denna riktlinje har därför tagits fram som ett lokalt tillägg till den regionala riktlinjen. Även vissa verksamheter kan komma att behöva lokala tillägg. </w:t>
+      <w:r w:rsidRPr="56724293" w:rsidR="752B2A7F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>[1]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="56724293">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vissa verksamheter inom SÄS kan behöva ytterligare egna lokala tillägg för specifik verksamhetsanpassning.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B405A1" w:rsidP="00831C35" w:rsidRDefault="00B405A1" w14:paraId="6660DA9D" w14:textId="325B3985">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc223341446" w:id="5"/>
+      <w:bookmarkStart w:name="_Toc233673160" w:id="5"/>
       <w:r>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w:rsidR="001C761E" w:rsidRDefault="00D67C88" w14:paraId="25E3AF6B" w14:textId="36E7038A">
+    <w:p w:rsidR="00E4543D" w:rsidRDefault="00D67C88" w14:paraId="60EE245C" w14:textId="53905A2A">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
+          <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \o "2-2" \h \z \u \t "Rubrik;1" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:history="1" w:anchor="_Toc223341444">
-        <w:r w:rsidRPr="00C451B3" w:rsidR="001C761E">
+      <w:hyperlink w:history="1" w:anchor="_Toc233673158">
+        <w:r w:rsidRPr="001F21B4" w:rsidR="00E4543D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förändringar sedan föregående version</w:t>
         </w:r>
-        <w:r w:rsidR="001C761E">
+        <w:r w:rsidR="00E4543D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001C761E">
+        <w:r w:rsidR="00E4543D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001C761E">
+        <w:r w:rsidR="00E4543D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223341444 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233673158 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="001C761E">
+        <w:r w:rsidR="00E4543D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="001C761E">
+        <w:r w:rsidR="00E4543D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001C761E">
+        <w:r w:rsidR="00E4543D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="001C761E">
+        <w:r w:rsidR="00E4543D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="001C761E" w:rsidRDefault="001C761E" w14:paraId="2ACD6FDE" w14:textId="561F46D6">
+    <w:p w:rsidR="00E4543D" w:rsidRDefault="00E4543D" w14:paraId="2AF5CA4B" w14:textId="20E94D94">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
+          <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc223341445">
-        <w:r w:rsidRPr="00C451B3">
+      <w:hyperlink w:history="1" w:anchor="_Toc233673159">
+        <w:r w:rsidRPr="001F21B4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Sammanfattning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223341445 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233673159 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="001C761E" w:rsidRDefault="001C761E" w14:paraId="264962E1" w14:textId="1414007E">
+    <w:p w:rsidR="00E4543D" w:rsidRDefault="00E4543D" w14:paraId="325E762A" w14:textId="2D4521A7">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
+          <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc223341446">
-        <w:r w:rsidRPr="00C451B3">
+      <w:hyperlink w:history="1" w:anchor="_Toc233673160">
+        <w:r w:rsidRPr="001F21B4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Innehållsförteckning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223341446 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233673160 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="001C761E" w:rsidRDefault="001C761E" w14:paraId="6863134C" w14:textId="317D9A97">
+    <w:p w:rsidR="00E4543D" w:rsidRDefault="00E4543D" w14:paraId="6CE7F7B5" w14:textId="484B527B">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
+          <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc223341447">
-        <w:r w:rsidRPr="00C451B3">
+      <w:hyperlink w:history="1" w:anchor="_Toc233673161">
+        <w:r w:rsidRPr="001F21B4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Bakgrund och syfte</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223341447 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233673161 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="001C761E" w:rsidRDefault="001C761E" w14:paraId="3BE84857" w14:textId="3593D010">
+    <w:p w:rsidR="00E4543D" w:rsidRDefault="00E4543D" w14:paraId="1A16BB6A" w14:textId="254BE254">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
+          <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc223341448">
-        <w:r w:rsidRPr="00C451B3">
+      <w:hyperlink w:history="1" w:anchor="_Toc233673162">
+        <w:r w:rsidRPr="001F21B4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förutsättningar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223341448 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233673162 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="001C761E" w:rsidRDefault="001C761E" w14:paraId="592C0380" w14:textId="14DBC904">
+    <w:p w:rsidR="00E4543D" w:rsidRDefault="00E4543D" w14:paraId="75209145" w14:textId="25F0BC09">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
+          <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc223341449">
-        <w:r w:rsidRPr="00C451B3">
+      <w:hyperlink w:history="1" w:anchor="_Toc233673163">
+        <w:r w:rsidRPr="001F21B4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Utförande</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223341449 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233673163 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="001C761E" w:rsidRDefault="001C761E" w14:paraId="088F33CC" w14:textId="03937C85">
+    <w:p w:rsidR="00E4543D" w:rsidRDefault="00E4543D" w14:paraId="7D71F402" w14:textId="50200EEF">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
+          <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc223341450">
-        <w:r w:rsidRPr="00C451B3">
+      <w:hyperlink w:history="1" w:anchor="_Toc233673164">
+        <w:r w:rsidRPr="001F21B4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Uppföljning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223341450 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233673164 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="00E4543D" w:rsidRDefault="00E4543D" w14:paraId="17AAD8F4" w14:textId="3C3A784A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="_Toc233673165">
+        <w:r w:rsidRPr="001F21B4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Riktlinjen uppdateras och kompletteras löpande av Läkemedelsrådet SÄS.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233673165 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="00E4543D" w:rsidRDefault="00E4543D" w14:paraId="1051D598" w14:textId="7D84ECAB">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="_Toc233673166">
+        <w:r w:rsidRPr="001F21B4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Arbetsgrupp</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233673166 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="00E4543D" w:rsidRDefault="00E4543D" w14:paraId="2E7BF09A" w14:textId="76837905">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="_Toc233673167">
+        <w:r w:rsidRPr="001F21B4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Källförteckning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233673167 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="001C761E" w:rsidRDefault="001C761E" w14:paraId="78C2DAF8" w14:textId="01CB875D">
+    <w:p w:rsidR="00E4543D" w:rsidRDefault="00E4543D" w14:paraId="63CA0941" w14:textId="5AB7399E">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
+          <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc223341451">
-        <w:r w:rsidRPr="00C451B3">
+      <w:hyperlink w:history="1" w:anchor="_Toc233673168">
+        <w:r w:rsidRPr="001F21B4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Riktlinjen uppdateras och kompletteras löpande av Läkemedelsrådet SÄS.</w:t>
+          <w:t>Bilaga 2: Förslag på lämpliga läkemedel som kan bli föremål för delegering</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223341451 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233673168 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="001C761E" w:rsidRDefault="001C761E" w14:paraId="66574F55" w14:textId="4CC72E01">
-[...137 lines deleted...]
-    <w:p w:rsidR="00B405A1" w:rsidP="009A32ED" w:rsidRDefault="00D67C88" w14:paraId="1FC6584C" w14:textId="02B45135">
+    <w:p w:rsidR="00B405A1" w:rsidP="009A32ED" w:rsidRDefault="00D67C88" w14:paraId="1FC6584C" w14:textId="58D1DD20">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="29B03EF5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc100327186" w:id="6"/>
-      <w:bookmarkStart w:name="_Toc223341447" w:id="7"/>
+      <w:bookmarkStart w:name="_Toc233673161" w:id="7"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:t>Bakgrund och syfte</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA4CF8" w:rsidP="00AA4CF8" w:rsidRDefault="00AA4CF8" w14:paraId="045362FB" w14:textId="77777777">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00AA4CF8" w:rsidP="00AA4CF8" w:rsidRDefault="00AA4CF8" w14:paraId="3481BF93" w14:textId="582B67CA">
       <w:bookmarkStart w:name="_Toc100327187" w:id="8"/>
-      <w:r w:rsidRPr="00AA4CF8">
+      <w:r>
         <w:t>1 januari 2017 ersattes SOSFS 2000:1 av </w:t>
       </w:r>
-      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId8">
-        <w:r w:rsidRPr="00AA4CF8">
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidRPr="046F43CB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>HSLF-FS 2017:37</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00AA4CF8">
+      <w:r>
         <w:t> [2]. Författningen gäller läkemedelshantering i hälso- och sjukvården och ska stödja hälso- och sjukvården i arbetet för en säker läkemedelshantering hela vägen från ordination och administrering till uppföljning. </w:t>
       </w:r>
+      <w:r w:rsidR="5D3628EC">
+        <w:t xml:space="preserve"> Verksamhetschefen är ansvarig för att delegering sker i enlighet med god och säker vård.</w:t>
+      </w:r>
     </w:p>
+    <w:p w:rsidR="00AA4CF8" w:rsidP="00AA4CF8" w:rsidRDefault="00AA4CF8" w14:paraId="045362FB" w14:textId="655C5AF7"/>
     <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="70B2A54A" w14:textId="66772856">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc223341448" w:id="9"/>
+      <w:bookmarkStart w:name="_Toc233673162" w:id="9"/>
       <w:r>
         <w:t>Förutsättningar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w:rsidRPr="00AA4CF8" w:rsidR="00AA4CF8" w:rsidP="001D4131" w:rsidRDefault="00AA4CF8" w14:paraId="4E76EA40" w14:textId="2A688866">
+    <w:p w:rsidRPr="00AA4CF8" w:rsidR="00AA4CF8" w:rsidP="001D4131" w:rsidRDefault="00AA4CF8" w14:paraId="4E76EA40" w14:textId="4B085A43">
       <w:bookmarkStart w:name="_Toc100327188" w:id="10"/>
       <w:r w:rsidRPr="00AA4CF8">
         <w:t>Hälso- och sjukvården ska bedrivas så att kraven på en god vård uppfylls (5</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA4CF8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA4CF8">
         <w:t>kap. 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA4CF8">
         <w:rPr>
           <w:rFonts w:cs="Georgia"/>
         </w:rPr>
         <w:t>§</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA4CF8">
         <w:t xml:space="preserve"> H</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA4CF8">
         <w:rPr>
           <w:rFonts w:cs="Georgia"/>
         </w:rPr>
         <w:t>ä</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA4CF8">
         <w:t>lso-och sjukv</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA4CF8">
         <w:rPr>
           <w:rFonts w:cs="Georgia"/>
         </w:rPr>
         <w:t>å</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA4CF8">
-        <w:t xml:space="preserve">rdslagen (HSL 2017:30) [3]. </w:t>
+        <w:t>rdslagen (HSL 2017:30) [</w:t>
+      </w:r>
+      <w:r w:rsidR="00145F52">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA4CF8">
+        <w:t xml:space="preserve">]. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AA4CF8" w:rsidP="001D4131" w:rsidRDefault="00AA4CF8" w14:paraId="0F0B861A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA4CF8">
-        <w:t xml:space="preserve">Där det bedrivs hälso-och sjukvård ska det finnas den personal, de lokaler och den utrustning som behövs för att en god vård ska kunna ges (5 kap. 2 § HSL). Vårdgivaren ska planera, leda och kontrollera verksamheten på ett sätt som leder till att kraven god vård i HSL upprätthålls (3 kap. 1 § patientsäkerhetslagen (2010:659) [4] och i Socialstyrelsens föreskrifter och allmänna råd, (2011:9) ledningssystem för systematiskt kvalitetsarbete [5]. </w:t>
+        <w:t xml:space="preserve">Där det bedrivs </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA4CF8">
+        <w:t>hälso-och</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA4CF8">
+        <w:t xml:space="preserve"> sjukvård ska det finnas den personal, de lokaler och den utrustning som behövs för att en god vård ska kunna ges (5 kap. 2 § HSL). Vårdgivaren ska planera, leda och kontrollera verksamheten på ett sätt som leder till att kraven god vård i HSL upprätthålls (3 kap. 1 § patientsäkerhetslagen (2010:659) [4] och i Socialstyrelsens föreskrifter och allmänna råd, (2011:9) ledningssystem för systematiskt kvalitetsarbete [5]. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00065A6B" w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="37C7076C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc100327192" w:id="11"/>
-      <w:bookmarkStart w:name="_Toc223341449" w:id="12"/>
+      <w:bookmarkStart w:name="_Toc233673163" w:id="12"/>
       <w:bookmarkEnd w:id="10"/>
-      <w:r w:rsidRPr="00065A6B">
+      <w:r w:rsidRPr="046F43CB">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Utförande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w:rsidR="00452FCC" w:rsidP="001D4131" w:rsidRDefault="00452FCC" w14:paraId="4CD41059" w14:textId="10094471">
+    <w:p w:rsidR="33A6A481" w:rsidP="0D90D0C5" w:rsidRDefault="33A6A481" w14:paraId="295D465B" w14:textId="27BAE522">
+      <w:r>
+        <w:t>I enlighet med regionala riktlinjerna tillämpar SÄS en restriktiv syn på vilken läkemedelshantering som kan delegeras till icke-legitimerad personal i olika situationer.</w:t>
+      </w:r>
+      <w:r w:rsidR="2B07BA53">
+        <w:t xml:space="preserve"> [1]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="1B15A7B5" w:rsidP="00D522B0" w:rsidRDefault="73FAFF6B" w14:paraId="0985404B" w14:textId="34CAB28D">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Ordination </w:t>
+        <w:t>Riskanalys</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00433371" w:rsidR="00433371" w:rsidP="00433371" w:rsidRDefault="00433371" w14:paraId="7781C4EE" w14:textId="77777777">
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00433371">
+    <w:p w:rsidR="00D0244B" w:rsidP="00D0244B" w:rsidRDefault="00D0244B" w14:paraId="5BE5D71C" w14:textId="5B4EDA17">
+      <w:r>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="3A4CC323">
+        <w:t xml:space="preserve">arje verksamhet </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB379F">
+        <w:t>ska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0244B">
+        <w:t xml:space="preserve"> genomföra </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B0687">
+        <w:t>riskanalys innan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0244B">
+        <w:t xml:space="preserve"> delegering av läkemedel</w:t>
+      </w:r>
+      <w:r w:rsidR="00252C95">
+        <w:t xml:space="preserve"> görs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0244B">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="44762983">
+        <w:t>esultatet av r</w:t>
+      </w:r>
+      <w:r>
+        <w:t>iskanalysen</w:t>
+      </w:r>
+      <w:r w:rsidR="14657014">
+        <w:t xml:space="preserve"> ska </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ligg</w:t>
+      </w:r>
+      <w:r w:rsidR="197C117D">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0244B">
+        <w:t xml:space="preserve"> till grund för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0244B">
+        <w:t>verksamhetens rutiner och avgör vilka läkemedel och situationer som är lämpliga för delegering</w:t>
+      </w:r>
+      <w:r w:rsidR="002B0687">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0244B" w:rsidR="00D0244B" w:rsidP="00D0244B" w:rsidRDefault="00D0244B" w14:paraId="375B1346" w14:textId="1003C28A">
+      <w:r w:rsidRPr="00D0244B">
+        <w:t>Riskerna kan se olika ut i olika verksamheter. Det kan finnas verksamheter där delegering av läkemedelshantering inte är förenlig med god och säker vård och därför inte är aktuell. Det innebär att rutinerna kring läkemedelshantering behöver anpassas till verksamhetens karaktär och regelbundet följas upp och utvärderas</w:t>
+      </w:r>
+      <w:r w:rsidR="48FF5687">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00207E3F">
+        <w:t>[3</w:t>
+      </w:r>
+      <w:r w:rsidR="00D40B1D">
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="2A8A6991" w:rsidRDefault="2A8A6991" w14:paraId="6A54718C" w14:textId="691D38ED"/>
+    <w:p w:rsidR="52EDCCBC" w:rsidP="50A9AFF7" w:rsidRDefault="52EDCCBC" w14:paraId="5F3ECB25" w14:textId="1F1EE8A4"/>
+    <w:p w:rsidR="00687917" w:rsidP="00687917" w:rsidRDefault="4135B6A5" w14:paraId="0A3728F0" w14:textId="03B2AA1C">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="56724293">
+        <w:rPr>
+          <w:rStyle w:val="Rubrik3Char"/>
+        </w:rPr>
+        <w:t>Lämpliga läkemedel att delegera</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>Förslag på lämpliga läkemedel, se bilaga 2 ”</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" w:anchor="_Bilaga_2:_Förslag">
+        <w:r w:rsidRPr="56724293">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Läkemedelsdokumentation på SÄS</w:t>
+          <w:t>Förslag på lämpliga läkemedel som kan bli föremål för delegering</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00433371">
-        <w:t> [6]. </w:t>
+      <w:r>
+        <w:t>”. Varje verksamhet ansvarar för att upprätta en egen lista baser</w:t>
+      </w:r>
+      <w:r w:rsidR="085485C6">
+        <w:t xml:space="preserve">ad </w:t>
+      </w:r>
+      <w:r>
+        <w:t>på resultat</w:t>
+      </w:r>
+      <w:r w:rsidR="38D854FE">
+        <w:t>et</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> av genomförd riskanalys.  Observera att läkemedel enligt generella direktiv inte kan delegeras enligt författningen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00433371" w:rsidR="00433371" w:rsidP="00433371" w:rsidRDefault="00433371" w14:paraId="486CE7CE" w14:textId="77777777">
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00433371">
+    <w:p w:rsidRPr="00174A4A" w:rsidR="00687917" w:rsidP="00174A4A" w:rsidRDefault="2C462FC6" w14:paraId="619174EE" w14:textId="0D07F324">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Delegera </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00687917" w:rsidP="00687917" w:rsidRDefault="4F5BCA0D" w14:paraId="5C4DBF0A" w14:textId="2517B26C">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Verksamhetschef ska ge</w:t>
+      </w:r>
+      <w:r w:rsidR="00E5188A">
+        <w:t xml:space="preserve"> uppdraget att delegera </w:t>
+      </w:r>
+      <w:r w:rsidR="000268FB">
+        <w:t>till vårdenhetschef</w:t>
+      </w:r>
+      <w:r w:rsidR="2C462FC6">
+        <w:t>, om denna är legitimerad sjuksköterska</w:t>
+      </w:r>
+      <w:r w:rsidR="3DC00139">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="2C462FC6">
+        <w:t xml:space="preserve"> eller annan utsedd sjuksköterska med praktisk kunskap om aktuella moment inom läkemedelshantering</w:t>
+      </w:r>
+      <w:r w:rsidR="5FB20500">
+        <w:t xml:space="preserve"> (mall 20a).  </w:t>
+      </w:r>
+      <w:r w:rsidR="2C462FC6">
+        <w:t>Den person som utfärdar dele</w:t>
+      </w:r>
+      <w:r w:rsidR="038757CB">
+        <w:t>geringen</w:t>
+      </w:r>
+      <w:r w:rsidR="705030A2">
+        <w:t xml:space="preserve"> (mall 20b)</w:t>
+      </w:r>
+      <w:r w:rsidR="2C462FC6">
+        <w:t xml:space="preserve"> ska även ha erforderlig utbildning i ansvarsfrågan och hur delegeringen ska dokumenteras och följas upp i enlighet med författningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00687917" w:rsidP="00687917" w:rsidRDefault="2C462FC6" w14:paraId="21172FD8" w14:textId="16D54DDB">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Mall 20a, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidRPr="0D90D0C5">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Läkemedelsgenomgång och läkemedelsberättelse</w:t>
+          <w:t>Uppdrag att delegera moment inom läkemedelshantering</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00433371">
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00433371">
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA686D">
+        <w:t>[6]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00687917" w:rsidP="00687917" w:rsidRDefault="1F5923ED" w14:paraId="421F64F9" w14:textId="26D6DF7A">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="2C462FC6">
+        <w:t>all 20b, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15">
+        <w:r w:rsidRPr="0D90D0C5" w:rsidR="2C462FC6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Läkemedelsgenomgång och läkemedelsberättelse på SÄS</w:t>
+          <w:t>Delegeringsbeslut avseende läkemedelshantering</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00433371">
-        <w:t> [8]. </w:t>
+      <w:r w:rsidR="2C462FC6">
+        <w:t>  </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA686D">
+        <w:t>[6]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00687917" w:rsidP="00433371" w:rsidRDefault="00687917" w14:paraId="0129833B" w14:textId="77777777">
+    <w:p w:rsidR="00687917" w:rsidP="0D90D0C5" w:rsidRDefault="451BDD3C" w14:paraId="73062571" w14:textId="209AC476">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Utfärdande av generella direktiv (benämns GO i Melior) </w:t>
+        <w:t>Utbildning</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3950">
+        <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB500C" w:rsidP="00687917" w:rsidRDefault="00687917" w14:paraId="4113A2D6" w14:textId="77777777">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00687917" w:rsidP="00B93B46" w:rsidRDefault="00B93B46" w14:paraId="3AF81B0C" w14:textId="737B49D3">
+      <w:r w:rsidRPr="00B93B46">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>SÄS-gemensam utbildning</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">Endast verksamhetschef (om denne är läkare) eller medicinsk ansvarig läkare får utfärda generella direktiv om läkemedelsbehandling. Ett generellt direktiv ska vara skriftligt och innehålla uppgifter om </w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="003D7253">
+        <w:t xml:space="preserve">Inför sommarsemesterperioden </w:t>
+      </w:r>
+      <w:r w:rsidR="00586F59">
+        <w:t xml:space="preserve">varje år </w:t>
+      </w:r>
+      <w:r w:rsidR="29BFB55E">
+        <w:t>bjuder</w:t>
+      </w:r>
+      <w:r w:rsidR="003D7253">
+        <w:t xml:space="preserve"> SÄS</w:t>
+      </w:r>
+      <w:r w:rsidR="29BFB55E">
+        <w:t xml:space="preserve"> in till </w:t>
+      </w:r>
+      <w:r w:rsidR="00586F59">
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidR="29BFB55E">
+        <w:t xml:space="preserve">gemensam </w:t>
+      </w:r>
+      <w:r w:rsidR="5BE84341">
+        <w:t>fysisk utbildning</w:t>
+      </w:r>
+      <w:r w:rsidR="29BFB55E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="42DA6C37">
+        <w:t>som innehåller:</w:t>
+      </w:r>
+      <w:r w:rsidR="29BFB55E">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB500C" w:rsidP="00EB500C" w:rsidRDefault="00687917" w14:paraId="49DC0E87" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w:rsidR="00687917" w:rsidP="00BF3B1F" w:rsidRDefault="29BFB55E" w14:paraId="49E9BFF8" w14:textId="2B5A05C2">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="27"/>
         </w:numPr>
-        <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">läkemedelsnamn eller aktiv substans, </w:t>
+        <w:t xml:space="preserve">Allmänt vad som gäller vid delegering. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB500C" w:rsidP="00EB500C" w:rsidRDefault="00687917" w14:paraId="46E01F69" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w:rsidR="00687917" w:rsidP="00BF3B1F" w:rsidRDefault="29BFB55E" w14:paraId="228B8F8A" w14:textId="6180BFB0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="27"/>
         </w:numPr>
-        <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">läkemedelsform, </w:t>
+        <w:t>Basutbildning om läkemedelshantering inkluderande</w:t>
+      </w:r>
+      <w:r w:rsidR="001C366A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">risker som är förenade med hanteringen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB500C" w:rsidP="00EB500C" w:rsidRDefault="00687917" w14:paraId="6F071ECE" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w:rsidR="00687917" w:rsidP="00BF3B1F" w:rsidRDefault="29BFB55E" w14:paraId="42DF73C9" w14:textId="034CC673">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="27"/>
         </w:numPr>
-        <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">läkemedlets styrka, </w:t>
+        <w:t>Journalföring av läkemedel.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB500C" w:rsidP="00EB500C" w:rsidRDefault="00687917" w14:paraId="4A84BD05" w14:textId="77777777">
-[...6 lines deleted...]
-        <w:ind w:right="-143"/>
+    <w:p w:rsidR="00BF3B1F" w:rsidP="0D90D0C5" w:rsidRDefault="00BF3B1F" w14:paraId="1703D2E3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009C4317" w:rsidP="009C4317" w:rsidRDefault="009C4317" w14:paraId="5B0EABDB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007772C3" w:rsidR="009C4317" w:rsidP="00DE5477" w:rsidRDefault="00DE5477" w14:paraId="4D903F0B" w14:textId="4F6292DF">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">dosering, </w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007772C3" w:rsidR="009C4317">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Läkemedelshantering i Melior </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007772C3" w:rsidR="007772C3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007772C3" w:rsidR="009C4317">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lärportalen </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB500C" w:rsidP="00EB500C" w:rsidRDefault="00687917" w14:paraId="7A48A4C9" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+    <w:p w:rsidRPr="00394506" w:rsidR="00687917" w:rsidP="1E13E228" w:rsidRDefault="00163CEA" w14:paraId="181C4C9F" w14:textId="07D27C05">
       <w:r>
-        <w:t>maxdos</w:t>
-[...40 lines deleted...]
-        <w:r w:rsidRPr="00C66835">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="1AFE613B">
+        <w:t xml:space="preserve"> Lärportalen finns nätbaserad utbildning i Melior. För läkemedelshantering se </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidRPr="1E13E228" w:rsidR="1AFE613B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Generella direktiv om läkemedelsbehandling</w:t>
+          <w:t>Utbildning: Melior SÄS sjuksköterska- Nätbaserad,</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C66835">
-        <w:t> [9].</w:t>
+      <w:r w:rsidRPr="1E13E228" w:rsidR="1AFE613B">
+        <w:t xml:space="preserve"> där delar av avsn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E13E228" w:rsidR="4638EBBF">
+        <w:t>itt “Läkemedel” visar hur delegerade arbetsuppgifter sk</w:t>
+      </w:r>
+      <w:r w:rsidR="004060FA">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E13E228" w:rsidR="4638EBBF">
+        <w:t xml:space="preserve"> journalföras i läkemedelsmodulen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00687917" w:rsidP="00687917" w:rsidRDefault="00687917" w14:paraId="1BC5C9AC" w14:textId="77777777">
+    <w:p w:rsidR="1E13E228" w:rsidP="1E13E228" w:rsidRDefault="1E13E228" w14:paraId="71A1D348" w14:textId="109417FA"/>
+    <w:p w:rsidR="00877289" w:rsidP="00394506" w:rsidRDefault="00B93B46" w14:paraId="365161D5" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="-143"/>
-      </w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00394506">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Enhetsspecifik utbildning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00687917" w:rsidP="00394506" w:rsidRDefault="009C7418" w14:paraId="5F890C1C" w14:textId="7221EB19">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00394506">
+        <w:t xml:space="preserve">Vårdenheten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394506" w:rsidR="00B259E2">
+        <w:t xml:space="preserve">ansvarar för att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394506" w:rsidR="00FF2A3B">
+        <w:t>ge r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394506" w:rsidR="00687917">
+        <w:t xml:space="preserve">iktade </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394506" w:rsidR="00FF2A3B">
+        <w:t xml:space="preserve">praktiska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394506" w:rsidR="00687917">
+        <w:t>utbildningar för delegera</w:t>
+      </w:r>
+      <w:r w:rsidR="000B35B0">
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394506" w:rsidR="00687917">
+        <w:t>moment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394506" w:rsidR="006802CF">
+        <w:t xml:space="preserve"> och</w:t>
+      </w:r>
+      <w:r w:rsidR="000B35B0">
+        <w:t xml:space="preserve"> att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394506" w:rsidR="006802CF">
+        <w:t xml:space="preserve"> säkerställa reella färdigheter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394506" w:rsidR="00687917">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394506" w:rsidR="756E945D">
+        <w:t>Utbildningens nivå anpassas efter vilka läkemedel och vilka situationer deleg</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6F12">
+        <w:t>eringen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394506" w:rsidR="756E945D">
+        <w:t xml:space="preserve"> avser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001147D2" w:rsidP="00394506" w:rsidRDefault="001147D2" w14:paraId="4B84A0F7" w14:textId="3078E956">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001147D2">
+        <w:t>Sjukvårdsapoteket VGR/SÄS är behjälplig med grundläggande utbildningsmaterial i läkemedelshantering, som enheten kan använda för att hålla egen utbildning inom enheten eller verksamheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001147D2" w:rsidP="001147D2" w:rsidRDefault="001147D2" w14:paraId="157ED2E9" w14:textId="4543E3F2">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t xml:space="preserve">Observera att läkemedel enligt generella direktiv inte kan delegeras enligt författningen. Detta innebär att endast legitimerade sjuksköterskor kan iordningställa, administrera/överlämna och signera generella ordinationer. </w:t>
+        <w:t>Sj</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C66835" w:rsidP="00C66835" w:rsidRDefault="00687917" w14:paraId="6809EE4A" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik3"/>
+    <w:p w:rsidRPr="0040036E" w:rsidR="001147D2" w:rsidP="00394506" w:rsidRDefault="0040036E" w14:paraId="4119CA9D" w14:textId="06995BA2">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040036E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Övrigt stödmaterial</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001012A4" w:rsidP="001012A4" w:rsidRDefault="001012A4" w14:paraId="5A6D95ED" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Likvärdiga och utbytbara läkemedel </w:t>
+        <w:t xml:space="preserve">Socialstyrelsen har tagit fram webbstöd, en som ger grundläggande förståelse för dig som delegerar läkemedelshantering, och en som vänder sig till dig som tar emot delegering av läkemedelshantering. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00687917" w:rsidP="00FC6F12" w:rsidRDefault="00687917" w14:paraId="3A44C532" w14:textId="660C8C3D">
-[...12 lines deleted...]
-        <w:r w:rsidRPr="00FC6F12">
+    <w:p w:rsidRPr="00B93B46" w:rsidR="001012A4" w:rsidP="001012A4" w:rsidRDefault="001012A4" w14:paraId="391D7FD6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId17">
+        <w:r w:rsidRPr="00B93B46">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Fass.se</w:t>
+          <w:t>Webbstöd för dig som delegerar</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00FC6F12">
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00FC6F12">
+    </w:p>
+    <w:p w:rsidR="001012A4" w:rsidP="001012A4" w:rsidRDefault="001012A4" w14:paraId="3BBE0D4F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId18">
+        <w:r w:rsidRPr="00B93B46">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Beslut om hantering av utbytbara rekvisitionsläkemedel till patient</w:t>
+          <w:t>Webbstöd för dig som tar emot delegering</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00FC6F12">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00FC6F12" w:rsidP="00FC6F12" w:rsidRDefault="00687917" w14:paraId="7FDFDBF9" w14:textId="77777777">
+    <w:p w:rsidRPr="00394506" w:rsidR="00FF2A3B" w:rsidP="00394506" w:rsidRDefault="00FF2A3B" w14:paraId="7E2CB7E0" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00394506" w:rsidR="00FF2A3B" w:rsidP="00394506" w:rsidRDefault="000936E0" w14:paraId="73AFD34C" w14:textId="1F87143F">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00394506">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Praktisk och teoretisk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394506" w:rsidR="003416C3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>test</w:t>
+      </w:r>
+      <w:r w:rsidR="00394506">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00394506" w:rsidR="000832C5">
+        <w:t xml:space="preserve">Den som utför </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394506" w:rsidR="00394506">
+        <w:t>delegeringen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394506" w:rsidR="000832C5">
+        <w:t xml:space="preserve"> från vårdenheten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394506" w:rsidR="0043700B">
+        <w:t>ansvarar för att den som tar emot en delegering har praktiska och teoretiska färdigheter för att utföra delegerade mom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394506" w:rsidR="00FF2A3B">
+        <w:t xml:space="preserve">ent inom läkemedelshantering. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00687917" w:rsidP="003E26A3" w:rsidRDefault="00FF2A3B" w14:paraId="389CC872" w14:textId="183DFC56">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Teoretiskt k</w:t>
+      </w:r>
+      <w:r w:rsidR="12BC8B21">
+        <w:t xml:space="preserve">unskapstest </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">med </w:t>
+      </w:r>
+      <w:r w:rsidR="12BC8B21">
+        <w:t xml:space="preserve">facit </w:t>
+      </w:r>
+      <w:r w:rsidR="1938EDE8">
+        <w:t>erhålls</w:t>
+      </w:r>
+      <w:r w:rsidR="12BC8B21">
+        <w:t xml:space="preserve"> av chefsjuk</w:t>
+      </w:r>
+      <w:r w:rsidR="6A7F6332">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="12BC8B21">
+        <w:t>köterska på begäran.</w:t>
+      </w:r>
+      <w:r w:rsidR="39623BDB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="39623BDB">
+        <w:t>mail</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="39623BDB">
+        <w:t xml:space="preserve"> till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E26A3" w:rsidR="003E26A3">
+        <w:t>sas.chefsjukskoterska@vgregion.se</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00687917" w:rsidP="000959F9" w:rsidRDefault="5AA74771" w14:paraId="4B453AD3" w14:textId="599C1EC9">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Dosjustering </w:t>
+        <w:t>Behörighet att d</w:t>
+      </w:r>
+      <w:r w:rsidR="00687917">
+        <w:t>okument</w:t>
+      </w:r>
+      <w:r w:rsidR="706BED32">
+        <w:t>era</w:t>
+      </w:r>
+      <w:r w:rsidR="00687917">
+        <w:t xml:space="preserve"> vid delegering </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00687917" w:rsidP="00FC6F12" w:rsidRDefault="00687917" w14:paraId="059FD6FD" w14:textId="7D5D3394">
-[...83 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="000959F9" w:rsidP="000959F9" w:rsidRDefault="000959F9" w14:paraId="438D3853" w14:textId="4D2096B0">
       <w:r w:rsidRPr="000959F9">
-        <w:t>Undantag: Dosjustering på avdelningar med specialistutbildade sjuksköterskor såsom IVA och anestesi, jobbar dagligen utefter uppsatta </w:t>
+        <w:t>Behörighet för iordningställande, överlämna/administrera och signera beställs via </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000959F9">
-        <w:t>målvärden</w:t>
+        <w:t>Meliors</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000959F9">
-        <w:t> för varje enskild patient. </w:t>
-[...18 lines deleted...]
-        <w:r w:rsidRPr="000959F9">
+        <w:t> funktionsbrevlåda </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId19">
+        <w:r w:rsidRPr="00507F2A" w:rsidR="0038210A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>melior.sas@vgregion.se</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000959F9">
-        <w:t> där Lokal rutin för att dosjustera ordinerat läkemedel och Personligt uppdrag att dosjustera ett ordinerat läkemedel bifogas, se ovan. </w:t>
+        <w:t xml:space="preserve"> efter godkänd och signerad delegering. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Varje enhet ansvarar för </w:t>
+      </w:r>
+      <w:r w:rsidR="022C4776">
+        <w:t xml:space="preserve">att personen som ska få en delegering har </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="169D6DDF">
+        <w:t xml:space="preserve">dekvat </w:t>
+      </w:r>
+      <w:r w:rsidR="0DF568CB">
+        <w:t xml:space="preserve">kunskap om </w:t>
+      </w:r>
+      <w:r w:rsidR="54D3BFDD">
+        <w:t xml:space="preserve">dokumentation och signering i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="54D3BFDD">
+        <w:t>Meliors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="54D3BFDD">
+        <w:t xml:space="preserve"> läkemedelsmodul</w:t>
+      </w:r>
+      <w:r w:rsidR="7E8F0F6F">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00687917" w:rsidP="00970E09" w:rsidRDefault="00687917" w14:paraId="613011A8" w14:textId="77777777">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="0D90D0C5" w:rsidRDefault="1F683BB7" w14:paraId="69E4D510" w14:textId="58C65EEE">
       <w:r>
-        <w:t xml:space="preserve">Delegering </w:t>
-[...221 lines deleted...]
-        <w:r w:rsidRPr="000959F9">
+        <w:t>Behörighet för sjuksköterska att dosjustera i Melior utan att det hamnar i läkarens signeringskorg ansöks av ansvarig chef via </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20">
+        <w:r w:rsidRPr="33CD7874">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>melior.sas@vgregion.se</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000959F9">
-        <w:t> efter godkänd och signerad delegering. Varje enhet ansvarar för att adekvat utbildning ges i samband med tilldelning av behörighet. </w:t>
+      <w:r>
+        <w:t> där Lokal rutin för att dosjustera ordinerat läkemedel och Personligt uppdrag att dosjustera ett ordinerat läkemedel bifogas, se ovan. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009A32ED" w:rsidP="000959F9" w:rsidRDefault="000959F9" w14:paraId="55F2C9B3" w14:textId="7EF97868">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc223341450" w:id="13"/>
+      <w:bookmarkStart w:name="_Toc233673164" w:id="13"/>
       <w:r>
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidR="009A32ED">
         <w:t>ppföljning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w:rsidR="00243314" w:rsidP="009A32ED" w:rsidRDefault="00243314" w14:paraId="191E1143" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc223341451" w:id="14"/>
+      <w:bookmarkStart w:name="_Toc233673165" w:id="14"/>
       <w:bookmarkStart w:name="_Toc100327193" w:id="15"/>
-      <w:r w:rsidRPr="00243314">
+      <w:r w:rsidRPr="33CD7874">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Riktlinjen uppdateras och kompletteras löpande av Läkemedelsrådet SÄS.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
-      <w:r w:rsidRPr="00243314">
+      <w:r w:rsidRPr="33CD7874">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="000D04ED" w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="46F80C1F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc100327194" w:id="16"/>
-      <w:bookmarkStart w:name="_Toc223341452" w:id="17"/>
+      <w:bookmarkStart w:name="_Toc233673166" w:id="17"/>
       <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidRPr="000D04ED">
         <w:t>Arbetsgrupp</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="000959F9" w:rsidR="00086827" w:rsidP="00442DC4" w:rsidRDefault="00086827" w14:paraId="77E4171A" w14:textId="33A8F246">
       <w:bookmarkStart w:name="_Toc100327195" w:id="18"/>
       <w:r w:rsidRPr="000959F9">
         <w:t xml:space="preserve">För innehållet svarar </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00086827" w:rsidR="00086827" w:rsidP="00442DC4" w:rsidRDefault="00086827" w14:paraId="205B2905" w14:textId="2E663B69">
+    <w:p w:rsidR="274F5A04" w:rsidP="0D90D0C5" w:rsidRDefault="274F5A04" w14:paraId="18D4447D" w14:textId="662D5B20">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00086827">
-        <w:t xml:space="preserve">Grete de Flon, </w:t>
+      <w:r>
+        <w:t>Karin Scharl, chefsjuksköterska SÄS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00086827" w:rsidR="00086827" w:rsidP="00442DC4" w:rsidRDefault="00086827" w14:paraId="205B2905" w14:textId="3E724712">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="76FD20E6">
+        <w:t>unilla Rosquist, apotekare, S</w:t>
+      </w:r>
+      <w:r>
+        <w:t>jukvårdsapotek</w:t>
+      </w:r>
+      <w:r w:rsidR="7DFFC2E2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">SÄS  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00086827" w:rsidR="00086827" w:rsidP="00442DC4" w:rsidRDefault="78AC1B96" w14:paraId="1B5EA5F2" w14:textId="116A8906">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0D90D0C5">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Frida Borg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0D90D0C5" w:rsidR="00086827">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00086827">
-        <w:t>tf</w:t>
+      <w:r w:rsidRPr="0D90D0C5" w:rsidR="00086827">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>systemförvaltare</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00086827">
-[...32 lines deleted...]
-        <w:t xml:space="preserve">Hanna Svensson, systemförvaltare Melior, IS/IT SÄS </w:t>
+      <w:r w:rsidRPr="0D90D0C5" w:rsidR="00086827">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Melior, IS/IT SÄS </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="000959F9" w:rsidR="00086827" w:rsidP="00442DC4" w:rsidRDefault="00086827" w14:paraId="3A7EE12E" w14:textId="18CE1548">
-      <w:r w:rsidRPr="000959F9">
+      <w:r>
         <w:t xml:space="preserve">Remissinstanser (utgåva 1) </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00086827" w:rsidR="00086827" w:rsidP="00442DC4" w:rsidRDefault="00086827" w14:paraId="30916FCA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00086827">
         <w:t xml:space="preserve">Medlemmar i Läkemedelsrådet SÄS </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009222CB" w:rsidP="00442DC4" w:rsidRDefault="00086827" w14:paraId="3868AB96" w14:textId="68A03632">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr/>
-[...2 lines deleted...]
-        <w:rPr/>
+      </w:pPr>
+      <w:r>
         <w:t>Medicinsk</w:t>
       </w:r>
       <w:r w:rsidR="0B189AE2">
-        <w:rPr/>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="00086827">
-[...4 lines deleted...]
-        <w:rPr/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>beredningsråd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:t xml:space="preserve"> SÄS </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="000D04ED" w:rsidR="009A32ED" w:rsidP="00086827" w:rsidRDefault="009A32ED" w14:paraId="188AE2C8" w14:textId="35131711">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc223341453" w:id="19"/>
+      <w:bookmarkStart w:name="_Toc233673167" w:id="19"/>
       <w:r w:rsidRPr="000D04ED">
         <w:t>Källförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w:rsidRPr="00F179F8" w:rsidR="00F179F8" w:rsidP="00F179F8" w:rsidRDefault="00F179F8" w14:paraId="5E1BF71A" w14:textId="77777777">
+    <w:p w:rsidRPr="006B4AEF" w:rsidR="00A04B45" w:rsidP="0D90D0C5" w:rsidRDefault="006B4AEF" w14:paraId="6C37136F" w14:textId="2664DB05">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:right="-143"/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:r w:rsidRPr="00F179F8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://www.vgregion.se/halsa-och-vard/vardgivarwebben/kunskapsstod-och-riktlinjer/lakemedel/lakemedelshantering/lakemedelshanteringsrutin/"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="006B4AEF" w:rsidR="00A04B45">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>Regionala rutiner för läkemedelshantering i Västra Götalandsregionen - Vårdgivarwebben Västra Götalandsregionen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00167584" w:rsidR="00790248" w:rsidP="0D90D0C5" w:rsidRDefault="006B4AEF" w14:paraId="2DADCE5A" w14:textId="25332DD8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:hyperlink w:history="1" w:anchor="anchor_2e4758b5-7857" r:id="rId21">
+        <w:r w:rsidRPr="001F5360" w:rsidR="00790248">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/lakemedel/lakemedelshantering</w:t>
+          <w:t>Senaste version av HSLF-FS 2017:37 Socialstyrelsens föreskrifter och allmänna råd om ordination och hantering av läkemedel i hälso- och sjukvården - Socialstyrelsen</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F179F8">
-[...10 lines deleted...]
-        <w:t> </w:t>
+      <w:r w:rsidR="00790248">
+        <w:t xml:space="preserve"> Kap 9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F179F8" w:rsidR="00F179F8" w:rsidP="00F179F8" w:rsidRDefault="00F179F8" w14:paraId="71E3837F" w14:textId="77777777">
+    <w:p w:rsidRPr="00790248" w:rsidR="005E45C3" w:rsidP="00790248" w:rsidRDefault="00167584" w14:paraId="37E0F5FC" w14:textId="5465BB36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:right="-143"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F179F8">
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
         </w:rPr>
-        <w:t>Ordination och hantering av läkemedel i hälso- och sjukvården”</w:t>
-[...13 lines deleted...]
-        <w:r w:rsidRPr="00F179F8">
+      </w:pPr>
+      <w:hyperlink r:id="rId22">
+        <w:r w:rsidRPr="6A50776B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           </w:rPr>
-          <w:t>www.socialstyrelsen.se/globalassets/sharepoint-dokument/artikelkatalog/handbocker/2019-6-6235.pdf</w:t>
+          <w:t>Ordination och hantering av läkemedel i hälso- och sjukvården</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F179F8">
+      <w:r w:rsidRPr="6A50776B" w:rsidR="00DB2228">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Handbok vid tillämpningen av Socialstyrelsens föreskrifter och allmänna råd (HSLF-FS 2017:37) om ordination och hantering av läkemedel i hälso- och sjukvården</w:t>
+      </w:r>
+      <w:r w:rsidR="42CEE97E">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F179F8" w:rsidR="00F179F8" w:rsidP="00F179F8" w:rsidRDefault="00F179F8" w14:paraId="4038A449" w14:textId="77777777">
+    <w:p w:rsidRPr="00F179F8" w:rsidR="00F179F8" w:rsidP="00F179F8" w:rsidRDefault="00F179F8" w14:paraId="580355D1" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00F179F8">
-        <w:t>Hälso-och sjukvårdslagen (HSL 2017:30). Svensk författningssamling </w:t>
+        <w:t>Patientsäkerhetslagen (2010:659) </w:t>
       </w:r>
       <w:r w:rsidRPr="00F179F8">
         <w:br/>
       </w:r>
-      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId24">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId23">
         <w:r w:rsidRPr="00F179F8">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.riksdagen.se</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F179F8">
         <w:t> under rubrik </w:t>
       </w:r>
       <w:r w:rsidRPr="00F179F8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Dokument &amp; lagar</w:t>
       </w:r>
       <w:r w:rsidRPr="00F179F8">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F179F8" w:rsidR="00F179F8" w:rsidP="00F179F8" w:rsidRDefault="00F179F8" w14:paraId="580355D1" w14:textId="77777777">
-      <w:pPr>
+    <w:p w:rsidR="00F179F8" w:rsidP="0012509E" w:rsidRDefault="00F179F8" w14:paraId="13000FD7" w14:textId="3E9B66AC">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00F179F8">
-        <w:t>Patientsäkerhetslagen (2010:659) </w:t>
+        <w:t>Ledningssystem för systematiskt kvalitetsarbete (SOSFS 2011:9). Socialstyrelsens författningssamling </w:t>
       </w:r>
       <w:r w:rsidRPr="00F179F8">
         <w:br/>
       </w:r>
-      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId25">
-[...35 lines deleted...]
-      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId26">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId24">
         <w:r w:rsidRPr="00F179F8">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://www.socialstyrelsen.se/kunskapsstod-och-regler/regler-och-riktlinjer/foreskrifter-och-allmanna-rad/konsoliderade-foreskrifter/20119-om-ledningssystem-for-systematiskt-kvalitetsarbete</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F179F8">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C761E" w:rsidRDefault="001C761E" w14:paraId="40AA233F" w14:textId="5532B6D8">
+    <w:p w:rsidR="00DA686D" w:rsidP="00DA686D" w:rsidRDefault="00DA686D" w14:paraId="74C59AEC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="720" w:right="-143"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A41CF" w:rsidR="00D40B1D" w:rsidP="0012509E" w:rsidRDefault="006A41CF" w14:paraId="02A3D82A" w14:textId="395F47CD">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "https://www.vgregion.se/halsa-och-vard/vardgivarwebben/kunskapsstod-och-riktlinjer/lakemedel/lakemedelshantering/mallar-och-blanketter/"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="006A41CF" w:rsidR="00D40B1D">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+        <w:t>Regionala mallar och blanketter - Vårdgivarwebben Västra Götalandsregionen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C761E" w:rsidRDefault="006A41CF" w14:paraId="40AA233F" w14:textId="2DD83CFB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="001C761E">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001C761E" w:rsidR="001C761E" w:rsidP="001C761E" w:rsidRDefault="001C761E" w14:paraId="2598E903" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:r w:rsidRPr="001C761E">
-        <w:t>Bilaga 2: Förslag på lämpliga läkemedel som kan bli föremål för delegering </w:t>
+      <w:bookmarkStart w:name="_Bilaga_2:_Förslag" w:id="20"/>
+      <w:bookmarkStart w:name="_Toc233673168" w:id="21"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r w:rsidRPr="001C761E">
+        <w:t>Bilaga 2: Förslag på lämpliga läkemedel som kan bli föremål för delegering</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r w:rsidRPr="001C761E">
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001C761E" w:rsidR="001C761E" w:rsidP="001C761E" w:rsidRDefault="001C761E" w14:paraId="762FEF9A" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="001C761E">
         <w:t>Rekommendationen är att administrering av intravenös behandling, injektioner och infusioner inte bör delegeras. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001C761E" w:rsidR="001C761E" w:rsidP="001C761E" w:rsidRDefault="001C761E" w14:paraId="2807ED25" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="001C761E">
         <w:t>Det anses extra riskabelt och olämpligt att delegera administration av läkemedel vid akuta situationer, till instabila patienter och inom slutenvårdsenheter med akutvårdsinriktning.   </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001C761E" w:rsidR="001C761E" w:rsidP="001C761E" w:rsidRDefault="001C761E" w14:paraId="53216434" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="001C761E">
         <w:t>Undersköterska som har behörighet att sätta PVK (perifer </w:t>
       </w:r>
@@ -2036,265 +2401,334 @@
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001C761E">
         <w:t> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C761E">
         <w:t>Inolaxol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001C761E">
         <w:t>, Vi-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C761E">
         <w:t>Siblin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001C761E">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C761E">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="001C761E">
-        <w:t>Osmotiskt verkande medel, t.ex. </w:t>
+        <w:t>Osmotiskt verkande medel, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001C761E">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001C761E">
+        <w:t> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C761E">
         <w:t>Laktulos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001C761E">
         <w:t>, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C761E">
         <w:t>Movicol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001C761E">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C761E">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="001C761E">
-        <w:t>Rektalt verkande klysma, t.ex. </w:t>
+        <w:t>Rektalt verkande klysma, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001C761E">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001C761E">
+        <w:t> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C761E">
         <w:t>Resulax</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001C761E">
         <w:t>, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C761E">
         <w:t>Klyx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001C761E">
         <w:t>, Microlax </w:t>
       </w:r>
       <w:r w:rsidRPr="001C761E">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="001C761E">
-        <w:t>Tarmirriterande t.ex. </w:t>
+        <w:t>Tarmirriterande </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001C761E">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001C761E">
+        <w:t> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C761E">
         <w:t>Dulcolax</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001C761E">
         <w:t>, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C761E">
         <w:t>Toilax</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001C761E">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001C761E" w:rsidR="001C761E" w:rsidP="001C761E" w:rsidRDefault="001C761E" w14:paraId="22D69B12" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="001C761E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Utvärtes medel</w:t>
       </w:r>
       <w:r w:rsidRPr="001C761E">
-        <w:t>: T.ex. </w:t>
+        <w:t>: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001C761E">
+        <w:t>T.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001C761E">
+        <w:t> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C761E">
         <w:t>Hirudoid</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001C761E">
         <w:t>, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C761E">
         <w:t>Inotyol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001C761E">
         <w:t>, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C761E">
         <w:t>Pevaryl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001C761E">
         <w:t>, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C761E">
         <w:t>Fenuril</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001C761E">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C761E">
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="001C761E">
-        <w:t>T.ex. </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001C761E">
+        <w:t>T.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001C761E">
+        <w:t> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C761E">
         <w:t>Scheriproct</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001C761E">
         <w:t>, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C761E">
         <w:t>Xyloproct</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001C761E">
         <w:t>, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C761E">
         <w:t>Alcosanal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001C761E">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C761E">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="001C761E">
-        <w:t>Hudrengöringsmedel, t.ex. Descutan, </w:t>
+        <w:t>Hudrengöringsmedel, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001C761E">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001C761E">
+        <w:t> Descutan, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001C761E">
         <w:t>Hibiscrub,  Klorhexidinsprit</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001C761E">
         <w:t>/lösning  </w:t>
       </w:r>
       <w:r w:rsidRPr="001C761E">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="001C761E">
-        <w:t>Bedövningsplåster och salvor/spray, t.ex. </w:t>
+        <w:t>Bedövningsplåster och salvor/spray, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001C761E">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001C761E">
+        <w:t> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C761E">
         <w:t>Emla</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001C761E">
         <w:t>, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C761E">
         <w:t>Tapin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001C761E">
         <w:t>, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C761E">
         <w:t>Xylocain</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001C761E">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C761E">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="001C761E">
-        <w:t>Tårsubstitut, t.ex. </w:t>
+        <w:t>Tårsubstitut, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001C761E">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001C761E">
+        <w:t> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C761E">
         <w:t>Artelac</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001C761E">
         <w:t>, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C761E">
         <w:t>Oculac</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001C761E">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C761E">
         <w:br/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C761E">
         <w:t>Avsvällande</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001C761E">
-        <w:t> nässpray, t.ex. </w:t>
+        <w:t> nässpray, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001C761E">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001C761E">
+        <w:t> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C761E">
         <w:t>Nezeril</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001C761E">
         <w:t>, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C761E">
         <w:t>Nasoferm</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001C761E">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001C761E" w:rsidR="001C761E" w:rsidP="001C761E" w:rsidRDefault="001C761E" w14:paraId="1E07CA39" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="001C761E">
         <w:rPr>
           <w:b/>
@@ -2332,149 +2766,165 @@
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001C761E">
         <w:t> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C761E">
         <w:t>Corsodyl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001C761E">
         <w:t>, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C761E">
         <w:t>Hexident</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001C761E">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C761E">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="001C761E">
-        <w:t>Suppositorier, t.ex. Alvedon, </w:t>
+        <w:t>Suppositorier, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001C761E">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001C761E">
+        <w:t> Alvedon, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C761E">
         <w:t>Xyloproct</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001C761E">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C761E">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="001C761E">
         <w:t>Nikotionersättningsmedel (tuggummi, plåster) </w:t>
       </w:r>
       <w:r w:rsidRPr="001C761E">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="001C761E">
-        <w:t>Lokal östrogen, t.ex. </w:t>
+        <w:t>Lokal östrogen, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001C761E">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001C761E">
+        <w:t> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C761E">
         <w:t>Vagifem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001C761E">
         <w:t>, Ovesterin </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001C761E" w:rsidR="001C761E" w:rsidP="001C761E" w:rsidRDefault="001C761E" w14:paraId="2BE5A787" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="001C761E">
         <w:t>Andra läkemedel kan eventuellt vara aktuella först efter noggrant övervägande och om alla krav vad gäller typ av situation, utbildning, personlig lämplighet osv är uppfyllda. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001C761E">
         <w:t>T.ex.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001C761E">
         <w:t> insulin, Fragmin/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C761E">
         <w:t>Klexane</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001C761E">
         <w:t xml:space="preserve"> till stabil patient. Specifika </w:t>
       </w:r>
       <w:r w:rsidRPr="001C761E">
         <w:t>läkemedel (inhalation, ögondroppar, PD-vätskor osv.) på enheter där det är vanligt förekommande. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009C6C0C" w:rsidP="00F179F8" w:rsidRDefault="009C6C0C" w14:paraId="159D61B3" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009C6C0C" w:rsidSect="00B96AFF">
-      <w:headerReference w:type="default" r:id="rId27"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId31"/>
+      <w:headerReference w:type="default" r:id="rId25"/>
+      <w:footerReference w:type="even" r:id="rId26"/>
+      <w:footerReference w:type="default" r:id="rId27"/>
+      <w:headerReference w:type="first" r:id="rId28"/>
+      <w:footerReference w:type="first" r:id="rId29"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009B39BA" w:rsidRDefault="009B39BA" w14:paraId="106B3AB1" w14:textId="77777777">
+    <w:p w:rsidR="000C7C64" w:rsidRDefault="000C7C64" w14:paraId="3B4AD100" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009B39BA" w:rsidRDefault="009B39BA" w14:paraId="210ACA23" w14:textId="77777777">
+    <w:p w:rsidR="000C7C64" w:rsidRDefault="000C7C64" w14:paraId="0F9A7D79" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="009B39BA" w:rsidRDefault="009B39BA" w14:paraId="3B3C1529" w14:textId="77777777">
+    <w:p w:rsidR="000C7C64" w:rsidRDefault="000C7C64" w14:paraId="18E04CE1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2537,122 +2987,122 @@
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidRPr="00831C35" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="00000000" w14:paraId="47BD2091" w14:textId="66F4EBFA">
+  <w:p w:rsidRPr="00831C35" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="000C7C64" w14:paraId="47BD2091" w14:textId="66F4EBFA">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidRPr="00831C35" w:rsidR="00A65FD4">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
@@ -2734,51 +3184,51 @@
     <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="76DF6159">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1953671" cy="348178"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="12" name="Bildobjekt 12">
@@ -2808,85 +3258,85 @@
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009B39BA" w:rsidRDefault="009B39BA" w14:paraId="566A53D2" w14:textId="77777777"/>
+    <w:p w:rsidR="000C7C64" w:rsidRDefault="000C7C64" w14:paraId="564203FC" w14:textId="77777777"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009B39BA" w:rsidRDefault="009B39BA" w14:paraId="52C3A80D" w14:textId="77777777">
+    <w:p w:rsidR="000C7C64" w:rsidRDefault="000C7C64" w14:paraId="347BB8C2" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="009B39BA" w:rsidRDefault="009B39BA" w14:paraId="6721191D" w14:textId="77777777">
+    <w:p w:rsidR="000C7C64" w:rsidRDefault="000C7C64" w14:paraId="0257D724" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -2910,106 +3360,106 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-          <w:pict w14:anchorId="4265B0AC">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <w:pict w14:anchorId="0004B081">
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="6D41DF98" w14:textId="1B285E8B">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="685B7E76" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="00413A60" w14:paraId="058CDD4D" w14:textId="448A65ED">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -3036,60 +3486,60 @@
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-          <w:pict w14:anchorId="2975DA7E">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <w:pict w14:anchorId="14476FD9">
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="685B7E76" w14:textId="0A2CCBAA">
+                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="6D41DF98" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
@@ -3221,51 +3671,51 @@
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3C063CDC"/>
+    <w:tmpl w:val="2C3A2238"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02B5165E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A6269F28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
@@ -3927,149 +4377,149 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17ED1705"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9B523EF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
+          <w:tab w:val="num" w:pos="644"/>
         </w:tabs>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="1364"/>
         </w:tabs>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2160"/>
+          <w:tab w:val="num" w:pos="2084"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2084" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2880"/>
+          <w:tab w:val="num" w:pos="2804"/>
         </w:tabs>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2804" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3600"/>
+          <w:tab w:val="num" w:pos="3524"/>
         </w:tabs>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3524" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4320"/>
+          <w:tab w:val="num" w:pos="4244"/>
         </w:tabs>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4244" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5040"/>
+          <w:tab w:val="num" w:pos="4964"/>
         </w:tabs>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4964" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5760"/>
+          <w:tab w:val="num" w:pos="5684"/>
         </w:tabs>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="6480"/>
+          <w:tab w:val="num" w:pos="6404"/>
         </w:tabs>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6404" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -4397,57 +4847,169 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39826584"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="84345994"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2075" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2795" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3515" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4235" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4955" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5675" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6395" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7115" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7835" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -4510,51 +5072,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
@@ -4623,51 +5185,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4764,51 +5326,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CC563BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="37E01EFA"/>
     <w:lvl w:ilvl="0" w:tplc="C04A6DF2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1647" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
@@ -4853,51 +5415,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5247" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5967" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6687" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E4E41EF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="68446E1C"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2075" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2795" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3515" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4235" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4955" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5675" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6395" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7115" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7835" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
@@ -4966,51 +5641,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5080,51 +5755,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
@@ -5193,51 +5868,164 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D8469BF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6FC09BFE"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1667" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2387" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3107" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3827" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4547" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5267" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5987" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6707" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7427" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63AB5A31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="97AA00C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5306,51 +6094,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D243EA5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FE3252DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5419,51 +6207,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
@@ -5532,51 +6320,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
@@ -5645,51 +6433,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
@@ -5758,51 +6546,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FFE791D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3CE8DA7E"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
@@ -5872,126 +6660,135 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1909921896">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1367871050">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="164058872">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="861477783">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1280868239">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="444931515">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="739910959">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="391579451">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1296368398">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="689646344">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1979215945">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="830874331">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="57095060">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="36130748">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="560679449">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1420566503">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="256527698">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1090539201">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1846439597">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1056124769">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="601688901">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="59713878">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="2139300679">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="968895484">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="365641010">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1083449435">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="635136622">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1934506382">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1240208463">
+    <w:abstractNumId w:val="21"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:zoom w:percent="130"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke weight="1pt" color="#4a773c"/>
       <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
@@ -5999,556 +6796,1214 @@
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
+    <w:rsid w:val="000164DF"/>
     <w:rsid w:val="00016CF0"/>
+    <w:rsid w:val="000243DD"/>
+    <w:rsid w:val="000268FB"/>
+    <w:rsid w:val="00026E4A"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
+    <w:rsid w:val="00051E7F"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
+    <w:rsid w:val="00060EA7"/>
     <w:rsid w:val="00061969"/>
+    <w:rsid w:val="00064BCD"/>
+    <w:rsid w:val="00064E56"/>
     <w:rsid w:val="000655CC"/>
+    <w:rsid w:val="000676F8"/>
     <w:rsid w:val="000700AE"/>
+    <w:rsid w:val="00074607"/>
+    <w:rsid w:val="00082E74"/>
+    <w:rsid w:val="000832C5"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="00086827"/>
     <w:rsid w:val="0009062C"/>
+    <w:rsid w:val="00090D53"/>
+    <w:rsid w:val="000936E0"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000959F9"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
+    <w:rsid w:val="000B35B0"/>
+    <w:rsid w:val="000B3F6D"/>
     <w:rsid w:val="000B4536"/>
+    <w:rsid w:val="000B737F"/>
     <w:rsid w:val="000B7715"/>
+    <w:rsid w:val="000C7C64"/>
+    <w:rsid w:val="000D05BF"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
+    <w:rsid w:val="000F162E"/>
+    <w:rsid w:val="000F3E17"/>
     <w:rsid w:val="000F43A3"/>
+    <w:rsid w:val="000F6B2B"/>
     <w:rsid w:val="000F7681"/>
+    <w:rsid w:val="001012A4"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
+    <w:rsid w:val="00107891"/>
+    <w:rsid w:val="00107F02"/>
     <w:rsid w:val="001108C0"/>
     <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
+    <w:rsid w:val="001147D2"/>
+    <w:rsid w:val="00120770"/>
+    <w:rsid w:val="00121D0D"/>
+    <w:rsid w:val="0012509E"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
+    <w:rsid w:val="00136E89"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
+    <w:rsid w:val="00140C10"/>
     <w:rsid w:val="001422C1"/>
+    <w:rsid w:val="00145F52"/>
+    <w:rsid w:val="00151C4A"/>
     <w:rsid w:val="001522AE"/>
+    <w:rsid w:val="00153985"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
+    <w:rsid w:val="00162611"/>
+    <w:rsid w:val="00163CEA"/>
+    <w:rsid w:val="00164595"/>
+    <w:rsid w:val="001649DA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
+    <w:rsid w:val="00167584"/>
+    <w:rsid w:val="00174A4A"/>
     <w:rsid w:val="0017508E"/>
+    <w:rsid w:val="0017594E"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
+    <w:rsid w:val="00184D52"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
+    <w:rsid w:val="00197E03"/>
     <w:rsid w:val="001A4E7C"/>
+    <w:rsid w:val="001B5D26"/>
     <w:rsid w:val="001B762C"/>
+    <w:rsid w:val="001B8262"/>
+    <w:rsid w:val="001C20AC"/>
+    <w:rsid w:val="001C366A"/>
+    <w:rsid w:val="001C47AB"/>
     <w:rsid w:val="001C4D0A"/>
+    <w:rsid w:val="001C54D1"/>
     <w:rsid w:val="001C5FEF"/>
+    <w:rsid w:val="001C6558"/>
     <w:rsid w:val="001C761E"/>
     <w:rsid w:val="001D4131"/>
+    <w:rsid w:val="001E015B"/>
+    <w:rsid w:val="001E2756"/>
+    <w:rsid w:val="001E2A4C"/>
+    <w:rsid w:val="001E2A96"/>
     <w:rsid w:val="001E3789"/>
+    <w:rsid w:val="001E5BB8"/>
+    <w:rsid w:val="001E692F"/>
+    <w:rsid w:val="001E7B4A"/>
+    <w:rsid w:val="001F454F"/>
+    <w:rsid w:val="001F5360"/>
+    <w:rsid w:val="001F5AD3"/>
+    <w:rsid w:val="001F5ADD"/>
     <w:rsid w:val="001F7333"/>
+    <w:rsid w:val="002000E0"/>
+    <w:rsid w:val="00202151"/>
+    <w:rsid w:val="00204A74"/>
+    <w:rsid w:val="00207E3F"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
+    <w:rsid w:val="00215D65"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="002273C9"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00243314"/>
+    <w:rsid w:val="00243CFB"/>
+    <w:rsid w:val="00244FA4"/>
+    <w:rsid w:val="002508A9"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
+    <w:rsid w:val="00252C95"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
+    <w:rsid w:val="00264262"/>
+    <w:rsid w:val="00264D9E"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
+    <w:rsid w:val="002667B8"/>
     <w:rsid w:val="00270FA8"/>
+    <w:rsid w:val="00274269"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
+    <w:rsid w:val="0028532A"/>
+    <w:rsid w:val="00285602"/>
+    <w:rsid w:val="00285B65"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
+    <w:rsid w:val="002A24B1"/>
+    <w:rsid w:val="002A43FA"/>
+    <w:rsid w:val="002A679E"/>
     <w:rsid w:val="002A7450"/>
+    <w:rsid w:val="002A770F"/>
+    <w:rsid w:val="002B0627"/>
+    <w:rsid w:val="002B0687"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
+    <w:rsid w:val="002B754C"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
+    <w:rsid w:val="002C3D9F"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
+    <w:rsid w:val="002D2D15"/>
+    <w:rsid w:val="002D31D8"/>
     <w:rsid w:val="002D6023"/>
+    <w:rsid w:val="002D6F12"/>
+    <w:rsid w:val="002E2304"/>
     <w:rsid w:val="002E263F"/>
+    <w:rsid w:val="002E4F57"/>
+    <w:rsid w:val="002E5CC8"/>
     <w:rsid w:val="002E6F81"/>
+    <w:rsid w:val="002E7762"/>
+    <w:rsid w:val="002E7980"/>
+    <w:rsid w:val="002E7FB2"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
+    <w:rsid w:val="00306197"/>
     <w:rsid w:val="003066D0"/>
+    <w:rsid w:val="003070DF"/>
     <w:rsid w:val="00311401"/>
+    <w:rsid w:val="00312B4E"/>
+    <w:rsid w:val="00312FBA"/>
+    <w:rsid w:val="00315D45"/>
+    <w:rsid w:val="00315F54"/>
     <w:rsid w:val="003203D7"/>
+    <w:rsid w:val="003209F3"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
+    <w:rsid w:val="00325762"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
+    <w:rsid w:val="003404FA"/>
     <w:rsid w:val="003410BD"/>
+    <w:rsid w:val="003416C3"/>
+    <w:rsid w:val="00342065"/>
     <w:rsid w:val="0034307B"/>
+    <w:rsid w:val="00344667"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
+    <w:rsid w:val="00355464"/>
+    <w:rsid w:val="00356C68"/>
     <w:rsid w:val="00360E0D"/>
+    <w:rsid w:val="003626D8"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
+    <w:rsid w:val="00377844"/>
+    <w:rsid w:val="0038210A"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
+    <w:rsid w:val="00390C92"/>
     <w:rsid w:val="0039118E"/>
+    <w:rsid w:val="0039188D"/>
+    <w:rsid w:val="00394506"/>
+    <w:rsid w:val="00396144"/>
+    <w:rsid w:val="00397389"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
+    <w:rsid w:val="003B6E25"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
+    <w:rsid w:val="003D2EEE"/>
     <w:rsid w:val="003D6DF1"/>
+    <w:rsid w:val="003D7253"/>
     <w:rsid w:val="003E0705"/>
+    <w:rsid w:val="003E26A3"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
+    <w:rsid w:val="003F7EEB"/>
+    <w:rsid w:val="0040036E"/>
     <w:rsid w:val="00404948"/>
+    <w:rsid w:val="004059CA"/>
+    <w:rsid w:val="004060FA"/>
     <w:rsid w:val="00406BEA"/>
+    <w:rsid w:val="00411F64"/>
     <w:rsid w:val="00413A60"/>
+    <w:rsid w:val="00414FA2"/>
     <w:rsid w:val="004230F7"/>
+    <w:rsid w:val="0042708B"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="00433371"/>
     <w:rsid w:val="0043409A"/>
+    <w:rsid w:val="00434820"/>
+    <w:rsid w:val="00435FD4"/>
+    <w:rsid w:val="0043700B"/>
     <w:rsid w:val="00442DC4"/>
+    <w:rsid w:val="00442FEA"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00452FCC"/>
+    <w:rsid w:val="004552FA"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="004735F1"/>
+    <w:rsid w:val="00473DE5"/>
+    <w:rsid w:val="00476194"/>
+    <w:rsid w:val="00476ABA"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
+    <w:rsid w:val="0048D362"/>
+    <w:rsid w:val="00490C08"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
+    <w:rsid w:val="004B1AC7"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
+    <w:rsid w:val="004B469E"/>
+    <w:rsid w:val="004B7590"/>
+    <w:rsid w:val="004C1ED5"/>
     <w:rsid w:val="004C3536"/>
+    <w:rsid w:val="004D6E5E"/>
     <w:rsid w:val="004D7BA3"/>
+    <w:rsid w:val="004E2F8F"/>
+    <w:rsid w:val="004E3938"/>
+    <w:rsid w:val="004E48F8"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
+    <w:rsid w:val="005062BF"/>
+    <w:rsid w:val="00511AE6"/>
     <w:rsid w:val="00511CC4"/>
+    <w:rsid w:val="005124F5"/>
+    <w:rsid w:val="00512DEA"/>
+    <w:rsid w:val="00516DE3"/>
+    <w:rsid w:val="00522DF3"/>
+    <w:rsid w:val="00525048"/>
+    <w:rsid w:val="00530D63"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
+    <w:rsid w:val="00565A7E"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
+    <w:rsid w:val="00570185"/>
     <w:rsid w:val="0057277B"/>
+    <w:rsid w:val="00576A7B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
+    <w:rsid w:val="005866E0"/>
+    <w:rsid w:val="00586F59"/>
+    <w:rsid w:val="00591FD3"/>
+    <w:rsid w:val="00592EA4"/>
+    <w:rsid w:val="00595A00"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="005B2594"/>
+    <w:rsid w:val="005B2620"/>
+    <w:rsid w:val="005B6C89"/>
+    <w:rsid w:val="005B7408"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
+    <w:rsid w:val="005C6050"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
+    <w:rsid w:val="005E45C3"/>
+    <w:rsid w:val="005E645D"/>
+    <w:rsid w:val="005F0868"/>
+    <w:rsid w:val="00604CCF"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
+    <w:rsid w:val="00622D8E"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
+    <w:rsid w:val="00641479"/>
+    <w:rsid w:val="00641697"/>
+    <w:rsid w:val="0064199A"/>
+    <w:rsid w:val="0065317B"/>
+    <w:rsid w:val="00653D55"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
+    <w:rsid w:val="00663C64"/>
     <w:rsid w:val="00665F89"/>
+    <w:rsid w:val="00667BA0"/>
+    <w:rsid w:val="006726F4"/>
     <w:rsid w:val="00672EC3"/>
     <w:rsid w:val="00673C92"/>
+    <w:rsid w:val="0067422A"/>
     <w:rsid w:val="006753EC"/>
+    <w:rsid w:val="006802CF"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="00687917"/>
+    <w:rsid w:val="00697886"/>
     <w:rsid w:val="006A2789"/>
+    <w:rsid w:val="006A41CF"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
+    <w:rsid w:val="006B4AEF"/>
+    <w:rsid w:val="006B7795"/>
     <w:rsid w:val="006C5048"/>
+    <w:rsid w:val="006C6A2B"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
+    <w:rsid w:val="006E21B0"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
+    <w:rsid w:val="006F295D"/>
+    <w:rsid w:val="006F7AE6"/>
+    <w:rsid w:val="007019F8"/>
     <w:rsid w:val="00710B77"/>
+    <w:rsid w:val="00715373"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
+    <w:rsid w:val="00725FC7"/>
     <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
+    <w:rsid w:val="00731D71"/>
     <w:rsid w:val="00733A9C"/>
+    <w:rsid w:val="0073487C"/>
+    <w:rsid w:val="007361EA"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
+    <w:rsid w:val="00736E86"/>
     <w:rsid w:val="00737215"/>
+    <w:rsid w:val="00737450"/>
+    <w:rsid w:val="00745226"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
+    <w:rsid w:val="0077482B"/>
     <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
+    <w:rsid w:val="007772C3"/>
     <w:rsid w:val="0078609F"/>
+    <w:rsid w:val="00790248"/>
     <w:rsid w:val="007917BA"/>
+    <w:rsid w:val="00798C3A"/>
+    <w:rsid w:val="007A2C5E"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
+    <w:rsid w:val="007B3C70"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
+    <w:rsid w:val="007D43FA"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007E4E5C"/>
     <w:rsid w:val="007F1CFF"/>
+    <w:rsid w:val="007F575E"/>
     <w:rsid w:val="007F5DD5"/>
+    <w:rsid w:val="00804B1D"/>
+    <w:rsid w:val="00807931"/>
+    <w:rsid w:val="008105B0"/>
+    <w:rsid w:val="00812F7A"/>
+    <w:rsid w:val="00815ED0"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
+    <w:rsid w:val="008268DC"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00831C35"/>
+    <w:rsid w:val="0083275C"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00840720"/>
+    <w:rsid w:val="00841245"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
+    <w:rsid w:val="00861A14"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
+    <w:rsid w:val="008714D9"/>
+    <w:rsid w:val="00872CA7"/>
     <w:rsid w:val="00873419"/>
+    <w:rsid w:val="00877289"/>
     <w:rsid w:val="00880E83"/>
+    <w:rsid w:val="0088179E"/>
+    <w:rsid w:val="00883353"/>
+    <w:rsid w:val="0088799D"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
+    <w:rsid w:val="008B27E7"/>
+    <w:rsid w:val="008B7ADF"/>
+    <w:rsid w:val="008C3DBC"/>
+    <w:rsid w:val="008C4898"/>
     <w:rsid w:val="008C4B27"/>
+    <w:rsid w:val="008C70B5"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D124E"/>
     <w:rsid w:val="008D1B24"/>
     <w:rsid w:val="008D4B13"/>
+    <w:rsid w:val="008E3085"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
+    <w:rsid w:val="008E5C5C"/>
     <w:rsid w:val="008E5D8B"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
+    <w:rsid w:val="00901448"/>
     <w:rsid w:val="00904BF7"/>
+    <w:rsid w:val="00904C1D"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009222CB"/>
     <w:rsid w:val="009228AB"/>
+    <w:rsid w:val="00924DDC"/>
+    <w:rsid w:val="00927183"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
+    <w:rsid w:val="0093336E"/>
+    <w:rsid w:val="00933D3E"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
+    <w:rsid w:val="00950D67"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00957D35"/>
+    <w:rsid w:val="00957F3C"/>
+    <w:rsid w:val="00963A1F"/>
     <w:rsid w:val="00970E09"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="0097226B"/>
+    <w:rsid w:val="00973685"/>
+    <w:rsid w:val="00980CE4"/>
+    <w:rsid w:val="009815EF"/>
+    <w:rsid w:val="00982AEC"/>
+    <w:rsid w:val="00987541"/>
+    <w:rsid w:val="00993ED0"/>
+    <w:rsid w:val="00995ED5"/>
+    <w:rsid w:val="00996F91"/>
     <w:rsid w:val="009A07DC"/>
+    <w:rsid w:val="009A2F98"/>
     <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009B39BA"/>
+    <w:rsid w:val="009B7B9A"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
+    <w:rsid w:val="009C3C2D"/>
+    <w:rsid w:val="009C4317"/>
     <w:rsid w:val="009C6C0C"/>
+    <w:rsid w:val="009C7418"/>
+    <w:rsid w:val="009D1560"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
+    <w:rsid w:val="009E3414"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
+    <w:rsid w:val="009F5312"/>
+    <w:rsid w:val="009F5C4B"/>
     <w:rsid w:val="00A006A5"/>
+    <w:rsid w:val="00A04B45"/>
     <w:rsid w:val="00A05942"/>
+    <w:rsid w:val="00A067B3"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
+    <w:rsid w:val="00A273D1"/>
     <w:rsid w:val="00A33051"/>
+    <w:rsid w:val="00A373F7"/>
+    <w:rsid w:val="00A37BBB"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
+    <w:rsid w:val="00A431F7"/>
+    <w:rsid w:val="00A475C0"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A55086"/>
+    <w:rsid w:val="00A552BB"/>
+    <w:rsid w:val="00A57BAD"/>
+    <w:rsid w:val="00A607D4"/>
     <w:rsid w:val="00A65FD4"/>
+    <w:rsid w:val="00A761B2"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA4CF8"/>
     <w:rsid w:val="00AA6EB4"/>
+    <w:rsid w:val="00AA7306"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AB687C"/>
     <w:rsid w:val="00AC3FF6"/>
+    <w:rsid w:val="00AD53BC"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
+    <w:rsid w:val="00AE09C8"/>
+    <w:rsid w:val="00AE52FA"/>
     <w:rsid w:val="00AE5BC7"/>
+    <w:rsid w:val="00AF2CA4"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00AF7CA0"/>
+    <w:rsid w:val="00B00E72"/>
+    <w:rsid w:val="00B0391F"/>
     <w:rsid w:val="00B046D8"/>
+    <w:rsid w:val="00B125F7"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B14487"/>
+    <w:rsid w:val="00B158F8"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
+    <w:rsid w:val="00B16D54"/>
+    <w:rsid w:val="00B17CF0"/>
+    <w:rsid w:val="00B241AA"/>
+    <w:rsid w:val="00B246CF"/>
+    <w:rsid w:val="00B24D60"/>
+    <w:rsid w:val="00B257AC"/>
+    <w:rsid w:val="00B259E2"/>
+    <w:rsid w:val="00B31D11"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B405A1"/>
     <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
+    <w:rsid w:val="00B53346"/>
+    <w:rsid w:val="00B53E28"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
+    <w:rsid w:val="00B67C2C"/>
+    <w:rsid w:val="00B71DDE"/>
+    <w:rsid w:val="00B7470A"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B7675E"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
+    <w:rsid w:val="00B8063B"/>
     <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
+    <w:rsid w:val="00B900D9"/>
+    <w:rsid w:val="00B9257A"/>
     <w:rsid w:val="00B92C14"/>
+    <w:rsid w:val="00B93B46"/>
+    <w:rsid w:val="00B9544D"/>
+    <w:rsid w:val="00B969C5"/>
     <w:rsid w:val="00B96AFF"/>
     <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
+    <w:rsid w:val="00BA736D"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BC6590"/>
+    <w:rsid w:val="00BD5A58"/>
+    <w:rsid w:val="00BE60D9"/>
     <w:rsid w:val="00BE7978"/>
+    <w:rsid w:val="00BF3960"/>
+    <w:rsid w:val="00BF3B1F"/>
+    <w:rsid w:val="00BFA1D4"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
+    <w:rsid w:val="00C24279"/>
+    <w:rsid w:val="00C35B73"/>
+    <w:rsid w:val="00C375A0"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
+    <w:rsid w:val="00C63DEB"/>
     <w:rsid w:val="00C66835"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C83BA8"/>
     <w:rsid w:val="00C85DA1"/>
+    <w:rsid w:val="00C878A0"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
+    <w:rsid w:val="00C91C7B"/>
+    <w:rsid w:val="00C94C14"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA1A92"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
+    <w:rsid w:val="00CB0487"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
+    <w:rsid w:val="00CB625F"/>
     <w:rsid w:val="00CC167C"/>
+    <w:rsid w:val="00CC3950"/>
     <w:rsid w:val="00CC52D9"/>
+    <w:rsid w:val="00CC7837"/>
     <w:rsid w:val="00CD6647"/>
+    <w:rsid w:val="00CE1403"/>
     <w:rsid w:val="00CE4B73"/>
+    <w:rsid w:val="00CF700D"/>
     <w:rsid w:val="00CF70BB"/>
+    <w:rsid w:val="00D00848"/>
     <w:rsid w:val="00D00BD7"/>
+    <w:rsid w:val="00D0218F"/>
+    <w:rsid w:val="00D0244B"/>
+    <w:rsid w:val="00D025FF"/>
     <w:rsid w:val="00D074DB"/>
+    <w:rsid w:val="00D1031C"/>
     <w:rsid w:val="00D139CF"/>
+    <w:rsid w:val="00D150CF"/>
     <w:rsid w:val="00D20779"/>
+    <w:rsid w:val="00D351F7"/>
     <w:rsid w:val="00D37E7F"/>
+    <w:rsid w:val="00D40B1D"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
+    <w:rsid w:val="00D522B0"/>
+    <w:rsid w:val="00D537D8"/>
+    <w:rsid w:val="00D540E3"/>
+    <w:rsid w:val="00D558FC"/>
     <w:rsid w:val="00D62468"/>
+    <w:rsid w:val="00D637F2"/>
+    <w:rsid w:val="00D664E4"/>
+    <w:rsid w:val="00D66C84"/>
     <w:rsid w:val="00D67C88"/>
+    <w:rsid w:val="00D73C0F"/>
+    <w:rsid w:val="00D80027"/>
+    <w:rsid w:val="00D80C6D"/>
+    <w:rsid w:val="00D83F2F"/>
     <w:rsid w:val="00D85218"/>
+    <w:rsid w:val="00D86FA8"/>
     <w:rsid w:val="00D915B1"/>
+    <w:rsid w:val="00D94BC4"/>
+    <w:rsid w:val="00DA1AB5"/>
     <w:rsid w:val="00DA299D"/>
+    <w:rsid w:val="00DA5988"/>
     <w:rsid w:val="00DA65C4"/>
+    <w:rsid w:val="00DA686D"/>
+    <w:rsid w:val="00DB2228"/>
+    <w:rsid w:val="00DB2BDA"/>
+    <w:rsid w:val="00DC2FD5"/>
+    <w:rsid w:val="00DC3051"/>
+    <w:rsid w:val="00DC6C09"/>
+    <w:rsid w:val="00DD1F82"/>
+    <w:rsid w:val="00DD6402"/>
+    <w:rsid w:val="00DD7005"/>
+    <w:rsid w:val="00DE0EE8"/>
+    <w:rsid w:val="00DE42EA"/>
     <w:rsid w:val="00DE4447"/>
+    <w:rsid w:val="00DE5477"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
+    <w:rsid w:val="00DE784B"/>
     <w:rsid w:val="00DF0033"/>
+    <w:rsid w:val="00DF5A38"/>
+    <w:rsid w:val="00E010F6"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
+    <w:rsid w:val="00E10318"/>
     <w:rsid w:val="00E11853"/>
+    <w:rsid w:val="00E25C74"/>
+    <w:rsid w:val="00E26876"/>
     <w:rsid w:val="00E411B6"/>
+    <w:rsid w:val="00E4543D"/>
+    <w:rsid w:val="00E5188A"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
+    <w:rsid w:val="00E55060"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
+    <w:rsid w:val="00E566B5"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
+    <w:rsid w:val="00E726CB"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
+    <w:rsid w:val="00E94FF3"/>
     <w:rsid w:val="00EA00CB"/>
+    <w:rsid w:val="00EA0D1E"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
+    <w:rsid w:val="00EA6A1A"/>
+    <w:rsid w:val="00EB379F"/>
     <w:rsid w:val="00EB500C"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
+    <w:rsid w:val="00EC244F"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
+    <w:rsid w:val="00EC5623"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
+    <w:rsid w:val="00EF353F"/>
+    <w:rsid w:val="00F0130B"/>
+    <w:rsid w:val="00F0670F"/>
+    <w:rsid w:val="00F11C94"/>
+    <w:rsid w:val="00F15110"/>
     <w:rsid w:val="00F179F8"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
+    <w:rsid w:val="00F32560"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F4148E"/>
+    <w:rsid w:val="00F45D79"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F535DF"/>
+    <w:rsid w:val="00F536BC"/>
+    <w:rsid w:val="00F55BBE"/>
     <w:rsid w:val="00F608C3"/>
+    <w:rsid w:val="00F63380"/>
+    <w:rsid w:val="00F67D4D"/>
+    <w:rsid w:val="00F801A9"/>
+    <w:rsid w:val="00F8371E"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
+    <w:rsid w:val="00F90E45"/>
+    <w:rsid w:val="00F94976"/>
+    <w:rsid w:val="00F9676A"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00FC2E1A"/>
+    <w:rsid w:val="00FC4403"/>
     <w:rsid w:val="00FC4F36"/>
+    <w:rsid w:val="00FC5BF3"/>
     <w:rsid w:val="00FC6F12"/>
+    <w:rsid w:val="00FD0DA2"/>
     <w:rsid w:val="00FD3C70"/>
+    <w:rsid w:val="00FD4EE3"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
+    <w:rsid w:val="00FE796C"/>
     <w:rsid w:val="00FF100B"/>
+    <w:rsid w:val="00FF23F8"/>
+    <w:rsid w:val="00FF280E"/>
+    <w:rsid w:val="00FF2A3B"/>
     <w:rsid w:val="00FF7C02"/>
+    <w:rsid w:val="022C4776"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="02B4291F"/>
+    <w:rsid w:val="02EC2CA8"/>
+    <w:rsid w:val="03590368"/>
+    <w:rsid w:val="038757CB"/>
+    <w:rsid w:val="0462C1D1"/>
+    <w:rsid w:val="046F43CB"/>
+    <w:rsid w:val="0483B3AD"/>
+    <w:rsid w:val="04905BBE"/>
+    <w:rsid w:val="0515C754"/>
+    <w:rsid w:val="05C83540"/>
+    <w:rsid w:val="06774C17"/>
+    <w:rsid w:val="07CEB0CD"/>
     <w:rsid w:val="07E2E2A7"/>
+    <w:rsid w:val="083E4A9F"/>
+    <w:rsid w:val="085485C6"/>
+    <w:rsid w:val="08908005"/>
+    <w:rsid w:val="0966BCED"/>
+    <w:rsid w:val="0A7F1B37"/>
+    <w:rsid w:val="0AC00B0B"/>
     <w:rsid w:val="0B189AE2"/>
+    <w:rsid w:val="0B53F851"/>
+    <w:rsid w:val="0C5B070E"/>
+    <w:rsid w:val="0C82BC10"/>
+    <w:rsid w:val="0CD19CF6"/>
+    <w:rsid w:val="0D5C71D0"/>
+    <w:rsid w:val="0D90D0C5"/>
+    <w:rsid w:val="0DF568CB"/>
+    <w:rsid w:val="0EB8308C"/>
+    <w:rsid w:val="0ED478BB"/>
+    <w:rsid w:val="0F426313"/>
+    <w:rsid w:val="0FC40933"/>
+    <w:rsid w:val="0FC78D26"/>
+    <w:rsid w:val="101461ED"/>
+    <w:rsid w:val="10C1A7C6"/>
+    <w:rsid w:val="118EAF50"/>
+    <w:rsid w:val="11B62FDD"/>
+    <w:rsid w:val="1288E5B6"/>
+    <w:rsid w:val="12BC8B21"/>
+    <w:rsid w:val="1371A8A1"/>
+    <w:rsid w:val="14657014"/>
+    <w:rsid w:val="15C08AD5"/>
+    <w:rsid w:val="15C1D28B"/>
+    <w:rsid w:val="169D6DDF"/>
+    <w:rsid w:val="17F475D9"/>
+    <w:rsid w:val="1831A814"/>
+    <w:rsid w:val="183DBAEA"/>
+    <w:rsid w:val="18CE7C86"/>
+    <w:rsid w:val="18F1F822"/>
+    <w:rsid w:val="19120B5E"/>
+    <w:rsid w:val="1938EDE8"/>
+    <w:rsid w:val="197C117D"/>
+    <w:rsid w:val="19D7392F"/>
+    <w:rsid w:val="19FD0DF7"/>
+    <w:rsid w:val="1A1E7B8E"/>
+    <w:rsid w:val="1A2CE07D"/>
+    <w:rsid w:val="1ADA669D"/>
+    <w:rsid w:val="1AF1B339"/>
+    <w:rsid w:val="1AFE613B"/>
+    <w:rsid w:val="1B15A7B5"/>
     <w:rsid w:val="1C1FFE4E"/>
+    <w:rsid w:val="1CD8E780"/>
+    <w:rsid w:val="1DB08CF2"/>
+    <w:rsid w:val="1DFC5B12"/>
+    <w:rsid w:val="1E13E228"/>
+    <w:rsid w:val="1F5923ED"/>
+    <w:rsid w:val="1F683BB7"/>
+    <w:rsid w:val="1FA89C86"/>
+    <w:rsid w:val="204A3446"/>
+    <w:rsid w:val="209114C5"/>
+    <w:rsid w:val="213BEB46"/>
+    <w:rsid w:val="21D5BCA7"/>
+    <w:rsid w:val="21E141C6"/>
+    <w:rsid w:val="228EC378"/>
+    <w:rsid w:val="237ED765"/>
+    <w:rsid w:val="241FA994"/>
     <w:rsid w:val="24A8CC88"/>
+    <w:rsid w:val="24C82017"/>
+    <w:rsid w:val="25B095DD"/>
+    <w:rsid w:val="25F07CB0"/>
+    <w:rsid w:val="26022DF8"/>
+    <w:rsid w:val="270C2EE0"/>
+    <w:rsid w:val="274F5A04"/>
+    <w:rsid w:val="275C3A54"/>
+    <w:rsid w:val="277E0F99"/>
+    <w:rsid w:val="280974B1"/>
+    <w:rsid w:val="294C8E09"/>
+    <w:rsid w:val="29BF7BFA"/>
+    <w:rsid w:val="29BFB55E"/>
+    <w:rsid w:val="2A8A6991"/>
+    <w:rsid w:val="2ADBC64B"/>
+    <w:rsid w:val="2B07BA53"/>
+    <w:rsid w:val="2B0A13A1"/>
+    <w:rsid w:val="2B0AF718"/>
+    <w:rsid w:val="2B26600F"/>
+    <w:rsid w:val="2B76C3F8"/>
+    <w:rsid w:val="2BFDE494"/>
+    <w:rsid w:val="2C462FC6"/>
+    <w:rsid w:val="2C99E47E"/>
+    <w:rsid w:val="2C9B6C81"/>
+    <w:rsid w:val="2D2D3525"/>
+    <w:rsid w:val="2D35B4B5"/>
+    <w:rsid w:val="2E3DC451"/>
+    <w:rsid w:val="2E3F479B"/>
+    <w:rsid w:val="3021855A"/>
+    <w:rsid w:val="31517102"/>
+    <w:rsid w:val="31A0D223"/>
+    <w:rsid w:val="322A6FE3"/>
+    <w:rsid w:val="32303587"/>
+    <w:rsid w:val="32A308C5"/>
+    <w:rsid w:val="33A6A481"/>
+    <w:rsid w:val="33CD7874"/>
+    <w:rsid w:val="3486BEFC"/>
+    <w:rsid w:val="349FA8D7"/>
+    <w:rsid w:val="356B38D9"/>
+    <w:rsid w:val="357B6A2D"/>
+    <w:rsid w:val="365F814A"/>
+    <w:rsid w:val="368D34AD"/>
+    <w:rsid w:val="369C4D00"/>
+    <w:rsid w:val="36F07EDC"/>
+    <w:rsid w:val="376320EF"/>
+    <w:rsid w:val="3798DC9E"/>
+    <w:rsid w:val="3840CA60"/>
+    <w:rsid w:val="38D1BDC1"/>
+    <w:rsid w:val="38D854FE"/>
+    <w:rsid w:val="392C76B7"/>
+    <w:rsid w:val="39623BDB"/>
+    <w:rsid w:val="3999A82B"/>
+    <w:rsid w:val="39BF3393"/>
+    <w:rsid w:val="3A4CC323"/>
+    <w:rsid w:val="3A72FBED"/>
+    <w:rsid w:val="3A9687C2"/>
+    <w:rsid w:val="3AC7094A"/>
+    <w:rsid w:val="3CD518D9"/>
+    <w:rsid w:val="3D0F96FD"/>
+    <w:rsid w:val="3DAD9A7F"/>
+    <w:rsid w:val="3DC00139"/>
+    <w:rsid w:val="3DD04E08"/>
+    <w:rsid w:val="3F39D345"/>
+    <w:rsid w:val="3F587454"/>
+    <w:rsid w:val="3F789F04"/>
+    <w:rsid w:val="400EE668"/>
+    <w:rsid w:val="40640B9F"/>
+    <w:rsid w:val="412D87B9"/>
+    <w:rsid w:val="4135007C"/>
+    <w:rsid w:val="4135B6A5"/>
+    <w:rsid w:val="42CEE97E"/>
+    <w:rsid w:val="42DA6C37"/>
+    <w:rsid w:val="433B7002"/>
+    <w:rsid w:val="43B74404"/>
+    <w:rsid w:val="443FB125"/>
+    <w:rsid w:val="44762983"/>
+    <w:rsid w:val="451BDD3C"/>
+    <w:rsid w:val="4638EBBF"/>
+    <w:rsid w:val="4781C9EF"/>
+    <w:rsid w:val="4857AA4F"/>
+    <w:rsid w:val="4878ACFA"/>
+    <w:rsid w:val="48F86CAF"/>
+    <w:rsid w:val="48FF5687"/>
+    <w:rsid w:val="4A9A5D0B"/>
+    <w:rsid w:val="4AB80F40"/>
+    <w:rsid w:val="4BEA2DCF"/>
+    <w:rsid w:val="4BEE4C7C"/>
+    <w:rsid w:val="4CA28A62"/>
+    <w:rsid w:val="4D1D06DF"/>
+    <w:rsid w:val="4E0DCF51"/>
+    <w:rsid w:val="4E269603"/>
+    <w:rsid w:val="4E28F921"/>
+    <w:rsid w:val="4E53A2F0"/>
+    <w:rsid w:val="4EDA7FE8"/>
+    <w:rsid w:val="4EDCB90A"/>
+    <w:rsid w:val="4F5BCA0D"/>
+    <w:rsid w:val="4FBD1AA8"/>
+    <w:rsid w:val="5046DBBF"/>
+    <w:rsid w:val="50A9AFF7"/>
+    <w:rsid w:val="521D484E"/>
+    <w:rsid w:val="52AEC17B"/>
+    <w:rsid w:val="52EDCCBC"/>
+    <w:rsid w:val="539E1E74"/>
+    <w:rsid w:val="54D3BFDD"/>
+    <w:rsid w:val="55351E0F"/>
+    <w:rsid w:val="554900DF"/>
+    <w:rsid w:val="55842C80"/>
+    <w:rsid w:val="55A2A4B7"/>
+    <w:rsid w:val="55B57147"/>
+    <w:rsid w:val="56724293"/>
+    <w:rsid w:val="56766B43"/>
+    <w:rsid w:val="5770DD1F"/>
+    <w:rsid w:val="57D7F9DF"/>
+    <w:rsid w:val="5882006B"/>
+    <w:rsid w:val="59728484"/>
+    <w:rsid w:val="5A14ABF4"/>
+    <w:rsid w:val="5A3035BA"/>
+    <w:rsid w:val="5A389E6A"/>
+    <w:rsid w:val="5A5E46C9"/>
+    <w:rsid w:val="5AA74771"/>
+    <w:rsid w:val="5AD93409"/>
+    <w:rsid w:val="5B37FE48"/>
+    <w:rsid w:val="5BBE0A3F"/>
+    <w:rsid w:val="5BE84341"/>
+    <w:rsid w:val="5C1CE2C9"/>
+    <w:rsid w:val="5D3628EC"/>
+    <w:rsid w:val="5E489E94"/>
+    <w:rsid w:val="5E7EC164"/>
+    <w:rsid w:val="5F2957CF"/>
+    <w:rsid w:val="5F63FF4E"/>
+    <w:rsid w:val="5FB20500"/>
+    <w:rsid w:val="60BF8F8A"/>
+    <w:rsid w:val="60EA5D1B"/>
+    <w:rsid w:val="614CBAEF"/>
+    <w:rsid w:val="61FBDB23"/>
+    <w:rsid w:val="629978A4"/>
+    <w:rsid w:val="62AA6B4E"/>
+    <w:rsid w:val="63918206"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="6567FFDD"/>
+    <w:rsid w:val="65C07EBB"/>
+    <w:rsid w:val="65F8CDEC"/>
+    <w:rsid w:val="661BCB79"/>
+    <w:rsid w:val="6728B02A"/>
+    <w:rsid w:val="6773C699"/>
+    <w:rsid w:val="67B78750"/>
+    <w:rsid w:val="681B2E1E"/>
+    <w:rsid w:val="6896F2C0"/>
+    <w:rsid w:val="68AF3BCF"/>
+    <w:rsid w:val="6924E885"/>
+    <w:rsid w:val="697087A0"/>
+    <w:rsid w:val="69C31A09"/>
+    <w:rsid w:val="69E78006"/>
+    <w:rsid w:val="69F7CD23"/>
+    <w:rsid w:val="6A14DF9A"/>
+    <w:rsid w:val="6A50776B"/>
+    <w:rsid w:val="6A7F6332"/>
+    <w:rsid w:val="6AD809A4"/>
+    <w:rsid w:val="6B1235E5"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="6BAB9CCB"/>
+    <w:rsid w:val="6D246387"/>
+    <w:rsid w:val="6D58A85E"/>
+    <w:rsid w:val="6E533F20"/>
+    <w:rsid w:val="705030A2"/>
+    <w:rsid w:val="706BED32"/>
+    <w:rsid w:val="724F8D8F"/>
+    <w:rsid w:val="7295F4E5"/>
+    <w:rsid w:val="72E55C6A"/>
+    <w:rsid w:val="737D77F0"/>
+    <w:rsid w:val="73FAFF6B"/>
+    <w:rsid w:val="741FEA32"/>
+    <w:rsid w:val="744EF644"/>
+    <w:rsid w:val="750D4460"/>
+    <w:rsid w:val="752B2A7F"/>
+    <w:rsid w:val="75443F6B"/>
+    <w:rsid w:val="756E945D"/>
+    <w:rsid w:val="759E9D88"/>
+    <w:rsid w:val="75BE3ADF"/>
+    <w:rsid w:val="761CF00F"/>
+    <w:rsid w:val="76DF6328"/>
+    <w:rsid w:val="76FD20E6"/>
+    <w:rsid w:val="780532D4"/>
+    <w:rsid w:val="782AF546"/>
+    <w:rsid w:val="7839B3B1"/>
+    <w:rsid w:val="78AC1B96"/>
+    <w:rsid w:val="7A8B9989"/>
+    <w:rsid w:val="7C4AB2EE"/>
+    <w:rsid w:val="7C85A733"/>
+    <w:rsid w:val="7D473E1C"/>
+    <w:rsid w:val="7D736A3E"/>
+    <w:rsid w:val="7DFFC2E2"/>
+    <w:rsid w:val="7E25EC37"/>
+    <w:rsid w:val="7E2AC3C2"/>
+    <w:rsid w:val="7E8F0F6F"/>
+    <w:rsid w:val="7F1584DB"/>
+    <w:rsid w:val="7FC72752"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke weight="1pt" color="#4a773c"/>
       <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{E210BF70-98A5-4A72-A320-65927481CE0F}"/>
+  <w15:docId w15:val="{4190FA5A-028B-44F4-BC4D-B21515D3E841}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8778,53 +10233,50 @@
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
@@ -9040,541 +10492,602 @@
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B97D4E"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00672EC3"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText" w:customStyle="1">
+    <w:name w:val="Comment Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference" w:customStyle="1">
+    <w:name w:val="Comment Reference"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject" w:customStyle="1">
+    <w:name w:val="Comment Subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001E2756"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001E2756"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="277953167">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="1786734409">
+        <w:div w:id="7371298">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="144863829">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="150610487">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="144863829">
+        <w:div w:id="201023248">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="7371298">
-[...11 lines deleted...]
-        <w:div w:id="201023248">
+        <w:div w:id="1786734409">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="283585031">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="1841771394">
+        <w:div w:id="151989141">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="151989141">
+        <w:div w:id="1841771394">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="704524544">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
+        <w:div w:id="126514639">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="114257464">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="349797605">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1294093925">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1837725875">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
         <w:div w:id="917441308">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="4988057">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="2101876874">
-[...10 lines deleted...]
-            </w:div>
             <w:div w:id="1292982456">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-          </w:divsChild>
-[...49 lines deleted...]
-            <w:div w:id="349797605">
+            <w:div w:id="2101876874">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1135761647">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
+        <w:div w:id="379862259">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="243998676">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="926615460">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1432580697">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1677271630">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
         <w:div w:id="678699800">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="473907537">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
             <w:div w:id="1380856208">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
             <w:div w:id="2112161914">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="379862259">
-[...60 lines deleted...]
-        </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1356999381">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="883441462">
+        <w:div w:id="672956110">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="672956110">
+        <w:div w:id="883441462">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1481187555">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="1810902360">
+        <w:div w:id="563029501">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="563029501">
+        <w:div w:id="1810902360">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2011638923">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
@@ -9632,87 +11145,87 @@
     <w:div w:id="1643389157">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="308243824">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="1796606866">
-[...11 lines deleted...]
-        <w:div w:id="1880969966">
+        <w:div w:id="532497345">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1575124250">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="532497345">
+        <w:div w:id="1796606866">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1880969966">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1725060915">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -9734,179 +11247,179 @@
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1816099371">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="1780174816">
+        <w:div w:id="160971841">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="270090468">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="372001940">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1466118588">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="270090468">
-[...23 lines deleted...]
-        <w:div w:id="372001940">
+        <w:div w:id="1505246992">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1653632670">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="1505246992">
+        <w:div w:id="1699118372">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1780174816">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1905867666">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2074306380">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="1699118372">
-[...10 lines deleted...]
-        </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fass.se/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="bookmark://Bilaga2" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialstyrelsen.se/kunskapsstod-och-regler/regler-och-riktlinjer/foreskrifter-och-allmanna-rad/konsoliderade-foreskrifter/20119-om-ledningssystem-for-systematiskt-kvalitetsarbete" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:melior.sas@vgregion.se" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs7052-1069016101-55/native/Mall%207%20Generella%20direktiv%20om%20l%c3%a4kemedelsbehandling.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:melior.sas@vgregion.se" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/patientsakerhetslag-2010659_sfs-2010-659" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs7052-1069016101-30/native/Mall%2019b%20Personligt%20uppdrag%20att%20dosjustera%20ett%20ordinerat%20l%c3%a4kemedel.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs7052-1069016101-34/native/Mall%2020b%20Delegeringsbeslut%20avseende%20l%c3%a4kemedelshantering.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-118/SURROGATE/L%c3%a4kemedelsgenomg%c3%a5ng%20och%20l%c3%a4kemedelsber%c3%a4ttelse%20p%c3%a5%20S%c3%84S.pdf" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/halso--och-sjukvardslag_sfs-2017-30" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs7052-1069016101-29/native/Mall%2019a%20Lokal%20rutin%20f%c3%b6r%20att%20dosjustera%20ordinerat%20l%c3%a4kemedel.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialstyrelsen.se/globalassets/sharepoint-dokument/artikelkatalog/handbocker/2019-6-6235.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-231/surrogate/L%c3%a4kemedelsgenomg%c3%a5ng%20och%20l%c3%a4kemedelsber%c3%a4ttelse.pdf" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs7052-1069016101-78/native/Mall%2020a%20Uppdrag%20att%20delegera%20moment%20inom%20l%c3%a4kemedelshantering.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-117/SURROGATE/L%c3%a4kemedelsdokumentation%20p%c3%a5%20S%c3%84S.pdf" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-359/SURROGATE/Utbytbara%20rekvisitionsl%c3%a4kemedel%20till%20patient%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/lakemedel/lakemedelshantering" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialstyrelsen.se/globalassets/sharepoint-dokument/artikelkatalog/foreskrifter-och-allmanna-rad/2017-5-2.pdf" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8052-486565952-39/surrogate/180504%20Riktlinjer%20VGR%20f%c3%b6r%20till%c3%a4mpning%20Soc%20styr%20nya%20f%c3%b6reskrift%20f%20ordination%20o%20l%c3%a4kemedelshantering.pdf" TargetMode="External" Id="R26e818d6f9bb4dc6" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialstyrelsen.se/globalassets/sharepoint-dokument/artikelkatalog/foreskrifter-och-allmanna-rad/2017-5-2.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://socialstyrelsen.onlineacademy.se/external/play/23817" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialstyrelsen.se/kunskapsstod-och-regler/regler-och-riktlinjer/foreskrifter-och-allmanna-rad/konsoliderade-foreskrifter/201737-om-ordination-och-hantering-av-lakemedel-i-halso--och-sjukvarden/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/kunskapsstod-och-riktlinjer/lakemedel/lakemedelshantering/lakemedelshanteringsrutin/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://socialstyrelsen.onlineacademy.se/external/play/23842" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://larportalen.vgregion.se/course/view.php?id=2171" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:melior.sas@vgregion.se" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialstyrelsen.se/kunskapsstod-och-regler/regler-och-riktlinjer/foreskrifter-och-allmanna-rad/konsoliderade-foreskrifter/20119-om-ledningssystem-for-systematiskt-kvalitetsarbete" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs7052-1069016101-34/native/Mall%2020b%20Delegeringsbeslut%20avseende%20l%c3%a4kemedelshantering.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/patientsakerhetslag-2010659_sfs-2010-659" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:melior.sas@vgregion.se" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs7052-1069016101-78/native/Mall%2020a%20Uppdrag%20att%20delegera%20moment%20inom%20l%c3%a4kemedelshantering.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialstyrelsen.se/contentassets/23c0345793464f9da1385f8680f9d406/2025-11-9899.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId30" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
@@ -10191,51 +11704,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Template>Normal</ap:Template>
+  <ap:Template>normal</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Manager/>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinkBase/>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <dc:title>Ordination och hantering av läkemedel i hälso- och sjukvård enligt HSLF­FS 2017.37, SÄS</dc:title>
+  <dc:title>Delegering av läkemedel enligt HSLF-FS 2017.37 vid SÄS</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Susanne Frösslund</lastModifiedBy>
-  <revision>3</revision>
+  <lastModifiedBy>Madeleine Wahlgren</lastModifiedBy>
+  <revision>160</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>