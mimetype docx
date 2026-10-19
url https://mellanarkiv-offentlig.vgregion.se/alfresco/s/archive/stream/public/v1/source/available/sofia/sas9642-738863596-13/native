--- v0 (2025-11-26)
+++ v1 (2026-10-19)
@@ -1,7416 +1,5783 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7A5AD6A5" w14:textId="33485B94" w:rsidR="00C07CF7" w:rsidRPr="00BC6F0E" w:rsidRDefault="00C07CF7" w:rsidP="00C07CF7">
+    <w:p w14:paraId="0BC5A29D" w14:textId="77777777" w:rsidR="00D03475" w:rsidRDefault="00D03475" w:rsidP="00D03475">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk164258330"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="09E96138" w14:textId="77777777" w:rsidR="00C07CF7" w:rsidRPr="00BC6F0E" w:rsidRDefault="00C07CF7" w:rsidP="00C07CF7">
+      <w:bookmarkStart w:id="0" w:name="_Toc100327184"/>
+      <w:r w:rsidRPr="00D03475">
+        <w:t>Patientinformation om vård och behandling vid Södra Älvsborgs Sjukhus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11BC1DCA" w14:textId="7412AEB7" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc169768777"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc242776409"/>
+      <w:r>
+        <w:t>Förändringar sedan föregående version</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00BC6F0E">
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="1EA7BF7D" w14:textId="096700DD" w:rsidR="00EC3CD1" w:rsidRPr="00EC3CD1" w:rsidRDefault="00D03475" w:rsidP="00D03475">
+      <w:r w:rsidRPr="00D03475">
+        <w:t>Bilaga 1 har uppdaterats i avsnitt om kvalitetssäkrad och evidensbaserad information. Samtidigt har avsnitt med hänvisningar till Melior formulerats om för anpassning till Millennium samt referenser justerats.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69BCFD87" w14:textId="3F00A84B" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc100327185"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc72840807"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc242776410"/>
+      <w:r>
         <w:t>Sammanfattning</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00BC6F0E">
+      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="2578819E" w14:textId="030917F3" w:rsidR="00EC3CD1" w:rsidRDefault="00D03475" w:rsidP="00EC3CD1">
+      <w:r w:rsidRPr="00D03475">
         <w:t>Riktlinjen beskriver, dels hur patientinformation ska kommuniceras för</w:t>
       </w:r>
-      <w:r w:rsidR="00DA537A">
+      <w:r w:rsidRPr="00D03475">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
+        <w:t>att vara l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
+        <w:t>tt att f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
+        <w:t>rst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
+        <w:t xml:space="preserve"> f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
+        <w:t>r patienter och n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
+        <w:t>rst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
+        <w:t>ende, dels rutiner f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
+        <w:t>r produktion av skriftlig medicinsk information/egenv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
+        <w:t>rdsr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC6F0E">
-[...21 lines deleted...]
-    <w:p w14:paraId="54B3D40D" w14:textId="0B3D1806" w:rsidR="00C07CF7" w:rsidRPr="00BC6F0E" w:rsidRDefault="00C07CF7" w:rsidP="00C07CF7">
+      <w:r w:rsidRPr="00D03475">
+        <w:t>riktad till patienter/n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
+        <w:t>rst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
+        <w:t>ende inklusive</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
+        <w:t>rutiner f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
+        <w:t>r uppdatering, fastst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
+        <w:t>llande</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
+        <w:t>och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
+        <w:t>arkivering. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6660DA9D" w14:textId="313DA891" w:rsidR="00B405A1" w:rsidRDefault="00B405A1" w:rsidP="00831C35">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc169768778"/>
-[...45 lines deleted...]
-        </w:rPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc242776411"/>
+      <w:r>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="51ED4884" w14:textId="5A8FBC85" w:rsidR="00595933" w:rsidRDefault="00FC319F">
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="0F609CD3" w14:textId="77777777" w:rsidR="00FF582C" w:rsidRDefault="00FF582C" w:rsidP="008305F4">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03D79501" w14:textId="2CB3FB09" w:rsidR="00F95493" w:rsidRDefault="00266F70">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC6F0E">
+      <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00BC6F0E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00BC6F0E">
+      <w:r>
+        <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 2;1;Rubrik 3;2" </w:instrText>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc169768777" w:history="1">
-        <w:r w:rsidR="00595933" w:rsidRPr="00142D2C">
+      <w:hyperlink w:anchor="_Toc242776409" w:history="1">
+        <w:r w:rsidR="00F95493" w:rsidRPr="00BC3438">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="00595933">
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Förändringar sedan föregående version</w:t>
+        </w:r>
+        <w:r w:rsidR="00F95493">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00595933">
+        <w:r w:rsidR="00F95493">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00595933">
-[...12 lines deleted...]
-        <w:r w:rsidR="00595933">
+        <w:r w:rsidR="00F95493">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242776409 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F95493">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F95493">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AA57A4">
+        <w:r w:rsidR="00F95493">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00595933">
+        <w:r w:rsidR="00F95493">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1703C167" w14:textId="6F911DF2" w:rsidR="00595933" w:rsidRDefault="00AA57A4">
+    <w:p w14:paraId="007BF8AC" w14:textId="48C6C537" w:rsidR="00F95493" w:rsidRDefault="00F95493">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc169768778" w:history="1">
-        <w:r w:rsidR="00595933" w:rsidRPr="00142D2C">
+      <w:hyperlink w:anchor="_Toc242776410" w:history="1">
+        <w:r w:rsidRPr="00BC3438">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="00595933">
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Sammanfattning</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00595933">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00595933">
-[...12 lines deleted...]
-        <w:r w:rsidR="00595933">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242776410 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00595933">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="061F50E8" w14:textId="2DF47B80" w:rsidR="00595933" w:rsidRDefault="00AA57A4">
+    <w:p w14:paraId="2EFF7F87" w14:textId="72652A96" w:rsidR="00F95493" w:rsidRDefault="00F95493">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc169768779" w:history="1">
-        <w:r w:rsidR="00595933" w:rsidRPr="00142D2C">
+      <w:hyperlink w:anchor="_Toc242776411" w:history="1">
+        <w:r w:rsidRPr="00BC3438">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="00595933">
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Innehållsförteckning</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00595933">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00595933">
-[...12 lines deleted...]
-        <w:r w:rsidR="00595933">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242776411 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1ACC3BDB" w14:textId="11D0736A" w:rsidR="00F95493" w:rsidRDefault="00F95493">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc242776412" w:history="1">
+        <w:r w:rsidRPr="00BC3438">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Bakgrund och syfte</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242776412 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00595933">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7A6F8881" w14:textId="707C257A" w:rsidR="00595933" w:rsidRDefault="00AA57A4">
+    <w:p w14:paraId="28210F6C" w14:textId="5FE830DE" w:rsidR="00F95493" w:rsidRDefault="00F95493">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc169768780" w:history="1">
-        <w:r w:rsidR="00595933" w:rsidRPr="00142D2C">
+      <w:hyperlink w:anchor="_Toc242776413" w:history="1">
+        <w:r w:rsidRPr="00BC3438">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Syfte och mål med riktlinjen</w:t>
         </w:r>
-        <w:r w:rsidR="00595933">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00595933">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00595933">
-[...12 lines deleted...]
-        <w:r w:rsidR="00595933">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242776413 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>2</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00595933">
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="23D4ADDB" w14:textId="02BAB2A4" w:rsidR="00595933" w:rsidRDefault="00AA57A4">
+    <w:p w14:paraId="17596FAD" w14:textId="5BFE03FC" w:rsidR="00F95493" w:rsidRDefault="00F95493">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc169768781" w:history="1">
-        <w:r w:rsidR="00595933" w:rsidRPr="00142D2C">
+      <w:hyperlink w:anchor="_Toc242776414" w:history="1">
+        <w:r w:rsidRPr="00BC3438">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Definitioner och avgränsningar</w:t>
         </w:r>
-        <w:r w:rsidR="00595933">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00595933">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00595933">
-[...12 lines deleted...]
-        <w:r w:rsidR="00595933">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242776414 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>2</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00595933">
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="311E811A" w14:textId="744C22EB" w:rsidR="00595933" w:rsidRDefault="00AA57A4">
+    <w:p w14:paraId="5D1DFBFA" w14:textId="03B57AA0" w:rsidR="00F95493" w:rsidRDefault="00F95493">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc169768782" w:history="1">
-        <w:r w:rsidR="00595933" w:rsidRPr="00142D2C">
+      <w:hyperlink w:anchor="_Toc242776415" w:history="1">
+        <w:r w:rsidRPr="00BC3438">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Vårdgivarens skyldighet att informera</w:t>
         </w:r>
-        <w:r w:rsidR="00595933">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00595933">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00595933">
-[...12 lines deleted...]
-        <w:r w:rsidR="00595933">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242776415 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>2</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00595933">
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7A4B946A" w14:textId="7735B4F4" w:rsidR="00595933" w:rsidRDefault="00AA57A4">
+    <w:p w14:paraId="625889E3" w14:textId="5548D662" w:rsidR="00F95493" w:rsidRDefault="00F95493">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc169768783" w:history="1">
-        <w:r w:rsidR="00595933" w:rsidRPr="00142D2C">
+      <w:hyperlink w:anchor="_Toc242776416" w:history="1">
+        <w:r w:rsidRPr="00BC3438">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Generella principer att beakta</w:t>
         </w:r>
-        <w:r w:rsidR="00595933">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00595933">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00595933">
-[...12 lines deleted...]
-        <w:r w:rsidR="00595933">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242776416 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00595933">
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="40899BC5" w14:textId="3E9EB58E" w:rsidR="00595933" w:rsidRDefault="00AA57A4">
-[...70 lines deleted...]
-    <w:p w14:paraId="7A29B8BE" w14:textId="1F104D48" w:rsidR="00595933" w:rsidRDefault="00AA57A4">
+    <w:p w14:paraId="79AEA65F" w14:textId="6FB9B632" w:rsidR="00F95493" w:rsidRDefault="00F95493">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc169768785" w:history="1">
-        <w:r w:rsidR="00595933" w:rsidRPr="00142D2C">
+      <w:hyperlink w:anchor="_Toc242776417" w:history="1">
+        <w:r w:rsidRPr="00BC3438">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Information inför ett vårdtillfälle</w:t>
         </w:r>
-        <w:r w:rsidR="00595933">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00595933">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00595933">
-[...12 lines deleted...]
-        <w:r w:rsidR="00595933">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242776417 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00595933">
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2DA14B9C" w14:textId="5082EB58" w:rsidR="00595933" w:rsidRDefault="00AA57A4">
+    <w:p w14:paraId="3C3193B5" w14:textId="18A58863" w:rsidR="00F95493" w:rsidRDefault="00F95493">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc169768786" w:history="1">
-        <w:r w:rsidR="00595933" w:rsidRPr="00142D2C">
+      <w:hyperlink w:anchor="_Toc242776418" w:history="1">
+        <w:r w:rsidRPr="00BC3438">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Information samt dokumentation under slutenvårdstillfälle</w:t>
         </w:r>
-        <w:r w:rsidR="00595933">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00595933">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00595933">
-[...12 lines deleted...]
-        <w:r w:rsidR="00595933">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242776418 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00595933">
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1FDE5972" w14:textId="176D2C3C" w:rsidR="00595933" w:rsidRDefault="00AA57A4">
+    <w:p w14:paraId="54FC50B5" w14:textId="1238E933" w:rsidR="00F95493" w:rsidRDefault="00F95493">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc169768787" w:history="1">
-        <w:r w:rsidR="00595933" w:rsidRPr="00142D2C">
+      <w:hyperlink w:anchor="_Toc242776419" w:history="1">
+        <w:r w:rsidRPr="00BC3438">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Att lämna svåra besked</w:t>
         </w:r>
-        <w:r w:rsidR="00595933">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00595933">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00595933">
-[...12 lines deleted...]
-        <w:r w:rsidR="00595933">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242776419 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00595933">
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="301A1F9D" w14:textId="512635BF" w:rsidR="00595933" w:rsidRDefault="00AA57A4">
+    <w:p w14:paraId="6EB1144E" w14:textId="218531E8" w:rsidR="00F95493" w:rsidRDefault="00F95493">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc169768788" w:history="1">
-        <w:r w:rsidR="00595933" w:rsidRPr="00142D2C">
+      <w:hyperlink w:anchor="_Toc242776420" w:history="1">
+        <w:r w:rsidRPr="00BC3438">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Information till patienter med särskilda behov</w:t>
         </w:r>
-        <w:r w:rsidR="00595933">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00595933">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00595933">
-[...12 lines deleted...]
-        <w:r w:rsidR="00595933">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242776420 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00595933">
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="753BA286" w14:textId="067E0BF4" w:rsidR="00595933" w:rsidRDefault="00AA57A4">
+    <w:p w14:paraId="1A64EB66" w14:textId="3F3C9C58" w:rsidR="00F95493" w:rsidRDefault="00F95493">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc169768789" w:history="1">
-        <w:r w:rsidR="00595933" w:rsidRPr="00142D2C">
+      <w:hyperlink w:anchor="_Toc242776421" w:history="1">
+        <w:r w:rsidRPr="00BC3438">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Skriftlig patientinformation/egenvårdsråd</w:t>
         </w:r>
-        <w:r w:rsidR="00595933">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00595933">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00595933">
-[...12 lines deleted...]
-        <w:r w:rsidR="00595933">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242776421 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00595933">
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0BD6DC61" w14:textId="5D26FC04" w:rsidR="00595933" w:rsidRDefault="00AA57A4">
-[...70 lines deleted...]
-    <w:p w14:paraId="4CD125B7" w14:textId="3DA2017C" w:rsidR="00595933" w:rsidRDefault="00AA57A4">
+    <w:p w14:paraId="2CA773A9" w14:textId="1A1B7EFD" w:rsidR="00F95493" w:rsidRDefault="00F95493">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc169768791" w:history="1">
-        <w:r w:rsidR="00595933" w:rsidRPr="00142D2C">
+      <w:hyperlink w:anchor="_Toc242776422" w:history="1">
+        <w:r w:rsidRPr="00BC3438">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="00595933">
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Relaterad information</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00595933">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00595933">
-[...12 lines deleted...]
-        <w:r w:rsidR="00595933">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242776422 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00595933">
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0EA0CB54" w14:textId="07FD4E3A" w:rsidR="00595933" w:rsidRDefault="00AA57A4">
+    <w:p w14:paraId="2F0CD870" w14:textId="4CD0457E" w:rsidR="00F95493" w:rsidRDefault="00F95493">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc169768792" w:history="1">
-        <w:r w:rsidR="00595933" w:rsidRPr="00142D2C">
+      <w:hyperlink w:anchor="_Toc242776423" w:history="1">
+        <w:r w:rsidRPr="00BC3438">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="00595933">
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Källförteckning</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00595933">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00595933">
-[...12 lines deleted...]
-        <w:r w:rsidR="00595933">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242776423 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00595933">
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="49A513EE" w14:textId="33B84056" w:rsidR="00595933" w:rsidRDefault="00AA57A4">
+    <w:p w14:paraId="1AD80374" w14:textId="370FE9CA" w:rsidR="00F95493" w:rsidRDefault="00F95493">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc242776424" w:history="1">
+        <w:r w:rsidRPr="00BC3438">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Bilaga 1 - Egenproducerad patientinformation/egenvårdsråd</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242776424 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6C09268B" w14:textId="2EFCB17D" w:rsidR="00F95493" w:rsidRDefault="00F95493">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc169768793" w:history="1">
-        <w:r w:rsidR="00595933" w:rsidRPr="00142D2C">
+      <w:hyperlink w:anchor="_Toc242776425" w:history="1">
+        <w:r w:rsidRPr="00BC3438">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="00595933">
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Kvalitetssäkrad och evidensbaserad information</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00595933">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00595933">
-[...12 lines deleted...]
-        <w:r w:rsidR="00595933">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242776425 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00595933">
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5CFA7710" w14:textId="3CD6AEE4" w:rsidR="00595933" w:rsidRDefault="00AA57A4">
+    <w:p w14:paraId="3618A58C" w14:textId="24D6248C" w:rsidR="00F95493" w:rsidRDefault="00F95493">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc242776426" w:history="1">
+        <w:r w:rsidRPr="00BC3438">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Målgruppsanpassning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242776426 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6A93B9DC" w14:textId="5C273221" w:rsidR="00F95493" w:rsidRDefault="00F95493">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc242776427" w:history="1">
+        <w:r w:rsidRPr="00BC3438">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Bilaga till styrande dokument?</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242776427 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="404E0A22" w14:textId="30557695" w:rsidR="00F95493" w:rsidRDefault="00F95493">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc242776428" w:history="1">
+        <w:r w:rsidRPr="00BC3438">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Utformning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242776428 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0CE792B2" w14:textId="41EDDCA6" w:rsidR="00F95493" w:rsidRDefault="00F95493">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc242776429" w:history="1">
+        <w:r w:rsidRPr="00BC3438">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Broschyrer och andra trycksaker</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242776429 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2AF37010" w14:textId="15542252" w:rsidR="00F95493" w:rsidRDefault="00F95493">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc242776430" w:history="1">
+        <w:r w:rsidRPr="00BC3438">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Foton, bilder och/eller illustrationer</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242776430 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="581ECE88" w14:textId="66CFB01C" w:rsidR="00F95493" w:rsidRDefault="00F95493">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc242776431" w:history="1">
+        <w:r w:rsidRPr="00BC3438">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Dokumentinformation i patientinformation</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242776431 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="30E62481" w14:textId="5846B6E5" w:rsidR="00F95493" w:rsidRDefault="00F95493">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc242776432" w:history="1">
+        <w:r w:rsidRPr="00BC3438">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Dokumentegenskaper för arkivering</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242776432 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="08132E53" w14:textId="4C5B2836" w:rsidR="00F95493" w:rsidRDefault="00F95493">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc169768794" w:history="1">
-        <w:r w:rsidR="00595933" w:rsidRPr="00142D2C">
+      <w:hyperlink w:anchor="_Toc242776433" w:history="1">
+        <w:r w:rsidRPr="00BC3438">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="00595933">
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Bilaga 2 - Visitkort</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00595933">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00595933">
-[...12 lines deleted...]
-        <w:r w:rsidR="00595933">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242776433 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00595933">
+          <w:t>18</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0FB68658" w14:textId="09436D97" w:rsidR="00595933" w:rsidRDefault="00AA57A4">
-[...638 lines deleted...]
-    <w:p w14:paraId="7E68FA61" w14:textId="5650418B" w:rsidR="00595933" w:rsidRDefault="00AA57A4">
+    <w:p w14:paraId="62E4E83D" w14:textId="272CBD12" w:rsidR="00F95493" w:rsidRDefault="00F95493">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc169768804" w:history="1">
-        <w:r w:rsidR="00595933" w:rsidRPr="00142D2C">
+      <w:hyperlink w:anchor="_Toc242776434" w:history="1">
+        <w:r w:rsidRPr="00BC3438">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="00595933">
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Bilaga 3 - Kontaktuppgifter i patientinformation</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00595933">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00595933">
-[...12 lines deleted...]
-        <w:r w:rsidR="00595933">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242776434 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>15</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00595933">
+          <w:t>19</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1C5A5B71" w14:textId="3542024F" w:rsidR="00595933" w:rsidRDefault="00AA57A4">
+    <w:p w14:paraId="1FC6584C" w14:textId="02AE4DF2" w:rsidR="00B405A1" w:rsidRDefault="00266F70" w:rsidP="008305F4">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
-        <w:rPr>
-[...67 lines deleted...]
-    <w:p w14:paraId="1A8320AF" w14:textId="5172CFCC" w:rsidR="00C52F9B" w:rsidRPr="00BC6F0E" w:rsidRDefault="00FC319F" w:rsidP="00C52F9B">
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29B03EF5" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="00EB39AE" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc100327186"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc242776412"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Bakgrund och syfte</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F44C5BB" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D03475" w:rsidP="00D03475">
+      <w:bookmarkStart w:id="8" w:name="_Toc100327187"/>
       <w:r w:rsidRPr="00BC6F0E">
-        <w:rPr>
-[...13 lines deleted...]
-    <w:p w14:paraId="08941C9F" w14:textId="1B464261" w:rsidR="00BD56E8" w:rsidRPr="00BC6F0E" w:rsidRDefault="00C52F9B" w:rsidP="00C52F9B">
+        <w:t>Som vårdgivare har vi en skyldighet att informera patienten om dennes hälsotillstånd, undersökningar, vård och behandling och ska så långt som möjligt utforma hälso- och sjukvården så att insatser kan utföras i samråd med patienten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C6251FB" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D03475" w:rsidP="00D03475">
       <w:r w:rsidRPr="00BC6F0E">
-        <w:t xml:space="preserve">Som vårdgivare har vi en skyldighet att informera patienten om </w:t>
-[...2 lines deleted...]
-        <w:t>dennes</w:t>
+        <w:t xml:space="preserve">Patientens medverkan i hälso- och sjukvården ska utgå från de önskemål patienten eller dennes närstående har utifrån individuella </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC6F0E">
-        <w:t xml:space="preserve"> hälsotillstånd, undersökningar, vård och behandling och ska så långt som möjligt utforma hälso- och sjukvården så att insatser kan utföras i samråd med patienten.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="33898C4D" w14:textId="751E143A" w:rsidR="00C52F9B" w:rsidRPr="00BC6F0E" w:rsidRDefault="00C52F9B" w:rsidP="00C52F9B">
+        <w:lastRenderedPageBreak/>
+        <w:t>förutsättningar och om det bedöms vara lämpligt, och kan i vissa fall utföras som egenvård [1, 2 (kapitel 5), 3].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52EFC2C1" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D03475" w:rsidP="00D03475">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc169768780"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc242776413"/>
       <w:r w:rsidRPr="00BC6F0E">
-        <w:t xml:space="preserve">Patientens medverkan i hälso- och sjukvården ska utgå från de önskemål patienten eller dennes närstående har utifrån individuella förutsättningar och om det </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">bedöms vara </w:t>
+        <w:t xml:space="preserve">Syfte och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
+        <w:t>mål</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC6F0E">
-        <w:t>lämpligt</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> med riktlinjen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="530F4545" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D03475" w:rsidP="00D03475">
       <w:r w:rsidRPr="00BC6F0E">
-        <w:t xml:space="preserve"> [1, 2</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3ED83EB0" w14:textId="74DA2CAD" w:rsidR="00C52F9B" w:rsidRPr="00BC6F0E" w:rsidRDefault="00C52F9B" w:rsidP="00C52F9B">
+        <w:t>Syftet med riktlinjen är att ge verksamheterna på Södra Älvsborgs Sjukhus (SÄS) stöd i muntlig kommunikation samt utformning av skriftlig medicinsk information/egenvårdsråd som riktar sig till patienten och dennes närstående. Informationen som lämnas ska vara korrekt, ändamålsenlig, enhetligt utformad och anpassad utifrån patientens förutsättningar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BE15C22" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D03475" w:rsidP="00D03475">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc169768780"/>
-[...35 lines deleted...]
-      <w:bookmarkStart w:id="5" w:name="_Toc169768781"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc169768781"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc242776414"/>
       <w:r w:rsidRPr="00BC6F0E">
         <w:t>Definitioner och avgränsningar</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="2938479F" w14:textId="64F142EF" w:rsidR="00C52F9B" w:rsidRPr="00BC6F0E" w:rsidRDefault="00C52F9B" w:rsidP="00C52F9B">
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="5F9845B0" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D03475" w:rsidP="00D03475">
       <w:r w:rsidRPr="00BC6F0E">
         <w:t xml:space="preserve">I riktlinjen benämns fortsättningsvis alla vårdkontakter som </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC6F0E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>vårdtillfälle</w:t>
       </w:r>
-      <w:r w:rsidR="000D7FE1" w:rsidRPr="00BC6F0E">
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00BC6F0E">
-        <w:t xml:space="preserve">vilket innefattar både slutenvård, öppenvård, digitala vårdkontakter </w:t>
-[...7 lines deleted...]
-    <w:p w14:paraId="6F2078F9" w14:textId="538AA6A1" w:rsidR="00C52F9B" w:rsidRPr="00BC6F0E" w:rsidRDefault="00C52F9B" w:rsidP="00C52F9B">
+        <w:t>, vilket innefattar både slutenvård, öppenvård, digitala vårdkontakter m.m.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FB659C2" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D03475" w:rsidP="00D03475">
       <w:r w:rsidRPr="00BC6F0E">
         <w:t xml:space="preserve">Begreppet </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC6F0E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>patientinformation</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC6F0E">
-        <w:t xml:space="preserve"> avser information om vård och behandlingsinsatser som bl</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="429AC906" w14:textId="346B2C8B" w:rsidR="00C52F9B" w:rsidRPr="00BC6F0E" w:rsidRDefault="00C52F9B" w:rsidP="00C52F9B">
+        <w:t xml:space="preserve"> avser information om vård och behandlingsinsatser som bland annat innefattar egenvårdsråd av medicinsk karaktär.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="419E6C1A" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D03475" w:rsidP="00D03475">
       <w:r w:rsidRPr="00BC6F0E">
         <w:t>Generell patientinformation om SÄS berörs inte av riktlinjen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09A22F00" w14:textId="77777777" w:rsidR="00C52F9B" w:rsidRPr="00BC6F0E" w:rsidRDefault="00C52F9B" w:rsidP="00C52F9B">
+    <w:p w14:paraId="75A5E866" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D03475" w:rsidP="00D03475">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc169768782"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc169768782"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc242776415"/>
       <w:r w:rsidRPr="00BC6F0E">
         <w:t>Vårdgivarens skyldighet att informera</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="2DF1DB15" w14:textId="624D6DFE" w:rsidR="00C52F9B" w:rsidRPr="00BC6F0E" w:rsidRDefault="00C52F9B" w:rsidP="00C52F9B">
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="78D191C7" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D03475" w:rsidP="00D03475">
       <w:r w:rsidRPr="00BC6F0E">
         <w:t>Socialstyrelsen anger i handboken ”</w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00BC6F0E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t xml:space="preserve">Din skyldighet att informera och göra patienten </w:t>
-[...11 lines deleted...]
-          <w:t xml:space="preserve"> – Handbok för vårdgivare, chefer och personal</w:t>
+          <w:t>Din skyldighet att informera och göra patienten delaktig – Handbok för vårdgivare, chefer och personal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BC6F0E">
-        <w:t xml:space="preserve">” </w:t>
-      </w:r>
+        <w:t>” bland annat att en delaktig patient lättare kan medverka till att målen med vård och behandling kan uppnås så att säkerhetsrisker kan förebyggas [1].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AD281E5" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D03475" w:rsidP="00D03475">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC6F0E">
+        <w:t xml:space="preserve">Av </w:t>
+      </w:r>
+      <w:r>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC6F0E">
+        <w:t>atientlagen framgår att patienten har rätt att få information om:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18CDF8BF" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00D03475" w:rsidRDefault="00D03475" w:rsidP="00D03475">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC6F0E">
+        <w:t xml:space="preserve">sitt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
+        <w:t>hälsotillstånd</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30CC86F6" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00D03475" w:rsidRDefault="00D03475" w:rsidP="00D03475">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D03475">
+        <w:t>de metoder som finns för undersökning, vård och behandling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31626176" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00D03475" w:rsidRDefault="00D03475" w:rsidP="00D03475">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D03475">
+        <w:t>de hjälpmedel som finns för personer med funktionsnedsättning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2641BA65" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00D03475" w:rsidRDefault="00D03475" w:rsidP="00D03475">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D03475">
+        <w:t>vid vilken tidpunkt hen kan förvänta sig att få vård</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="429875F4" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00D03475" w:rsidRDefault="00D03475" w:rsidP="00D03475">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D03475">
+        <w:t>det förväntade vård- och behandlingsförloppet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DF1F37F" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00D03475" w:rsidRDefault="00D03475" w:rsidP="00D03475">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D03475">
+        <w:t>väsentliga risker för komplikationer och biverkningar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76173184" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00D03475" w:rsidRDefault="00D03475" w:rsidP="00D03475">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D03475">
+        <w:lastRenderedPageBreak/>
+        <w:t>eftervård</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72D381D2" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D03475" w:rsidP="00D03475">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D03475">
+        <w:t>metoder för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC6F0E">
+        <w:t xml:space="preserve"> att förebygga sjukdom eller skada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="372852A5" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D03475" w:rsidP="00D03475">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="40"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC6F0E">
+        <w:t>Patienten ska även få information om:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20F75970" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D03475" w:rsidP="00D03475">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC6F0E">
+        <w:t xml:space="preserve">möjligheten att välja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
+        <w:t>behandlingsalternativ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC6F0E">
+        <w:t xml:space="preserve"> samt vårdgivare och utförare av offentligt finansierad hälso- och sjukvård</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC6F0E">
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="15" w:name="_Hlk124323139"/>
+      <w:r w:rsidRPr="00BC6F0E">
+        <w:t>(</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00BC6F0E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Valfrihet i vården i Västra Götaland</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00BC6F0E">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C2EDAD4" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00D03475" w:rsidRDefault="00D03475" w:rsidP="00D03475">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D03475">
+        <w:t>regionens elektroniska system för listning av patienter hos utförare</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C8DD93F" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D03475" w:rsidP="00D03475">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D03475">
+        <w:t>möjligheten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC6F0E">
+        <w:t xml:space="preserve"> att välja och få tillgång till en fast läkarkontakt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC6F0E">
+        <w:br/>
+        <w:t>(</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:anchor="section-18189" w:history="1">
+        <w:r w:rsidRPr="00BC6F0E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Fast vårdkontakt/kontaktperson för hjälp i vård och omsorg</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00BC6F0E">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p w14:paraId="28D424BF" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00D03475" w:rsidRDefault="00D03475" w:rsidP="00D03475">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D03475">
+        <w:t>möjligheten att få en ny medicinsk bedömning och en fast vårdkontakt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D928B93" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00D03475" w:rsidRDefault="00D03475" w:rsidP="00D03475">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D03475">
+        <w:t xml:space="preserve">vårdgarantin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A017E97" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D03475" w:rsidP="00D03475">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D03475">
+        <w:t>möjligheten att hos Försäkringskassan få upplysningar om vård i ett annat land inom Europeiska ekonomiska samarbetsområdet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC6F0E">
+        <w:t xml:space="preserve"> (EES) eller i Schweiz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="166227D2" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D03475" w:rsidP="00D03475">
+      <w:r w:rsidRPr="00BC6F0E">
+        <w:t>[2, kapitel 3].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E9E6946" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D03475" w:rsidP="00D03475">
+      <w:r w:rsidRPr="00BC6F0E">
+        <w:t>Utöver information om hälsotillstånd och olika metoder för undersökning, vård och behandling ska patienten informeras om åtgärder som kan utföras av andra än läkare, till exempel olika omvårdnadsåtgärder.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E396EEF" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D03475" w:rsidP="00D03475">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc169768783"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc242776416"/>
+      <w:r w:rsidRPr="00BC6F0E">
+        <w:t>Generella principer att beakta</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="6C618BC2" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D03475" w:rsidP="00D03475">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc169768784"/>
+      <w:r w:rsidRPr="00BC6F0E">
+        <w:t>Individuellt anpassad information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="753B6F82" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D03475" w:rsidP="00D03475">
+      <w:r w:rsidRPr="00BC6F0E">
+        <w:t xml:space="preserve">Med individuellt anpassad avses att informationen ska förmedlas utifrån varje patients förutsättningar och förmåga att ta emot och ta till sig information. Det innebär anpassning av språk, media och andra kommunikationsmedel utifrån patientens ålder, mognad, erfarenhet, språkliga bakgrund och andra individuella förutsättningar som till exempel funktionsnedsättning, utbildning, könsidentitet, religion och andra omständigheter, se även riktlinje </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00BC6F0E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Kommunikationshjälp i patientarbete - resurser och stöd för vårdpersonal, SÄS</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00BC6F0E">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0431CCEF" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D03475" w:rsidP="00D03475">
       <w:r w:rsidRPr="00BC6F0E">
         <w:lastRenderedPageBreak/>
-        <w:t>bland annat att en delaktig patient lättare kan medverka till att målen med vård och behandling kan uppnås så att säkerhetsrisker kan förebyggas [1].</w:t>
-[...296 lines deleted...]
-        <w:t xml:space="preserve"> den lämnade informationen, exempelvis genom metoden ”</w:t>
+        <w:t>Den som lämnar informationen ska så långt som möjligt försäkra sig om att mottagaren har förstått innehållet i, och betydelsen av, den lämnade informationen, exempelvis genom metoden ”</w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00BC6F0E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Förstå mig rätt</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BC6F0E">
         <w:t>” (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BC6F0E">
         <w:t>Teach</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BC6F0E">
-        <w:t xml:space="preserve"> back)</w:t>
-[...38 lines deleted...]
-    <w:p w14:paraId="472BD759" w14:textId="0EC3DD78" w:rsidR="00C52F9B" w:rsidRPr="00BC6F0E" w:rsidRDefault="00C52F9B" w:rsidP="00C52F9B">
+        <w:t xml:space="preserve"> back), vilket ger möjlighet att kunna förtydliga och vid behov komplettera informationen. Det är därför angeläget att försöka få en uppfattning om vilka föreställningar, farhågor och förväntningar enskilda patienter har på sin kontakt med vården. Kulturella faktorer kan till exempel inverka på upplevelser av och förväntningar på vård och behandling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="058FA64C" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D03475" w:rsidP="00D03475">
       <w:r w:rsidRPr="00BC6F0E">
-        <w:t>Informationen ska ges skriftlig</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>Informationen ska ges skriftligt om patienten ber om det. Skriftlig information ska vara lättläst och utformad utifrån ett patientperspektiv. Bilder kan med fördel användas i kombination med ett lättförståeligt språk för att underlätta kommunikationen med patienten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72EB714C" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D03475" w:rsidP="00D03475">
       <w:r w:rsidRPr="00BC6F0E">
-        <w:t>om patienten ber om det. Skriftlig information ska vara lättläst och utformad utifrån ett patientperspektiv. Bilder kan med fördel användas i kombination med ett lättförståeligt språk för att underlätta kommunikationen med patienten.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="77F143E6" w14:textId="1FBCB38A" w:rsidR="00C52F9B" w:rsidRPr="00BC6F0E" w:rsidRDefault="00BC4DEE" w:rsidP="00C52F9B">
+        <w:t>Mottagarens önskan om att avstå från information ska respekteras [1, 2 (kapitel 3), 3, 4, 5, 6].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D665995" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D03475" w:rsidP="00D03475">
       <w:r w:rsidRPr="00BC6F0E">
-        <w:t>M</w:t>
-[...46 lines deleted...]
-        <w:t xml:space="preserve"> kan förmås att frivilligt medverka till vård, se riktlinje </w:t>
+        <w:t xml:space="preserve">Tvångsåtgärder i syfte att genomföra vårdinsats får bara användas om patienten inte, genom en individuellt anpassad information, kan förmås att frivilligt medverka till vård, se riktlinje </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00BC6F0E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Vårdinsatser utan patientens samtycke, SÄS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BC6F0E">
-        <w:t xml:space="preserve"> [</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="7EEFFFD1" w14:textId="77777777" w:rsidR="002A4F90" w:rsidRPr="00BC6F0E" w:rsidRDefault="002A4F90" w:rsidP="002A4F90">
+        <w:t xml:space="preserve"> [7].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A879566" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D03475" w:rsidP="00D03475">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc169768785"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc169768785"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc242776417"/>
       <w:r w:rsidRPr="00BC6F0E">
         <w:t>Information inför ett vårdtillfälle</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5835FA72" w14:textId="15840402" w:rsidR="002A4F90" w:rsidRPr="00BC6F0E" w:rsidRDefault="002A4F90" w:rsidP="002A4F90">
+      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="6E7B55F3" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D03475" w:rsidP="00D03475">
       <w:r w:rsidRPr="00BC6F0E">
         <w:t xml:space="preserve">Inför ett vårdtillfälle ska informationen utformas så att patienten lätt kan förstå </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC6F0E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>varför</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC6F0E">
         <w:t xml:space="preserve"> vårdkontakten ska ske, </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC6F0E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>vad</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC6F0E">
-        <w:t xml:space="preserve"> som ska göras och</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00780ED9" w:rsidRPr="00BC6F0E">
+        <w:t xml:space="preserve"> som ska göras och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC6F0E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>hur</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC6F0E">
         <w:t xml:space="preserve"> patienten ska förbereda sig. Informationen ska också göra det lätt för patienten att hitta rätt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29D5DBA1" w14:textId="77777777" w:rsidR="002A4F90" w:rsidRPr="00BC6F0E" w:rsidRDefault="002A4F90" w:rsidP="002A4F90">
+    <w:p w14:paraId="0C9D3AB3" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D03475" w:rsidP="00D03475">
       <w:r w:rsidRPr="00BC6F0E">
         <w:t>Utgå från att patienten befinner sig i ett utsatt läge och inte självklart förstår de begrepp som används i vården.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D382A35" w14:textId="5F40E500" w:rsidR="00BC4DEE" w:rsidRPr="00BC6F0E" w:rsidRDefault="00AA57A4" w:rsidP="002A4F90">
+    <w:p w14:paraId="06E19C67" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D03475" w:rsidP="00D03475">
       <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidR="002A4F90" w:rsidRPr="00BC6F0E">
+        <w:r w:rsidRPr="00BC6F0E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>SBAR</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002A4F90" w:rsidRPr="00BC6F0E">
+      <w:r w:rsidRPr="00BC6F0E">
         <w:t xml:space="preserve"> kan med fördel användas inför ett vårdtillfälle för att inhämta och</w:t>
       </w:r>
-      <w:r w:rsidR="00044B87">
+      <w:r>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="002A4F90" w:rsidRPr="00BC6F0E">
-[...15 lines deleted...]
-    <w:p w14:paraId="64C42E7F" w14:textId="77777777" w:rsidR="002A4F90" w:rsidRPr="007C6893" w:rsidRDefault="002A4F90" w:rsidP="002A4F90">
+      <w:r w:rsidRPr="00BC6F0E">
+        <w:t>kommunicera relevant information kring syftet med mötet [6, 8].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1839D7D0" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="007C6893" w:rsidRDefault="00D03475" w:rsidP="00D03475">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc169768786"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc169768786"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc242776418"/>
       <w:r w:rsidRPr="00BC6F0E">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Information samt dokumentation under </w:t>
       </w:r>
       <w:r w:rsidRPr="007C6893">
         <w:t>slutenvårdstillfälle</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5538B832" w14:textId="2A7CED73" w:rsidR="002A4F90" w:rsidRPr="00BC6F0E" w:rsidRDefault="00E9274D" w:rsidP="002A4F90">
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="7E190978" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D03475" w:rsidP="00D03475">
       <w:r w:rsidRPr="007C6893">
-        <w:t>I</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> som patienten ska få med sig hem tillsammans med aktuell läkemedelslista, se länsgemensam riktlinje </w:t>
+        <w:t xml:space="preserve">Information bör lämnas till patienten så snart som möjligt; att information lämnats ska dokumenteras i patientjournalen. Information ska även sammanfattas i utskrivningsinformationen/slutanteckningen, som patienten ska få med sig hem tillsammans med aktuell läkemedelslista, se länsgemensam riktlinje </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidR="002A4F90" w:rsidRPr="007C6893">
+        <w:r w:rsidRPr="007C6893">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>In- och utskrivning från sluten hälso- och sjukvård i Västra Götaland</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002A4F90" w:rsidRPr="007C6893">
-[...12 lines deleted...]
-    <w:p w14:paraId="7BFF2BE1" w14:textId="22990991" w:rsidR="002A4F90" w:rsidRPr="00BC6F0E" w:rsidRDefault="002A4F90" w:rsidP="002A4F90">
+      <w:r w:rsidRPr="007C6893">
+        <w:t xml:space="preserve"> [9].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="218D48AA" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D03475" w:rsidP="00D03475">
       <w:r w:rsidRPr="00BC6F0E">
-        <w:lastRenderedPageBreak/>
         <w:t>Överlämning av information eller besked om vårdinsatser ska i första hand lämnas i dialog med patienten, dennes närstående eller den som för patientens talan, om inte sekretess eller tystnadsplikt förhindrar detta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07434F27" w14:textId="39A6F0F3" w:rsidR="002A4F90" w:rsidRPr="00BC6F0E" w:rsidRDefault="002A4F90" w:rsidP="002A4F90">
+    <w:p w14:paraId="44297634" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D03475" w:rsidP="00D03475">
       <w:r w:rsidRPr="00BC6F0E">
-        <w:t xml:space="preserve">Om den muntliga informationen kompletteras med skriftlig information ökar förutsättningarna för patienten och dennes närstående att ta till sig den lämnade informationen och/eller lämnade vård- och behandlingsråd samtidigt som den kan finnas till hands som kunskapsstöd. När behov uppstår, eller individen själv ber om det, är vården skyldig att lämna skriftlig information anpassad till individens förutsättningar [1, 2 </w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="3C403ABF" w14:textId="2FCE97F9" w:rsidR="002A4F90" w:rsidRPr="00BC6F0E" w:rsidRDefault="002A4F90" w:rsidP="00920AC2">
+        <w:t>Om den muntliga informationen kompletteras med skriftlig information ökar förutsättningarna för patienten och dennes närstående att ta till sig den lämnade informationen och/eller lämnade vård- och behandlingsråd samtidigt som den kan finnas till hands som kunskapsstöd. När behov uppstår, eller individen själv ber om det, är vården skyldig att lämna skriftlig information anpassad till individens förutsättningar [1, 2 (kapitel 3+5)].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05A87792" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D03475" w:rsidP="00D03475">
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC6F0E">
         <w:t xml:space="preserve">Att lämna besked genom telefonsvarare är olämpligt då informationsskyldigheten innebär att den som lämnar ut informationen måste försäkra sig om att: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="071A9858" w14:textId="245569DE" w:rsidR="002A4F90" w:rsidRPr="00BC6F0E" w:rsidRDefault="002A4F90" w:rsidP="00547466">
+    <w:p w14:paraId="2AFFC4E0" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00D03475" w:rsidRDefault="00D03475" w:rsidP="00D03475">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:keepNext/>
-        <w:keepLines/>
       </w:pPr>
       <w:r w:rsidRPr="00BC6F0E">
-        <w:t>den aktuella patienten</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="22530B1D" w14:textId="1EDB50C2" w:rsidR="002A4F90" w:rsidRPr="00BC6F0E" w:rsidRDefault="002A4F90" w:rsidP="00547466">
+        <w:t xml:space="preserve">den aktuella </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
+        <w:t>patienten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31309EFE" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00D03475" w:rsidRDefault="00D03475" w:rsidP="00D03475">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:keepNext/>
-[...1 lines deleted...]
-      </w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D03475">
+        <w:t xml:space="preserve">dennes vårdnadshavare eller </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3150330B" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D03475" w:rsidP="00D03475">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D03475">
+        <w:t>den som för patientens</w:t>
+      </w:r>
       <w:r w:rsidRPr="00BC6F0E">
-        <w:t xml:space="preserve">dennes vårdnadshavare eller </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="4D18D359" w14:textId="64572AE7" w:rsidR="002A4F90" w:rsidRPr="00BC6F0E" w:rsidRDefault="002A4F90" w:rsidP="002A4F90">
+        <w:t xml:space="preserve"> talan </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CC2EC62" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D03475" w:rsidP="00D03475">
       <w:r w:rsidRPr="00BC6F0E">
         <w:t xml:space="preserve">är den som nås av informationen. Se även rutinen </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00BC6F0E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Fullmakt, God man och Förvaltare. Insatser som syftar till att stödja patient, SÄS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BC6F0E">
         <w:t xml:space="preserve"> [1</w:t>
       </w:r>
-      <w:r w:rsidR="00BC7EC9">
+      <w:r>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC6F0E">
         <w:t>].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BE4A1B9" w14:textId="51A6A00B" w:rsidR="00D65FA8" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D65FA8" w:rsidP="00D65FA8">
+    <w:p w14:paraId="0CF35F12" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D03475" w:rsidP="00D03475">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc169768787"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc169768787"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc242776419"/>
       <w:r w:rsidRPr="00BC6F0E">
         <w:t>Att lämna svåra besked</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="3D1D2D6B" w14:textId="50F6C3CD" w:rsidR="00D65FA8" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D65FA8" w:rsidP="00D65FA8">
+      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p w14:paraId="6F92E591" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D03475" w:rsidP="00D03475">
       <w:r w:rsidRPr="00BC6F0E">
-        <w:t xml:space="preserve">De flesta patienter vill ha en rak och ärlig information. </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Den som lämnar informationen behöver ha förmåga att vara både ärlig och empatisk, vilket kräver såväl självinsikt som träning. </w:t>
+        <w:t xml:space="preserve">De flesta patienter vill ha en rak och ärlig information. Den som lämnar informationen behöver ha förmåga att vara både ärlig och empatisk, vilket kräver såväl självinsikt som träning. Hur pass </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC6F0E">
-        <w:t>Hur pass mottaglig patienten är beror på̊ vilken typ av information det handlar om.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="23643B6A" w14:textId="78C04E3D" w:rsidR="00D65FA8" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D65FA8" w:rsidP="00920AC2">
+        <w:lastRenderedPageBreak/>
+        <w:t>mottaglig patienten är beror på</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC6F0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>̊</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC6F0E">
+        <w:t xml:space="preserve"> vilken typ av information det handlar om.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="717DD612" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D03475" w:rsidP="00D03475">
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC6F0E">
         <w:t>Ett besked om en svår sjukdom eller information som kan skapa en krissituation, kan sätta individens normala förmåga att förstå och ta till sig information ur spel. Viktigt att tänka på är bland annat att:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2623B193" w14:textId="08143003" w:rsidR="00E01982" w:rsidRPr="00BC6F0E" w:rsidRDefault="00E01982" w:rsidP="00706002">
+    <w:p w14:paraId="038A6E0C" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00D03475" w:rsidRDefault="00D03475" w:rsidP="00D03475">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
+      <w:r w:rsidRPr="00D03475">
+        <w:t>patienter har möjlighet att läsa sin journal via 1177. Detta ställer krav på hur journalanteckningar formuleras innan muntligt besked lämnats.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70AC7F6C" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00D03475" w:rsidRDefault="00D03475" w:rsidP="00D03475">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D03475">
+        <w:t>svåra besked bör lämnas vid personlig vårdkontakt och ska bara i absoluta undantagsfall ges per telefon. Patienten bör uppmuntras att om möjligt ha någon närstående med sig som stöd vid informationstillfället.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24A153DD" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D03475" w:rsidP="00D03475">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D03475">
+        <w:t>ett sådant</w:t>
+      </w:r>
       <w:r w:rsidRPr="00BC6F0E">
-        <w:t xml:space="preserve">patienter har möjlighet att läsa sin journal via 1177. Detta ställer krav på hur journalanteckningar </w:t>
-[...53 lines deleted...]
-        <w:t xml:space="preserve">ett sådant besked </w:t>
+        <w:t xml:space="preserve"> besked </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC6F0E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>inte</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC6F0E">
-        <w:t xml:space="preserve"> ska ges inför en helg utan att ha ett uppföljande samtal inbokat</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> ska ges inför en helg utan att ha ett uppföljande samtal inbokat, och information om vart patienten kan vända sig med eventuella frågor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C1B020D" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D03475" w:rsidP="00D03475">
       <w:r w:rsidRPr="00BC6F0E">
-        <w:t xml:space="preserve"> och </w:t>
-[...53 lines deleted...]
-    <w:p w14:paraId="3EDF84AD" w14:textId="42DFD8DB" w:rsidR="00D65FA8" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D65FA8" w:rsidP="00D65FA8">
+        <w:t>Verksamheten behöver ha rutiner för uppföljande samtal om diagnos och behandling, eftersom patienten kan ha svårt att ta till sig all information vid ett enskilt tillfälle. Både patienten, dennes närstående och medarbetare kan behöva psykosocialt stöd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="132A927A" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D03475" w:rsidP="00D03475">
       <w:r w:rsidRPr="00BC6F0E">
         <w:t>Se även ”</w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidR="005966CA" w:rsidRPr="00BC6F0E">
+        <w:r w:rsidRPr="00BC6F0E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Rutin för lämnande av svåra besked inom hälso- och sjukvård</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="005966CA" w:rsidRPr="00BC6F0E">
+      <w:r w:rsidRPr="00BC6F0E">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidR="005966CA" w:rsidRPr="00BC6F0E">
+      <w:r w:rsidRPr="00BC6F0E">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="00706002" w:rsidRPr="00BC6F0E">
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00BC6F0E">
-        <w:t>Region Jönköpings län” [1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D449DF">
+        <w:t xml:space="preserve"> från Region Jönköpings län” [1</w:t>
+      </w:r>
+      <w:r>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC6F0E">
         <w:t>].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="733F4CC7" w14:textId="77777777" w:rsidR="00B77C0A" w:rsidRPr="00BC6F0E" w:rsidRDefault="00B77C0A" w:rsidP="00B77C0A">
+    <w:p w14:paraId="63421F6B" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D03475" w:rsidP="00D03475">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc169768788"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc169768788"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc242776420"/>
       <w:r w:rsidRPr="00BC6F0E">
         <w:t>Information till patienter med särskilda behov</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5E71582A" w14:textId="77777777" w:rsidR="00B77C0A" w:rsidRPr="00BC6F0E" w:rsidRDefault="00B77C0A" w:rsidP="00B77C0A">
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p w14:paraId="7ABC488C" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D03475" w:rsidP="00D03475">
       <w:r w:rsidRPr="00BC6F0E">
         <w:t>En väsentlig bemötandefråga är kunskapen om olika funktionsnedsättningar och dess konsekvenser, även om den aktuella behandlingen inte gäller just funktionsnedsättningen i sig.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14265DF8" w14:textId="7A6F9289" w:rsidR="00B77C0A" w:rsidRPr="00BC6F0E" w:rsidRDefault="00B77C0A" w:rsidP="00B77C0A">
+    <w:p w14:paraId="24382CA8" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D03475" w:rsidP="00D03475">
       <w:r w:rsidRPr="00BC6F0E">
         <w:t xml:space="preserve">För patienter som har svårt att läsa eller förstå skriftlig information, kan information utformas med kommunikationsstödjande material, se riktlinje </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00BC6F0E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Kommunikationshjälp i patientarbete - resurser och stöd för vårdpersonal, SÄS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00547466" w:rsidRPr="00BC6F0E">
-[...7 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00BC6F0E">
-        <w:t>.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="11B65CF6" w14:textId="36827898" w:rsidR="00F81BBD" w:rsidRPr="00BC6F0E" w:rsidRDefault="00F81BBD" w:rsidP="00F81BBD">
+        <w:t xml:space="preserve"> [4].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A15DE02" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D03475" w:rsidP="00D03475">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc169768789"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc169768789"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc242776421"/>
       <w:r w:rsidRPr="00BC6F0E">
         <w:t>Skriftlig patientinformation/egenvårdsråd</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="54CC11AF" w14:textId="5A54422A" w:rsidR="00F81BBD" w:rsidRPr="00BC6F0E" w:rsidRDefault="00F81BBD" w:rsidP="00920AC2">
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p w14:paraId="53F2B650" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D03475" w:rsidP="00D03475">
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC6F0E">
-        <w:t>Den skriftliga informationen ska i första hand ses som ett kompletterande kunskapsstöd och inte ersätta dialogen med patienten. Det finns olika sätt att stödja och komplettera den muntliga informationen, till exempel genom att:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="33CF3E51" w14:textId="77777777" w:rsidR="00F81BBD" w:rsidRPr="00BC6F0E" w:rsidRDefault="00F81BBD" w:rsidP="00920AC2">
+        <w:t xml:space="preserve">Den skriftliga informationen ska i första hand ses som ett kompletterande kunskapsstöd och inte ersätta dialogen med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC6F0E">
+        <w:lastRenderedPageBreak/>
+        <w:t>patienten. Det finns olika sätt att stödja och komplettera den muntliga informationen, till exempel genom att:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2148EEC2" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D03475" w:rsidP="00D03475">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:spacing w:after="80"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC6F0E">
         <w:t>hänvisa till alternativt hjälpa patienten att skriva ut information om sjukdomen, utredningen eller behandlingen från till exempel;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="309677CD" w14:textId="2B6E5122" w:rsidR="00F81BBD" w:rsidRPr="00BC6F0E" w:rsidRDefault="00920AC2" w:rsidP="00547466">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlistaunderliggande"/>
+    <w:p w14:paraId="05FC5E33" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D03475" w:rsidP="003D1A52">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC6F0E">
-        <w:t xml:space="preserve">förvaltningens egen alternativt </w:t>
-[...7 lines deleted...]
-        <w:pStyle w:val="Punktlistaunderliggande"/>
+        <w:t>förvaltningens egen alternativt regionens webbplats</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DB67636" w14:textId="40255252" w:rsidR="00D03475" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D03475" w:rsidP="003D1A52">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC6F0E">
-        <w:tab/>
-[...8 lines deleted...]
-    <w:p w14:paraId="769187FD" w14:textId="77777777" w:rsidR="00F81BBD" w:rsidRPr="00BC6F0E" w:rsidRDefault="00F81BBD" w:rsidP="00547466">
+        <w:t>1177, Socialstyrelsens webbplats etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BE1CB7D" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D03475" w:rsidP="00D03475">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC6F0E">
         <w:t>komplettera med allmän skriftlig information, där uppgifter skrivs in om vad som sagts om till exempel en ordination i det enskilda fallet,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="481AFCE8" w14:textId="422B5AEB" w:rsidR="00F81BBD" w:rsidRPr="00BC6F0E" w:rsidRDefault="00F81BBD" w:rsidP="00547466">
+    <w:p w14:paraId="40483408" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D03475" w:rsidP="00D03475">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC6F0E">
         <w:t>se till att patienten får en aktuell läkemedelslista</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E651DD5" w14:textId="1AACDE32" w:rsidR="00F81BBD" w:rsidRPr="00BC6F0E" w:rsidRDefault="00F81BBD" w:rsidP="00547466">
+    <w:p w14:paraId="2D00E489" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D03475" w:rsidP="00D03475">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC6F0E">
-        <w:t xml:space="preserve">informera om hur patienten kan få kontakt med olika personalkategorier </w:t>
-[...2 lines deleted...]
-        <w:t>som till exempel</w:t>
+        <w:t>informera om hur patienten kan fa</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC6F0E">
-        <w:t xml:space="preserve"> kurator</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="18364E25" w14:textId="3C0AE394" w:rsidR="00F81BBD" w:rsidRPr="00BC6F0E" w:rsidRDefault="00F81BBD" w:rsidP="00547466">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>̊</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC6F0E">
+        <w:t xml:space="preserve"> kontakt med olika personalkategorier som till exempel kurator</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="164C1624" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D03475" w:rsidP="00D03475">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC6F0E">
         <w:t>i förekommande fall hänvisa till patient-/brukar- och anhörigföreningar eller brukarorganisationer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7660AC24" w14:textId="71E71BDF" w:rsidR="00F81BBD" w:rsidRPr="00BC6F0E" w:rsidRDefault="00F81BBD" w:rsidP="00547466">
+    <w:p w14:paraId="7FFA29A8" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D03475" w:rsidP="00D03475">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC6F0E">
         <w:t>hänvisa till lämplig patientutbildning i grupp eller enskilt och ge möjlighet att träffa erfarna patienter.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A2527C8" w14:textId="5A3BB19F" w:rsidR="00352D59" w:rsidRPr="00BC6F0E" w:rsidRDefault="00352D59" w:rsidP="007D58F8">
+    <w:p w14:paraId="3B1D1648" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D03475" w:rsidP="00D03475">
       <w:r w:rsidRPr="00BC6F0E">
-        <w:t xml:space="preserve">För mer information om egenvård hänvisas till </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">en </w:t>
+        <w:t xml:space="preserve">För mer information om egenvård hänvisas till den sjukhusövergripande rutinen </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidR="007D58F8" w:rsidRPr="00BC6F0E">
+        <w:r w:rsidRPr="00BC6F0E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Egenvård och när blankett ”egenvårdsintyg” ska skrivas, SÄS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BC6F0E">
         <w:t xml:space="preserve"> [1</w:t>
       </w:r>
-      <w:r w:rsidR="00781E68">
+      <w:r>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC6F0E">
         <w:t>].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6757BC51" w14:textId="77777777" w:rsidR="00D540CC" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D540CC" w:rsidP="00D540CC">
+    <w:p w14:paraId="65EC928F" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D03475" w:rsidP="00D03475">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc169768790"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc169768790"/>
       <w:r w:rsidRPr="00BC6F0E">
         <w:t>Patientföreningar</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="2BE06224" w14:textId="516D61BC" w:rsidR="00D540CC" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D540CC" w:rsidP="00D540CC">
+      <w:bookmarkEnd w:id="29"/>
+    </w:p>
+    <w:p w14:paraId="3FBF5FF3" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D03475" w:rsidP="00D03475">
       <w:r w:rsidRPr="00BC6F0E">
-        <w:t xml:space="preserve">För många sjukdomar/diagnoser finns både nationella och lokala patientföreningar, som aktivt arbetar för att sprida information och </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="5A21DC70" w14:textId="3416C6E0" w:rsidR="00D540CC" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D540CC" w:rsidP="00540441">
+        <w:t>För många sjukdomar/diagnoser finns både nationella och lokala patientföreningar, som aktivt arbetar för att sprida information och kunskap baserad på bland annat egna erfarenheter. Detta sker både genom framtagna informationsblad, patientberättelser och föreläsningar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BD0CB9D" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D03475" w:rsidP="00D03475">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC6F0E">
-        <w:t>Länkar till olika patientföreningar finns bl</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="01EC5B32" w14:textId="00E4FFDA" w:rsidR="00540441" w:rsidRPr="0074189C" w:rsidRDefault="00540441" w:rsidP="00D540CC">
+        <w:t>Länkar till olika patientföreningar finns bland annat listade på webbsidorna:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="042013D1" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00D03475" w:rsidRDefault="00D03475" w:rsidP="00D03475">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
-          <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0074189C">
+      <w:r w:rsidRPr="00D03475">
         <w:rPr>
-          <w:color w:val="0070C0"/>
+          <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="005966CA" w:rsidRPr="0074189C">
+      <w:r w:rsidRPr="00D03475">
         <w:rPr>
-          <w:color w:val="0070C0"/>
+          <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:instrText>HYPERLINK "http://www.netdoktor.se/patientrattigheter/artiklar/patientforeningar-och-riksforbund"</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="0074189C">
+      <w:r w:rsidRPr="00D03475">
         <w:rPr>
-          <w:color w:val="0070C0"/>
+          <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidRPr="0074189C">
+      <w:r w:rsidRPr="00D03475">
         <w:rPr>
-          <w:color w:val="0070C0"/>
+          <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="0074189C">
+      <w:r w:rsidRPr="00D03475">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
-          <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>www.netdoktor.se/patientrattigheter/artiklar/patientforeningar-och-riksforbund</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44CFCD3F" w14:textId="15D5585C" w:rsidR="00D540CC" w:rsidRPr="0074189C" w:rsidRDefault="00540441" w:rsidP="00D540CC">
+    <w:p w14:paraId="5DA4DADE" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00D03475" w:rsidRDefault="00D03475" w:rsidP="00D03475">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
-          <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0074189C">
+      <w:r w:rsidRPr="00D03475">
         <w:rPr>
-          <w:color w:val="0070C0"/>
+          <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
-        <w:r w:rsidR="00183623" w:rsidRPr="0074189C">
+        <w:r w:rsidRPr="00D03475">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:color w:val="0070C0"/>
           </w:rPr>
           <w:t>www.doktorn.com/patientforeningar</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0E8A0AD6" w14:textId="1A045918" w:rsidR="00F81BBD" w:rsidRPr="00BC6F0E" w:rsidRDefault="00B37919" w:rsidP="00C666D5">
+    <w:p w14:paraId="66086FF7" w14:textId="5097CA4B" w:rsidR="00D03475" w:rsidRDefault="00D03475" w:rsidP="00495076">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC6F0E">
-        <w:t xml:space="preserve">Om ingen patientinformation som </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00850654">
+        <w:lastRenderedPageBreak/>
+        <w:t>Om ingen patientinformation som täcker behovet kan återfinnas via</w:t>
+      </w:r>
+      <w:r>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC6F0E">
         <w:t xml:space="preserve">tillgängliga källor, </w:t>
       </w:r>
-      <w:r w:rsidR="00850654">
+      <w:r>
         <w:t xml:space="preserve">kan </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC6F0E">
         <w:t>egen</w:t>
       </w:r>
-      <w:r w:rsidR="009119D7">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> och nytta</w:t>
+      <w:r>
+        <w:t>producerad information tas fram. Detta bör dock endast ske efter en värdering av behov och nytta</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC6F0E">
-        <w:t xml:space="preserve">, se </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">bilaga 1, </w:t>
+        <w:t xml:space="preserve">, se bilaga 1, </w:t>
       </w:r>
       <w:hyperlink w:anchor="Bilaga1" w:history="1">
         <w:r w:rsidRPr="00BC6F0E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Egenproducerad patientinformation/egenvårdsråd</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BC6F0E">
-        <w:t xml:space="preserve"> för detaljerad information</w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="43D0DEA4" w14:textId="77777777" w:rsidR="00BC3AED" w:rsidRPr="00BC6F0E" w:rsidRDefault="00BC3AED" w:rsidP="00C666D5">
+        <w:t xml:space="preserve"> för detaljerad information.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="0E0CDB45" w14:textId="049E5680" w:rsidR="00D03475" w:rsidRPr="00D03475" w:rsidRDefault="00D03475" w:rsidP="00D03475">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-[...10 lines deleted...]
-        <w:spacing w:after="0"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Toc242776422"/>
+      <w:r>
+        <w:t>Relaterad information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+    </w:p>
+    <w:p w14:paraId="3FBE5516" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00D03475" w:rsidRDefault="00D03475" w:rsidP="00D03475">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Toc100327195"/>
+      <w:r w:rsidRPr="00D03475">
+        <w:t>Valfrihet i vården i Västra Götaland. 1177.se </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00D03475">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>www.1177.se/Vastra-Gotaland/sa-fungerar-varden/lagar-och-bestammelser/valfrihet-i-varden-i-vastra-gotaland</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00D03475">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03D30629" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00D03475" w:rsidRDefault="00D03475" w:rsidP="00D03475">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D03475">
+        <w:t>Fast vårdkontakt/kontaktperson för hjälp i vård och omsorg. 1177.se </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:anchor="section-18189" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00D03475">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>www.1177.se/Vastra-Gotaland/sa-fungerar-varden/sa-samarbetar-vard-och-omsorg/fast-vardkontakt---din-hjalp-i-vard-och-omsorg/#section-18189</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00D03475">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51A00C37" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00D03475" w:rsidRDefault="00D03475" w:rsidP="00D03475">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D03475">
+        <w:t>netdoktor.se. Patientföreningar och kontaktinformation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00D03475">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>www.netdoktor.se/patientrattigheter/artiklar/patientforeningar-och-riksforbund</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00D03475">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0401721A" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00D03475" w:rsidRDefault="00D03475" w:rsidP="00D03475">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D03475">
+        <w:t>doktorn.com. Patientföreningar och organisationer från A till Ö </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00D03475">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>www.doktorn.com/patientforeningar</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00D03475">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4682F3EF" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00D03475" w:rsidRDefault="00D03475" w:rsidP="00D03475">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D03475">
+        <w:t>1177.se. Landstingens och regionernas gemensamma webbplats för råd om vård </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00D03475">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>www.1177.se/Vastra-Gotaland</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00D03475">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28D50346" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00D03475" w:rsidRDefault="00D03475" w:rsidP="00D03475">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D03475">
+        <w:t>1177.se. E-tjänster </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00D03475">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>www.1177.se/Vastra-Gotaland/Tema/E-tjanster</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00D03475">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EEB5A0B" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00D03475" w:rsidRDefault="00D03475" w:rsidP="00D03475">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D03475">
+        <w:t>Lathund för metamärkning av styrdokument, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00D03475">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>(Länk till information på skyddad SOFIA-yta, SÄS</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00D03475">
         <w:rPr>
-          <w:b/>
-[...435 lines deleted...]
-          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...11 lines deleted...]
-        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75EA01A7" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00D03475" w:rsidRDefault="00D03475" w:rsidP="00D03475">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D03475">
+        <w:t>Information och kontaktuppgifter till SÄS patientråd </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
-        <w:r w:rsidRPr="00664D38">
+      <w:hyperlink r:id="rId32" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00D03475">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/kontakt-och-organisation/organisation/sjukhusgemensamma-grupper/patientradet</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00D03475">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B7C571F" w14:textId="131DB798" w:rsidR="00EB39AE" w:rsidRPr="00EB39AE" w:rsidRDefault="00D03475" w:rsidP="00794248">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D03475">
+        <w:lastRenderedPageBreak/>
+        <w:t>Tryckeri- och formgivningstjänster/visitkort. Servicewebben, Västra Götalandsregionen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00D03475">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://regionservice.vgregion.se/visitkort?vgrform=1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00D03475">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
+        <w:br/>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="188AE2C8" w14:textId="50061DF7" w:rsidR="009A32ED" w:rsidRPr="000D04ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="_Toc242776423"/>
+      <w:r w:rsidRPr="000D04ED">
+        <w:t>Källförteckning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
+    </w:p>
+    <w:p w14:paraId="073A0BF2" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00D03475" w:rsidRDefault="00D03475" w:rsidP="00D03475">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D03475">
+        <w:t>Din skyldighet att informera och göra patienten delaktig – Handbok för vårdgivare, chefer och personal. Socialstyrelsen; 2015. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId34" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00D03475">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>www.socialstyrelsen.se/globalassets/sharepoint-dokument/artikelkatalog/handbocker/2015-4-10.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00D03475">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E8EA07" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00D03475" w:rsidRDefault="00D03475" w:rsidP="00D03475">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D03475">
+        <w:t>Patientlagen (SFS 2014:821), Svensk författningssamling </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId35" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00D03475">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>www.riksdagen.se</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00D03475">
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A66E156" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00D03475" w:rsidRDefault="00D03475" w:rsidP="00D03475">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D03475">
+        <w:t>Dokumenterad överenskommelse – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D03475">
+        <w:t>Patientkontrakt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D03475">
+        <w:t> inom hälso- och sjukvård. Västra Götalandsregionen.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00D03475">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00D03475">
+        <w:t> (ändra filtreringen) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57DF956E" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00D03475" w:rsidRDefault="00D03475" w:rsidP="00D03475">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D03475">
+        <w:t>Kommunikationshjälp i patientarbete - resurser och stöd för vårdpersonal, SÄS. Sjukhusövergripande riktlinje, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId37" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00D03475">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00D03475">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37747A19" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00D03475" w:rsidRDefault="00D03475" w:rsidP="00D03475">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D03475">
+        <w:t>Information om metoden ”Förstå mig rätt”. Vårdgivarwebben Västra Götalandsregionen.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId38" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00D03475">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>www.vgregion.se/halsa-och-vard/vardgivarwebben/amnesomraden/jamlik-vard/verksamhetsutveckling-och-utbildning/forsta-mig-ratt</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00D03475">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A7CE275" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00D03475" w:rsidRDefault="00D03475" w:rsidP="00D03475">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D03475">
+        <w:t>Kommunikation och informationsöverföring. Socialstyrelsen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId39" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00D03475">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://patientsakerhet.socialstyrelsen.se/risker-och-vardskador/riskomraden/kommunikation-och-informationsoverforing</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...36 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00D03475">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74086004" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00D03475" w:rsidRDefault="00D03475" w:rsidP="00D03475">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D03475">
+        <w:t xml:space="preserve">Vårdinsatser utan patientens samtycke, SÄS. Sjukhusövergripande riktlinje, Södra Älvsborgs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
+        <w:lastRenderedPageBreak/>
+        <w:t>Sjukhus </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
-        <w:r w:rsidR="001B207A" w:rsidRPr="001B207A">
+      <w:hyperlink r:id="rId40" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00D03475">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...33 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00D03475">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00587E88" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00D03475" w:rsidRDefault="00D03475" w:rsidP="00D03475">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D03475">
+        <w:t>SBAR – Kommunicera strukturerat i vården. LÖF (regionernas ömsesidiga försäkringsbolag) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
-        <w:r w:rsidR="00DD5F28" w:rsidRPr="00664D38">
+      <w:hyperlink r:id="rId41" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00D03475">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://lof.se/patientsakerhet/vara-projekt/sbar</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Länsgemensam riktlinje om in- och utskrivning från sluten hälso- och sjukvård i Västra Götaland. Länsgemensam riktlinje </w:t>
+      <w:r w:rsidRPr="00D03475">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DFACB4C" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00D03475" w:rsidRDefault="00D03475" w:rsidP="00D03475">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D03475">
+        <w:t>Länsgemensam riktlinje om in- och utskrivning från sluten hälso- och sjukvård i Västra Götaland. Länsgemensam riktlinje </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00664D38">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00D03475">
         <w:t>VästKom</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00664D38">
-[...10 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00D03475">
+        <w:t> och Västra Götalandsregionen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
-        <w:r w:rsidRPr="00664D38">
+      <w:hyperlink r:id="rId42" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00D03475">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>www.vardsamverkan.se/dokument</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...19 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00D03475">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7955FCAC" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00D03475" w:rsidRDefault="00D03475" w:rsidP="00D03475">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D03475">
+        <w:t>Fullmakt, God man och Förvaltare. Insatser som syftar till att stödja patient, SÄS. Sjukhusövergripande rutin, Södra Älvsborgs Sjukhus </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
-        <w:r w:rsidR="00D8290B" w:rsidRPr="00D8290B">
+      <w:hyperlink r:id="rId43" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00D03475">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:iCs/>
-[...1 lines deleted...]
-            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...37 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00D03475">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72CB4772" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00D03475" w:rsidRDefault="00D03475" w:rsidP="00D03475">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D03475">
+        <w:t>Rutin för lämnande av svåra besked inom hälso- och sjukvården, Region Jönköpings län </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
-        <w:r w:rsidR="005966CA" w:rsidRPr="00664D38">
+      <w:hyperlink r:id="rId44" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00D03475">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://folkhalsaochsjukvard.rjl.se/dokument/evo/5b0c882e-75f3-4562-b988-78ab4b9374ab?pageId=28521&amp;blockId=31459</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...33 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00D03475">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B80CF14" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00D03475" w:rsidRDefault="00D03475" w:rsidP="00D03475">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D03475">
+        <w:t>Egenvård och när blankett ”egenvårdsintyg” ska skrivas, SÄS. Sjukhusövergripande rutin, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
-        <w:r w:rsidR="00D8290B">
+      <w:hyperlink r:id="rId45" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00D03475">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:iCs/>
-[...1 lines deleted...]
-            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Lag om upphovsrätt till litterära och konstnärliga verk, SFS 1960:729, </w:t>
+      <w:r w:rsidRPr="00D03475">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17953D69" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00D03475" w:rsidRDefault="00D03475" w:rsidP="00D03475">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D03475">
+        <w:t>Lag om upphovsrätt till litterära och konstnärliga verk, SFS 1960:729, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00664D38">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00D03475">
         <w:t>inkl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00664D38">
-[...10 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00D03475">
+        <w:t> ändringsförfattningar. Svensk författningssamling. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
-        <w:r w:rsidRPr="00664D38">
+      <w:hyperlink r:id="rId46" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00D03475">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>www.riksdagen.se</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00664D38">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00664D38">
+      <w:r w:rsidRPr="00D03475">
+        <w:t> under rubrik </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>agar</w:t>
-[...49 lines deleted...]
-        </w:rPr>
+        <w:t>Dokument &amp; lagar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5361A475" w14:textId="77777777" w:rsidR="00D03475" w:rsidRPr="00D03475" w:rsidRDefault="00D03475" w:rsidP="00D03475">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D03475">
+        <w:t>Styrdokument vid SÄS - övergripande principer och råd vid upprättande och revidering. Sjukhusövergripande riktlinje. Stab för hållbarhet, kansli och säkerhet, SÄS. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03475">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
-        <w:r w:rsidR="00D8290B">
+      <w:hyperlink r:id="rId47" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00D03475">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:iCs/>
-[...1 lines deleted...]
-            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...10 lines deleted...]
-    <w:p w14:paraId="3441E6DF" w14:textId="102F7E37" w:rsidR="00767A45" w:rsidRPr="0062548B" w:rsidRDefault="00767A45" w:rsidP="00767A45">
+      <w:r w:rsidRPr="00D03475">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40AA233F" w14:textId="17DD0B4B" w:rsidR="009C6C0C" w:rsidRDefault="009C6C0C" w:rsidP="00B03BB7"/>
+    <w:p w14:paraId="5A8AC0B4" w14:textId="77777777" w:rsidR="00CC30B5" w:rsidRPr="00CC30B5" w:rsidRDefault="00CC30B5" w:rsidP="00CC30B5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="_Toc242776424"/>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:lastRenderedPageBreak/>
+        <w:t>Bilaga 1 - Egenproducerad patientinformation/egenvårdsråd</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="33"/>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="180FAAC3" w14:textId="77777777" w:rsidR="00CC30B5" w:rsidRPr="00CC30B5" w:rsidRDefault="00CC30B5" w:rsidP="00CC30B5">
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>Att ta ställning till innan skriftlig patientinformation upprättas: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C16A780" w14:textId="77777777" w:rsidR="00CC30B5" w:rsidRPr="00CC30B5" w:rsidRDefault="00CC30B5" w:rsidP="00CC30B5">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr>
-[...20 lines deleted...]
-        <w:r w:rsidRPr="0062548B">
+      </w:pPr>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>Om information finns tillgänglig via andra källor - fundera över vad som är unikt för SÄS. Behövs lokal information eller täcks behovet av det befintliga? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C2496DD" w14:textId="77777777" w:rsidR="00CC30B5" w:rsidRPr="00CC30B5" w:rsidRDefault="00CC30B5" w:rsidP="00CC30B5">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>Kan behovet täckas av tillgänglig information om komplettering görs med kontaktuppgifter till verksamheten, exempelvis i form av ett visitkort, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId48" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00CC30B5">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:sz w:val="22"/>
-[...2 lines deleted...]
-          <w:t>www.1177.se/Vastra-Gotaland/sa-fungerar-varden/lagar-och-bestammelser/valfrihet-i-varden-i-vastra-gotaland</w:t>
+          </w:rPr>
+          <w:t>se bilaga 2</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="40E64374" w14:textId="46095A2A" w:rsidR="00767A45" w:rsidRPr="0062548B" w:rsidRDefault="00767A45" w:rsidP="00767A45">
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22BC936C" w14:textId="77777777" w:rsidR="00CC30B5" w:rsidRPr="00CC30B5" w:rsidRDefault="00CC30B5" w:rsidP="00CC30B5">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr>
-[...20 lines deleted...]
-        <w:r w:rsidRPr="0062548B">
+      </w:pPr>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>Finns andra digitala källor med information som kan användas för den aktuella patient-/målgruppen? (Exempel 1177, Stöd och behandlingsprogram (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>SoB</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>)). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="377068E2" w14:textId="77777777" w:rsidR="00CC30B5" w:rsidRPr="00CC30B5" w:rsidRDefault="00CC30B5" w:rsidP="00CC30B5">
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>Om det konstateras att patientinformation/egenvårdsråd behöver tas fram, fundera också över om den är unik för en specialitet eller ett verksamhetsområde, eller om fler verksamheter kan vara berörda alternativt ha behov av informationen. Är svaret ja, ska arbetet utföras som ett sjukhusövergripande arbete/uppdrag. Skicka ett meddelande till </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId49" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00CC30B5">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:sz w:val="22"/>
-[...2 lines deleted...]
-          <w:t>www.1177.se/Vastra-Gotaland/sa-fungerar-varden/sa-samarbetar-vard-och-omsorg/fast-vardkontakt---din-hjalp-i-vard-och-omsorg/#section-18189</w:t>
+          </w:rPr>
+          <w:t>sas.medicinskt.beredningsrad@vgregion.se</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...532 lines deleted...]
-      <w:r w:rsidR="00195723" w:rsidRPr="00BC6F0E">
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t> för vidare diskussion </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>innan</w:t>
       </w:r>
-      <w:r w:rsidR="00195723" w:rsidRPr="00BC6F0E">
-[...6 lines deleted...]
-    <w:p w14:paraId="2543E947" w14:textId="77777777" w:rsidR="008616F9" w:rsidRPr="00BC6F0E" w:rsidRDefault="008616F9" w:rsidP="006740B3">
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t> arbetet inleds. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E7466FD" w14:textId="77777777" w:rsidR="00CC30B5" w:rsidRPr="00CC30B5" w:rsidRDefault="00CC30B5" w:rsidP="00CC30B5">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc169768795"/>
-      <w:r w:rsidRPr="00BC6F0E">
+      <w:bookmarkStart w:id="34" w:name="_Toc242776425"/>
+      <w:r w:rsidRPr="00CC30B5">
         <w:t>Kvalitetssäkrad och evidensbaserad information</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
-[...22 lines deleted...]
-    <w:p w14:paraId="5F3CE474" w14:textId="22FBFD3C" w:rsidR="00527FD3" w:rsidRPr="00BC6F0E" w:rsidRDefault="00527FD3" w:rsidP="00527FD3">
+      <w:bookmarkEnd w:id="34"/>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="029FDD4B" w14:textId="77777777" w:rsidR="00CC30B5" w:rsidRPr="00CC30B5" w:rsidRDefault="00CC30B5" w:rsidP="00CC30B5">
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>När skriftlig patientinformation upprättas ska informationsinhämtning ske enligt evidensbaserad metodik. Medicinska biblioteket SÄS kan bistå personal så att bästa tillgängliga kunskap kring hälsa, sjukdomar, behandlingsmetoder, vårdutbud etc. kan inhämtas vid utformning av skriftlig information.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49F93095" w14:textId="77777777" w:rsidR="00CC30B5" w:rsidRPr="00CC30B5" w:rsidRDefault="00CC30B5" w:rsidP="00CC30B5">
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>Medicinska biblioteket erbjuder handledning i informationssökning och kan utföra informationssökningar i olika omfattning i relevanta källor. Granskning och kvalitetssäkring av innehåll sker alltid av ämneskunniga. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77C98FA8" w14:textId="77777777" w:rsidR="00CC30B5" w:rsidRPr="00CC30B5" w:rsidRDefault="00CC30B5" w:rsidP="00CC30B5">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc169768796"/>
-      <w:r w:rsidRPr="00BC6F0E">
+      <w:bookmarkStart w:id="35" w:name="_Toc242776426"/>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:lastRenderedPageBreak/>
         <w:t>Målgruppsanpassning</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
-[...45 lines deleted...]
-        <w:r w:rsidR="00617667" w:rsidRPr="00BC6F0E">
+      <w:bookmarkEnd w:id="35"/>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A991479" w14:textId="77777777" w:rsidR="00CC30B5" w:rsidRPr="00CC30B5" w:rsidRDefault="00CC30B5" w:rsidP="00CC30B5">
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>All egenproducerad, skriftlig patientinformation om vård och hälsa ska skickas på remiss till SÄS patientråd för att säkerställa att materialet är målgruppsanpassat och personcentrerat. Utsedda kontaktpersoner vid SÄS förmedlar underlagen till patientrådet för inhämtande av synpunkter, se </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId50" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00CC30B5">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>SÄS interna web</w:t>
-[...5 lines deleted...]
-          <w:t>b för kontaktuppgifter</w:t>
+          <w:t>SÄS interna webb för kontaktuppgifter</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00617667" w:rsidRPr="00BC6F0E">
-[...3 lines deleted...]
-    <w:p w14:paraId="70235D60" w14:textId="77777777" w:rsidR="00527FD3" w:rsidRPr="00BC6F0E" w:rsidRDefault="00527FD3" w:rsidP="00527FD3">
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DB323ED" w14:textId="77777777" w:rsidR="00CC30B5" w:rsidRPr="00CC30B5" w:rsidRDefault="00CC30B5" w:rsidP="00CC30B5">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc169768797"/>
-      <w:r w:rsidRPr="00BC6F0E">
+      <w:bookmarkStart w:id="36" w:name="_Toc242776427"/>
+      <w:r w:rsidRPr="00CC30B5">
         <w:t>Bilaga till styrande dokument?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00BC6F0E">
+      <w:bookmarkEnd w:id="36"/>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C75F6E4" w14:textId="77777777" w:rsidR="00CC30B5" w:rsidRPr="00CC30B5" w:rsidRDefault="00CC30B5" w:rsidP="00CC30B5">
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>Patientinformation som handlar om vård och behandling och har samröre med något av verksamhetens styrande dokument, ska läggas till som bilaga till styrdokumentet och hanteras enligt samma rutiner som detta. Det innebär att patientinformationen ska fastställas av behörig funktion och regelbundet granskas för att säkerställa att innehållet är aktuellt. En översyn av innehållet bör alltid ske i samband med revidering av styrdokumentet för att säkerställa att dokumenten är samordnade innehållsmässigt. Information som ska bifogas elektroniska kallelser hanteras enligt särskild rutin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="648D60B8" w14:textId="77777777" w:rsidR="00CC30B5" w:rsidRPr="00CC30B5" w:rsidRDefault="00CC30B5" w:rsidP="00CC30B5">
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>Revideringsintervall för verksamhetens medicinska patientinformation är</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>densamma som f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t xml:space="preserve">r </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>vriga styrande dokument. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EC44F28" w14:textId="77777777" w:rsidR="00CC30B5" w:rsidRPr="00CC30B5" w:rsidRDefault="00CC30B5" w:rsidP="00CC30B5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="_Toc242776428"/>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>Utformning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="37"/>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C1D82FA" w14:textId="77777777" w:rsidR="00CC30B5" w:rsidRPr="00CC30B5" w:rsidRDefault="00CC30B5" w:rsidP="00CC30B5">
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>Tillgänglig dokumentmall i beslutat systemstöd ska användas och en enhetlig innehållsstruktur eftersträvas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43369BAB" w14:textId="77777777" w:rsidR="00CC30B5" w:rsidRPr="00CC30B5" w:rsidRDefault="00CC30B5" w:rsidP="00CC30B5">
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>Informationen ska utgå från frågeställningarna ”vad vill jag säga?” respektive ”vad vill/behöver patienten få veta?” </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20FEC9DD" w14:textId="77777777" w:rsidR="00CC30B5" w:rsidRPr="00CC30B5" w:rsidRDefault="00CC30B5" w:rsidP="00CC30B5">
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>Innehållet måste också anpassas efter i vilket skede i vård- och/eller behandlingsprocessen den är avsedd att delas ut. En god timing är en förutsättning för att patienten ska uppleva informationen som relevant och kunna tillgodogöra sig den. Informationen bör om möjligt inte överstiga två A4-sidor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6992D57C" w14:textId="77777777" w:rsidR="00CC30B5" w:rsidRPr="00CC30B5" w:rsidRDefault="00CC30B5" w:rsidP="00CC30B5">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>Innehållsstruktur </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4114EAB6" w14:textId="77777777" w:rsidR="00CC30B5" w:rsidRPr="00CC30B5" w:rsidRDefault="00CC30B5" w:rsidP="00CC30B5">
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t xml:space="preserve">Rekommenderad rubrikstruktur finns inlagd i dokumentmallen. Nedan-stående förslag på innehåll under respektive rubrik ska ses som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
         <w:lastRenderedPageBreak/>
-        <w:t>bilaga till styrdokumentet och hanteras enligt samma rutiner som detta</w:t>
-[...89 lines deleted...]
-    <w:p w14:paraId="628BBAE2" w14:textId="77777777" w:rsidR="00D540CC" w:rsidRPr="00BC6F0E" w:rsidRDefault="00D540CC" w:rsidP="009D1114">
+        <w:t>en vägledning. Egna underrubriker kan läggas till utifrån informationens ämne och innehåll. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A7D1AD6" w14:textId="77777777" w:rsidR="00CC30B5" w:rsidRPr="00CC30B5" w:rsidRDefault="00CC30B5" w:rsidP="00CC30B5">
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>Vissa av rubrikerna i mallen är obligatoriska (märkta med *) medan andra kan uteslutas om rubriken inte är aktuell i sammanhanget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C7B71F7" w14:textId="77777777" w:rsidR="00CC30B5" w:rsidRPr="00CC30B5" w:rsidRDefault="00CC30B5" w:rsidP="00CC30B5">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc169768799"/>
-[...224 lines deleted...]
-      <w:r w:rsidRPr="00BC6F0E">
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>Dokumentrubrik* </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76CFCB9F" w14:textId="77777777" w:rsidR="00CC30B5" w:rsidRPr="00CC30B5" w:rsidRDefault="00CC30B5" w:rsidP="00CC30B5">
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>Avser patientinformationens dokumentrubrik/-titel som ska vara beskrivande för innehållet. En tydlig rubrik underlättar också den digitala sökbarheten; det viktigaste ordet bör inleda rubriken som är obligatorisk. Om möjligt bör rubriken vara densamma som i aktuellt styrdokument. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CC38A20" w14:textId="77777777" w:rsidR="00CC30B5" w:rsidRPr="00CC30B5" w:rsidRDefault="00CC30B5" w:rsidP="00CC30B5">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>Om sjukdomen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1496AEBE" w14:textId="77777777" w:rsidR="00CC30B5" w:rsidRPr="00CC30B5" w:rsidRDefault="00CC30B5" w:rsidP="00CC30B5">
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>Kortfattad information om vanliga symtom, bakomliggande orsaker, behandlingsmöjligheter, smittsamhet etc. Rubriken kan uteslutas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73BA5C94" w14:textId="77777777" w:rsidR="00CC30B5" w:rsidRPr="00CC30B5" w:rsidRDefault="00CC30B5" w:rsidP="00CC30B5">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">OBS! </w:t>
-[...34 lines deleted...]
-      <w:r w:rsidRPr="00BC6F0E">
+      </w:pPr>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Utredning </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F7E8463" w14:textId="77777777" w:rsidR="00CC30B5" w:rsidRPr="00CC30B5" w:rsidRDefault="00CC30B5" w:rsidP="00CC30B5">
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>Kortfattad beskrivning om vanlig utredning vid den aktuella sjukdomen/tillståndet, till exempel vilka undersökningar eller provtagningar som är aktuella. Rubriken kan uteslutas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43A9B616" w14:textId="77777777" w:rsidR="00CC30B5" w:rsidRPr="00CC30B5" w:rsidRDefault="00CC30B5" w:rsidP="00CC30B5">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>Behandling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60BB47F3" w14:textId="77777777" w:rsidR="00CC30B5" w:rsidRPr="00CC30B5" w:rsidRDefault="00CC30B5" w:rsidP="00CC30B5">
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>Beskriv vanliga behandlingsformer, eventuell medicinering, råd om goda levnadsvanor, eventuell förväntad sjukskrivningstid etc. Här kan också lämnas råd om vad patienten eller dennes närstående bör göra om sjukdomen/tillståndet förvärras eller om den insatta behandlingen inte fungerar som förväntat. Rubriken kan uteslutas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BC42CF1" w14:textId="77777777" w:rsidR="00CC30B5" w:rsidRPr="00CC30B5" w:rsidRDefault="00CC30B5" w:rsidP="00CC30B5">
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>Observera att den enskilde patientens medverkan i den egna vården och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>behandlingen i vissa fall kan definieras som egenv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>och ska handl</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>ggas som s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>dan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FFCD018" w14:textId="77777777" w:rsidR="00CC30B5" w:rsidRPr="00CC30B5" w:rsidRDefault="00CC30B5" w:rsidP="00CC30B5">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>Uppföljning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20C831EA" w14:textId="77777777" w:rsidR="00CC30B5" w:rsidRPr="00CC30B5" w:rsidRDefault="00CC30B5" w:rsidP="00CC30B5">
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>Beskriv om det finns ett behov av uppföljning eller återbesök samt om, när och var eventuella kontroller bör ske (sjukhus eller vårdcentral). Rubriken kan uteslutas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B2FA7F6" w14:textId="77777777" w:rsidR="00CC30B5" w:rsidRPr="00CC30B5" w:rsidRDefault="00CC30B5" w:rsidP="00CC30B5">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:lastRenderedPageBreak/>
+        <w:t>Kontaktuppgifter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>* </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E4B6CEC" w14:textId="77777777" w:rsidR="00CC30B5" w:rsidRPr="00CC30B5" w:rsidRDefault="00CC30B5" w:rsidP="00CC30B5">
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>Ge förslag på vart patienten eller dennes närstående kan vända sig för mer information. Hänvisning till </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId51" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00CC30B5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>www.1177.se</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t> ska alltid lämnas och finns inlagd i mallen. Här ska också anges vilken funktion/verksamhet som ansvarar för innehållet i patientinformationen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E9E6A6F" w14:textId="77777777" w:rsidR="00CC30B5" w:rsidRPr="00CC30B5" w:rsidRDefault="00CC30B5" w:rsidP="00CC30B5">
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>För vissa patienter eller patientgrupper kan det även finnas behov av att lämna namn och telefonnummer till namngiven kontaktperson. Om detta kan bli aktuellt, rekommenderas att utrymme lämnas för manuell ifyllnad av dessa uppgifter. Rubriken är obligatorisk. För exempel på utformning av kontaktuppgifter, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId52" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00CC30B5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>se bilaga 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E65EFDA" w14:textId="77777777" w:rsidR="00CC30B5" w:rsidRPr="00CC30B5" w:rsidRDefault="00CC30B5" w:rsidP="00CC30B5">
+      <w:r w:rsidRPr="00CC30B5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>OBS! </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>Var observant på om det högst upp i dokumentmallen finns text som säger att utskriven version kan vara ogiltig och att innehållet måste verifieras (förekommer bland annat i dokument som förts över från tidigare systemstöd). Självklart måste patienten kunna lita på den skriftliga information som lämnas! Aktivera sidhuvudet och klicka bort textrutan i patientinformationen. Säkerställ att textrutan är borta på </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>alla</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC6F0E">
-[...18 lines deleted...]
-    <w:p w14:paraId="7F4EEB92" w14:textId="54DB7644" w:rsidR="007F5610" w:rsidRPr="00BC6F0E" w:rsidRDefault="007F5610" w:rsidP="007F5610">
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t> sidor innan patientinformationen skickas för godkännande och publicering i systemet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67AF5BA1" w14:textId="77777777" w:rsidR="00CC30B5" w:rsidRPr="00CC30B5" w:rsidRDefault="00CC30B5" w:rsidP="00D22287">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc169768800"/>
-      <w:r w:rsidRPr="00BC6F0E">
+      <w:bookmarkStart w:id="38" w:name="_Toc242776429"/>
+      <w:r w:rsidRPr="00CC30B5">
         <w:t>Broschyrer och andra trycksaker</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
-[...8 lines deleted...]
-      <w:r w:rsidR="000C488A" w:rsidRPr="00B854DE">
+      <w:bookmarkEnd w:id="38"/>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D5B1CBC" w14:textId="77777777" w:rsidR="00CC30B5" w:rsidRPr="00CC30B5" w:rsidRDefault="00CC30B5" w:rsidP="00CC30B5">
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>Patientinformation i form av broschyrer och andra trycksaker bör endast tas fram om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">mycket </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B854DE">
+        <w:t>mycket speciella behov</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t> finns. Kontakta kommunikationsenheten för rådgivning och hjälp, se </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId53" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00CC30B5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>SÄS interna webb för kontaktuppgifter</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B6A2BB1" w14:textId="77777777" w:rsidR="00CC30B5" w:rsidRPr="00CC30B5" w:rsidRDefault="00CC30B5" w:rsidP="00CC30B5">
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>Berörd verksamhet ansvarar för att underlaget till trycksak är rätt version, sakligt korrekt och fastställt av behörig funktion när det överlämnas för utformning eller beställning av fler exemplar. Verksamheten ansvarar även för att inaktuella trycksaker makuleras vid uppdatering av innehållet för att undvika att olika versioner finns tillgängliga. Tänk på miljön och anpassa beställning och lagerhållning utifrån beräknad åtgång! </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="731B0582" w14:textId="77777777" w:rsidR="00CC30B5" w:rsidRPr="00CC30B5" w:rsidRDefault="00CC30B5" w:rsidP="00D22287">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="_Toc242776430"/>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:lastRenderedPageBreak/>
+        <w:t>Foton, bilder och/eller illustrationer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="39"/>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EAF2EC1" w14:textId="77777777" w:rsidR="00CC30B5" w:rsidRPr="00CC30B5" w:rsidRDefault="00CC30B5" w:rsidP="00CC30B5">
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>Foton, bilder och illustrationer är vanligtvis skyddat av upphovsrätt [13]. Skriftligt tillstånd måste därför inhämtas via upphovsmannen eller upphovsrättsinnehavaren innan användning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51A19CEC" w14:textId="77777777" w:rsidR="00CC30B5" w:rsidRPr="00CC30B5" w:rsidRDefault="00CC30B5" w:rsidP="00CC30B5">
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>Om fotografier på personer förekommer, ska dessa skriftligen lämna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>speciella behov</w:t>
-[...23 lines deleted...]
-        <w:r w:rsidR="000C488A" w:rsidRPr="00BC6F0E">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>sitt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>medgivande till medverkan samt informeras om fotots användningsområde. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="400DD87C" w14:textId="77777777" w:rsidR="00CC30B5" w:rsidRPr="00CC30B5" w:rsidRDefault="00CC30B5" w:rsidP="00CC30B5">
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>Alla bilder och illustrationer ska ha ett sammanhang med texten och fylla</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>ett</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>uttalat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t xml:space="preserve">syfte. Bilder som enbart </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>avsedda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>som</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>dekoration</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>ska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>inte f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>rekomma. I anslutning till fotot, bilden eller illustrationen ska uppgift om upphovsr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>ttsinnehavare anges. Om os</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>kerhet finns avseende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>upphovsr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>tt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>kommunikationsenheten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>kontaktas f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>r r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>d och hj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>lp.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t xml:space="preserve">kan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>ven hj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>lpa till att ta fram l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>mpliga foton</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>eller illustrationer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E36E336" w14:textId="77777777" w:rsidR="00CC30B5" w:rsidRPr="00CC30B5" w:rsidRDefault="00CC30B5" w:rsidP="00CC30B5">
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>Se även riktlinje ”</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId54" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00CC30B5">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>SÄS interna webb för kontaktuppgifter</w:t>
+          <w:t>Styrdokument vid Södra Älvsborgs Sjukhus - övergripande principer och råd vid upprättande och revidering</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00BC6F0E">
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00BC6F0E">
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>” [14]. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AB78A79" w14:textId="77777777" w:rsidR="00CC30B5" w:rsidRPr="00CC30B5" w:rsidRDefault="00CC30B5" w:rsidP="00D22287">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="_Toc242776431"/>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>Dokumentinformation i patientinformation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="40"/>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E482789" w14:textId="77777777" w:rsidR="00CC30B5" w:rsidRPr="00CC30B5" w:rsidRDefault="00CC30B5" w:rsidP="00CC30B5">
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>Viss formell dokumentinformation ska alltid finnas med i patientinformationen. Det ska tydligt framgå vilken verksamhet eller vilket sjukhus patientinformationen gäller för, vem som ansvarar för innehållet, vem som godkänt informationen samt aktuell giltighetstid. Detta är information som hämtas automtiskt från systemet och ”stämplas” i patientinformationens sidhuvud. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31219BF8" w14:textId="77777777" w:rsidR="00CC30B5" w:rsidRDefault="00CC30B5" w:rsidP="00CC30B5">
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>I sidfoten ”stämplas” på liknande sätt dokumentets titel/rubrik, versionsnummer samt dokumentets unika </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>id-nummer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t> i systemet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32BC39CD" w14:textId="64B3B1F8" w:rsidR="00D22287" w:rsidRPr="00CC30B5" w:rsidRDefault="00D22287" w:rsidP="00CC30B5">
+      <w:r>
+        <w:t xml:space="preserve">En sammanslagning av aktuell dokumentinformation skapas automatiskt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>av systemet och läggs till som en extra sida i slutet av dokumentet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70C1EAF1" w14:textId="77777777" w:rsidR="00CC30B5" w:rsidRPr="00CC30B5" w:rsidRDefault="00CC30B5" w:rsidP="00D22287">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="_Toc242776432"/>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t>Dokumentegenskaper för arkivering</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="41"/>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A5F145D" w14:textId="77777777" w:rsidR="00CC30B5" w:rsidRPr="00CC30B5" w:rsidRDefault="00CC30B5" w:rsidP="00CC30B5">
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t xml:space="preserve">Utöver ovanstående dokumentinformation ska patientinformation även förses med systeminformation som inte är </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
         <w:lastRenderedPageBreak/>
-        <w:t>undvika att olika versioner finns tillgängliga</w:t>
-[...361 lines deleted...]
-    <w:p w14:paraId="48FF2405" w14:textId="1C0BC46B" w:rsidR="003F5F93" w:rsidRPr="00BC6F0E" w:rsidRDefault="003F5F93" w:rsidP="00450D5A">
+        <w:t>synlig för patient eller dennes närstående. Detta är uppgifter som behövs för den elektroniska hanteringen med arkivering och publicering samt bidrar till optimering vid utsökning. Den systeminformation som behövs är: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C9D1485" w14:textId="77777777" w:rsidR="00CC30B5" w:rsidRPr="00CC30B5" w:rsidRDefault="00CC30B5" w:rsidP="00D22287">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00BC6F0E">
+      </w:pPr>
+      <w:r w:rsidRPr="00CC30B5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Egen ämnesindelning</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC6F0E">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
         <w:br/>
-      </w:r>
-[...40 lines deleted...]
-    <w:p w14:paraId="4528B171" w14:textId="3A8213FD" w:rsidR="007356CA" w:rsidRPr="00BC6F0E" w:rsidRDefault="007356CA" w:rsidP="00357213">
+        <w:t>Lägg till relevanta dokumentserier och värden som behövs för att dokumentet ska listas under relevanta ämnesrubriker på webben, för handledning hänvisas till </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId55" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00CC30B5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>lathund för metadata</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t> (SÄS-intern länk)! </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0128F8E7" w14:textId="149FDA5E" w:rsidR="00CC30B5" w:rsidRDefault="00CC30B5" w:rsidP="00D22287">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BC6F0E">
+      <w:r w:rsidRPr="00CC30B5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Företagsnyckelord</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC6F0E">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00CC30B5">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC30B5">
         <w:br/>
-      </w:r>
-[...28 lines deleted...]
-    <w:p w14:paraId="3CC6BCEB" w14:textId="189921DE" w:rsidR="00554A3B" w:rsidRPr="00BC6F0E" w:rsidRDefault="00554A3B" w:rsidP="00554A3B">
+        <w:t>Lägg till nyckelord som är beskrivande för patientinformationens innehåll/ämne och som, om möjligt, överensstämmer med de nyckelord som satts i eventuell riktlinje eller rutin som patientinformationen har samröre med. Tänk också på att lägga till synonymer och vanliga benämningar som används i verksamheterna! </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27E22895" w14:textId="77777777" w:rsidR="00BE5FF3" w:rsidRDefault="00D22287" w:rsidP="00BE5FF3">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BC6F0E">
-[...138 lines deleted...]
-      <w:r w:rsidRPr="00BC6F0E">
+      <w:r w:rsidRPr="00CC30B5">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="654569DC" wp14:editId="11B4E091">
-[...2 lines deleted...]
-            <wp:docPr id="1" name="Bildobjekt 1"/>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="685FD668" wp14:editId="54E697F1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>596900</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>1710690</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="5076825" cy="371475"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="21046"/>
+                <wp:lineTo x="21559" y="21046"/>
+                <wp:lineTo x="21559" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="675469196" name="Bildobjekt 2" descr="Textruta 3, Textruta"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
-[...171 lines deleted...]
-                    <pic:cNvPr id="0" name="Bildobjekt 1"/>
+                    <pic:cNvPr id="0" name="Picture 6" descr="Textruta 3, Textruta"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId53">
+                    <a:blip r:embed="rId56">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2160000" cy="1335600"/>
+                      <a:ext cx="5076825" cy="371475"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+          </wp:anchor>
         </w:drawing>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00BC6F0E">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="006CC9E5" wp14:editId="083138B4">
-[...2 lines deleted...]
-            <wp:docPr id="15" name="Bildobjekt 15"/>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3544085B" wp14:editId="063A906D">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>561949</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>1330021</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="5164455" cy="1426210"/>
+            <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="21350"/>
+                <wp:lineTo x="21512" y="21350"/>
+                <wp:lineTo x="21512" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="914489236" name="Bildobjekt 3" descr="En bild som visar text, Teckensnitt, Webbsida, Webbplats&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="914489236" name="Bildobjekt 3" descr="En bild som visar text, Teckensnitt, Webbsida, Webbplats&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId54"/>
+                    <a:blip r:embed="rId57">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3960000" cy="5227200"/>
+                      <a:ext cx="5164455" cy="1426210"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+          </wp:anchor>
         </w:drawing>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:ind w:right="707"/>
+      <w:r w:rsidR="00CC30B5" w:rsidRPr="00CC30B5">
         <w:rPr>
-          <w:rStyle w:val="Hyperlnk"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...15 lines deleted...]
-    <w:p w14:paraId="47E3A783" w14:textId="21F2569A" w:rsidR="00CB38E6" w:rsidRPr="00BC6F0E" w:rsidRDefault="00CB38E6" w:rsidP="00CB38E6">
+        <w:t>Dokumentbeskrivning</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC30B5" w:rsidRPr="00CC30B5">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC30B5" w:rsidRPr="00CC30B5">
+        <w:br/>
+        <w:t>En kort sammanfattning som beskriver vad dokumentet handlar om. Texten kan innehålla cirka 220 tecken (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CC30B5" w:rsidRPr="00CC30B5">
+        <w:t>inkl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC30B5" w:rsidRPr="00CC30B5">
+        <w:t> mellanslag, skiljetecken etc.) och visas i sökmotorns träfflista vid fritextsökning, se exempel: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BE16D71" w14:textId="3F011728" w:rsidR="00CC30B5" w:rsidRDefault="00BE5FF3" w:rsidP="00BE5FF3">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE5FF3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Nyckelord från </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE5FF3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>kodverk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE5FF3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE5FF3">
+        <w:br/>
+        <w:t>Relevanta nyckelord från </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE5FF3">
+        <w:t>kodverk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE5FF3">
+        <w:t> (exempel: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE5FF3">
+        <w:t>SweMeSH</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE5FF3">
+        <w:t>, HSAID m.fl.) ska läggas till i syfte att förbättra dokumentets sökbarhet. En nyckelordstjänst finns i systemet som hjälper till med förslag på nyckelord baserat på dokumentets innehåll. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DA17535" w14:textId="77777777" w:rsidR="00BE5FF3" w:rsidRDefault="00BE5FF3" w:rsidP="00BE5FF3">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="1712" w:hanging="357"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C9522D0" w14:textId="77777777" w:rsidR="00BE5FF3" w:rsidRPr="00BE5FF3" w:rsidRDefault="00BE5FF3" w:rsidP="00BE5FF3">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="Bilaga3"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00BC6F0E">
+      <w:bookmarkStart w:id="42" w:name="_Toc242776433"/>
+      <w:r w:rsidRPr="00BE5FF3">
         <w:lastRenderedPageBreak/>
-        <w:t>Bilaga 3 - Kontaktuppgifter i patientinformation</w:t>
-[...41 lines deleted...]
-      <w:r w:rsidRPr="00BC6F0E">
+        <w:t>Bilaga 2 - Visitkort</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="42"/>
+      <w:r w:rsidRPr="00BE5FF3">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60657AC0" w14:textId="77777777" w:rsidR="00BE5FF3" w:rsidRPr="00BE5FF3" w:rsidRDefault="00BE5FF3" w:rsidP="00BE5FF3">
+      <w:r w:rsidRPr="00BE5FF3">
+        <w:t>Om relevant patientinformation finns från annan källa och syftet endast är att lägga till verksamhetens egna kontaktuppgifter, kan verksamheten istället beställa visitkort att dela ut till patienter och deras närstående. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B92531E" w14:textId="25A34D77" w:rsidR="00BE5FF3" w:rsidRDefault="00BE5FF3" w:rsidP="00BE5FF3">
+      <w:r w:rsidRPr="00BE5FF3">
+        <w:t>Exempel på utformning: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E1B0772" w14:textId="173B2D2D" w:rsidR="00BE5FF3" w:rsidRDefault="00BE5FF3" w:rsidP="00BE5FF3">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3273EC6A" wp14:editId="2AAC2B9C">
-[...2 lines deleted...]
-            <wp:docPr id="21" name="Bildobjekt 21"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="36E458B8" wp14:editId="5E14FB06">
+            <wp:extent cx="1653311" cy="1023618"/>
+            <wp:effectExtent l="0" t="0" r="4445" b="5715"/>
+            <wp:docPr id="776474643" name="Bildobjekt 5" descr="En bild som visar text, Teckensnitt, Webbsida, Webbplats&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
-[...97 lines deleted...]
-                    <pic:cNvPr id="0" name="Picture 5"/>
+                    <pic:cNvPr id="776474643" name="Bildobjekt 5" descr="En bild som visar text, Teckensnitt, Webbsida, Webbplats&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId58">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2381250" cy="1533525"/>
+                      <a:ext cx="1667010" cy="1032099"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
-                    <a:effectLst>
-[...5 lines deleted...]
-                    </a:effectLst>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="338B2957" w14:textId="2A11D9D0" w:rsidR="007E0A3E" w:rsidRPr="00BC6F0E" w:rsidRDefault="007E0A3E" w:rsidP="007E0A3E">
-[...3 lines deleted...]
-      <w:r w:rsidR="000E5DF1" w:rsidRPr="00BC6F0E">
+    <w:p w14:paraId="666ADBB2" w14:textId="0C97C99A" w:rsidR="00BE5FF3" w:rsidRDefault="00BE5FF3" w:rsidP="00BE5FF3">
+      <w:r w:rsidRPr="00BE5FF3">
+        <w:t>Uppgifter som behövs vid beställning av visitkort är: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23A7572F" w14:textId="44CA284E" w:rsidR="00BE5FF3" w:rsidRDefault="00BE5FF3" w:rsidP="00BE5FF3">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="014C14CC" wp14:editId="7166A18E">
-[...2 lines deleted...]
-            <wp:docPr id="18" name="Bildobjekt 18"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2254B175" wp14:editId="1A791D91">
+            <wp:extent cx="3964940" cy="5222875"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="479684202" name="Bildobjekt 6" descr="En bild som visar text, skärmbild, nummer, kvitto&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 4"/>
+                    <pic:cNvPr id="479684202" name="Bildobjekt 6" descr="En bild som visar text, skärmbild, nummer, kvitto&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId59">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4114165" cy="838200"/>
+                      <a:ext cx="3964940" cy="5222875"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
-                    <a:effectLst>
-[...5 lines deleted...]
-                    </a:effectLst>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="688336B6" w14:textId="595B2456" w:rsidR="007E0A3E" w:rsidRPr="00BC6F0E" w:rsidRDefault="007E0A3E" w:rsidP="007E0A3E">
-[...3 lines deleted...]
-      <w:r w:rsidR="000E5DF1" w:rsidRPr="00BC6F0E">
+    <w:p w14:paraId="6BB0EA96" w14:textId="44D0B750" w:rsidR="00BE5FF3" w:rsidRDefault="00BE5FF3" w:rsidP="00BE5FF3">
+      <w:pPr>
+        <w:pStyle w:val="Beskrivning"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE5FF3">
+        <w:t>Visitkort kan beställas via Regiontryckeriet, se information på servicewebben: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId60" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00BE5FF3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://regionservice.vgregion.se/visitkort?vgrform=1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00BE5FF3">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22B8D685" w14:textId="77777777" w:rsidR="00BE5FF3" w:rsidRPr="00BE5FF3" w:rsidRDefault="00BE5FF3" w:rsidP="00BE5FF3">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="_Toc242776434"/>
+      <w:r w:rsidRPr="00BE5FF3">
+        <w:lastRenderedPageBreak/>
+        <w:t>Bilaga 3 - Kontaktuppgifter i patientinformation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="43"/>
+      <w:r w:rsidRPr="00BE5FF3">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="280A8230" w14:textId="77777777" w:rsidR="00BE5FF3" w:rsidRPr="00BE5FF3" w:rsidRDefault="00BE5FF3" w:rsidP="00BE5FF3">
+      <w:r w:rsidRPr="00BE5FF3">
+        <w:t>Exempel på utformning av kontaktuppgifter i patientinformation. Undvik att uppge namngiven person då denna uppgift kan bli inaktuell. Finns behov av att lägga till kontaktuppgifter till en specifik person, bör istället en rad för fritext läggas till så att uppgifter kan läggas till manuellt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5928379E" w14:textId="1E9C6D01" w:rsidR="00BE5FF3" w:rsidRDefault="00BE5FF3" w:rsidP="00BE5FF3">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1AB8B67E" wp14:editId="6B2E883F">
-[...2 lines deleted...]
-            <wp:docPr id="17" name="Bildobjekt 17"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5F6246F4" wp14:editId="2C07A829">
+            <wp:extent cx="4264660" cy="1199515"/>
+            <wp:effectExtent l="0" t="0" r="2540" b="635"/>
+            <wp:docPr id="1120596388" name="Bildobjekt 7" descr="En bild som visar text, skärmbild, Teckensnitt, vit&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 3"/>
-[...52 lines deleted...]
-                    <pic:cNvPr id="0" name="Picture 2"/>
+                    <pic:cNvPr id="1120596388" name="Bildobjekt 7" descr="En bild som visar text, skärmbild, Teckensnitt, vit&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId61">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3742690" cy="1562100"/>
+                      <a:ext cx="4264660" cy="1199515"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A502DED" w14:textId="6A0B8768" w:rsidR="007E0A3E" w:rsidRDefault="007E0A3E" w:rsidP="00CF2B88">
-[...15 lines deleted...]
-        <w:spacing w:before="240"/>
+    <w:p w14:paraId="62D87D51" w14:textId="249BF4E1" w:rsidR="00BE5FF3" w:rsidRPr="00BE5FF3" w:rsidRDefault="00BE5FF3" w:rsidP="00BE5FF3">
+      <w:r w:rsidRPr="00BE5FF3">
         <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5144A5D0" wp14:editId="3FE5AFD0">
+            <wp:extent cx="4267200" cy="1028700"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="2050473261" name="Bildobjekt 13" descr="En bild som visar text, skärmbild, Teckensnitt, vit&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="2050473261" name="Bildobjekt 13" descr="En bild som visar text, skärmbild, Teckensnitt, vit&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId62">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4267200" cy="1028700"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00BE5FF3">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="264C7C4C" w14:textId="3BD141F9" w:rsidR="00BE5FF3" w:rsidRPr="00BE5FF3" w:rsidRDefault="00BE5FF3" w:rsidP="00BE5FF3">
+      <w:r w:rsidRPr="00BE5FF3">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5199EDC9" wp14:editId="69968358">
+            <wp:extent cx="2457450" cy="1638300"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1640750727" name="Bildobjekt 12" descr="En bild som visar text, Teckensnitt, skärmbild&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1640750727" name="Bildobjekt 12" descr="En bild som visar text, Teckensnitt, skärmbild&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId63">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2457450" cy="1638300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00BE5FF3">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F492A5A" w14:textId="38B1FD77" w:rsidR="00BE5FF3" w:rsidRPr="00BE5FF3" w:rsidRDefault="00BE5FF3" w:rsidP="00BE5FF3">
+      <w:r w:rsidRPr="00BE5FF3">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE5FF3">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="19440DF7" wp14:editId="4E39BD6E">
+            <wp:extent cx="4191000" cy="933450"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1582549971" name="Bildobjekt 11" descr="En bild som visar text, skärmbild, Teckensnitt, vit&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1582549971" name="Bildobjekt 11" descr="En bild som visar text, skärmbild, Teckensnitt, vit&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId64">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4191000" cy="933450"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00BE5FF3">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31A89923" w14:textId="016D6800" w:rsidR="00BE5FF3" w:rsidRDefault="00BE5FF3" w:rsidP="00BE5FF3">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="23234940" wp14:editId="5D3B7B8D">
+            <wp:extent cx="4652645" cy="1280160"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="885592555" name="Bildobjekt 14" descr="En bild som visar text, linje, Teckensnitt, kvitto&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="885592555" name="Bildobjekt 14" descr="En bild som visar text, linje, Teckensnitt, kvitto&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId65">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4652645" cy="1280160"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63FE0704" w14:textId="6847CFCF" w:rsidR="00BE5FF3" w:rsidRPr="00BE5FF3" w:rsidRDefault="00BE5FF3" w:rsidP="00BE5FF3">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0363B488" wp14:editId="25FC223A">
+            <wp:extent cx="3738245" cy="1565275"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="529945785" name="Bildobjekt 15" descr="En bild som visar text, Teckensnitt, linje, kvitto&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="529945785" name="Bildobjekt 15" descr="En bild som visar text, Teckensnitt, linje, kvitto&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId66">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3738245" cy="1565275"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51C486AC" w14:textId="77777777" w:rsidR="00BE5FF3" w:rsidRPr="00BE5FF3" w:rsidRDefault="00BE5FF3" w:rsidP="00BE5FF3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE5FF3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>I slutet av all patientinformation ska följande textstycke alltid finnas med (textstycket finns inlagt i dokumentmallen): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B6F4F25" w14:textId="77777777" w:rsidR="00BE5FF3" w:rsidRPr="00BE5FF3" w:rsidRDefault="00BE5FF3" w:rsidP="00BE5FF3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B0092A">
+      <w:r w:rsidRPr="00BE5FF3">
         <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>1177 – tryggt om din hälsa och vård</w:t>
-[...10 lines deleted...]
-        <w:r w:rsidRPr="00057F5F">
+        <w:t>1177 – tryggt om din hälsa och vård </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="783C3666" w14:textId="77777777" w:rsidR="00BE5FF3" w:rsidRPr="00BE5FF3" w:rsidRDefault="00BE5FF3" w:rsidP="00BE5FF3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE5FF3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>På 1177.se kan du få mer information om sjukdomar, undersökningar, behandlingar och läkemedel samt få råd om hälsa. Du kan även läsa din journal och göra dina vårdärenden. Ring telefonnummer 1177 för sjukvårdsrådgivning dygnet runt. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId67" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00BE5FF3">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.1177.se</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId67"/>
+      <w:r w:rsidRPr="00BE5FF3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="642F57C5" w14:textId="2AC43728" w:rsidR="00CC30B5" w:rsidRDefault="00CC30B5" w:rsidP="00CC30B5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00CC30B5" w:rsidSect="00B96AFF">
+      <w:headerReference w:type="default" r:id="rId68"/>
+      <w:footerReference w:type="even" r:id="rId69"/>
+      <w:footerReference w:type="default" r:id="rId70"/>
+      <w:headerReference w:type="first" r:id="rId71"/>
+      <w:footerReference w:type="first" r:id="rId72"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5AAE1CC1" w14:textId="77777777" w:rsidR="00BD0A2F" w:rsidRDefault="00BD0A2F">
+    <w:p w14:paraId="4138FB4C" w14:textId="77777777" w:rsidR="008D3C5B" w:rsidRDefault="008D3C5B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51A22548" w14:textId="77777777" w:rsidR="00BD0A2F" w:rsidRDefault="00BD0A2F">
+    <w:p w14:paraId="16515D1C" w14:textId="77777777" w:rsidR="008D3C5B" w:rsidRDefault="008D3C5B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5E0B6743" w14:textId="77777777" w:rsidR="00BD0A2F" w:rsidRDefault="00BD0A2F">
+    <w:p w14:paraId="6EA39306" w14:textId="77777777" w:rsidR="008D3C5B" w:rsidRDefault="008D3C5B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Agency FB">
     <w:panose1 w:val="020B0503020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...8 lines deleted...]
-    <w:sdtEndPr>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="008D3C5B" w:rsidP="00EC0A68">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
       <w:rPr>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
-    </w:sdtEndPr>
-[...12 lines deleted...]
-            <w:szCs w:val="16"/>
+    </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:id w:val="-2070031421"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-      </w:p>
-[...1 lines deleted...]
-  </w:sdt>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="25147E04">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4388307</wp:posOffset>
+            <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-27355</wp:posOffset>
+            <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1897920" cy="384860"/>
-          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:extent cx="1953671" cy="348178"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPr id="12" name="Bildobjekt 12">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1953671" cy="396165"/>
+                    <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5400E374" w14:textId="77777777" w:rsidR="00BD0A2F" w:rsidRDefault="00BD0A2F"/>
+    <w:p w14:paraId="338BEEA3" w14:textId="77777777" w:rsidR="008D3C5B" w:rsidRDefault="008D3C5B"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F3B4AAF" w14:textId="77777777" w:rsidR="00BD0A2F" w:rsidRDefault="00BD0A2F">
+    <w:p w14:paraId="553CA75C" w14:textId="77777777" w:rsidR="008D3C5B" w:rsidRDefault="008D3C5B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="19FBAB0B" w14:textId="77777777" w:rsidR="00BD0A2F" w:rsidRDefault="00BD0A2F">
+    <w:p w14:paraId="3402DBF9" w14:textId="77777777" w:rsidR="008D3C5B" w:rsidRDefault="008D3C5B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -7448,1783 +5815,568 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="0709035A">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="6D41DF98" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="7F997E46" w:rsidR="008A4EB9" w:rsidRDefault="000903E7" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="058CDD4D" w14:textId="448A65ED" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="2F98B504">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>-81964</wp:posOffset>
+                <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4669155" cy="266700"/>
+              <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="4669155" cy="266700"/>
+                        <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="0C79EE63">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-6.45pt;width:367.65pt;height:21pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQATN2G0GgIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc61279qZZeR25iVxV&#10;ipJITpUzZsG7EjAUsHfdX9+B9ZfSnqpeYGCG+XjvMb/rtSJ74XwLpqLjUU6JMBzq1mwr+uN19ekL&#10;JT4wUzMFRlT0IDy9W3z8MO9sKSbQgKqFI5jE+LKzFW1CsGWWed4IzfwIrDDolOA0C3h026x2rMPs&#10;WmWTPC+yDlxtHXDhPd4+DE66SPmlFDw8S+lFIKqi2FtIq0vrJq7ZYs7KrWO2afmxDfYPXWjWGix6&#10;TvXAAiM71/6RSrfcgQcZRhx0BlK2XKQZcJpx/m6adcOsSLMgON6eYfL/Ly1/2q/tiyOh/wo9EhgB&#10;6awvPV7GeXrpdNyxU4J+hPBwhk30gXC8nBbF7Xg2o4Sjb1IUN3nCNbu8ts6HbwI0iUZFHdKS0GL7&#10;Rx+wIoaeQmIxA6tWqUSNMqSraPF5lqcHZw++UAYfXnqNVug3PWnrqzk2UB9wPAcD897yVYs9PDIf&#10;XphDqnEilG94xkUqwFpwtChpwP36232MRwbQS0mH0qmo/7ljTlCivhvk5nY8nUatpcN0djPBg7v2&#10;bK49ZqfvAdU5xo9ieTJjfFAnUzrQb6jyZayKLmY41q5oOJn3YRA0/hIulssUhOqyLDyateUxdUQ1&#10;IvzavzFnjzQEJPAJTiJj5Ts2htiBj+UugGwTVRHnAdUj/KjMxODxF0XpX59T1OWvL34DAAD//wMA&#10;UEsDBBQABgAIAAAAIQCZq1sO4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSHuH&#10;yJO4bWkjwbrSdJoqTUgIDhu7cHObrK1InNJkW+HpCSd2s+VPv7+/2EzWsIsefe9IQrpMgGlqnOqp&#10;lXB83y0yYD4gKTSOtIRv7WFTzu4KzJW70l5fDqFlMYR8jhK6EIacc9902qJfukFTvJ3caDHEdWy5&#10;GvEaw63hIkkeucWe4ocOB111uvk8nK2El2r3hvta2OzHVM+vp+3wdfx4kPJ+Pm2fgAU9hX8Y/vSj&#10;OpTRqXZnUp4ZCQuxEhGNQyrWwCKxSrIUWC1BrFPgZcFvK5S/AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhABM3YbQaAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAJmrWw7iAAAACgEAAA8AAAAAAAAAAAAAAAAAdAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="685B7E76" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="008569C6" w:rsidRPr="00762EE0">
-[...78 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF1D"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="1D074A65"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E104E4E6"/>
+    <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...13 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...163 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07F0337A"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1E54CEB4"/>
-    <w:lvl w:ilvl="0" w:tplc="041D0001">
+    <w:tmpl w:val="DDF0BC38"/>
+    <w:lvl w:ilvl="0" w:tplc="34668BAA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Punktlista"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1797" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2517" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1077" w:hanging="360"/>
+        <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3957" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4677" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5397" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6117" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6837" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54340635"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1B6660C0"/>
+    <w:lvl w:ilvl="0" w:tplc="05061E3A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Liststycke"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="717" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1797" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2517" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3237" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3957" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4677" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5397" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6117" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6837" w:hanging="360"/>
+        <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="135A157B"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55DF0A52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="65667058"/>
-[...12 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+    <w:tmpl w:val="38907412"/>
+    <w:lvl w:ilvl="0" w:tplc="B4E09D30">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
-[...1059 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Punktlistaunderliggande"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Agency FB" w:hAnsi="Agency FB" w:hint="default"/>
         <w:outline w:val="0"/>
         <w:shadow w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2789" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -9292,1770 +6444,693 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7109" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7829" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...796 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="2110419290">
+  <w:num w:numId="1" w16cid:durableId="861477783">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="57095060">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="36130748">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1257834659">
+  <w:num w:numId="4" w16cid:durableId="264457734">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1884903158">
-[...55 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="4"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
-    <w:rsid w:val="000025E7"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
-    <w:rsid w:val="00012F55"/>
     <w:rsid w:val="00016CF0"/>
-    <w:rsid w:val="00016F27"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
-    <w:rsid w:val="000328A7"/>
     <w:rsid w:val="00033ED5"/>
-    <w:rsid w:val="00044B87"/>
+    <w:rsid w:val="000374FB"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00061969"/>
-    <w:rsid w:val="000646DF"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
-    <w:rsid w:val="000779C0"/>
-    <w:rsid w:val="00080C31"/>
     <w:rsid w:val="00084024"/>
-    <w:rsid w:val="000903E7"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
-    <w:rsid w:val="0009749F"/>
+    <w:rsid w:val="0009600C"/>
     <w:rsid w:val="000A611A"/>
-    <w:rsid w:val="000A75B1"/>
-    <w:rsid w:val="000B08A7"/>
+    <w:rsid w:val="000A619B"/>
     <w:rsid w:val="000B12D9"/>
-    <w:rsid w:val="000B2289"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
-    <w:rsid w:val="000C21F8"/>
-[...3 lines deleted...]
-    <w:rsid w:val="000D7FE1"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
-    <w:rsid w:val="000E5DF1"/>
-    <w:rsid w:val="000F42DB"/>
     <w:rsid w:val="000F43A3"/>
-    <w:rsid w:val="000F73D2"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
-    <w:rsid w:val="00105B0C"/>
-    <w:rsid w:val="001072A0"/>
+    <w:rsid w:val="001108C0"/>
+    <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
-    <w:rsid w:val="001239AE"/>
+    <w:rsid w:val="001258CE"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
-    <w:rsid w:val="001370E3"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
-    <w:rsid w:val="00154449"/>
+    <w:rsid w:val="00155EFF"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
-    <w:rsid w:val="00167D6E"/>
     <w:rsid w:val="0017508E"/>
-    <w:rsid w:val="001817C8"/>
     <w:rsid w:val="00181FDC"/>
-    <w:rsid w:val="00183623"/>
     <w:rsid w:val="00184167"/>
+    <w:rsid w:val="001859AF"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
-    <w:rsid w:val="00195723"/>
-    <w:rsid w:val="00195E12"/>
     <w:rsid w:val="0019632A"/>
+    <w:rsid w:val="001A0525"/>
     <w:rsid w:val="001A4E7C"/>
-    <w:rsid w:val="001B207A"/>
-    <w:rsid w:val="001B4933"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
-    <w:rsid w:val="001D3F6D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001E1D98"/>
     <w:rsid w:val="001E3789"/>
-    <w:rsid w:val="001F000B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0021143F"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
-    <w:rsid w:val="002213ED"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00226921"/>
+    <w:rsid w:val="002273C9"/>
     <w:rsid w:val="00235B57"/>
-    <w:rsid w:val="002375EE"/>
-    <w:rsid w:val="002465C7"/>
+    <w:rsid w:val="002433A3"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
-    <w:rsid w:val="00252DD6"/>
     <w:rsid w:val="0025380B"/>
-    <w:rsid w:val="00255E7C"/>
     <w:rsid w:val="0025703A"/>
-    <w:rsid w:val="002571EE"/>
-    <w:rsid w:val="00257B93"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
-    <w:rsid w:val="00266396"/>
+    <w:rsid w:val="00266F70"/>
     <w:rsid w:val="00270FA8"/>
-    <w:rsid w:val="00274168"/>
-    <w:rsid w:val="00275CCB"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
-    <w:rsid w:val="00296E32"/>
     <w:rsid w:val="002A1C4F"/>
-    <w:rsid w:val="002A1D10"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002A700D"/>
+    <w:rsid w:val="002A2D7B"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
-    <w:rsid w:val="002B5E15"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
-    <w:rsid w:val="002D2BEB"/>
+    <w:rsid w:val="002D3C39"/>
     <w:rsid w:val="002D6023"/>
-    <w:rsid w:val="002D7261"/>
     <w:rsid w:val="002E263F"/>
-    <w:rsid w:val="002E637F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
-    <w:rsid w:val="002F44C2"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
-    <w:rsid w:val="003263E8"/>
     <w:rsid w:val="00326C24"/>
-    <w:rsid w:val="00337AD4"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
-    <w:rsid w:val="0034135C"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
-    <w:rsid w:val="00347F53"/>
+    <w:rsid w:val="003475D7"/>
     <w:rsid w:val="00350CC4"/>
-    <w:rsid w:val="00352D59"/>
-    <w:rsid w:val="00353889"/>
     <w:rsid w:val="00360E0D"/>
+    <w:rsid w:val="003620FB"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
-    <w:rsid w:val="003A34D0"/>
-    <w:rsid w:val="003A52F7"/>
     <w:rsid w:val="003B2A4B"/>
-    <w:rsid w:val="003B6C7C"/>
-    <w:rsid w:val="003C512F"/>
+    <w:rsid w:val="003C7354"/>
+    <w:rsid w:val="003C7480"/>
     <w:rsid w:val="003D099E"/>
+    <w:rsid w:val="003D1A52"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
-    <w:rsid w:val="003D62A7"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
-    <w:rsid w:val="003E4375"/>
+    <w:rsid w:val="003F03B7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
-    <w:rsid w:val="003F4E4D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00400938"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
-    <w:rsid w:val="00411D30"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
-    <w:rsid w:val="00424345"/>
-    <w:rsid w:val="004254DC"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
-    <w:rsid w:val="00441F6F"/>
     <w:rsid w:val="00446255"/>
-    <w:rsid w:val="00447333"/>
     <w:rsid w:val="00451935"/>
-    <w:rsid w:val="004519E5"/>
-    <w:rsid w:val="004609FE"/>
+    <w:rsid w:val="00454B55"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
+    <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
-    <w:rsid w:val="004951C1"/>
-    <w:rsid w:val="00497525"/>
+    <w:rsid w:val="00495076"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
-    <w:rsid w:val="004B01E0"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
-    <w:rsid w:val="004C23C6"/>
     <w:rsid w:val="004C3536"/>
-    <w:rsid w:val="004C3859"/>
-    <w:rsid w:val="004C42CB"/>
     <w:rsid w:val="004D7BA3"/>
-    <w:rsid w:val="004E48E0"/>
-    <w:rsid w:val="004F375D"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
-    <w:rsid w:val="00500404"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
-    <w:rsid w:val="00515955"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00530796"/>
     <w:rsid w:val="00531E60"/>
-    <w:rsid w:val="00540441"/>
     <w:rsid w:val="00541D07"/>
-    <w:rsid w:val="00542479"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
-    <w:rsid w:val="00547466"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00554B7A"/>
     <w:rsid w:val="005578FA"/>
-    <w:rsid w:val="00562FEE"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
-    <w:rsid w:val="005729B7"/>
+    <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
-    <w:rsid w:val="00582616"/>
-[...3 lines deleted...]
-    <w:rsid w:val="005966CA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
-    <w:rsid w:val="005B3CB4"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
-    <w:rsid w:val="005F1AF4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0060156F"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
-    <w:rsid w:val="00617667"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
-    <w:rsid w:val="006229EF"/>
     <w:rsid w:val="00623724"/>
-    <w:rsid w:val="00623CFA"/>
-    <w:rsid w:val="0062548B"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
-    <w:rsid w:val="00641461"/>
-    <w:rsid w:val="00641D11"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
-    <w:rsid w:val="006616C0"/>
-    <w:rsid w:val="00664D38"/>
     <w:rsid w:val="00665F89"/>
+    <w:rsid w:val="00672EC3"/>
     <w:rsid w:val="00673C92"/>
-    <w:rsid w:val="006740B3"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="006A2789"/>
-    <w:rsid w:val="006A2793"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
-    <w:rsid w:val="006B12B8"/>
+    <w:rsid w:val="006B0D4C"/>
     <w:rsid w:val="006B1819"/>
-    <w:rsid w:val="006B4503"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
-    <w:rsid w:val="006C6EDA"/>
     <w:rsid w:val="006C779F"/>
-    <w:rsid w:val="006C7C37"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
-    <w:rsid w:val="006D548F"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
-    <w:rsid w:val="006F55B5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00706002"/>
     <w:rsid w:val="00710B77"/>
-    <w:rsid w:val="00713AB4"/>
     <w:rsid w:val="007155D5"/>
-    <w:rsid w:val="00715A20"/>
-    <w:rsid w:val="00717A3E"/>
     <w:rsid w:val="0072075B"/>
-    <w:rsid w:val="00720991"/>
     <w:rsid w:val="007221C2"/>
+    <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
-    <w:rsid w:val="007356CA"/>
     <w:rsid w:val="00736574"/>
-    <w:rsid w:val="007366C1"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
-    <w:rsid w:val="00737D74"/>
-[...4 lines deleted...]
-    <w:rsid w:val="007526BE"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
+    <w:rsid w:val="007653B2"/>
     <w:rsid w:val="00765C41"/>
-    <w:rsid w:val="00767A45"/>
-    <w:rsid w:val="0077007F"/>
     <w:rsid w:val="00771100"/>
+    <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
-    <w:rsid w:val="00780ED9"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00782555"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
-    <w:rsid w:val="007A27E6"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
-    <w:rsid w:val="007A62AF"/>
-[...4 lines deleted...]
-    <w:rsid w:val="007C6893"/>
+    <w:rsid w:val="007A7CF9"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
-    <w:rsid w:val="007D58F8"/>
-    <w:rsid w:val="007E0A3E"/>
+    <w:rsid w:val="007E4E5C"/>
     <w:rsid w:val="007F1CFF"/>
-    <w:rsid w:val="007F4CB3"/>
-    <w:rsid w:val="007F5610"/>
     <w:rsid w:val="007F5DD5"/>
-    <w:rsid w:val="00806803"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
+    <w:rsid w:val="008305F4"/>
+    <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
-    <w:rsid w:val="008369D3"/>
     <w:rsid w:val="00843F48"/>
-    <w:rsid w:val="00844DEB"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00850654"/>
     <w:rsid w:val="00851423"/>
-    <w:rsid w:val="0085150D"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
-    <w:rsid w:val="008616F9"/>
-    <w:rsid w:val="00864368"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00873419"/>
-    <w:rsid w:val="00875106"/>
-    <w:rsid w:val="00875539"/>
     <w:rsid w:val="00880E83"/>
-    <w:rsid w:val="008864C3"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
-    <w:rsid w:val="008B02D4"/>
     <w:rsid w:val="008B1694"/>
-    <w:rsid w:val="008B5C03"/>
-    <w:rsid w:val="008B7DFE"/>
     <w:rsid w:val="008C4B27"/>
-    <w:rsid w:val="008C4C1C"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
+    <w:rsid w:val="008D124E"/>
+    <w:rsid w:val="008D3C5B"/>
     <w:rsid w:val="008D4B13"/>
-    <w:rsid w:val="008D67AF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008E277C"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
-    <w:rsid w:val="008F6877"/>
-    <w:rsid w:val="009049ED"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
-    <w:rsid w:val="009119D7"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
-    <w:rsid w:val="00920AC2"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
-    <w:rsid w:val="009246B7"/>
-    <w:rsid w:val="00926B44"/>
     <w:rsid w:val="0093085B"/>
-    <w:rsid w:val="0093158F"/>
     <w:rsid w:val="00931C57"/>
-    <w:rsid w:val="00933B10"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
-    <w:rsid w:val="00943430"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00957D35"/>
-    <w:rsid w:val="009603DD"/>
-    <w:rsid w:val="009714AA"/>
     <w:rsid w:val="00971D93"/>
-    <w:rsid w:val="00976554"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009A058A"/>
     <w:rsid w:val="009A07DC"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009B1F6B"/>
+    <w:rsid w:val="009B47FD"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009C6C0C"/>
-    <w:rsid w:val="009D1114"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
-    <w:rsid w:val="00A07CEC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A25CF5"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
-    <w:rsid w:val="00A32E55"/>
     <w:rsid w:val="00A33051"/>
-    <w:rsid w:val="00A36ADC"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
+    <w:rsid w:val="00A55086"/>
     <w:rsid w:val="00A65FD4"/>
-    <w:rsid w:val="00A72A9F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A8024D"/>
+    <w:rsid w:val="00A76C15"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
-    <w:rsid w:val="00AA57A4"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
-    <w:rsid w:val="00AC19A4"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
-    <w:rsid w:val="00AE386D"/>
     <w:rsid w:val="00AE5BC7"/>
-    <w:rsid w:val="00AF2D32"/>
     <w:rsid w:val="00AF5AAF"/>
-    <w:rsid w:val="00AF69AA"/>
-    <w:rsid w:val="00B0092A"/>
+    <w:rsid w:val="00AF7CA0"/>
+    <w:rsid w:val="00B03BB7"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
+    <w:rsid w:val="00B14487"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
-    <w:rsid w:val="00B21DE7"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
-    <w:rsid w:val="00B37919"/>
+    <w:rsid w:val="00B405A1"/>
+    <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
-    <w:rsid w:val="00B433F4"/>
-    <w:rsid w:val="00B45EB8"/>
     <w:rsid w:val="00B46C03"/>
-    <w:rsid w:val="00B6037C"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
-    <w:rsid w:val="00B62908"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
-    <w:rsid w:val="00B77825"/>
-    <w:rsid w:val="00B77C0A"/>
+    <w:rsid w:val="00B7675E"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
+    <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
-    <w:rsid w:val="00B854DE"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B96AFF"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
-    <w:rsid w:val="00BB0443"/>
     <w:rsid w:val="00BB69DB"/>
-    <w:rsid w:val="00BC15E0"/>
     <w:rsid w:val="00BC322E"/>
-    <w:rsid w:val="00BC3AED"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
-    <w:rsid w:val="00BC4DEE"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00BD56E8"/>
+    <w:rsid w:val="00BC6590"/>
+    <w:rsid w:val="00BE5FF3"/>
     <w:rsid w:val="00BE7978"/>
-    <w:rsid w:val="00BF0040"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C01262"/>
     <w:rsid w:val="00C01F0D"/>
-    <w:rsid w:val="00C06DF8"/>
-    <w:rsid w:val="00C07CF7"/>
     <w:rsid w:val="00C07DDB"/>
-    <w:rsid w:val="00C1192D"/>
-    <w:rsid w:val="00C26707"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
-    <w:rsid w:val="00C44331"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
-    <w:rsid w:val="00C52F9B"/>
     <w:rsid w:val="00C5398F"/>
-    <w:rsid w:val="00C5459F"/>
-    <w:rsid w:val="00C55652"/>
     <w:rsid w:val="00C556F5"/>
-    <w:rsid w:val="00C666D5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
-    <w:rsid w:val="00C74901"/>
-    <w:rsid w:val="00C76A96"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
-    <w:rsid w:val="00C97334"/>
     <w:rsid w:val="00C97BD3"/>
-    <w:rsid w:val="00CA16D0"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
-    <w:rsid w:val="00CB09C1"/>
-    <w:rsid w:val="00CB11E0"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
-    <w:rsid w:val="00CB38E6"/>
-    <w:rsid w:val="00CB417B"/>
     <w:rsid w:val="00CC167C"/>
+    <w:rsid w:val="00CC30B5"/>
     <w:rsid w:val="00CC52D9"/>
-    <w:rsid w:val="00CD09FA"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
-    <w:rsid w:val="00CF2B88"/>
-    <w:rsid w:val="00CF3D3C"/>
     <w:rsid w:val="00CF70BB"/>
-    <w:rsid w:val="00D03CDC"/>
-    <w:rsid w:val="00D06625"/>
+    <w:rsid w:val="00D00BD7"/>
+    <w:rsid w:val="00D0340B"/>
+    <w:rsid w:val="00D03475"/>
     <w:rsid w:val="00D074DB"/>
-    <w:rsid w:val="00D1109B"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D20779"/>
-    <w:rsid w:val="00D35FD0"/>
+    <w:rsid w:val="00D22287"/>
     <w:rsid w:val="00D37E7F"/>
-    <w:rsid w:val="00D449DF"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
-    <w:rsid w:val="00D540CC"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00D8290B"/>
+    <w:rsid w:val="00D62468"/>
+    <w:rsid w:val="00D67C88"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
-    <w:rsid w:val="00DA537A"/>
     <w:rsid w:val="00DA65C4"/>
-    <w:rsid w:val="00DD5F28"/>
-    <w:rsid w:val="00DD6F52"/>
+    <w:rsid w:val="00DC0D28"/>
     <w:rsid w:val="00DE4447"/>
-    <w:rsid w:val="00DE5152"/>
     <w:rsid w:val="00DE5DA2"/>
-    <w:rsid w:val="00DE5F14"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
-    <w:rsid w:val="00DF1C32"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E01982"/>
     <w:rsid w:val="00E026BF"/>
-    <w:rsid w:val="00E02EAA"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
-    <w:rsid w:val="00E17F31"/>
-    <w:rsid w:val="00E511CF"/>
+    <w:rsid w:val="00E120F5"/>
+    <w:rsid w:val="00E33827"/>
+    <w:rsid w:val="00E411B6"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
-    <w:rsid w:val="00E55C03"/>
     <w:rsid w:val="00E55D93"/>
-    <w:rsid w:val="00E60239"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
-    <w:rsid w:val="00E80AFF"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
-    <w:rsid w:val="00E916B8"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E97500"/>
     <w:rsid w:val="00EA00CB"/>
-    <w:rsid w:val="00EA025A"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
+    <w:rsid w:val="00EB39AE"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
+    <w:rsid w:val="00EC3CD1"/>
     <w:rsid w:val="00EC5006"/>
-    <w:rsid w:val="00ED1455"/>
-    <w:rsid w:val="00ED4266"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
-    <w:rsid w:val="00EE7ABF"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F16085"/>
     <w:rsid w:val="00F22264"/>
-    <w:rsid w:val="00F23A6D"/>
+    <w:rsid w:val="00F24994"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
-    <w:rsid w:val="00F81BBD"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
-    <w:rsid w:val="00F92DF7"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FA19EC"/>
+    <w:rsid w:val="00F95493"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
-    <w:rsid w:val="00FC319F"/>
     <w:rsid w:val="00FC4F36"/>
+    <w:rsid w:val="00FC768A"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
-    <w:rsid w:val="00FD7B1C"/>
     <w:rsid w:val="00FE12D8"/>
-    <w:rsid w:val="00FF00CE"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FF493B"/>
+    <w:rsid w:val="00FF582C"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="0F5B6B21"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
+  <w15:docId w15:val="{1D000831-E952-41EB-8198-C3887142CC06}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="List Number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
@@ -11333,127 +7408,129 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008A0C5F"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992" w:right="868"/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="000903E7"/>
+    <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="1500" w:after="240"/>
-      <w:ind w:left="992"/>
+      <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
+      <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
@@ -11468,55 +7545,56 @@
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00BC3AED"/>
+    <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:left="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
@@ -11688,70 +7766,71 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002651D6"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
-    <w:rsid w:val="000903E7"/>
+    <w:rsid w:val="001108C0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
@@ -11772,50 +7851,53 @@
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
@@ -11860,235 +7942,228 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="13"/>
+        <w:numId w:val="2"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FC319F"/>
+    <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
-      <w:contextualSpacing/>
+      <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
-    <w:name w:val="Omslagsunderrubrik"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+    <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="OmslagsunderrubrikChar"/>
+    <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
-    <w:name w:val="Omslagsunderrubrik Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+    <w:name w:val="Underrubrik VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Omslagsunderrubrik"/>
+    <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BD56E8"/>
+    <w:rsid w:val="00BC6590"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
-[...1 lines deleted...]
-      <w:contextualSpacing/>
+      <w:ind w:right="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FC319F"/>
+    <w:rsid w:val="00E61294"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="1707"/>
+      <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
@@ -12125,118 +8200,118 @@
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="00C52F9B"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
@@ -13218,56 +9293,56 @@
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00547466"/>
+    <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="6"/>
+        <w:numId w:val="3"/>
       </w:numPr>
-      <w:ind w:left="1349" w:hanging="357"/>
+      <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
@@ -13393,316 +9468,5266 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Olstomnmnande">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
+    <w:name w:val="Rubrik 9 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:uiPriority w:val="99"/>
+    <w:link w:val="Rubrik9"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00C52F9B"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Brdtext">
+    <w:name w:val="Body Text"/>
+    <w:aliases w:val="(=Löpande text)"/>
+    <w:link w:val="BrdtextChar"/>
+    <w:rsid w:val="009A32ED"/>
+    <w:pPr>
+      <w:spacing w:after="160"/>
+      <w:ind w:left="2676"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
+    <w:name w:val="Brödtext Char"/>
+    <w:aliases w:val="(=Löpande text) Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Brdtext"/>
+    <w:rsid w:val="009A32ED"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
+    <w:name w:val="Tabell"/>
+    <w:link w:val="TabellChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831C35"/>
+    <w:pPr>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:ind w:right="-142"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
+    <w:name w:val="Tabell Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Tabell"/>
+    <w:rsid w:val="00831C35"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002A4F90"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Kommentarsreferens">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:styleId="Olstomnmnande">
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:unhideWhenUsed/>
-[...30 lines deleted...]
-    <w:link w:val="KommentarsmneChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B77C0A"/>
+    <w:rsid w:val="00672EC3"/>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
-[...5 lines deleted...]
-    <w:rsid w:val="00B77C0A"/>
+  <w:style w:type="paragraph" w:styleId="Innehllsfrteckningsrubrik">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Rubrik1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF582C"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
+      <w:contextualSpacing w:val="0"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Punktlistaunderliggande">
     <w:name w:val="Punktlista underliggande"/>
     <w:qFormat/>
-    <w:rsid w:val="00547466"/>
+    <w:rsid w:val="00D03475"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="7"/>
+        <w:numId w:val="4"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1707"/>
       </w:tabs>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="1706" w:right="868" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
-[...88 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
+    <w:div w:id="101807843">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1517505024">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="684015378">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="816071584">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="115829094">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1789856165">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1369990562">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="704645945">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1776167441">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="908269268">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1854999069">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="901211383">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="239606003">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1965042325">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="176235371">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="393623559">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="699555047">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="465778314">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1908487936">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="106241328">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1519153033">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="749081197">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1765877949">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1401362343">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="874545005">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="718826069">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1898664654">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1120419292">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="604390767">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1182161337">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="393815724">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="173232128">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="543909208">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="66996129">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2020231609">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="267738448">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="385379700">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1910654273">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="114912359">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1795059869">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="615793544">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1702896080">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1198084282">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="314531839">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="763653171">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="705064164">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="806704620">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1175344563">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1673870044">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1557743289">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="977495954">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="802230386">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2107459406">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="137576897">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="298533232">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="605768752">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="162595260">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="545920646">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="875584759">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1502087083">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="878474690">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="794908659">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="531649742">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="141236573">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="598295497">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1786851491">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="931204784">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="130247768">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2070303774">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="340276487">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1381201633">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1015494707">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1582063463">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2145198420">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="115027926">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="225072351">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2036614899">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="476918257">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="142432361">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1844319692">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="450125441">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="520322793">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2077700116">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="68118216">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1750729319">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="395278625">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="201751777">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="308444783">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1062605048">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="234780467">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="512649258">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="415520887">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="633104242">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="106313015">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1605844029">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1235316627">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1387026379">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2053574616">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="615478448">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="566914431">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1117262343">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="775641595">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1476605313">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+    </w:div>
+    <w:div w:id="409041856">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="458380255">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1859196920">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="795759337">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1774744146">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1509641074">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="722679004">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1969234925">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="315033096">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2110810407">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="509611910">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1806461577">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="738020062">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1205800038">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="582034710">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="788667634">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="176117637">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="711466445">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1095973859">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1702969613">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1605771110">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="621573126">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="876043956">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="855273570">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="394401793">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1919901039">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="626161218">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="425928004">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="689533173">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="337200065">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1851875377">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="605237214">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1438408159">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1454984338">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="706953459">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1955283916">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2049406930">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1691562365">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="864709548">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="555941953">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1000231976">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="900140417">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1499076627">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1878538973">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="341706228">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="132135686">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1826582689">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1167860327">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1462267187">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="36316245">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="265617476">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1258058890">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1806658112">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="490875609">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1270314254">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1933052777">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1175876442">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="805898340">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1995253493">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="279259996">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2127117449">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2076003253">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="959996511">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="90008190">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="387730708">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="286594771">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="471872033">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="746194351">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="457800895">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1364986759">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1021124760">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="109134201">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1612467697">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="839346891">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="128675127">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1941334506">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1747608052">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2095545440">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="211774305">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="191109937">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="981033702">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1229731244">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="773863042">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="585919285">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1791363770">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="490370575">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1335038746">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1823346568">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1493638951">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1053164918">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="60370395">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1274046570">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1300650641">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="494030111">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1247543421">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1295525202">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1470053101">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="647170398">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1909805862">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2126345332">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="928198721">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1368219124">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1908957086">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="278997887">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="638463681">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2038848622">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="524442873">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1340935757">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="878467317">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1342048836">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1357391500">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1356081582">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1627858674">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="424962557">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1421441564">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="544683603">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1278297632">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2044481415">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="960839898">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="280577694">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2082289276">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1174224642">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="335689566">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1957717784">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1690988293">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2126192848">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2141415293">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1553231116">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1392848492">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="135028941">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="896010919">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="776676713">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1414165538">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="93670609">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2125731896">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="887499511">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1623420354">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="954140444">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1194877578">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="689376869">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="166484841">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1541168862">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2052801281">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2031838316">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="679697400">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="772898050">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1515076535">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1835755379">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1481264093">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1672638979">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1691099945">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2011718271">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1201092147">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1716925187">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1354065257">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2028171520">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1147935158">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="128208768">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1656104795">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="851803858">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1672636359">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1740901338">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="247544328">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="169878983">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="340007381">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1365056793">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1608929903">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="341443884">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1693603545">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="755785953">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="848330446">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1627392839">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1976790260">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1416704609">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="734014716">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1197278816">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="563181709">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1916621789">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1430154815">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="72434522">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1222643428">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1744837051">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="869877644">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1215658860">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="278529504">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1204903129">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="452871217">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="709233807">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="371153259">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1072048206">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="373775416">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1795248820">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1552183307">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2096126656">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="426660349">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="68772860">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1835802529">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2076275228">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="958990635">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="501316653">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="781804266">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1768649282">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="868377245">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1166480749">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2112121884">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1970285600">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="633292574">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="453141698">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2120025492">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1867671333">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="128400526">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="558783648">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="437600387">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2039230815">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="720402360">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2052797933">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1521048802">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1711495552">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="437481402">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1729376644">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="524247383">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2034763276">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="759181147">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="349987538">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="688675406">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2091732625">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1937515883">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1763725400">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1124039308">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1794061153">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1855149137">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="458960169">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1012806055">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1771123956">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="536698717">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="494927982">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="819611103">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2059233560">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1869249176">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="678972003">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="423919551">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1448037297">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="434445112">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2135051833">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="871697758">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1999725650">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="237710782">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1718621651">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1251694508">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2069914796">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="766384945">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="150751978">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="581182449">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1437360082">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1242762841">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1143808595">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1868827610">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="975835780">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1560088053">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1778938592">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="857961426">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1808355237">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="448160293">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1062365047">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2006736691">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1357465784">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1209682767">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1001935749">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="850266807">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="570431096">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="235866423">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="39868647">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1256591406">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1051925885">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1615868800">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1061175014">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="283850969">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1842431071">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="78529242">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1142425557">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="12462077">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="430703769">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1804158061">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="685788647">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1121265724">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="519049826">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1065182153">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="759719047">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1095051583">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1481000640">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1390030601">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="200362547">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="835994086">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="660355752">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1669669948">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="588000114">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1364477240">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="161825524">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="818885817">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="647326172">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="404885391">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1087968702">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="478183271">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1964924906">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1589386086">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
   </w:divs>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.1177.se/Vastra-Gotaland/sa-fungerar-varden/lagar-och-bestammelser/valfrihet-i-varden-i-vastra-gotaland/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lof.se/patientsakerhet/vara-projekt/sbar" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/patientlag-2014821_sfs-2014-821" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.1177.se/Vastra-Gotaland/sa-fungerar-varden/lagar-och-bestammelser/valfrihet-i-varden-i-vastra-gotaland" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://folkhalsaochsjukvard.rjl.se/dokument/evo/5b0c882e-75f3-4562-b988-78ab4b9374ab?pageId=28521&amp;blockId=31459" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-550/surrogate/Fullmakt%2c%20God%20man%20och%20F%c3%b6rvaltare.%20Insatser%20som%20syftar%20till%20att%20st%c3%b6dja%20patient%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doktorn.com/patientforeningar" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regionservice.vgregion.se/visitkort?vgrform=1" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/kontakt-och-organisation/organisation/staber/HR-och-kommunikation/kommunikation/" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regionservice.vgregion.se/visitkort?vgrform=1" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/amnesomraden/jamlik-vard/verksamhetsutveckling-och-utbildning/forsta-mig-ratt/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/amnesomraden/jamlik-vard/verksamhetsutveckling-och-utbildning/forsta-mig-ratt/" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doktorn.com/patientforeningar" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lof.se/patientsakerhet/vara-projekt/sbar" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/lag-1960729-om-upphovsratt-till-litterara-och_sfs-1960-729" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.1177.se/Vastra-Gotaland/sa-fungerar-varden/sa-samarbetar-vard-och-omsorg/fast-vardkontakt---din-hjalp-i-vard-och-omsorg/" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samarbete-skyddad.vgregion.se/sites/sy-sas-styrdokument-sas/_layouts/15/WopiFrame.aspx?sourcedoc=%7b5D2EE767-4BEA-4BEE-AAE2-992CCC3517B4%7d&amp;file=Metadata.xlsx&amp;action=default&amp;IsList=1&amp;ListId=%7b33D5BBFA-49F4-4084-85CF-FEDAEF22222C%7d&amp;ListItemId=174" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-12/surrogate" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-603/surrogate/Egenv%c3%a5rd%20och%20n%c3%a4r%20blankett%20%e2%80%9degenv%c3%a5rdsintyg%e2%80%9d%20ska%20skrivas%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-12/surrogate" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-603/surrogate/Egenv%c3%a5rd%20och%20n%c3%a4r%20blankett%20%e2%80%9degenv%c3%a5rdsintyg%e2%80%9d%20ska%20skrivas%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/kontakt-och-organisation/organisation/sjukhusgemensamma-grupper/patientradet/" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs6400-302917419-160/surrogate/L%c3%a4nsgemensam%20riktlinje%20om%20in-%20och%20utskrivning%20fr%c3%a5n%20sluten%20h%c3%a4lso-%20och%20sjukv%c3%a5rd%20i%20V%c3%a4stra%20G%c3%b6taland.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-197/surrogate" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.1177.se/Vastra-Gotaland/Tema/E-tjanster" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.1177.se/Vastra-Gotaland/sa-fungerar-varden/sa-samarbetar-vard-och-omsorg/fast-vardkontakt---din-hjalp-i-vard-och-omsorg/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-12/surrogate" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn12865-780821730-363/surrogate/Dokumenterad%20%c3%b6verenskommelse%20Patientkontrakt.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://patientsakerhet.socialstyrelsen.se/risker-och-vardskador/riskomraden/kommunikation-och-informationsoverforing" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://folkhalsaochsjukvard.rjl.se/dokument/evo/5b0c882e-75f3-4562-b988-78ab4b9374ab?pageId=28521&amp;blockId=31459" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.1177.se/Vastra-Gotaland/" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sas.medicinskt.beredningsrad@vgregion.se" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9613-1190749860-62/SURROGATE/Styrdokument%20vid%20S%c3%b6dra%20%c3%84lvsborgs%20Sjukhus%20-%20%c3%b6vergripande%20principer%20och%20r%c3%a5d%20vid%20uppr%c3%a4ttande%20och%20revidering.pdf" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialstyrelsen.se/globalassets/sharepoint-dokument/artikelkatalog/handbocker/2015-4-10.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-197/surrogate/V%c3%a5rdinsatser%20utan%20patientens%20samtycke%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialstyrelsen.se/globalassets/sharepoint-dokument/artikelkatalog/handbocker/2015-4-10.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs6400-302917419-160/surrogate/L%c3%a4nsgemensam%20riktlinje%20om%20in-%20och%20utskrivning%20fr%c3%a5n%20sluten%20h%c3%a4lso-%20och%20sjukv%c3%a5rd%20i%20V%c3%a4stra%20G%c3%b6taland.pdf" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9613-1190749860-62/SURROGATE/Styrdokument%20vid%20S%c3%b6dra%20%c3%84lvsborgs%20Sjukhus%20-%20%c3%b6vergripande%20principer%20och%20r%c3%a5d%20vid%20uppr%c3%a4ttande%20och%20revidering.pdf" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/kontakt-och-organisation/organisation/sjukhusgemensamma-grupper/patientradet" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-550/surrogate/Fullmakt%2c%20God%20man%20och%20F%c3%b6rvaltare.%20Insatser%20som%20syftar%20till%20att%20st%c3%b6dja%20patient%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.netdoktor.se/patientrattigheter/artiklar/patientforeningar-och-riksforbund" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.1177.se" TargetMode="External" Id="rId62" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.1177.se/Vastra-Gotaland/sa-fungerar-varden/sa-samarbetar-vard-och-omsorg/fast-vardkontakt---din-hjalp-i-vard-och-omsorg/" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://folkhalsaochsjukvard.rjl.se/dokument/evo/5b0c882e-75f3-4562-b988-78ab4b9374ab?pageId=28521&amp;blockId=31459" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs6400-302917419-160/surrogate/L%c3%a4nsgemensam%20riktlinje%20om%20in-%20och%20utskrivning%20fr%c3%a5n%20sluten%20h%c3%a4lso-%20och%20sjukv%c3%a5rd%20i%20V%c3%a4stra%20G%c3%b6taland.pdf" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9613-1190749860-62/SURROGATE/Styrdokument%20vid%20S%c3%b6dra%20%c3%84lvsborgs%20Sjukhus%20-%20%c3%b6vergripande%20principer%20och%20r%c3%a5d%20vid%20uppr%c3%a4ttande%20och%20revidering.pdf" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/amnesomraden/jamlik-vard/verksamhetsutveckling-och-utbildning/forsta-mig-ratt/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.1177.se/Vastra-Gotaland/" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doktorn.com/patientforeningar" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/kontakt-och-organisation/organisation/sjukhusgemensamma-grupper/patientradet" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-12/surrogate" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-197/surrogate" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-603/surrogate/Egenv%c3%a5rd%20och%20n%c3%a4r%20blankett%20%e2%80%9degenv%c3%a5rdsintyg%e2%80%9d%20ska%20skrivas%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/kontakt-och-organisation/organisation/staber/HR-och-kommunikation/kommunikation/" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs6400-302917419-160/surrogate/L%c3%a4nsgemensam%20riktlinje%20om%20in-%20och%20utskrivning%20fr%c3%a5n%20sluten%20h%c3%a4lso-%20och%20sjukv%c3%a5rd%20i%20V%c3%a4stra%20G%c3%b6taland.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.1177.se/Vastra-Gotaland/sa-fungerar-varden/sa-samarbetar-vard-och-omsorg/fast-vardkontakt---din-hjalp-i-vard-och-omsorg/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-12/surrogate" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.netdoktor.se/patientrattigheter/artiklar/patientforeningar-och-riksforbund" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.1177.se/Vastra-Gotaland/Tema/E-tjanster" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/patientlag-2014821_sfs-2014-821" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-550/surrogate/Fullmakt%2c%20God%20man%20och%20F%c3%b6rvaltare.%20Insatser%20som%20syftar%20till%20att%20st%c3%b6dja%20patient%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="bookmark://Bilaga2" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.1177.se/" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialstyrelsen.se/globalassets/sharepoint-dokument/artikelkatalog/handbocker/2015-4-10.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-197/surrogate/V%c3%a5rdinsatser%20utan%20patientens%20samtycke%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.1177.se/Vastra-Gotaland/sa-fungerar-varden/lagar-och-bestammelser/valfrihet-i-varden-i-vastra-gotaland" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regionservice.vgregion.se/visitkort?vgrform=1" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/amnesomraden/jamlik-vard/verksamhetsutveckling-och-utbildning/forsta-mig-ratt/" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/lag-1960729-om-upphovsratt-till-litterara-och_sfs-1960-729" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.1177.se/" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-550/surrogate/Fullmakt%2c%20God%20man%20och%20F%c3%b6rvaltare.%20Insatser%20som%20syftar%20till%20att%20st%c3%b6dja%20patient%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lof.se/patientsakerhet/vara-projekt/sbar" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9613-1190749860-62/SURROGATE/Styrdokument%20vid%20S%c3%b6dra%20%c3%84lvsborgs%20Sjukhus%20-%20%c3%b6vergripande%20principer%20och%20r%c3%a5d%20vid%20uppr%c3%a4ttande%20och%20revidering.pdf" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-12/surrogate" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-603/surrogate/Egenv%c3%a5rd%20och%20n%c3%a4r%20blankett%20%e2%80%9degenv%c3%a5rdsintyg%e2%80%9d%20ska%20skrivas%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doktorn.com/patientforeningar" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn12865-780821730-363/surrogate/Dokumenterad%20%c3%b6verenskommelse%20Patientkontrakt.pdf" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sas.medicinskt.beredningsrad@vgregion.se" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samarbete-skyddad.vgregion.se/sites/sy-sas-styrdokument-sas/_layouts/15/WopiFrame.aspx?sourcedoc=%7b5D2EE767-4BEA-4BEE-AAE2-992CCC3517B4%7d&amp;file=Metadata.xlsx&amp;action=default&amp;IsList=1&amp;ListId=%7b33D5BBFA-49F4-4084-85CF-FEDAEF22222C%7d&amp;ListItemId=174" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://folkhalsaochsjukvard.rjl.se/dokument/evo/5b0c882e-75f3-4562-b988-78ab4b9374ab?pageId=28521&amp;blockId=31459" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="bookmark://Bilaga3" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regionservice.vgregion.se/visitkort?vgrform=1" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.1177.se/Vastra-Gotaland/sa-fungerar-varden/lagar-och-bestammelser/valfrihet-i-varden-i-vastra-gotaland/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lof.se/patientsakerhet/vara-projekt/sbar" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://patientsakerhet.socialstyrelsen.se/risker-och-vardskador/riskomraden/kommunikation-och-informationsoverforing" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialstyrelsen.se/globalassets/sharepoint-dokument/artikelkatalog/handbocker/2015-4-10.pdf" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/kontakt-och-organisation/organisation/sjukhusgemensamma-grupper/patientradet/" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samarbete-skyddad.vgregion.se/sites/sy-sas-styrdokument-sas/_layouts/15/WopiFrame.aspx?sourcedoc=%7b5D2EE767-4BEA-4BEE-AAE2-992CCC3517B4%7d&amp;file=Metadata.xlsx&amp;action=default&amp;IsList=1&amp;ListId=%7b33D5BBFA-49F4-4084-85CF-FEDAEF22222C%7d&amp;ListItemId=174" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId71" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.wmf"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -13983,74 +15008,58 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red</Template>
+  <Template>normal</Template>
   <TotalTime></TotalTime>
-  <Pages>17</Pages>
-[...1 lines deleted...]
-  <Characters>32814</Characters>
+  <Pages>20</Pages>
+  <Words>4454</Words>
+  <Characters>31362</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>273</Lines>
-  <Paragraphs>72</Paragraphs>
+  <Lines>746</Lines>
+  <Paragraphs>306</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>36125</CharactersWithSpaces>
+  <CharactersWithSpaces>35510</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Patientinformation om vård och behandling vid Södra Älvsborgs Sjukhus</dc:title>
   <dc:subject/>
-  <dc:creator>Karin Åhlin</dc:creator>
+  <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Karin Åhlin</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2024-10-31T08:48:00.0000000Z</lastPrinted>
+  <lastModifiedBy>Madeleine Wahlgren</lastModifiedBy>
+  <revision>8</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>