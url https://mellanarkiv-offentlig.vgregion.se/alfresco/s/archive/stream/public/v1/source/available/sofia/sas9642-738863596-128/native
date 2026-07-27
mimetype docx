--- v0 (2025-11-26)
+++ v1 (2026-07-27)
@@ -28,66 +28,81 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w:rsidR="00184167" w:rsidP="009A32ED" w:rsidRDefault="00A13D43" w14:paraId="061914D4" w14:textId="31C701DD">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r w:rsidRPr="00A13D43">
         <w:t>Namnförtydligande av signaturer</w:t>
       </w:r>
       <w:r w:rsidRPr="005A627D" w:rsidR="00A264BE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Toc321146591" w:id="0"/>
     </w:p>
     <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="11BC1DCA" w14:textId="47284FD7">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc100327184" w:id="1"/>
       <w:bookmarkStart w:name="_Toc181866756" w:id="2"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r>
+      <w:r w:rsidR="009A32ED">
+        <w:rPr/>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w:rsidR="70FD5F07" w:rsidP="7AF95B20" w:rsidRDefault="70FD5F07" w14:paraId="65734F62" w14:textId="1F740CEE">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="7AF95B20" w:rsidR="77D47CE7">
+    <w:p w:rsidR="70FD5F07" w:rsidP="1C1C4E4C" w:rsidRDefault="70FD5F07" w14:paraId="65734F62" w14:textId="14BEF113">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="868"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0D260846" w:rsidR="2A768B7A">
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
         </w:rPr>
-        <w:t>Redaktionella ändringar, giltighetstiden förlängd.</w:t>
+        <w:t>Förvaringsplats uppdaterad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0D260846" w:rsidR="77D47CE7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="69BCFD87" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc100327185" w:id="3"/>
       <w:bookmarkStart w:name="_Toc181866757" w:id="4"/>
       <w:bookmarkStart w:name="_Toc72840807" w:id="5"/>
       <w:r>
         <w:t>Sammanfattning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w:rsidR="00B405A1" w:rsidP="009A32ED" w:rsidRDefault="00A13D43" w14:paraId="1FC6584C" w14:textId="3D2A91CF">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00A13D43">
         <w:t xml:space="preserve">Enligt gällande lagar och föreskrifter ska det gå att spåra signatur som visar vem som utfört en viss vårdåtgärd eller ordinerat/överlämnat läkemedel. Riktlinjen tydliggör verksamhetschefens ansvar att se till att signaturlista finns och uppdateras årligen. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="29B03EF5" w14:textId="77777777">
@@ -109,106 +124,142 @@
     </w:p>
     <w:p w:rsidR="00A13D43" w:rsidP="00A13D43" w:rsidRDefault="00A13D43" w14:paraId="215BE103" w14:textId="4398EECE">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Signering i journalhandlingar sker idag manuellt och i datajournal. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A13D43" w:rsidP="00A13D43" w:rsidRDefault="00A13D43" w14:paraId="48637C9F" w14:textId="4C1458A1">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">I verksamheterna finns behov av att kunna tyda t.ex. vem som utfört en viss undersökning/provtagning/behandling eller ordinerat/överlämnat läkemedel. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A13D43" w:rsidP="00A13D43" w:rsidRDefault="00A13D43" w14:paraId="381D3FFA" w14:textId="56531332">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Patientjournalen ska innehålla uppgift om vem som har gjort en viss anteckning i journalen och när anteckningen gjordes. En journalanteckning ska, om inte synnerligt hinder finns, signeras av den som svarar för uppgiften [1]. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A13D43" w:rsidP="00A13D43" w:rsidRDefault="00A13D43" w14:paraId="1AF7B561" w14:textId="3696E81B">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Enligt gällande lagar och föreskrifter ska möjlighet att spåra signaturen finnas. Spårbarheten för signaturer ska motsvara spårbarheten i en journal, vilket innebär att signaturlistor ska bevaras. Signaturlistor ska diarieföras [2]. </w:t>
+    <w:p w:rsidR="00A13D43" w:rsidP="1C1C4E4C" w:rsidRDefault="00A13D43" w14:paraId="1AF7B561" w14:textId="25AC7467">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="-143"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidR="00A13D43">
+        <w:rPr/>
+        <w:t xml:space="preserve">Enligt gällande lagar och föreskrifter ska möjlighet att spåra signaturen finnas. Spårbarheten för signaturer ska motsvara spårbarheten i en journal, vilket innebär att signaturlistor ska </w:t>
+      </w:r>
+      <w:r w:rsidR="00A13D43">
+        <w:rPr/>
+        <w:t xml:space="preserve">bevaras. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A13D43">
+        <w:rPr/>
+        <w:t xml:space="preserve">Signaturlistor ska </w:t>
+      </w:r>
+      <w:r w:rsidR="00323016">
+        <w:rPr/>
+        <w:t>bevaras och hanteras enligt informationshanteringsplan</w:t>
+      </w:r>
+      <w:r w:rsidR="00323016">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A13D43">
+        <w:rPr/>
+        <w:t xml:space="preserve">[2]. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00023FF4" w:rsidR="009A32ED" w:rsidP="00A13D43" w:rsidRDefault="00A13D43" w14:paraId="696C096E" w14:textId="1B3AB74E">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kvalitetssystemet ska innehålla rutiner för hur åtgärder rörande en viss patient ska kunna identifieras och spåras i dokumentationen [3]. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00065A6B" w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="37C7076C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc100327192" w:id="8"/>
       <w:bookmarkStart w:name="_Toc181866761" w:id="9"/>
       <w:r w:rsidRPr="00065A6B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Utförande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w:rsidR="00A13D43" w:rsidP="00A13D43" w:rsidRDefault="00A13D43" w14:paraId="69C41A8D" w14:textId="1A03D395">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidR="00A13D43">
+        <w:rPr/>
         <w:t xml:space="preserve">Aktuella signaturlistor ska finnas på varje arbetsplats. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A13D43" w:rsidP="00A13D43" w:rsidRDefault="00A13D43" w14:paraId="3FBEAC54" w14:textId="564B18D0">
-      <w:pPr>
+    <w:p w:rsidR="00A13D43" w:rsidP="1C1C4E4C" w:rsidRDefault="00A13D43" w14:paraId="3FBEAC54" w14:textId="0ECA5FF7">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">Signaturlistor ska bevaras och diarieföras.  </w:t>
+      <w:r w:rsidR="520A31BC">
+        <w:rPr/>
+        <w:t>Signaturlistor ska bevaras och hanteras enligt informationshanteringsplan</w:t>
+      </w:r>
+      <w:r w:rsidR="00A13D43">
+        <w:rPr/>
+        <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A13D43" w:rsidP="00A13D43" w:rsidRDefault="00A13D43" w14:paraId="61D3F7C5" w14:textId="24226360">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidR="00A13D43">
+        <w:rPr/>
         <w:t xml:space="preserve">Verksamhetschef ansvarar för att signaturlistor upprättas. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A13D43" w:rsidP="00A13D43" w:rsidRDefault="00A13D43" w14:paraId="5ADB6883" w14:textId="3ECB9BBC">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Signaturlistan ska uppdateras årligen. Ny personal ska läggas till vid anställningens början. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A13D43" w:rsidP="00A13D43" w:rsidRDefault="00A13D43" w14:paraId="31BD0A32" w14:textId="7B09B758">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Listan ska signeras av samtliga personalkategorier som utfärdar remisser, remissvar eller andra handlingar som inte hanteras elektroniskt.  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00A13D43" w:rsidR="00A13D43" w:rsidP="00A13D43" w:rsidRDefault="00A13D43" w14:paraId="52327FAA" w14:textId="35F6C3C4">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
       </w:pPr>
@@ -225,179 +276,171 @@
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A13D43" w:rsidP="00A13D43" w:rsidRDefault="009A32ED" w14:paraId="3539FAE0" w14:textId="722B8601">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc100327195" w:id="10"/>
       <w:bookmarkStart w:name="_Toc181866764" w:id="11"/>
       <w:r w:rsidRPr="000D04ED">
         <w:t>Källförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w:rsidRPr="00A13D43" w:rsidR="00A13D43" w:rsidP="00A13D43" w:rsidRDefault="00A13D43" w14:paraId="37666979" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:right="-143"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A13D43">
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="00A13D43">
+        <w:rPr/>
         <w:t>Patientdatalagen (SFS 2008:355, 3 kap). Svensk författningssamling </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A13D43">
+      <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId12">
-        <w:r w:rsidRPr="00A13D43">
+      <w:hyperlink r:id="R92cb67fcbf2649a0">
+        <w:r w:rsidRPr="0D260846" w:rsidR="00A13D43">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.riksdagen.se</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A13D43">
+      <w:r w:rsidR="00A13D43">
+        <w:rPr/>
         <w:t xml:space="preserve"> under rubrik </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A13D43">
+      <w:r w:rsidRPr="0D260846" w:rsidR="00A13D43">
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
         </w:rPr>
         <w:t>Dokument &amp; lagar</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A13D43">
+      <w:r w:rsidR="00A13D43">
+        <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A13D43" w:rsidR="00A13D43" w:rsidP="00A13D43" w:rsidRDefault="00A13D43" w14:paraId="6EE92B35" w14:textId="14D5DE92">
+    <w:p w:rsidRPr="00A13D43" w:rsidR="00A13D43" w:rsidP="0D260846" w:rsidRDefault="00A13D43" w14:paraId="1D09D36F" w14:textId="6545B399">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:right="-143"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidR="00A13D43">
         <w:rPr/>
         <w:t>Informations</w:t>
       </w:r>
       <w:r w:rsidR="00A13D43">
         <w:rPr/>
-        <w:t xml:space="preserve">hanteringsplan hälso- och sjukvården inom Västra Götalandsregionen/Södra Älvsborgs Sjukhus </w:t>
+        <w:t xml:space="preserve">hanteringsplan </w:t>
+      </w:r>
+      <w:r w:rsidR="1F5F0402">
+        <w:rPr/>
+        <w:t xml:space="preserve">för </w:t>
       </w:r>
       <w:r w:rsidR="00A13D43">
         <w:rPr/>
-        <w:t>(Dnr 2018-00547).</w:t>
+        <w:t>Södra Älvsborgs Sjukhus</w:t>
       </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A13D43" w:rsidR="00A13D43" w:rsidP="1C1C4E4C" w:rsidRDefault="00A13D43" w14:paraId="6EE92B35" w14:textId="14D09337">
+      <w:pPr>
+        <w:ind w:left="720" w:right="-143"/>
+      </w:pPr>
+      <w:hyperlink r:id="R4d3176d1629b4e9c">
+        <w:r w:rsidRPr="0D260846" w:rsidR="2E139317">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof w:val="0"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="sv-SE"/>
+          </w:rPr>
+          <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/amnen-a-o/dokument--och-arendehantering/handbok-for-dokumenthantering/</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidRPr="00A13D43" w:rsidR="00A13D43" w:rsidP="00A13D43" w:rsidRDefault="00A13D43" w14:paraId="04F0ABA5" w14:textId="15F22C60">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+        <w:rPr/>
+      </w:pPr>
       <w:r w:rsidR="00A13D43">
         <w:rPr/>
-        <w:t> </w:t>
+        <w:t>Ledningssystem för systematiskt kvalitetsarbete (SOSFS 2011:9), </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="Rf09360944bb3475b">
-        <w:r w:rsidRPr="7AF95B20" w:rsidR="00A13D43">
+      <w:r w:rsidR="00A13D43">
+        <w:rPr/>
+        <w:t>Socialstyrelsens författningssamling </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="R42628feca169404d">
+        <w:r w:rsidRPr="0D260846" w:rsidR="00A13D43">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/amnen-a-o/dokument--och-arendehantering</w:t>
+          <w:t>www.socialstyrelsen.se/kunskapsstod-och-regler/regler-och-riktlinjer/foreskrifter-och-allmanna-rad/konsoliderade-foreskrifter/20119-om-ledningssystem-for-systematiskt-kvalitetsarbete</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A13D43">
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A13D43" w:rsidR="00A13D43" w:rsidP="00A13D43" w:rsidRDefault="00A13D43" w14:paraId="04F0ABA5" w14:textId="15F22C60">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p w:rsidR="009C6C0C" w:rsidP="1C1C4E4C" w:rsidRDefault="00A13D43" w14:paraId="40AA233F" w14:textId="4F338C6F">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:ind w:right="-143"/>
-      </w:pPr>
-[...42 lines deleted...]
-      <w:r w:rsidRPr="00A13D43">
         <w:rPr>
-          <w:rStyle w:val="Hyperlnk"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/lakemedel/lakemedelshantering/14.-mallar-och-blanketter/</w:t>
-[...3 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009C6C0C" w:rsidSect="00B96AFF">
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="even" r:id="rId16"/>
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:headerReference w:type="first" r:id="rId18"/>
       <w:footerReference w:type="first" r:id="rId19"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="008F2C41" w:rsidRDefault="008F2C41" w14:paraId="4CD75332" w14:textId="77777777">
       <w:r>
         <w:separator/>
@@ -3912,50 +3955,51 @@
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
+    <w:rsid w:val="00323016"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
@@ -4269,54 +4313,67 @@
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="02D8754C"/>
+    <w:rsid w:val="0D260846"/>
+    <w:rsid w:val="1C1C4E4C"/>
+    <w:rsid w:val="1F5F0402"/>
+    <w:rsid w:val="2A768B7A"/>
+    <w:rsid w:val="2E139317"/>
+    <w:rsid w:val="427E77BD"/>
+    <w:rsid w:val="43A3BA54"/>
+    <w:rsid w:val="499AB902"/>
+    <w:rsid w:val="520A31BC"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="6483CD0E"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="70FD5F07"/>
+    <w:rsid w:val="715A8DDB"/>
     <w:rsid w:val="77D47CE7"/>
+    <w:rsid w:val="7A1C3DC4"/>
     <w:rsid w:val="7AF95B20"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke weight="1pt" color="#4a773c"/>
       <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
@@ -7203,51 +7260,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1588146710">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/patientdatalag-2008355_sfs-2008-355" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs7052-1069016101-76/surrogate/Mall%2011%20Signaturlista.pdf" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialstyrelsen.se/kunskapsstod-och-regler/regler-och-riktlinjer/foreskrifter-och-allmanna-rad/konsoliderade-foreskrifter/20119-om-ledningssystem-for-systematiskt-kvalitetsarbete" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/amnen-a-o/dokument--och-arendehantering" TargetMode="External" Id="Rf09360944bb3475b" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs7052-1069016101-76/surrogate/Mall%2011%20Signaturlista.pdf" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/patientdatalag-2008355_sfs-2008-355" TargetMode="External" Id="R92cb67fcbf2649a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/amnen-a-o/dokument--och-arendehantering/handbok-for-dokumenthantering/" TargetMode="External" Id="R4d3176d1629b4e9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialstyrelsen.se/kunskapsstod-och-regler/regler-och-riktlinjer/foreskrifter-och-allmanna-rad/konsoliderade-foreskrifter/20119-om-ledningssystem-for-systematiskt-kvalitetsarbete" TargetMode="External" Id="R42628feca169404d" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
@@ -7552,31 +7609,31 @@
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal.dotm</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Manager/>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinkBase/>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Namnförtydligande av signaturer</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Mona Johansson</lastModifiedBy>
-  <revision>3</revision>
+  <lastModifiedBy>Sara Odehammar</lastModifiedBy>
+  <revision>5</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>