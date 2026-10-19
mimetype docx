--- v2 (2026-03-12)
+++ v3 (2026-10-19)
@@ -1,28 +1,30 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
@@ -1612,59 +1614,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6848963A" w14:textId="77777777" w:rsidR="00C666B8" w:rsidRPr="003530AA" w:rsidRDefault="00C666B8" w:rsidP="00C666B8">
       <w:r w:rsidRPr="003530AA">
         <w:t xml:space="preserve">Strukturerad kartläggning och säkerhetsvärdering av en patients aktuella läkemedelsbehandling. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43B81007" w14:textId="77777777" w:rsidR="00C666B8" w:rsidRPr="003530AA" w:rsidRDefault="00C666B8" w:rsidP="00666C20">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="003530AA">
         <w:t>Ofullständig ordination</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="074BB809" w14:textId="77777777" w:rsidR="00C666B8" w:rsidRPr="003530AA" w:rsidRDefault="00C666B8" w:rsidP="00C666B8">
       <w:r w:rsidRPr="003530AA">
         <w:t xml:space="preserve">Ordination som gjorts med lika </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003530AA">
         <w:t>med-metoden</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003530AA">
-        <w:t xml:space="preserve"> (=), men där ingen dos angivits. Syns som </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> i </w:t>
+        <w:t xml:space="preserve"> (=), men där ingen dos angivits. Syns som ett ? i </w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Ordinationsöversikten</w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CEAB496" w14:textId="77777777" w:rsidR="00820EC1" w:rsidRPr="003530AA" w:rsidRDefault="00820EC1" w:rsidP="00666C20">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="003530AA">
         <w:t>Ordinationsmall</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="431EAEAA" w14:textId="77777777" w:rsidR="00820EC1" w:rsidRPr="003530AA" w:rsidRDefault="00820EC1" w:rsidP="00820EC1">
       <w:r w:rsidRPr="003530AA">
         <w:t>En eller flera förarbetade ordinationer som sparats i en namngiven mall.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B1F973D" w14:textId="77777777" w:rsidR="00820EC1" w:rsidRPr="003530AA" w:rsidRDefault="00820EC1" w:rsidP="00666C20">
@@ -1987,59 +1981,51 @@
         <w:r w:rsidRPr="00082A5B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>HSLF-FS 2017:37</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003530AA">
         <w:t xml:space="preserve"> (6 kap, § 10). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="283094C7" w14:textId="77777777" w:rsidR="001E5B08" w:rsidRPr="003530AA" w:rsidRDefault="001E5B08" w:rsidP="001E5B08">
       <w:r w:rsidRPr="003530AA">
         <w:t>Tänk alltid på följande:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AC85D9F" w14:textId="77777777" w:rsidR="001E5B08" w:rsidRPr="003530AA" w:rsidRDefault="001E5B08" w:rsidP="00666C20">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="003530AA">
-        <w:t xml:space="preserve">Ordinera så få tabletter, kapslar </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> av samma substans som möjligt genom att om möjligt byta till en högre styrka. </w:t>
+        <w:t xml:space="preserve">Ordinera så få tabletter, kapslar etc. av samma substans som möjligt genom att om möjligt byta till en högre styrka. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23BC99F8" w14:textId="77777777" w:rsidR="001E5B08" w:rsidRPr="003530AA" w:rsidRDefault="001E5B08" w:rsidP="00666C20">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="003530AA">
         <w:t>Om möjligt ska en ordination av tablett göras i hela tabletter.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7356ED2A" w14:textId="77777777" w:rsidR="009E51E8" w:rsidRPr="003530AA" w:rsidRDefault="009E51E8" w:rsidP="00666C20">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="003530AA">
         <w:t xml:space="preserve">Vid ordination utanför normalt dosintervall enligt FASS, eller sådan att den av annan vårdgivare/apotek kan verka felaktig eller tveksam, ska förtydligande göras i </w:t>
       </w:r>
@@ -2474,76 +2460,60 @@
       <w:bookmarkEnd w:id="106"/>
       <w:bookmarkEnd w:id="107"/>
       <w:bookmarkEnd w:id="108"/>
       <w:bookmarkEnd w:id="109"/>
       <w:bookmarkEnd w:id="110"/>
       <w:bookmarkEnd w:id="111"/>
       <w:bookmarkEnd w:id="112"/>
       <w:bookmarkEnd w:id="113"/>
     </w:p>
     <w:p w14:paraId="57ECB81E" w14:textId="77777777" w:rsidR="000712F7" w:rsidRPr="00D44981" w:rsidRDefault="000712F7" w:rsidP="00D44981">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003530AA">
         <w:t xml:space="preserve">I öppenvården används </w:t>
       </w:r>
       <w:r w:rsidRPr="00D44981">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Aktuella ordinationer </w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
-        <w:t xml:space="preserve">vid ordination, både vid fysiska möten </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> vid ordinationsändringar som meddelas via telefonsamtal, brev eller mina vårdkontakter. </w:t>
+        <w:t xml:space="preserve">vid ordination, både vid fysiska möten men även vid ordinationsändringar som meddelas via telefonsamtal, brev eller mina vårdkontakter. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D44981">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Ordinationsöversikten</w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
-        <w:t xml:space="preserve"> kan användas, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> vid upp- och </w:t>
+        <w:t xml:space="preserve"> kan användas, t.ex. vid upp- och </w:t>
       </w:r>
       <w:r w:rsidRPr="00D44981">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>nedtrappningar av läkemedel i flera steg och ska användas vid administrering och/eller överlämnande av läkemedel.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F6045A5" w14:textId="77777777" w:rsidR="000712F7" w:rsidRPr="003530AA" w:rsidRDefault="000712F7" w:rsidP="00D44981">
       <w:r w:rsidRPr="000712F7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Observera att ordinationsförändringar inklusive </w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
         <w:t xml:space="preserve">uppskattad behandlingslängd, när och hur läkemedlet ska följas upp måste dokumenteras i enlighet med </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00BC3439">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Riktlinje för tillämpning av Socialstyrelsens nya föreskrifter för läkemedelshantering gällande ordination och delegation</w:t>
         </w:r>
@@ -2747,59 +2717,51 @@
         <w:t xml:space="preserve"> – utvalt sortiment för slutenvård, dvs. det mest kostnadseffektiva fabrikatet/preparatet som normalt finns tillgängligt i läkemedelsförråd och således inte kräver manuellt generiskt utbyte.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C3ABB1C" w14:textId="77777777" w:rsidR="000530EC" w:rsidRPr="003530AA" w:rsidRDefault="000530EC" w:rsidP="000530EC">
       <w:r w:rsidRPr="003530AA">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
         <w:t xml:space="preserve"> – rekommenderade läkemedel för receptförskrivning som till stor del styrs av REK-listan. Dessa prioriteras högst vid ordination i </w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Aktuella ordinationer</w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04290E32" w14:textId="77777777" w:rsidR="000530EC" w:rsidRPr="003530AA" w:rsidRDefault="000530EC" w:rsidP="000530EC">
       <w:r w:rsidRPr="003530AA">
-        <w:t xml:space="preserve">Avsteg från föreslaget fabrikat-/preparatval är endast tillåtet vid medicinska skäl, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> allergisk reaktion. Avsteget måste noteras i</w:t>
+        <w:t>Avsteg från föreslaget fabrikat-/preparatval är endast tillåtet vid medicinska skäl, t.ex. allergisk reaktion. Avsteget måste noteras i</w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> anvisningsrutan </w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
         <w:t>samt muntligen framföras till sjuksköterska för att förhindra generiskt utbyte.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="361252A8" w14:textId="77777777" w:rsidR="000530EC" w:rsidRPr="003530AA" w:rsidRDefault="000530EC" w:rsidP="000530EC">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:bookmarkStart w:id="139" w:name="_Toc256000433"/>
       <w:bookmarkStart w:id="140" w:name="_Toc256000391"/>
       <w:bookmarkStart w:id="141" w:name="_Toc256000349"/>
       <w:bookmarkStart w:id="142" w:name="_Toc256000307"/>
       <w:bookmarkStart w:id="143" w:name="_Toc256000265"/>
       <w:bookmarkStart w:id="144" w:name="_Toc256000019"/>
       <w:bookmarkStart w:id="145" w:name="_Toc524080350"/>
       <w:bookmarkStart w:id="146" w:name="_Toc525659230"/>
       <w:bookmarkStart w:id="147" w:name="_Toc532909504"/>
       <w:bookmarkStart w:id="148" w:name="_Toc532984148"/>
@@ -2893,59 +2855,51 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003530AA">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74137BA1" w14:textId="3CA43C36" w:rsidR="00242D63" w:rsidRDefault="000530EC" w:rsidP="00A13A31">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="003530AA">
         <w:t>Pm-ordinationer (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A13A31">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>pm</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003530AA">
-        <w:t xml:space="preserve">) ska endast användas när en ordination inte kan anges på annat sätt, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> glesa eller oregelbundna behandlingar för vilka schemametoden inte fungerar. Detaljer om ordinationen ska framgå i </w:t>
+        <w:t xml:space="preserve">) ska endast användas när en ordination inte kan anges på annat sätt, t.ex. glesa eller oregelbundna behandlingar för vilka schemametoden inte fungerar. Detaljer om ordinationen ska framgå i </w:t>
       </w:r>
       <w:r w:rsidRPr="00A13A31">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>anvisningsrutan</w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
         <w:t xml:space="preserve"> om möjligt med hänvisning till aktuell riktlinje. Pm-ordination genererar inte utdelningstillfälle, men syns i sjuksköterskans </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003530AA">
         <w:t>utdelningsvy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003530AA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FC074DA" w14:textId="77777777" w:rsidR="00242D63" w:rsidRPr="003530AA" w:rsidRDefault="00242D63" w:rsidP="00A13A31">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
@@ -2997,59 +2951,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="697F6DAF" w14:textId="77777777" w:rsidR="00242D63" w:rsidRPr="003530AA" w:rsidRDefault="00242D63" w:rsidP="00242D63">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:bookmarkStart w:id="155" w:name="_Upp-_och_nedtrappningar"/>
       <w:bookmarkStart w:id="156" w:name="_Toc402174979"/>
       <w:bookmarkEnd w:id="155"/>
       <w:r w:rsidRPr="003530AA">
         <w:t>Upp- och nedtrappningar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="156"/>
     </w:p>
     <w:p w14:paraId="589FC716" w14:textId="77777777" w:rsidR="00242D63" w:rsidRPr="003530AA" w:rsidRDefault="00242D63" w:rsidP="00242D63">
       <w:r w:rsidRPr="003530AA">
         <w:t xml:space="preserve">Datum för dosändringarna måste anges i </w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">anvisningsrutan </w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
-        <w:t xml:space="preserve">i </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> upp-och nedtrappningen ska fortsätta efter vårdkontakten, så ordinationen tydligt framgår av läkemedelslista och recept.</w:t>
+        <w:t>i de fall upp-och nedtrappningen ska fortsätta efter vårdkontakten, så ordinationen tydligt framgår av läkemedelslista och recept.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04A58225" w14:textId="77777777" w:rsidR="00242D63" w:rsidRPr="003530AA" w:rsidRDefault="00242D63" w:rsidP="00242D63">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:bookmarkStart w:id="157" w:name="_Toc402174981"/>
       <w:r w:rsidRPr="003530AA">
         <w:t>Dose</w:t>
       </w:r>
       <w:bookmarkEnd w:id="157"/>
       <w:r w:rsidRPr="003530AA">
         <w:t>nhet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C7E6F2D" w14:textId="77777777" w:rsidR="00242D63" w:rsidRPr="003530AA" w:rsidRDefault="00242D63" w:rsidP="00242D63">
       <w:r w:rsidRPr="003530AA">
         <w:t>Doseringen ska i första hand anges som antalet tabletter/kapslar (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003530AA">
         <w:t>st</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003530AA">
@@ -3077,125 +3023,96 @@
         <w:t xml:space="preserve">Undantag från ovanstående: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22FA369A" w14:textId="77777777" w:rsidR="00242D63" w:rsidRPr="003530AA" w:rsidRDefault="00242D63" w:rsidP="00242D63">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003530AA">
         <w:t>Insuliner</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003530AA">
         <w:t>, lågmolekylärt heparin samt koagulationsfaktorer med styrkeangivelse angivet som ”IE” ska ordineras i enheter (E).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="740D75E7" w14:textId="473C79D7" w:rsidR="00242D63" w:rsidRPr="003530AA" w:rsidRDefault="00242D63" w:rsidP="00242D63">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Parenterala </w:t>
       </w:r>
       <w:r w:rsidR="0590E712">
-        <w:t xml:space="preserve">och orala lösningar av </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>och orala lösningar av opioider</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> morfin och </w:t>
+        <w:t xml:space="preserve">, t.ex. morfin och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>oxikodon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>, ska ordineras i mg.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43711574" w14:textId="77777777" w:rsidR="00242D63" w:rsidRPr="003530AA" w:rsidRDefault="00242D63" w:rsidP="00242D63">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="003530AA">
-        <w:t>Syrgas (</w:t>
-[...7 lines deleted...]
-        <w:t>) ska ordineras i flöde (l/min).</w:t>
+        <w:t>Syrgas (medicinsk oxygen) ska ordineras i flöde (l/min).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6450EAC4" w14:textId="77777777" w:rsidR="00242D63" w:rsidRPr="003530AA" w:rsidRDefault="00242D63" w:rsidP="00242D63">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="003530AA">
         <w:t xml:space="preserve">Parenterala läkemedel för injektion ordineras i vikt (mg, g) per doseringstillfälle om koncentrationen på läkemedlet inte syns i kolumnen </w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Ordinerade läkemedel</w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
         <w:t xml:space="preserve"> i </w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Ordinationsöversikten</w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
-        <w:t xml:space="preserve">, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> torrsubstanser av antibiotika. Ett förtydligande i </w:t>
+        <w:t xml:space="preserve">, t.ex. torrsubstanser av antibiotika. Ett förtydligande i </w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>anvisningsrutan</w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
         <w:t xml:space="preserve"> rekommenderas då för att undvika missförstånd.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F4B4310" w14:textId="77777777" w:rsidR="00242D63" w:rsidRPr="003530AA" w:rsidRDefault="00242D63" w:rsidP="00242D63">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:bookmarkStart w:id="158" w:name="_Ordination_av_spädningar"/>
       <w:bookmarkStart w:id="159" w:name="_Toc402174982"/>
       <w:bookmarkEnd w:id="158"/>
       <w:r w:rsidRPr="003530AA">
         <w:t>Ordination av spädningar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="159"/>
     </w:p>
     <w:p w14:paraId="555878D4" w14:textId="77777777" w:rsidR="00242D63" w:rsidRPr="003530AA" w:rsidRDefault="00242D63" w:rsidP="00242D63">
       <w:r w:rsidRPr="003530AA">
@@ -3559,67 +3476,51 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003530AA">
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61131F74" w14:textId="77777777" w:rsidR="00DC63EA" w:rsidRPr="003530AA" w:rsidRDefault="00DC63EA" w:rsidP="00DC63EA">
       <w:r w:rsidRPr="003530AA">
         <w:t xml:space="preserve">Vid ordinerat uppehåll i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003530AA">
         <w:t>Waran</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003530AA">
         <w:t xml:space="preserve">- eller annan antikoagulerande behandling ska en tydlig anvisning om uppehållets start- och slutdatum, syfte och ev. ersättningspreparat noteras i </w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>anvisningsrutan</w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
-        <w:t xml:space="preserve">. Sjukvårdspersonal kan då kontrollera med patienten att uppehållet skett som tänkt inför </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> undersökning. Se även riktlinje </w:t>
+        <w:t xml:space="preserve">. Sjukvårdspersonal kan då kontrollera med patienten att uppehållet skett som tänkt inför t.ex. ingrepp eller invasiv undersökning. Se även riktlinje </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00105DE2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Preoperativa förberedelser för operationsavdelningarna vid Södra Älvsborgs Sjukhus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003530AA">
         <w:t xml:space="preserve"> med hänvisningar till aktuella riktlinjer om hantering av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003530AA">
         <w:t>antikoagulantia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003530AA">
         <w:t xml:space="preserve"> och trombocythämmare.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35AA8B32" w14:textId="77777777" w:rsidR="00DC63EA" w:rsidRPr="00A13A31" w:rsidRDefault="00DC63EA" w:rsidP="00A13A31">
       <w:pPr>
         <w:rPr>
           <w:b/>
@@ -3649,158 +3550,92 @@
         <w:t xml:space="preserve">, så att utdelning kan sättas vid rätt tidpunkt och dosenheten ska vara ”E”. Insulinordination vid behov mot hyperglykemi vid akut sjukdom ordineras ”med pm-metod” enligt riktlinje </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00105DE2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Hyperglykemi vid akut sjukdom</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003530AA">
         <w:t>. Vid utskrivning ska den aktuella insulin</w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
         <w:softHyphen/>
         <w:t xml:space="preserve">ordinationen framgå av läkemedelslistan. För kostnadseffektivt val av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003530AA">
         <w:t>insuliner</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003530AA">
         <w:t>, följs diabetesprocessens riktlinje ”</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...24 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="00105DE2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Insuliner, utbytbara</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="003530AA">
         <w:t>”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="338BFB21" w14:textId="77777777" w:rsidR="00DC63EA" w:rsidRPr="00A13A31" w:rsidRDefault="00DC63EA" w:rsidP="00A13A31">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A13A31">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Särskilt om biologiska läkemedel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24F94835" w14:textId="77777777" w:rsidR="008A4736" w:rsidRPr="003530AA" w:rsidRDefault="008A4736" w:rsidP="008A4736">
       <w:r>
-        <w:t xml:space="preserve">Enligt författning HSLF-FS 2017:37 ska eventuella biverkningsrapporter rörande biologiska läkemedel inkludera </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> således antecknas vid varje utdelning av biologiska </w:t>
+        <w:t xml:space="preserve">Enligt författning HSLF-FS 2017:37 ska eventuella biverkningsrapporter rörande biologiska läkemedel inkludera batchnummer för given substans. För att det ska vara möjligt måste batchnummer således antecknas vid varje utdelning av biologiska </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">läkemedel, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> vacciner, plasmaderiverade produkter, enzymer, </w:t>
+        <w:t xml:space="preserve">läkemedel, t.ex. vacciner, plasmaderiverade produkter, enzymer, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>interferoner</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> och poly- eller monoklonala antikroppar. Totalt rör det sig om knappt 2 000 substanser, men Melior saknar dedikerad funktion för registrering av </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> för vissa läkemedel, till exempel i kvalitetsregister, och de gäller fortfarande oberoende av vad som sägs i detta stycke.</w:t>
+        <w:t xml:space="preserve"> och poly- eller monoklonala antikroppar. Totalt rör det sig om knappt 2 000 substanser, men Melior saknar dedikerad funktion för registrering av batchnummer eller signal till användaren när det behövs. På SÄS gäller därför tills vidare att utdelande sköterska om möjligt bör anteckna batchnummer i till exempel kommentarsfältet i utdelningsvyn, eller i löpande journaltext om utdelningen registrerats som ett öppenvårdsbesök, men det är inte ett krav. Observera att det kan finnas andra krav på registrering av batchnummer för vissa läkemedel, till exempel i kvalitetsregister, och de gäller fortfarande oberoende av vad som sägs i detta stycke.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A53ED41" w14:textId="77777777" w:rsidR="008A4736" w:rsidRPr="003530AA" w:rsidRDefault="008A4736" w:rsidP="00A13A31">
       <w:bookmarkStart w:id="188" w:name="_Ordinationsmallar"/>
       <w:bookmarkEnd w:id="188"/>
       <w:r w:rsidRPr="00A13A31">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Särskild</w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A13A31">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>läkemedelshantering för patienter med dialysbehandling</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50C17B7A" w14:textId="77777777" w:rsidR="008A4736" w:rsidRPr="003530AA" w:rsidRDefault="008A4736" w:rsidP="008A4736">
       <w:pPr>
@@ -3835,102 +3670,94 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A13A31">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Särskild läkemedelshantering för patienter med cytostatikabehandling</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B434B41" w14:textId="77777777" w:rsidR="008A4736" w:rsidRPr="003530AA" w:rsidRDefault="008A4736" w:rsidP="008A4736">
       <w:r w:rsidRPr="003530AA">
         <w:t xml:space="preserve">Ordination av cytostatika/läkemedel som används i antitumoralt syfte ska göras i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003530AA">
         <w:t>Cytobase</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003530AA">
         <w:t xml:space="preserve"> eller i pappershandling. Se regional rutin för </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="00105DE2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve">Gränsdragning mellan </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00105DE2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Cytobase</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00105DE2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> och Melior</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003530AA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FAACE82" w14:textId="77777777" w:rsidR="008A4736" w:rsidRPr="00A13A31" w:rsidRDefault="008A4736" w:rsidP="00A13A31">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A13A31">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Ordination via lokalt varuregister</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56C13F85" w14:textId="77777777" w:rsidR="008A4736" w:rsidRDefault="008A4736" w:rsidP="008A4736">
       <w:r w:rsidRPr="003530AA">
-        <w:t xml:space="preserve">Via lokalt varuregister ordineras </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> blod- och nutritionsprodukter liksom </w:t>
+        <w:t xml:space="preserve">Via lokalt varuregister ordineras bl.a. blod- och nutritionsprodukter liksom </w:t>
       </w:r>
       <w:r>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
         <w:t>etaminkapslar. Det går inte att skicka e-recept på lokala varor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EAEB98B" w14:textId="77777777" w:rsidR="008A4736" w:rsidRPr="00603EC9" w:rsidRDefault="008A4736" w:rsidP="008A4736">
       <w:r w:rsidRPr="00603EC9">
         <w:t xml:space="preserve">Vid behov av att </w:t>
       </w:r>
       <w:r>
         <w:t>ordinera</w:t>
       </w:r>
       <w:r w:rsidRPr="00603EC9">
         <w:t xml:space="preserve"> okänt läkemedel välj ”Läkemedel” </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">med aktuell beredningsform </w:t>
       </w:r>
       <w:r w:rsidRPr="00603EC9">
         <w:t>i lokalt varuregister. I Anvisningsrutan skrivs den information som är känd.</w:t>
       </w:r>
     </w:p>
@@ -3996,75 +3823,67 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Ordination av spädningar/preparat till barn och ungdomar under 18 år</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B9744D9" w14:textId="77777777" w:rsidR="006C6B16" w:rsidRPr="003530AA" w:rsidRDefault="008A4736" w:rsidP="006C6B16">
       <w:r w:rsidRPr="003530AA">
         <w:t xml:space="preserve">I Melior finns funktionen </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003530AA">
         <w:t>ePed</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003530AA">
         <w:t xml:space="preserve"> (Erfarenhets &amp; Evidensbaserad Databas för Barnläkemedel) som kräver en aktuell vikt för att det ska gå att ordinera. Vikten kan registreras i mätvärden eller som ordinationsvikt. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003530AA">
         <w:t>ePed</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003530AA">
-        <w:t xml:space="preserve"> består </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> av läkemedelsinstruktioner för att stötta ordination, iordningställande och administrering av läkemedel till barn. Dessutom</w:t>
+        <w:t xml:space="preserve"> består bl.a. av läkemedelsinstruktioner för att stötta ordination, iordningställande och administrering av läkemedel till barn. Dessutom</w:t>
       </w:r>
       <w:r w:rsidR="006C6B16">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006C6B16" w:rsidRPr="003530AA">
         <w:t xml:space="preserve">finns gränsvärden för rimlighetskontroll framtagna för flertalet preparat. Mer information om </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006C6B16" w:rsidRPr="003530AA">
         <w:t>ePed</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="006C6B16" w:rsidRPr="003530AA">
         <w:t xml:space="preserve"> finns på </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidR="006C6B16" w:rsidRPr="00105DE2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Vårdgivarwebben/</w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="006C6B16" w:rsidRPr="00105DE2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>ePed</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidR="006C6B16" w:rsidRPr="00105DE2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> -Läkemedelsinformation till patienter under 18 år</w:t>
         </w:r>
         <w:r w:rsidR="006C6B16" w:rsidRPr="003530AA">
           <w:rPr>
             <w:bCs/>
             <w:color w:val="0000FF"/>
           </w:rPr>
@@ -4104,51 +3923,51 @@
       <w:bookmarkEnd w:id="194"/>
       <w:bookmarkEnd w:id="195"/>
       <w:bookmarkEnd w:id="196"/>
       <w:bookmarkEnd w:id="197"/>
       <w:bookmarkEnd w:id="198"/>
       <w:bookmarkEnd w:id="199"/>
       <w:bookmarkEnd w:id="200"/>
       <w:bookmarkEnd w:id="201"/>
       <w:bookmarkEnd w:id="202"/>
       <w:bookmarkEnd w:id="203"/>
       <w:bookmarkEnd w:id="204"/>
       <w:bookmarkEnd w:id="205"/>
     </w:p>
     <w:p w14:paraId="78E489C9" w14:textId="77777777" w:rsidR="006C6B16" w:rsidRPr="003530AA" w:rsidRDefault="006C6B16" w:rsidP="006C6B16">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003530AA">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ordinationsmallar är förarbetade ordinationer i Melior. Hantering av ordinationsmallar beskrivs i riktlinjen </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="00105DE2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Ordinationsmallar i Melior, SÄS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00105DE2">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7286CA5E" w14:textId="77777777" w:rsidR="006C6B16" w:rsidRPr="003530AA" w:rsidRDefault="006C6B16" w:rsidP="004F727F">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:bookmarkStart w:id="206" w:name="_Toc525659233"/>
       <w:bookmarkStart w:id="207" w:name="_Toc402174989"/>
       <w:bookmarkStart w:id="208" w:name="_Toc460320035"/>
       <w:bookmarkStart w:id="209" w:name="_Toc256000020"/>
       <w:bookmarkStart w:id="210" w:name="_Toc256000063"/>
       <w:bookmarkStart w:id="211" w:name="_Toc460595301"/>
       <w:bookmarkStart w:id="212" w:name="_Toc256000106"/>
@@ -4345,51 +4164,51 @@
       <w:bookmarkEnd w:id="249"/>
       <w:bookmarkEnd w:id="250"/>
       <w:bookmarkEnd w:id="251"/>
       <w:bookmarkEnd w:id="252"/>
       <w:bookmarkEnd w:id="253"/>
       <w:bookmarkEnd w:id="254"/>
       <w:bookmarkEnd w:id="255"/>
       <w:bookmarkEnd w:id="256"/>
       <w:bookmarkEnd w:id="257"/>
       <w:bookmarkEnd w:id="258"/>
       <w:bookmarkEnd w:id="259"/>
       <w:bookmarkEnd w:id="260"/>
       <w:bookmarkEnd w:id="261"/>
       <w:bookmarkEnd w:id="262"/>
       <w:bookmarkEnd w:id="263"/>
     </w:p>
     <w:p w14:paraId="0A52EDFF" w14:textId="77777777" w:rsidR="006C6B16" w:rsidRPr="003530AA" w:rsidRDefault="006C6B16" w:rsidP="006C6B16">
       <w:r w:rsidRPr="003530AA">
         <w:t>Observera att nedan gäller dokumentation av överkänslighetsreaktion. Vid dokumentation av annan biverkan ska varningsregistrering inte användas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A8109B5" w14:textId="77777777" w:rsidR="006C6B16" w:rsidRPr="003530AA" w:rsidRDefault="006C6B16" w:rsidP="006C6B16">
       <w:r w:rsidRPr="003530AA">
         <w:t xml:space="preserve">Konstaterad eller misstänkt läkemedelsöverkänslighet ska dokumenteras enligt </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="007B7C85">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Varningar och begränsning av vårdinsats i Melior</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003530AA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="335E35D4" w14:textId="77777777" w:rsidR="006C6B16" w:rsidRPr="003530AA" w:rsidRDefault="006C6B16" w:rsidP="006C6B16">
       <w:r w:rsidRPr="003530AA">
         <w:t>Dokumentationen ska så långt det är möjligt innehålla:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4043CE06" w14:textId="77777777" w:rsidR="006C6B16" w:rsidRPr="003530AA" w:rsidRDefault="006C6B16" w:rsidP="004F727F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="003530AA">
@@ -4632,91 +4451,83 @@
       <w:bookmarkEnd w:id="294"/>
       <w:bookmarkEnd w:id="295"/>
     </w:p>
     <w:p w14:paraId="3C6A9642" w14:textId="77777777" w:rsidR="00932F4D" w:rsidRPr="00D51BA4" w:rsidRDefault="00932F4D" w:rsidP="00932F4D">
       <w:r w:rsidRPr="00B73895">
         <w:t xml:space="preserve">Via knapp NLL i </w:t>
       </w:r>
       <w:r w:rsidRPr="00B73895">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Aktuella ordinationer</w:t>
       </w:r>
       <w:r w:rsidRPr="00B73895">
         <w:t xml:space="preserve"> nås en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B73895">
         <w:t>läsvy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B73895">
         <w:t xml:space="preserve"> över patientens samtliga förskrivningar genom </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="00B73895">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Nationell läkemedelslista</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B73895">
-        <w:t xml:space="preserve">. Här kontrolleras med </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> på patientens förskrivningar och uttag.</w:t>
+        <w:t>. Här kontrolleras med fördel status på patientens förskrivningar och uttag.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6013440E" w14:textId="77777777" w:rsidR="00932F4D" w:rsidRPr="003530AA" w:rsidRDefault="00932F4D" w:rsidP="00932F4D">
       <w:r w:rsidRPr="003530AA">
         <w:t xml:space="preserve">Innan förskrivning kontrolleras om patienten har dosexpedition, för dessa patienter se avsnitt </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Förskrivning_till_patienter_1" w:history="1">
         <w:r w:rsidRPr="00AF58DE">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Förskrivning till patienter med dosexpedition/Pascal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003530AA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E26C45F" w14:textId="76224533" w:rsidR="00932F4D" w:rsidRPr="003530AA" w:rsidRDefault="00932F4D" w:rsidP="00932F4D">
       <w:r>
         <w:t xml:space="preserve">Vid förskrivning av läkemedel som ska handläggas av primärvården ska förskrivningens giltighet sättas till tre månader i enlighet med regional riktlinje </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29">
+      <w:hyperlink r:id="rId30">
         <w:r w:rsidRPr="67097D16">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Förskrivning av läkemedel till patient vid överföring mellan vårdenheter</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="104850F3" w14:textId="77777777" w:rsidR="00932F4D" w:rsidRPr="003530AA" w:rsidRDefault="00932F4D" w:rsidP="00932F4D">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:bookmarkStart w:id="296" w:name="_Förskrivning_av_recept"/>
       <w:bookmarkStart w:id="297" w:name="_Toc256000441"/>
       <w:bookmarkStart w:id="298" w:name="_Toc256000399"/>
       <w:bookmarkStart w:id="299" w:name="_Toc256000357"/>
       <w:bookmarkStart w:id="300" w:name="_Toc256000315"/>
       <w:bookmarkStart w:id="301" w:name="_Toc256000273"/>
       <w:bookmarkStart w:id="302" w:name="_Toc256000034"/>
       <w:bookmarkStart w:id="303" w:name="_Toc524080356"/>
       <w:bookmarkStart w:id="304" w:name="_Toc525659238"/>
       <w:bookmarkStart w:id="305" w:name="_Toc532909512"/>
@@ -4752,89 +4563,73 @@
     <w:bookmarkEnd w:id="313"/>
     <w:p w14:paraId="415624FD" w14:textId="77777777" w:rsidR="00932F4D" w:rsidRPr="003530AA" w:rsidRDefault="00932F4D" w:rsidP="00932F4D">
       <w:r w:rsidRPr="003530AA">
         <w:t xml:space="preserve">Vid receptförskrivning ska R-markerade läkemedel väljas i första hand. Ordinationen får inte ändras direkt i receptet, utan måste först ändras i </w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Aktuella ordinationer</w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
         <w:t xml:space="preserve"> eller </w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Ordinationsöversikten</w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
         <w:br/>
-        <w:t xml:space="preserve">E-recept används i förstahand. För reservrutin samt begränsningar och hantering av specialfall, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> patienter utan svenskt personnummer, se </w:t>
+        <w:t xml:space="preserve">E-recept används i förstahand. För reservrutin samt begränsningar och hantering av specialfall, t.ex. patienter utan svenskt personnummer, se </w:t>
       </w:r>
       <w:hyperlink w:anchor="Bilaga3" w:history="1">
         <w:r w:rsidRPr="00AF58DE">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>bilaga 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003530AA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77BBF697" w14:textId="75DEF556" w:rsidR="00C65057" w:rsidRPr="003530AA" w:rsidRDefault="00932F4D" w:rsidP="00C65057">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003530AA">
-        <w:t xml:space="preserve">Förskrivaren ska ange på receptet om patienten är en förmånsberättigad person eller inte. Vid förskrivning av läkemedel med förmånsbegränsning ska förskrivaren dessutom ange om förutsättningarna för förmån är uppfyllda eller inte. (Enligt uppdatering juni 2020 av lagen (2002:160) om läkemedelsförmåner </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> samt Läkemedelsverkets föreskrift HSLF-FS 2019:32). </w:t>
+        <w:t xml:space="preserve">Förskrivaren ska ange på receptet om patienten är en förmånsberättigad person eller inte. Vid förskrivning av läkemedel med förmånsbegränsning ska förskrivaren dessutom ange om förutsättningarna för förmån är uppfyllda eller inte. (Enligt uppdatering juni 2020 av lagen (2002:160) om läkemedelsförmåner m.m. samt Läkemedelsverkets föreskrift HSLF-FS 2019:32). </w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="003530AA">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Förändringen innebär bland annat att apotek även ska erbjuda patienterna utbyte av ett förskrivet läkemedel som inte ingår i läkemedelsförmånerna till ett likvärdigt utbytbart läkemedel som ingår i läkemedelsförmånerna. Även</w:t>
       </w:r>
       <w:r w:rsidR="00C65057" w:rsidRPr="00C65057">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C65057" w:rsidRPr="003530AA">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">ett läkemedel som enligt smittskyddslagen ska lämnas ut kostnadsfritt till patienten, ska bytas ut om det finns ett utbytbart läkemedel som TLV har fastställt pris för. </w:t>
       </w:r>
@@ -4844,59 +4639,51 @@
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="003530AA">
         <w:lastRenderedPageBreak/>
         <w:t>Förmånsberättigad</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="120774FA" w14:textId="77777777" w:rsidR="00C65057" w:rsidRPr="003530AA" w:rsidRDefault="00C65057" w:rsidP="00C65057">
       <w:r w:rsidRPr="003530AA">
         <w:t>Personer som är folkbokförda i Sverige är förmånsberättigad och har rätt till högkostnadsskydd. Därutöver finns det fler som är förmånsberättigad, se nedan (hämtat från lag 2002:160)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="431F472E" w14:textId="77777777" w:rsidR="00C65057" w:rsidRPr="003530AA" w:rsidRDefault="00C65057" w:rsidP="004F727F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="003530AA">
         <w:t>Försäkrade från länder inom EU/EES-området och Schweiz i följande fall.</w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
         <w:br/>
-        <w:t xml:space="preserve">För nödvändig vård vid uppvisande av EU-kort eller provisoriskt intyg. Det är förskrivaren som avgör om vården ska betraktas som nödvändig. Med nödvändig vård menas att vården inte ska kunna vänta tills den försäkrade kommer hem till det land som normalt ansvarar för vården. Syftet med resan får inte heller ha varit att söka vård. Då är det </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> fråga om planerad vård.</w:t>
+        <w:t>För nödvändig vård vid uppvisande av EU-kort eller provisoriskt intyg. Det är förskrivaren som avgör om vården ska betraktas som nödvändig. Med nödvändig vård menas att vården inte ska kunna vänta tills den försäkrade kommer hem till det land som normalt ansvarar för vården. Syftet med resan får inte heller ha varit att söka vård. Då är det istället fråga om planerad vård.</w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
         <w:br/>
         <w:t>Om klartecken har getts i förväg från försäkringslandet omfattas även planerad vård. Patienten behöver då visa upp intyg om detta. Om klartecken från försäkringslandet inte har getts i förväg omfattas inte planerad vård av läkemedelsförmånerna.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21FA8312" w14:textId="77777777" w:rsidR="00C65057" w:rsidRPr="004F727F" w:rsidRDefault="00C65057" w:rsidP="004F727F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F727F">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pensionärer med svensk pension som är bosatta i ett annat EU/EES-land eller Schweiz, och som kan visa upp ett särskilt intyg från Försäkringskassan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2283131F" w14:textId="77777777" w:rsidR="00C65057" w:rsidRPr="004F727F" w:rsidRDefault="00C65057" w:rsidP="004F727F">
@@ -4921,76 +4708,68 @@
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="003530AA">
         <w:t>Makulering av E-recept</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10992EC3" w14:textId="77777777" w:rsidR="00C65057" w:rsidRDefault="00C65057" w:rsidP="00C65057">
       <w:r w:rsidRPr="003530AA">
         <w:t xml:space="preserve">E-recept ska i första hand makuleras elektroniskt via Melior, vilket innebär att receptet görs ogiltigt i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003530AA">
         <w:t>eHälsomyndighetens</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003530AA">
         <w:t xml:space="preserve"> system och ev. kvarvarande uttag stoppas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FA3B87E" w14:textId="77777777" w:rsidR="00C65057" w:rsidRDefault="00C65057" w:rsidP="00C65057">
       <w:r w:rsidRPr="003530AA">
         <w:t>Om makuleringen inte kan genomföras helt eller delvis får användaren en dialogruta med information om orsaken</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> och makulering görs då lokalt i </w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> Detta innebär att receptet endast makuleras i Melior och att </w:t>
+        <w:t xml:space="preserve"> och makulering görs då lokalt i Melior</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003530AA">
+        <w:t xml:space="preserve">.. Detta innebär att receptet endast makuleras i Melior och att </w:t>
       </w:r>
       <w:r>
         <w:t>förskrivaren</w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
         <w:t xml:space="preserve"> även måste kontakta lokalt apotek för att göra makuleringen komplett och förhindra uttag på receptet. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26E9A8D2" w14:textId="77777777" w:rsidR="00C65057" w:rsidRPr="003530AA" w:rsidRDefault="00C65057" w:rsidP="00C65057">
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">I de fall e-receptet inte är utfärdat i Melior kan det i stället avslutas via </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="006D5D64">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Förskrivningskollen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F4FCCDE" w14:textId="77777777" w:rsidR="00C61C0D" w:rsidRPr="003530AA" w:rsidRDefault="00C61C0D" w:rsidP="00C61C0D">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:bookmarkStart w:id="314" w:name="_Toc256000442"/>
       <w:bookmarkStart w:id="315" w:name="_Toc256000400"/>
       <w:bookmarkStart w:id="316" w:name="_Toc256000358"/>
       <w:bookmarkStart w:id="317" w:name="_Toc256000316"/>
       <w:bookmarkStart w:id="318" w:name="_Toc256000274"/>
       <w:bookmarkStart w:id="319" w:name="_Toc256000035"/>
       <w:bookmarkStart w:id="320" w:name="_Toc524080357"/>
       <w:bookmarkStart w:id="321" w:name="_Toc525659239"/>
       <w:bookmarkStart w:id="322" w:name="_Toc532909513"/>
       <w:bookmarkStart w:id="323" w:name="_Toc532984157"/>
@@ -5034,62 +4813,54 @@
       <w:r w:rsidRPr="003530AA">
         <w:t>Läkemedel som inte kan dosdispenseras eller som ska användas tillfälligt alternativt vid behov förskrivs som helförpackning i Pascal. Patienten får då läkemedlet i originalförpackning likt expedition av E-recept. Patienten behöver uppmärksammas på att läkemedel som förskrivs som helförpackning, aldrig levereras med automatik utan behöver hämtas på lokalt apotek alternativt beställas från dosleverantören. Hämtning på lokalt apotek kan göras omgående efter förskrivning. För läkemedel som enbart ska användas under begränsad tid anges utsättningsdatum vid insättning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6949801E" w14:textId="77777777" w:rsidR="00C61C0D" w:rsidRPr="003530AA" w:rsidRDefault="00C61C0D" w:rsidP="00C61C0D">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003530AA">
         <w:t xml:space="preserve">Dokumentera i patientens journalmapp att patienten har dosexpedierade läkemedel i hemmet genom att tända Dosikonen via ett val i menyraden Läkemedel. Vid förskrivning av nya recept och förnyelse av recept på patient där Dosikonen är aktiverad visas ett meddelande att patienten har dosdispenserande läkemedel i öppenvård. Via Dosikonen sker ett uthopp till Pascals startsida för inloggning med SITHS-kort. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43C4E7A6" w14:textId="77777777" w:rsidR="00C61C0D" w:rsidRPr="003530AA" w:rsidRDefault="00C61C0D" w:rsidP="00C61C0D">
       <w:r w:rsidRPr="003530AA">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Aktuella ordinationer</w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
         <w:t xml:space="preserve"> behöver uppdateras i samband med förskrivning eller justering i Pascal</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> förskrivning via Pascal inte syns i </w:t>
+        <w:t xml:space="preserve"> eftersom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003530AA">
+        <w:t xml:space="preserve"> att förskrivning via Pascal inte syns i </w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Aktuella ordinationer</w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
         <w:t xml:space="preserve"> eller </w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>receptmodulen</w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
         <w:t xml:space="preserve"> i Melior</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -5256,51 +5027,51 @@
     <w:p w14:paraId="2568A9C0" w14:textId="18F4B69C" w:rsidR="00FB6947" w:rsidRPr="003530AA" w:rsidRDefault="00C61C0D" w:rsidP="00FB6947">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003530AA">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid utskrivning från slutenvård ska </w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>läkemedelsberättelse</w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> dokumenteras enligt riktlinje </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="00A40CC4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Läkemedelsgenomgång och läkemedelsberättelse på SÄS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003530AA">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Utskrivningsmeddelande</w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> och </w:t>
@@ -5309,51 +5080,51 @@
         <w:rPr>
           <w:i/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>epikris</w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ska innehålla </w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>läkemedelsberättelsen</w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> som beskriver de förändringar som skett i patientens läkemedelsbehandling. För nyinsatta och dosförändrade preparat ska det framgå förväntad behandlingslängd samt vem som ansvarar för uppföljning av behandlingen i enlighet med </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="00A40CC4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Riktlinje för tillämpning av Socialstyrelsens nya föreskrifter för läkemedelshantering gällande ordination och delegation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003530AA">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. För ev. tillfälliga utsättningar av läkemedel</w:t>
       </w:r>
       <w:r w:rsidR="00FB6947" w:rsidRPr="00FB6947">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FB6947" w:rsidRPr="003530AA">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>behöver det framgå vem som ansvarar för ställningstagande om återinsättande eller avslut.</w:t>
       </w:r>
@@ -5853,72 +5624,72 @@
       <w:bookmarkEnd w:id="378"/>
       <w:bookmarkEnd w:id="379"/>
       <w:bookmarkEnd w:id="380"/>
       <w:bookmarkEnd w:id="381"/>
       <w:bookmarkEnd w:id="382"/>
       <w:bookmarkEnd w:id="383"/>
       <w:bookmarkEnd w:id="384"/>
       <w:bookmarkEnd w:id="385"/>
       <w:bookmarkEnd w:id="386"/>
       <w:bookmarkEnd w:id="387"/>
       <w:bookmarkEnd w:id="388"/>
       <w:bookmarkEnd w:id="389"/>
       <w:bookmarkEnd w:id="390"/>
     </w:p>
     <w:p w14:paraId="1E9BCAAE" w14:textId="77777777" w:rsidR="00FB6947" w:rsidRDefault="00FB6947" w:rsidP="00FB6947">
       <w:r w:rsidRPr="003530AA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Hemskrivningsinformation</w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
         <w:t xml:space="preserve"> delges patienten vid utskrivning från akutmottagning i enlighet med </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="007B1F9F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Gemensam riktlinje om in- och utskrivning från sluten hälso- och sjukvård</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7078B80A" w14:textId="77777777" w:rsidR="00041345" w:rsidRPr="003530AA" w:rsidRDefault="00041345" w:rsidP="00041345">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003530AA">
         <w:t xml:space="preserve">Planerad uppföljning/avslut av ev. förändringar ska dokumenteras i enlighet med </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidRPr="00A40CC4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Riktlinje för tillämpning av Socialstyrelsens nya föreskrifter för läkemedelshantering gällande ordination och delegation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003530AA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="623939A3" w14:textId="77777777" w:rsidR="00041345" w:rsidRPr="003530AA" w:rsidRDefault="00041345" w:rsidP="00041345">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:bookmarkStart w:id="391" w:name="_Toc256000446"/>
       <w:bookmarkStart w:id="392" w:name="_Toc256000404"/>
       <w:bookmarkStart w:id="393" w:name="_Toc256000362"/>
       <w:bookmarkStart w:id="394" w:name="_Toc256000320"/>
       <w:bookmarkStart w:id="395" w:name="_Toc256000278"/>
       <w:bookmarkStart w:id="396" w:name="_Toc256000040"/>
       <w:bookmarkStart w:id="397" w:name="_Toc524080361"/>
       <w:bookmarkStart w:id="398" w:name="_Toc525659243"/>
       <w:bookmarkStart w:id="399" w:name="_Toc532909517"/>
       <w:bookmarkStart w:id="400" w:name="_Toc532984161"/>
@@ -6471,85 +6242,53 @@
       <w:bookmarkEnd w:id="498"/>
       <w:bookmarkEnd w:id="499"/>
       <w:bookmarkEnd w:id="500"/>
       <w:bookmarkEnd w:id="501"/>
       <w:bookmarkEnd w:id="502"/>
       <w:bookmarkEnd w:id="503"/>
       <w:bookmarkEnd w:id="504"/>
       <w:bookmarkEnd w:id="505"/>
       <w:bookmarkEnd w:id="506"/>
       <w:bookmarkEnd w:id="507"/>
       <w:bookmarkEnd w:id="508"/>
       <w:bookmarkEnd w:id="509"/>
     </w:p>
     <w:p w14:paraId="26E84D87" w14:textId="77777777" w:rsidR="0066473B" w:rsidRPr="003530AA" w:rsidRDefault="0066473B" w:rsidP="0066473B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003530AA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">I Melior finns en knapp som benämns ”Synonym”. Funktionen innebär dock endast att aktuell </w:t>
-[...33 lines deleted...]
-      <w:hyperlink r:id="rId35" w:history="1">
+        <w:t xml:space="preserve">I Melior finns en knapp som benämns ”Synonym”. Funktionen innebär dock endast att aktuell grupp visas i ATC-trädet, och innebär inte att preparaten är utbytbara. För utbytbarhet av preparat hänvisas användaren istället till </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidRPr="003D2FA1">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="Calibri"/>
           </w:rPr>
           <w:t>Fass.se</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003530AA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38F2ECFD" w14:textId="77777777" w:rsidR="0066473B" w:rsidRPr="003530AA" w:rsidRDefault="0066473B" w:rsidP="0066473B">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:bookmarkStart w:id="510" w:name="_Toc256000453"/>
       <w:bookmarkStart w:id="511" w:name="_Toc256000411"/>
       <w:bookmarkStart w:id="512" w:name="_Toc256000369"/>
       <w:bookmarkStart w:id="513" w:name="_Toc256000327"/>
       <w:bookmarkStart w:id="514" w:name="_Toc256000285"/>
@@ -6748,67 +6487,59 @@
       <w:bookmarkEnd w:id="549"/>
       <w:bookmarkEnd w:id="550"/>
       <w:bookmarkEnd w:id="551"/>
       <w:bookmarkEnd w:id="552"/>
       <w:bookmarkEnd w:id="553"/>
       <w:bookmarkEnd w:id="554"/>
       <w:bookmarkEnd w:id="555"/>
       <w:bookmarkEnd w:id="556"/>
       <w:bookmarkEnd w:id="557"/>
       <w:bookmarkEnd w:id="558"/>
     </w:p>
     <w:p w14:paraId="3FE10FA9" w14:textId="77777777" w:rsidR="00BA07D5" w:rsidRPr="003530AA" w:rsidRDefault="00BA07D5" w:rsidP="00BA07D5">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:t>Utbildning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3822AD46" w14:textId="77777777" w:rsidR="00BA07D5" w:rsidRPr="003530AA" w:rsidRDefault="00BA07D5" w:rsidP="00BA07D5">
       <w:r w:rsidRPr="003530AA">
         <w:t xml:space="preserve">Varje ny medarbetare som ska ordinera läkemedel i Melior på SÄS ska under sin introduktion genomgå utbildning i Melior, oavsett tidigare erfarenheter från andra arbetsplatser. För att säkerställa en utbildning av hög klass och som är uppdaterad, heltäckande och i enlighet med SÄS övergripande riktlinjer, har uppdrag givits till </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Informationssystem </w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> ge dessa utbildningar. Det åligger anställande chef att tillse att nya medarbetare går denna utbildning. Ingen annan utbildning i Melior får anordnas eller ges på SÄS.</w:t>
+        <w:t xml:space="preserve">Informationssystem IT </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003530AA">
+        <w:t xml:space="preserve"> att ge dessa utbildningar. Det åligger anställande chef att tillse att nya medarbetare går denna utbildning. Ingen annan utbildning i Melior får anordnas eller ges på SÄS.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Dessa utbildningar finns att hitta på </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidRPr="09D0CE03">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Lärportalen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="255E18F8" w14:textId="77777777" w:rsidR="00BA07D5" w:rsidRPr="003530AA" w:rsidRDefault="00BA07D5" w:rsidP="00BA07D5">
       <w:r>
         <w:t xml:space="preserve">På SÄS kan Sjukvårdsapotek VGR SÄS vara behjälpliga med att hålla introduktionsutbildning i Pascal på förfrågan. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25F0A0F6" w14:textId="77777777" w:rsidR="00BA07D5" w:rsidRPr="003530AA" w:rsidRDefault="00BA07D5" w:rsidP="00BA07D5">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:bookmarkStart w:id="568" w:name="_Toc256000457"/>
       <w:bookmarkStart w:id="569" w:name="_Toc256000415"/>
       <w:bookmarkStart w:id="570" w:name="_Toc256000373"/>
       <w:bookmarkStart w:id="571" w:name="_Toc256000331"/>
       <w:bookmarkStart w:id="572" w:name="_Toc256000289"/>
@@ -6922,59 +6653,51 @@
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D2FA1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>För innehållet svarar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00AC08FC" w14:textId="77777777" w:rsidR="00BA07D5" w:rsidRDefault="00BA07D5" w:rsidP="00BA07D5">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jerker Nilsson, chefläkare, SÄS </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Gunilla Rosquist, klinisk apotekare, Sjukvårdsapoteket VGR/SÄS</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">Frida Borg, systemförvaltare Melior, </w:t>
-[...7 lines deleted...]
-        <w:t>, SÄS</w:t>
+        <w:t>Frida Borg, systemförvaltare Melior, Informationssystem  IT, SÄS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62E15EF2" w14:textId="77777777" w:rsidR="00BA07D5" w:rsidRPr="003D2FA1" w:rsidRDefault="00BA07D5" w:rsidP="00BA07D5">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D2FA1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Remissinstanser, utgåva1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42A3D9D4" w14:textId="3D4CD5B4" w:rsidR="00242D63" w:rsidRPr="002D0973" w:rsidRDefault="00BA07D5" w:rsidP="002D0973">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:rPr>
@@ -7002,560 +6725,560 @@
     <w:p w14:paraId="188AE2C8" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="000D04ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="600" w:name="_Toc100327195"/>
       <w:bookmarkStart w:id="601" w:name="_Toc181866764"/>
       <w:bookmarkStart w:id="602" w:name="_Toc223694979"/>
       <w:r w:rsidRPr="000D04ED">
         <w:t>Källförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="600"/>
       <w:bookmarkEnd w:id="601"/>
       <w:bookmarkEnd w:id="602"/>
     </w:p>
     <w:p w14:paraId="340340B1" w14:textId="77777777" w:rsidR="002D0973" w:rsidRDefault="002D0973" w:rsidP="002D0973">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="003530AA">
         <w:t>Regiongemensam rutin för läkemedelshantering. Västra Götalandsregionen</w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidRPr="00AB4DD7">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/lakemedel/lakemedelshantering</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6D57CACA" w14:textId="4614D812" w:rsidR="002D0973" w:rsidRPr="003530AA" w:rsidRDefault="002D0973" w:rsidP="002D0973">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidRPr="00F06A6D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Doshandbok Västra Götalandsregionen</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4B8A6C7A" w14:textId="0F05CF73" w:rsidR="002D0973" w:rsidRDefault="002D0973" w:rsidP="002D0973">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidRPr="000D2AF3">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Regional medicinsk riktlinje Läkemedel Öppenvårdsdos</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="18705FA9" w14:textId="77777777" w:rsidR="002D0973" w:rsidRPr="003530AA" w:rsidRDefault="002D0973" w:rsidP="002D0973">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:hyperlink r:id="rId40" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidRPr="00AB4DD7">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Pascal handbok.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003530AA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003530AA">
         <w:t>Inera</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="2A1299FB" w14:textId="77777777" w:rsidR="002D0973" w:rsidRDefault="002D0973" w:rsidP="002D0973">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="003530AA">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ordination och hantering av läkemedel i hälso- och sjukvården</w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">HSLF-FS 2017:37). </w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
         <w:t>Socialstyrelsens författningssamling</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
+      <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidRPr="00372DAA">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://www.socialstyrelsen.se/kunskapsstod-och-regler/regler-och-riktlinjer/foreskrifter-och-allmanna-rad/konsoliderade-foreskrifter/201737-om-ordination-och-hantering-av-lakemedel-i-halso--och-sjukvarden/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="26AA05E1" w14:textId="77777777" w:rsidR="002D0973" w:rsidRPr="003530AA" w:rsidRDefault="002D0973" w:rsidP="002D0973">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="003530AA">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Läkemedelsgenomgång och läkemedelsberättelse på SÄS.</w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
         <w:t xml:space="preserve"> Sjukhusövergripande SÄS</w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
-[...14 lines deleted...]
-      </w:pPr>
       <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidRPr="003D2FA1">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
+          <w:t>http://hittadokument.vgregion.se/sas</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="003530AA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63B05E74" w14:textId="77777777" w:rsidR="002D0973" w:rsidRPr="003530AA" w:rsidRDefault="002D0973" w:rsidP="002D0973">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId44" w:history="1">
+        <w:r w:rsidRPr="003D2FA1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
           <w:t>Riktlinje för tillämpning av Socialstyrelsens nya föreskrifter för läkemedelshantering gällande ordination och delegation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003530AA">
         <w:t>. Västra Götalandsregionen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0024808E" w14:textId="77777777" w:rsidR="002D0973" w:rsidRDefault="002D0973" w:rsidP="002D0973">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:hyperlink r:id="rId44" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Regional rutin för spädning av intravenösa läkemedel vuxna VGR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="13647718" w14:textId="77777777" w:rsidR="002D0973" w:rsidRDefault="002D0973" w:rsidP="002D0973">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:hyperlink r:id="rId45" w:history="1">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r w:rsidRPr="00537E26">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Preoperativ handläggning - Dokumentation i Melior</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="10398D58" w14:textId="77777777" w:rsidR="002D0973" w:rsidRDefault="002D0973" w:rsidP="002D0973">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="003530AA">
         <w:lastRenderedPageBreak/>
         <w:t>Instruktioner om licenshantering.</w:t>
       </w:r>
       <w:bookmarkStart w:id="603" w:name="_Bilaga_1_–"/>
       <w:bookmarkEnd w:id="603"/>
       <w:r w:rsidRPr="003530AA">
         <w:t xml:space="preserve"> SÄS intranät under Vård/Läkemedel.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId46" w:history="1">
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r w:rsidRPr="009C6957">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/lakemedel/licenshantering</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0AF01E9A" w14:textId="77777777" w:rsidR="002D0973" w:rsidRPr="003530AA" w:rsidRDefault="002D0973" w:rsidP="002D0973">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="003530AA">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Preoperativa förberedelser för operationsavdelningarna vid Södra Älvsborgs Sjukhus. Sjukhusövergripande </w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
         <w:t>riktlinje, SÄS</w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId47" w:history="1">
+      <w:hyperlink r:id="rId48" w:history="1">
         <w:r w:rsidRPr="003D2FA1">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>http://hittadokument.vgregion.se/sas</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="38D2B75E" w14:textId="77777777" w:rsidR="002D0973" w:rsidRPr="003D79C1" w:rsidRDefault="002D0973" w:rsidP="002D0973">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00BD52A5">
         <w:t>Hyperglykemi vid akut sjukdom. Sjukhusövergripande riktlinje, SÄS</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD52A5">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId48" w:history="1">
+      <w:hyperlink r:id="rId49" w:history="1">
         <w:r w:rsidRPr="00BD52A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>http://hittadokument.vgregion.se/sas</w:t>
         </w:r>
         <w:r w:rsidRPr="003D79C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="06D170BE" w14:textId="77777777" w:rsidR="002D0973" w:rsidRPr="003D79C1" w:rsidRDefault="002D0973" w:rsidP="002D0973">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:hyperlink r:id="rId49" w:history="1">
+      <w:hyperlink r:id="rId50" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00480A9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Insuliner</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00480A9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>, utbytbara</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2BDEDBAD" w14:textId="77777777" w:rsidR="002D0973" w:rsidRPr="00BD52A5" w:rsidRDefault="002D0973" w:rsidP="002D0973">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:hyperlink r:id="rId50" w:history="1">
+      <w:hyperlink r:id="rId51" w:history="1">
         <w:r w:rsidRPr="00BD52A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve">Gränsdragning mellan </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00BD52A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Cytobase</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00BD52A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> och Melior</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BD52A5">
         <w:t>. Regional rutin., Objekt ordination och förskrivning, Västra Götalandsregionen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F9E4D99" w14:textId="77777777" w:rsidR="002D0973" w:rsidRDefault="002D0973" w:rsidP="002D0973">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003530AA">
         <w:t>ePed</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003530AA">
         <w:t xml:space="preserve"> -Läkemedelsinformation till patienter under 18 år. Vårdgivarwebben, Västra Götalandsregionen</w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId51" w:history="1">
+      <w:hyperlink r:id="rId52" w:history="1">
         <w:r w:rsidRPr="003D2FA1">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/lakemedel/eped/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1713A094" w14:textId="77777777" w:rsidR="002D0973" w:rsidRPr="003530AA" w:rsidRDefault="002D0973" w:rsidP="002D0973">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:hyperlink r:id="rId52" w:history="1">
+      <w:hyperlink r:id="rId53" w:history="1">
         <w:r w:rsidRPr="002552FB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Ordinationsmallar i Melior, SÄS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="670417DE" w14:textId="77777777" w:rsidR="002D0973" w:rsidRPr="00BD52A5" w:rsidRDefault="002D0973" w:rsidP="002D0973">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="003530AA">
         <w:t xml:space="preserve">Ordination och hantering av läkemedel i hälso- och sjukvård enligt </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD52A5">
         <w:t>HSLFFS 2017:37, SÄS. Sjukhusövergripande riktlinje, SÄS</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD52A5">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId53" w:history="1">
+      <w:hyperlink r:id="rId54" w:history="1">
         <w:r w:rsidRPr="00BD52A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>http://hittadokument.vgregion.se/sas</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="23149224" w14:textId="77777777" w:rsidR="002D0973" w:rsidRDefault="002D0973" w:rsidP="002D0973">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="003530AA">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Varningar och begränsning av vårdinsats i Melior</w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Sjukhusövergripande </w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
         <w:t>rutin, SÄS</w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId54" w:history="1">
+      <w:hyperlink r:id="rId55" w:history="1">
         <w:r w:rsidRPr="003D2FA1">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>http://hittadokument.vgregion.se/sas</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003530AA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67373788" w14:textId="77777777" w:rsidR="002D0973" w:rsidRPr="003530AA" w:rsidRDefault="002D0973" w:rsidP="002D0973">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nationella läkemedelslistan, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>eHälsomyndigheten</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId55" w:history="1">
+      <w:hyperlink r:id="rId56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://www.ehalsomyndigheten.se/yrkesverksam/nationella-lakemedelslistan/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4C5A4F0C" w14:textId="1DF7F6DF" w:rsidR="002D0973" w:rsidRPr="003D2FA1" w:rsidRDefault="002D0973" w:rsidP="002D0973">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:hyperlink r:id="rId56">
+      <w:hyperlink r:id="rId57">
         <w:r w:rsidRPr="67097D16">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Förskrivning av läkemedel till patient vid överföring mellan vårdenheter</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="67097D16">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F9755C1" w14:textId="77777777" w:rsidR="002D0973" w:rsidRDefault="002D0973" w:rsidP="002D0973">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="007B1F9F">
         <w:t>Gemensam riktlinje om in- och utskrivning från sluten hälso- och sjukvård i Västra Götaland</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Vårdsamverkan </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Västra Götaland.</w:t>
       </w:r>
       <w:r w:rsidRPr="007B1F9F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57" w:history="1">
+      <w:hyperlink r:id="rId58" w:history="1">
         <w:r w:rsidRPr="009C6957">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://www.vardsamverkan.se/omraden/trygg-och-effektiv-utskrivning-fran-sluten-vard</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2BC19126" w14:textId="77777777" w:rsidR="002D0973" w:rsidRDefault="002D0973" w:rsidP="002D0973">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:hyperlink r:id="rId58" w:history="1">
+      <w:hyperlink r:id="rId59" w:history="1">
         <w:r w:rsidRPr="006D5D64">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Förskrivningskollen • E-hälsomyndigheten</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3BEA35F2" w14:textId="77777777" w:rsidR="002D0973" w:rsidRDefault="002D0973" w:rsidP="002D0973">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="003530AA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ass</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59" w:history="1">
+      <w:hyperlink r:id="rId60" w:history="1">
         <w:r w:rsidRPr="009616A9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="Calibri"/>
           </w:rPr>
           <w:t>www.fass.se</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="32178FEB" w14:textId="77777777" w:rsidR="002D0973" w:rsidRDefault="002D0973" w:rsidP="002D0973">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:hyperlink r:id="rId60" w:history="1">
+      <w:hyperlink r:id="rId61" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve">Länk till nätbaserad </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Meliorutbildning</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> på </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
@@ -7573,3021 +7296,250 @@
     <w:p w14:paraId="23246845" w14:textId="08CE06B1" w:rsidR="002D0973" w:rsidRPr="002D0973" w:rsidRDefault="002D0973" w:rsidP="002D0973">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D0973">
         <w:t>Personnummerhantering i Melior. Sjukhusövergripande riktlinje, SÄS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46C0F35C" w14:textId="4A757EEE" w:rsidR="002D0973" w:rsidRPr="0056625D" w:rsidRDefault="002D0973" w:rsidP="002D0973">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1355" w:firstLine="357"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId61">
+      <w:hyperlink r:id="rId62">
         <w:r w:rsidRPr="09D0CE03">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>http://hittadokument.vgregion.se/sas</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="105684E7" w14:textId="058F3862" w:rsidR="00FA60CA" w:rsidRDefault="002D0973" w:rsidP="002D0973">
+    <w:p w14:paraId="105684E7" w14:textId="3D8A78B0" w:rsidR="00F10C3D" w:rsidRDefault="002D0973" w:rsidP="002D0973">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId63" w:history="1">
+        <w:r w:rsidRPr="007F036E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>E-recept till patient med reservnummer eller samordningsnummer, SÄS</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0444D4A1" w14:textId="77777777" w:rsidR="00F10C3D" w:rsidRDefault="00F10C3D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2148EFD2" w14:textId="3A1B4111" w:rsidR="00FA60CA" w:rsidRDefault="00C93E72" w:rsidP="00C93E72">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
         <w:sectPr w:rsidR="00FA60CA" w:rsidSect="00B96AFF">
-          <w:headerReference w:type="default" r:id="rId62"/>
-[...3 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId66"/>
+          <w:headerReference w:type="default" r:id="rId64"/>
+          <w:footerReference w:type="even" r:id="rId65"/>
+          <w:footerReference w:type="default" r:id="rId66"/>
+          <w:headerReference w:type="first" r:id="rId67"/>
+          <w:footerReference w:type="first" r:id="rId68"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
-      <w:hyperlink r:id="rId67" w:history="1">
-[...21 lines deleted...]
-      <w:bookmarkStart w:id="607" w:name="_Toc223694980"/>
       <w:r w:rsidRPr="000E398C">
         <w:rPr>
           <w:rStyle w:val="Rubrik2Char"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Bilaga 1 - Flödesschema: Inskrivning och ordination i</w:t>
-[...4 lines deleted...]
-          <w:kern w:val="32"/>
+        <w:t>Bilaga 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Rubrik2Char"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F47856">
-[...1 lines deleted...]
-          <w:kern w:val="32"/>
+      <w:r w:rsidRPr="000E398C">
+        <w:rPr>
+          <w:rStyle w:val="Rubrik2Char"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>slutenvård</w:t>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Rubrik2Char"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>läkemedel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E398C">
+        <w:rPr>
+          <w:rStyle w:val="Rubrik2Char"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Inskrivning </w:t>
+      </w:r>
+      <w:r w:rsidR="00046C78">
+        <w:object w:dxaOrig="8926" w:dyaOrig="12631" w14:anchorId="197FCED7">
+          <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+            <v:stroke joinstyle="miter"/>
+            <v:formulas>
+              <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+              <v:f eqn="sum @0 1 0"/>
+              <v:f eqn="sum 0 0 @1"/>
+              <v:f eqn="prod @2 1 2"/>
+              <v:f eqn="prod @3 21600 pixelWidth"/>
+              <v:f eqn="prod @3 21600 pixelHeight"/>
+              <v:f eqn="sum @0 0 1"/>
+              <v:f eqn="prod @6 1 2"/>
+              <v:f eqn="prod @7 21600 pixelWidth"/>
+              <v:f eqn="sum @8 21600 0"/>
+              <v:f eqn="prod @7 21600 pixelHeight"/>
+              <v:f eqn="sum @10 21600 0"/>
+            </v:formulas>
+            <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+            <o:lock v:ext="edit" aspectratio="t"/>
+          </v:shapetype>
+          <v:shape id="_x0000_i1031" type="#_x0000_t75" style="width:446.25pt;height:631.5pt" o:ole="">
+            <v:imagedata r:id="rId69" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="AcroExch.Document.DC" ShapeID="_x0000_i1031" DrawAspect="Content" ObjectID="_1851224972" r:id="rId70"/>
+        </w:object>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75614834" w14:textId="2F83B6EF" w:rsidR="0028114F" w:rsidRPr="004F278A" w:rsidRDefault="0028114F" w:rsidP="00C93E72">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="604" w:name="_Toc256000461"/>
+      <w:bookmarkStart w:id="605" w:name="_Toc256000419"/>
+      <w:bookmarkStart w:id="606" w:name="_Toc256000377"/>
+      <w:bookmarkStart w:id="607" w:name="_Toc256000335"/>
+      <w:bookmarkStart w:id="608" w:name="_Toc256000293"/>
+      <w:bookmarkStart w:id="609" w:name="_Toc532984176"/>
+      <w:bookmarkStart w:id="610" w:name="_Toc532987767"/>
+      <w:bookmarkStart w:id="611" w:name="_Toc256000127"/>
+      <w:bookmarkStart w:id="612" w:name="_Toc256000193"/>
+      <w:bookmarkStart w:id="613" w:name="_Toc256000256"/>
+      <w:bookmarkStart w:id="614" w:name="_Toc73355342"/>
+      <w:bookmarkStart w:id="615" w:name="_Toc73431044"/>
+      <w:bookmarkStart w:id="616" w:name="_Toc223694981"/>
+      <w:bookmarkStart w:id="617" w:name="_Toc402029777"/>
+      <w:bookmarkStart w:id="618" w:name="_Toc402175018"/>
+      <w:bookmarkStart w:id="619" w:name="_Toc403737968"/>
+      <w:bookmarkStart w:id="620" w:name="_Toc418686670"/>
+      <w:bookmarkStart w:id="621" w:name="_Toc460320048"/>
+      <w:bookmarkStart w:id="622" w:name="_Toc256000033"/>
+      <w:bookmarkStart w:id="623" w:name="_Toc256000076"/>
+      <w:bookmarkStart w:id="624" w:name="_Toc460595314"/>
+      <w:bookmarkStart w:id="625" w:name="_Toc256000119"/>
+      <w:bookmarkStart w:id="626" w:name="_Toc256000162"/>
+      <w:bookmarkStart w:id="627" w:name="_Toc256000205"/>
+      <w:bookmarkStart w:id="628" w:name="_Toc256000248"/>
+      <w:bookmarkStart w:id="629" w:name="_Toc517790301"/>
+      <w:bookmarkStart w:id="630" w:name="_Toc517790516"/>
+      <w:r w:rsidRPr="004F278A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bilaga 2 - Doseringstider som genererar klockslag</w:t>
       </w:r>
       <w:bookmarkEnd w:id="604"/>
       <w:bookmarkEnd w:id="605"/>
       <w:bookmarkEnd w:id="606"/>
       <w:bookmarkEnd w:id="607"/>
-    </w:p>
-[...2854 lines deleted...]
-      </w:r>
+      <w:bookmarkEnd w:id="608"/>
+      <w:bookmarkEnd w:id="609"/>
+      <w:bookmarkEnd w:id="610"/>
+      <w:bookmarkEnd w:id="611"/>
+      <w:bookmarkEnd w:id="612"/>
+      <w:bookmarkEnd w:id="613"/>
+      <w:bookmarkEnd w:id="614"/>
+      <w:bookmarkEnd w:id="615"/>
+      <w:bookmarkEnd w:id="616"/>
+    </w:p>
+    <w:p w14:paraId="301BDBF1" w14:textId="77777777" w:rsidR="0028114F" w:rsidRPr="003530AA" w:rsidRDefault="0028114F" w:rsidP="0028114F">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003530AA">
+        <w:t>Doseringstider</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="617"/>
+      <w:bookmarkEnd w:id="618"/>
+      <w:bookmarkEnd w:id="619"/>
       <w:bookmarkEnd w:id="620"/>
       <w:bookmarkEnd w:id="621"/>
       <w:bookmarkEnd w:id="622"/>
       <w:bookmarkEnd w:id="623"/>
       <w:bookmarkEnd w:id="624"/>
       <w:bookmarkEnd w:id="625"/>
       <w:bookmarkEnd w:id="626"/>
       <w:bookmarkEnd w:id="627"/>
       <w:bookmarkEnd w:id="628"/>
       <w:bookmarkEnd w:id="629"/>
       <w:bookmarkEnd w:id="630"/>
-      <w:bookmarkEnd w:id="631"/>
-[...22 lines deleted...]
-      <w:bookmarkEnd w:id="646"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7583" w:type="dxa"/>
         <w:tblInd w:w="907" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:right w:w="61" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Bilaga 2, doseringstider som genererar klockslag"/>
         <w:tblDescription w:val="Tabellen beskriver dosering och klockslag för läkemedelsdoser fördelat över dygnet."/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1217"/>
         <w:gridCol w:w="2076"/>
         <w:gridCol w:w="4290"/>
       </w:tblGrid>
       <w:tr w:rsidR="0028114F" w:rsidRPr="003530AA" w14:paraId="5B6918C0" w14:textId="77777777" w:rsidTr="00C740BB">
         <w:trPr>
           <w:trHeight w:val="302"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="dxa"/>
@@ -11935,651 +8887,651 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="57EE8B42" w14:textId="4E59BEDA" w:rsidR="0001639E" w:rsidRDefault="0001639E" w:rsidP="009A32ED">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63FB9872" w14:textId="77777777" w:rsidR="0001639E" w:rsidRDefault="0001639E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="55B80718" w14:textId="77777777" w:rsidR="0001639E" w:rsidRPr="003530AA" w:rsidRDefault="0001639E" w:rsidP="0001639E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="647" w:name="_Toc256000462"/>
-[...15 lines deleted...]
-      <w:bookmarkStart w:id="663" w:name="_Toc223694982"/>
+      <w:bookmarkStart w:id="631" w:name="_Toc256000462"/>
+      <w:bookmarkStart w:id="632" w:name="_Toc256000420"/>
+      <w:bookmarkStart w:id="633" w:name="_Toc256000378"/>
+      <w:bookmarkStart w:id="634" w:name="_Toc256000336"/>
+      <w:bookmarkStart w:id="635" w:name="_Toc256000294"/>
+      <w:bookmarkStart w:id="636" w:name="_Toc256000065"/>
+      <w:bookmarkStart w:id="637" w:name="_Toc524080371"/>
+      <w:bookmarkStart w:id="638" w:name="_Toc525659259"/>
+      <w:bookmarkStart w:id="639" w:name="_Toc532909533"/>
+      <w:bookmarkStart w:id="640" w:name="_Toc532984177"/>
+      <w:bookmarkStart w:id="641" w:name="_Toc532987768"/>
+      <w:bookmarkStart w:id="642" w:name="_Toc256000128"/>
+      <w:bookmarkStart w:id="643" w:name="_Toc256000194"/>
+      <w:bookmarkStart w:id="644" w:name="_Toc256000257"/>
+      <w:bookmarkStart w:id="645" w:name="_Toc73355343"/>
+      <w:bookmarkStart w:id="646" w:name="_Toc73431045"/>
+      <w:bookmarkStart w:id="647" w:name="_Toc223694982"/>
       <w:r w:rsidRPr="003530AA">
         <w:lastRenderedPageBreak/>
         <w:t>Bilaga 3 - Begränsningar för e-recept</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="631"/>
+      <w:bookmarkEnd w:id="632"/>
+      <w:bookmarkEnd w:id="633"/>
+      <w:bookmarkEnd w:id="634"/>
+      <w:bookmarkEnd w:id="635"/>
+      <w:bookmarkEnd w:id="636"/>
+      <w:bookmarkEnd w:id="637"/>
+      <w:bookmarkEnd w:id="638"/>
+      <w:bookmarkEnd w:id="639"/>
+      <w:bookmarkEnd w:id="640"/>
+      <w:bookmarkEnd w:id="641"/>
+      <w:bookmarkEnd w:id="642"/>
+      <w:bookmarkEnd w:id="643"/>
+      <w:bookmarkEnd w:id="644"/>
+      <w:bookmarkEnd w:id="645"/>
+      <w:bookmarkEnd w:id="646"/>
       <w:bookmarkEnd w:id="647"/>
-      <w:bookmarkEnd w:id="648"/>
-[...14 lines deleted...]
-      <w:bookmarkEnd w:id="663"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8914" w:type="dxa"/>
         <w:tblInd w:w="562" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4111"/>
         <w:gridCol w:w="4803"/>
       </w:tblGrid>
       <w:tr w:rsidR="0001639E" w:rsidRPr="003530AA" w14:paraId="1EF04562" w14:textId="77777777" w:rsidTr="002D0973">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
           </w:tcPr>
           <w:p w14:paraId="0FF51098" w14:textId="77777777" w:rsidR="0001639E" w:rsidRPr="003530AA" w:rsidRDefault="0001639E" w:rsidP="0001639E">
             <w:pPr>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="664" w:name="_Toc517790304"/>
-            <w:bookmarkStart w:id="665" w:name="_Toc517790519"/>
+            <w:bookmarkStart w:id="648" w:name="_Toc517790304"/>
+            <w:bookmarkStart w:id="649" w:name="_Toc517790519"/>
             <w:r w:rsidRPr="003530AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Begränsning</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="664"/>
-            <w:bookmarkEnd w:id="665"/>
+            <w:bookmarkEnd w:id="648"/>
+            <w:bookmarkEnd w:id="649"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4803" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
           </w:tcPr>
           <w:p w14:paraId="478A47C6" w14:textId="77777777" w:rsidR="0001639E" w:rsidRPr="003530AA" w:rsidRDefault="0001639E" w:rsidP="0001639E">
             <w:pPr>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="666" w:name="_Toc517790305"/>
-            <w:bookmarkStart w:id="667" w:name="_Toc517790520"/>
+            <w:bookmarkStart w:id="650" w:name="_Toc517790305"/>
+            <w:bookmarkStart w:id="651" w:name="_Toc517790520"/>
             <w:r w:rsidRPr="003530AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Lösning</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="666"/>
-            <w:bookmarkEnd w:id="667"/>
+            <w:bookmarkEnd w:id="650"/>
+            <w:bookmarkEnd w:id="651"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0001639E" w:rsidRPr="003530AA" w14:paraId="090818A2" w14:textId="77777777" w:rsidTr="002D0973">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02A27AE6" w14:textId="77777777" w:rsidR="0001639E" w:rsidRPr="003530AA" w:rsidRDefault="0001639E" w:rsidP="00C740BB">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003530AA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Patienter utan namn- och/eller adressuppgifter (gatuadress, postnummer och ort)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4803" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E51892C" w14:textId="77777777" w:rsidR="0001639E" w:rsidRPr="003530AA" w:rsidRDefault="0001639E" w:rsidP="00C740BB">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="668" w:name="_Toc517790307"/>
-            <w:bookmarkStart w:id="669" w:name="_Toc517790522"/>
+            <w:bookmarkStart w:id="652" w:name="_Toc517790307"/>
+            <w:bookmarkStart w:id="653" w:name="_Toc517790522"/>
             <w:r w:rsidRPr="003530AA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Skriv pappersrecept.</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="668"/>
-            <w:bookmarkEnd w:id="669"/>
+            <w:bookmarkEnd w:id="652"/>
+            <w:bookmarkEnd w:id="653"/>
             <w:r w:rsidRPr="003530AA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Om adress saknas på reservnummerpatient – kontakta lo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>kal ansvarig för befolkningsregistret</w:t>
             </w:r>
             <w:r w:rsidRPr="003530AA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> eller Användarstöd SÄS.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0001639E" w:rsidRPr="003530AA" w14:paraId="0F62E071" w14:textId="77777777" w:rsidTr="002D0973">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16A5B973" w14:textId="77777777" w:rsidR="0001639E" w:rsidRPr="003530AA" w:rsidRDefault="0001639E" w:rsidP="00C740BB">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="670" w:name="_Toc517790308"/>
-            <w:bookmarkStart w:id="671" w:name="_Toc517790523"/>
+            <w:bookmarkStart w:id="654" w:name="_Toc517790308"/>
+            <w:bookmarkStart w:id="655" w:name="_Toc517790523"/>
             <w:r w:rsidRPr="5E0C0A4C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Patienter med reservnummer eller samordningsnummer</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="670"/>
-            <w:bookmarkEnd w:id="671"/>
+            <w:bookmarkEnd w:id="654"/>
+            <w:bookmarkEnd w:id="655"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4803" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6EC825E6" w14:textId="77777777" w:rsidR="0001639E" w:rsidRPr="0037457D" w:rsidRDefault="0001639E" w:rsidP="00C740BB">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="672" w:name="_Toc517790309"/>
-            <w:bookmarkStart w:id="673" w:name="_Toc517790524"/>
+            <w:bookmarkStart w:id="656" w:name="_Toc517790309"/>
+            <w:bookmarkStart w:id="657" w:name="_Toc517790524"/>
             <w:r w:rsidRPr="5E0C0A4C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Patienter med reservnummer eller samordningsnummer måste ha födelsedatum inlagt under </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="5E0C0A4C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Patientadm</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="5E0C0A4C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> i Melior. E-recept kan, när födelsedatum är fullständigt, skickas till specifikt apotek, inte till receptbrevlådan.</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="672"/>
-            <w:bookmarkEnd w:id="673"/>
+            <w:bookmarkEnd w:id="656"/>
+            <w:bookmarkEnd w:id="657"/>
             <w:r w:rsidRPr="5E0C0A4C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Se även </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r w:rsidRPr="00267CC3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>Personnummerhantering i Melior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="5E0C0A4C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> samt </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r w:rsidRPr="00EF2A9D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>E-recept till patient med reservnummer eller samordningsnummer, SÄS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0037457D">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0001639E" w:rsidRPr="003530AA" w14:paraId="6AC290E1" w14:textId="77777777" w:rsidTr="002D0973">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F491A81" w14:textId="77777777" w:rsidR="0001639E" w:rsidRPr="003530AA" w:rsidRDefault="0001639E" w:rsidP="00C740BB">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="674" w:name="_Toc517790310"/>
-            <w:bookmarkStart w:id="675" w:name="_Toc517790525"/>
+            <w:bookmarkStart w:id="658" w:name="_Toc517790310"/>
+            <w:bookmarkStart w:id="659" w:name="_Toc517790525"/>
             <w:r w:rsidRPr="5E0C0A4C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Det går inte att skicka e-recept på svenska medborgare som inte varit folkbokförda i Sverige på mer än 3 år</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="674"/>
-            <w:bookmarkEnd w:id="675"/>
+            <w:bookmarkEnd w:id="658"/>
+            <w:bookmarkEnd w:id="659"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4803" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="128A9D55" w14:textId="77777777" w:rsidR="0001639E" w:rsidRPr="003530AA" w:rsidRDefault="0001639E" w:rsidP="00C740BB">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="676" w:name="_Toc517790311"/>
-            <w:bookmarkStart w:id="677" w:name="_Toc517790526"/>
+            <w:bookmarkStart w:id="660" w:name="_Toc517790311"/>
+            <w:bookmarkStart w:id="661" w:name="_Toc517790526"/>
             <w:r w:rsidRPr="003530AA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Skriv pappersrecept.</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="676"/>
-            <w:bookmarkEnd w:id="677"/>
+            <w:bookmarkEnd w:id="660"/>
+            <w:bookmarkEnd w:id="661"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0001639E" w:rsidRPr="003530AA" w14:paraId="3064120C" w14:textId="77777777" w:rsidTr="002D0973">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="453D011F" w14:textId="77777777" w:rsidR="0001639E" w:rsidRPr="003530AA" w:rsidRDefault="0001639E" w:rsidP="00C740BB">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="678" w:name="_Toc517790312"/>
-            <w:bookmarkStart w:id="679" w:name="_Toc517790527"/>
+            <w:bookmarkStart w:id="662" w:name="_Toc517790312"/>
+            <w:bookmarkStart w:id="663" w:name="_Toc517790527"/>
             <w:r w:rsidRPr="003530AA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Licens- och </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003530AA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>extemporepreparat</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003530AA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> som ordineras på e-recept men saknas under ”Icke godkända” läkemedel i Melior.</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="678"/>
-            <w:bookmarkEnd w:id="679"/>
+            <w:bookmarkEnd w:id="662"/>
+            <w:bookmarkEnd w:id="663"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4803" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5060E5FE" w14:textId="77777777" w:rsidR="0001639E" w:rsidRPr="003530AA" w:rsidRDefault="0001639E" w:rsidP="00C740BB">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="680" w:name="_Toc517790313"/>
-            <w:bookmarkStart w:id="681" w:name="_Toc517790528"/>
+            <w:bookmarkStart w:id="664" w:name="_Toc517790313"/>
+            <w:bookmarkStart w:id="665" w:name="_Toc517790528"/>
             <w:r w:rsidRPr="003530AA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Använd ”Extempore e-förskrivning” respektive ”Licensläkemedel e-förskrivning” som finns under ”Icke godkända” läkemedel i Melior. Preparatnamn, beredningsform, styrka, dosering, antal förpackningar, samt hur preparatet ska beredas måste skrivas i anvisningsrutan. För att förskriva licenspreparat krävs en licensmotivering.</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="680"/>
-            <w:bookmarkEnd w:id="681"/>
+            <w:bookmarkEnd w:id="664"/>
+            <w:bookmarkEnd w:id="665"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0001639E" w:rsidRPr="003530AA" w14:paraId="232582A2" w14:textId="77777777" w:rsidTr="002D0973">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A1528DC" w14:textId="77777777" w:rsidR="0001639E" w:rsidRPr="003530AA" w:rsidRDefault="0001639E" w:rsidP="00C740BB">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="682" w:name="_Toc517790314"/>
-            <w:bookmarkStart w:id="683" w:name="_Toc517790529"/>
+            <w:bookmarkStart w:id="666" w:name="_Toc517790314"/>
+            <w:bookmarkStart w:id="667" w:name="_Toc517790529"/>
             <w:r w:rsidRPr="003530AA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Recept som skrivits ut via Pascal syns inte i receptmodulen i Melior.</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="682"/>
-            <w:bookmarkEnd w:id="683"/>
+            <w:bookmarkEnd w:id="666"/>
+            <w:bookmarkEnd w:id="667"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4803" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68CD32DF" w14:textId="77777777" w:rsidR="0001639E" w:rsidRPr="003530AA" w:rsidRDefault="0001639E" w:rsidP="00C740BB">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="684" w:name="_Toc517790315"/>
-            <w:bookmarkStart w:id="685" w:name="_Toc517790530"/>
+            <w:bookmarkStart w:id="668" w:name="_Toc517790315"/>
+            <w:bookmarkStart w:id="669" w:name="_Toc517790530"/>
             <w:r w:rsidRPr="003530AA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Användaren hänvisas till Pascal.</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="684"/>
-            <w:bookmarkEnd w:id="685"/>
+            <w:bookmarkEnd w:id="668"/>
+            <w:bookmarkEnd w:id="669"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0001639E" w:rsidRPr="003530AA" w14:paraId="40E36B77" w14:textId="77777777" w:rsidTr="002D0973">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="711150B9" w14:textId="77777777" w:rsidR="0001639E" w:rsidRPr="003530AA" w:rsidRDefault="0001639E" w:rsidP="00C740BB">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="686" w:name="_Toc517790316"/>
-            <w:bookmarkStart w:id="687" w:name="_Toc517790531"/>
+            <w:bookmarkStart w:id="670" w:name="_Toc517790316"/>
+            <w:bookmarkStart w:id="671" w:name="_Toc517790531"/>
             <w:r w:rsidRPr="003530AA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Symbol ”R” syns inte i </w:t>
             </w:r>
             <w:r w:rsidRPr="003530AA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ordinationsöversikten</w:t>
             </w:r>
             <w:r w:rsidRPr="003530AA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> för ett läkemedel jag har skickat recept på.</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="686"/>
-            <w:bookmarkEnd w:id="687"/>
+            <w:bookmarkEnd w:id="670"/>
+            <w:bookmarkEnd w:id="671"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4803" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4052BB2C" w14:textId="77777777" w:rsidR="0001639E" w:rsidRPr="003530AA" w:rsidRDefault="0001639E" w:rsidP="00C740BB">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="688" w:name="_Toc517790317"/>
-            <w:bookmarkStart w:id="689" w:name="_Toc517790532"/>
+            <w:bookmarkStart w:id="672" w:name="_Toc517790317"/>
+            <w:bookmarkStart w:id="673" w:name="_Toc517790532"/>
             <w:r w:rsidRPr="003530AA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">”R” syns bara i </w:t>
             </w:r>
             <w:r w:rsidRPr="003530AA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ordinationsöversikten</w:t>
             </w:r>
             <w:r w:rsidRPr="003530AA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> om receptet är skapat (och sparat) via </w:t>
             </w:r>
             <w:r w:rsidRPr="003530AA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ordinationsöversikten</w:t>
             </w:r>
             <w:r w:rsidRPr="003530AA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="688"/>
-            <w:bookmarkEnd w:id="689"/>
+            <w:bookmarkEnd w:id="672"/>
+            <w:bookmarkEnd w:id="673"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0001639E" w:rsidRPr="003530AA" w14:paraId="44807497" w14:textId="77777777" w:rsidTr="002D0973">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F9E7DF5" w14:textId="77777777" w:rsidR="0001639E" w:rsidRPr="003530AA" w:rsidRDefault="0001639E" w:rsidP="00C740BB">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003530AA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Reservrutin vid stopp/störning i recepttjänsten</w:t>
             </w:r>
@@ -12682,2038 +9634,185 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4803" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="646112F3" w14:textId="77777777" w:rsidR="0001639E" w:rsidRPr="003530AA" w:rsidRDefault="0001639E" w:rsidP="00C740BB">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003530AA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Skicka recepten/receptsamlingarna var och en för sig. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4A1CCFB9" w14:textId="6F34EA18" w:rsidR="0001639E" w:rsidRDefault="0001639E" w:rsidP="009A32ED">
+    <w:p w14:paraId="4A1CCFB9" w14:textId="6A04DB21" w:rsidR="004F278A" w:rsidRDefault="004F278A" w:rsidP="009A32ED">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C059F1E" w14:textId="77777777" w:rsidR="0001639E" w:rsidRDefault="0001639E">
+    <w:p w14:paraId="575761F2" w14:textId="77777777" w:rsidR="004F278A" w:rsidRDefault="004F278A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C4C6458" w14:textId="77777777" w:rsidR="00FD5B22" w:rsidRPr="003530AA" w:rsidRDefault="00FD5B22" w:rsidP="00FD5B22">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="003530AA">
+    <w:p w14:paraId="4F8B0C94" w14:textId="4620F213" w:rsidR="004F278A" w:rsidRDefault="004F278A" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000E398C">
+        <w:rPr>
+          <w:rStyle w:val="Rubrik2Char"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Bilaga 4 - Flödesschema: Utskrivning från slutenvård</w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="29B24F20" w14:textId="77777777" w:rsidR="00FD5B22" w:rsidRPr="003530AA" w:rsidRDefault="00FD5B22" w:rsidP="00FD5B22">
+        <w:t xml:space="preserve">Bilaga </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Rubrik2Char"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Rubrik2Char"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E398C">
+        <w:rPr>
+          <w:rStyle w:val="Rubrik2Char"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Rubrik2Char"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>läkemedel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E398C">
+        <w:rPr>
+          <w:rStyle w:val="Rubrik2Char"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Rubrik2Char"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Utskrivning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51EC1C41" w14:textId="53BE8898" w:rsidR="0001639E" w:rsidRDefault="004F278A" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:object w:dxaOrig="8926" w:dyaOrig="12631" w14:anchorId="3A634F3A">
+          <v:shape id="_x0000_i1032" type="#_x0000_t75" style="width:446.25pt;height:631.5pt" o:ole="">
+            <v:imagedata r:id="rId73" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="AcroExch.Document.DC" ShapeID="_x0000_i1032" DrawAspect="Content" ObjectID="_1851224973" r:id="rId74"/>
+        </w:object>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74F48015" w14:textId="531467E6" w:rsidR="00FD5B22" w:rsidRPr="004F278A" w:rsidRDefault="0001639E" w:rsidP="00FD5B22">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
-        <w:rPr>
-[...1891 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CBE5889" w14:textId="77777777" w:rsidR="00062952" w:rsidRPr="003530AA" w:rsidRDefault="00062952" w:rsidP="00062952">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="704" w:name="_Toc256000464"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="711" w:name="_Toc223694984"/>
+      <w:bookmarkStart w:id="674" w:name="_Toc256000464"/>
+      <w:bookmarkStart w:id="675" w:name="_Toc256000422"/>
+      <w:bookmarkStart w:id="676" w:name="_Toc256000380"/>
+      <w:bookmarkStart w:id="677" w:name="_Toc256000338"/>
+      <w:bookmarkStart w:id="678" w:name="_Toc256000296"/>
+      <w:bookmarkStart w:id="679" w:name="_Toc73355345"/>
+      <w:bookmarkStart w:id="680" w:name="_Toc73431047"/>
+      <w:bookmarkStart w:id="681" w:name="_Toc223694984"/>
       <w:r w:rsidRPr="003530AA">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Bilaga 5 – </w:t>
       </w:r>
-      <w:bookmarkStart w:id="712" w:name="_Hlk69222639"/>
+      <w:bookmarkStart w:id="682" w:name="_Hlk69222639"/>
       <w:r w:rsidRPr="003530AA">
         <w:t xml:space="preserve">Exempel där </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003530AA">
         <w:t>förmånsberättigande</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003530AA">
         <w:t xml:space="preserve"> saknas</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="704"/>
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="712"/>
+      <w:bookmarkEnd w:id="674"/>
+      <w:bookmarkEnd w:id="675"/>
+      <w:bookmarkEnd w:id="676"/>
+      <w:bookmarkEnd w:id="677"/>
+      <w:bookmarkEnd w:id="678"/>
+      <w:bookmarkEnd w:id="679"/>
+      <w:bookmarkEnd w:id="680"/>
+      <w:bookmarkEnd w:id="681"/>
+      <w:bookmarkEnd w:id="682"/>
     </w:p>
     <w:p w14:paraId="5D575F74" w14:textId="77777777" w:rsidR="00062952" w:rsidRPr="003530AA" w:rsidRDefault="00062952" w:rsidP="00062952">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="907" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
@@ -14917,65 +10016,65 @@
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A6AD331" w14:textId="77777777" w:rsidR="00C97372" w:rsidRDefault="00C97372" w:rsidP="009A32ED">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C97372" w:rsidSect="00FA60CA">
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C877EFD" w14:textId="77777777" w:rsidR="00BE0207" w:rsidRDefault="00BE0207">
+    <w:p w14:paraId="4DA6252D" w14:textId="77777777" w:rsidR="00616BA4" w:rsidRDefault="00616BA4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="35816199" w14:textId="77777777" w:rsidR="00BE0207" w:rsidRDefault="00BE0207">
+    <w:p w14:paraId="1369EBE4" w14:textId="77777777" w:rsidR="00616BA4" w:rsidRDefault="00616BA4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="28BC643E" w14:textId="77777777" w:rsidR="00BE0207" w:rsidRDefault="00BE0207">
+    <w:p w14:paraId="35992C90" w14:textId="77777777" w:rsidR="00616BA4" w:rsidRDefault="00616BA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -15030,161 +10129,147 @@
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
-    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DPWML H+ Times New">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Yu Gothic Light">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Arial Fet">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00616BA4" w:rsidP="00EC0A68">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
@@ -15340,61 +10425,61 @@
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="62C99453" w14:textId="77777777" w:rsidR="00BE0207" w:rsidRDefault="00BE0207"/>
+    <w:p w14:paraId="4B0D5016" w14:textId="77777777" w:rsidR="00616BA4" w:rsidRDefault="00616BA4"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07BB18A9" w14:textId="77777777" w:rsidR="00BE0207" w:rsidRDefault="00BE0207">
+    <w:p w14:paraId="49732260" w14:textId="77777777" w:rsidR="00616BA4" w:rsidRDefault="00616BA4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3871B7D2" w14:textId="77777777" w:rsidR="00BE0207" w:rsidRDefault="00BE0207">
+    <w:p w14:paraId="0874BC28" w14:textId="77777777" w:rsidR="00616BA4" w:rsidRDefault="00616BA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="65E340E0">
               <wp:simplePos x="0" y="0"/>
@@ -15451,51 +10536,51 @@
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1067" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:.05pt;width:367.5pt;height:21pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAMsVrBFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Jdx2kFy4GbwEUB&#10;IwngFDnTFGkJILksSVtyv75LSn407anohdrlrvYxM5zfdVqRg3C+AVPS8SinRBgOVWN2Jf3+svrw&#10;iRIfmKmYAiNKehSe3i3ev5u3thATqEFVwhEsYnzR2pLWIdgiyzyvhWZ+BFYYDEpwmgV03S6rHGux&#10;ulbZJM9nWQuusg648B5vH/ogXaT6UgoenqT0IhBVUpwtpNOlcxvPbDFnxc4xWzd8GIP9wxSaNQab&#10;nks9sMDI3jV/lNINd+BBhhEHnYGUDRdpB9xmnL/ZZlMzK9IuCI63Z5j8/yvLHw8b++xI6L5AhwRG&#10;QFrrC4+XcZ9OOh2/OCnBOEJ4PMMmukA4Xk5ns9vJDYY4xibo5AnX7PK3dT58FaBJNErqkJaEFjus&#10;fcCOmHpKic0MrBqlEjXKkLaks49Y/rcI/qEM/niZNVqh23bDAluojriXg55yb/mqweZr5sMzc8gx&#10;zou6DU94SAXYBAaLkhrcz7/dx3yEHqOUtKiZkvofe+YEJeqbQVI+j6fTKLLkTG9uJ+i468j2OmL2&#10;+h5QlmN8IZYnM+YHdTKlA/2K8l7GrhhihmPvkoaTeR96JePz4GK5TEkoK8vC2mwsj6UjaBHal+6V&#10;OTvgH5C5RzipixVvaOhze7iX+wCySRxFgHtUB9xRkom64flEzV/7KevyyBe/AAAA//8DAFBLAwQU&#10;AAYACAAAACEAb42jQNwAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0/CQBDF7yZ+h82YeJMt&#10;VZSUbglpQkyMHkAu3KbdoW3cP7W7QPXTO5zw+OZN3vu9fDlaI040hM47BdNJAoJc7XXnGgW7z/XD&#10;HESI6DQa70jBDwVYFrc3OWban92GTtvYCA5xIUMFbYx9JmWoW7IYJr4nx97BDxYjy6GResAzh1sj&#10;0yR5lhY7xw0t9lS2VH9tj1bBW7n+wE2V2vmvKV/fD6v+e7efKXV/N64WICKN8foMF3xGh4KZKn90&#10;OgijgIfEy1Ww9/I4Y1kpeEqnIItc/ocv/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAM&#10;sVrBFQIAACwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBvjaNA3AAAAAQBAAAPAAAAAAAAAAAAAAAAAG8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:.05pt;width:367.5pt;height:21pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAMsVrBFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Jdx2kFy4GbwEUB&#10;IwngFDnTFGkJILksSVtyv75LSn407anohdrlrvYxM5zfdVqRg3C+AVPS8SinRBgOVWN2Jf3+svrw&#10;iRIfmKmYAiNKehSe3i3ev5u3thATqEFVwhEsYnzR2pLWIdgiyzyvhWZ+BFYYDEpwmgV03S6rHGux&#10;ulbZJM9nWQuusg648B5vH/ogXaT6UgoenqT0IhBVUpwtpNOlcxvPbDFnxc4xWzd8GIP9wxSaNQab&#10;nks9sMDI3jV/lNINd+BBhhEHnYGUDRdpB9xmnL/ZZlMzK9IuCI63Z5j8/yvLHw8b++xI6L5AhwRG&#10;QFrrC4+XcZ9OOh2/OCnBOEJ4PMMmukA4Xk5ns9vJDYY4xibo5AnX7PK3dT58FaBJNErqkJaEFjus&#10;fcCOmHpKic0MrBqlEjXKkLaks49Y/rcI/qEM/niZNVqh23bDAluojriXg55yb/mqweZr5sMzc8gx&#10;zou6DU94SAXYBAaLkhrcz7/dx3yEHqOUtKiZkvofe+YEJeqbQVI+j6fTKLLkTG9uJ+i468j2OmL2&#10;+h5QlmN8IZYnM+YHdTKlA/2K8l7GrhhihmPvkoaTeR96JePz4GK5TEkoK8vC2mwsj6UjaBHal+6V&#10;OTvgH5C5RzipixVvaOhze7iX+wCySRxFgHtUB9xRkom64flEzV/7KevyyBe/AAAA//8DAFBLAwQU&#10;AAYACAAAACEAb42jQNwAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0/CQBDF7yZ+h82YeJMt&#10;VZSUbglpQkyMHkAu3KbdoW3cP7W7QPXTO5zw+OZN3vu9fDlaI040hM47BdNJAoJc7XXnGgW7z/XD&#10;HESI6DQa70jBDwVYFrc3OWban92GTtvYCA5xIUMFbYx9JmWoW7IYJr4nx97BDxYjy6GResAzh1sj&#10;0yR5lhY7xw0t9lS2VH9tj1bBW7n+wE2V2vmvKV/fD6v+e7efKXV/N64WICKN8foMF3xGh4KZKn90&#10;OgijgIfEy1Ww9/I4Y1kpeEqnIItc/ocv/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAM&#10;sVrBFQIAACwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBvjaNA3AAAAAQBAAAPAAAAAAAAAAAAAAAAAG8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:shape>
@@ -15592,51 +10677,51 @@
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1068" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.2pt;width:367.65pt;height:115.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDityXaGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817Jc200Ey4GbwEUB&#10;IwngBDnTFGkRoLgsSVtyv75Lyq+mPRW9ULvc1T5mhrO7rtFkL5xXYEqaD4aUCMOhUmZb0teX5acb&#10;SnxgpmIajCjpQXh6N//4YdbaQoygBl0JR7CI8UVrS1qHYIss87wWDfMDsMJgUIJrWEDXbbPKsRar&#10;NzobDYfTrAVXWQdceI+3D32QzlN9KQUPT1J6EYguKc4W0unSuYlnNp+xYuuYrRU/jsH+YYqGKYNN&#10;z6UeWGBk59QfpRrFHXiQYcChyUBKxUXaAbfJh++2WdfMirQLguPtGSb//8ryx/3aPjsSuq/QIYER&#10;kNb6wuNl3KeTrolfnJRgHCE8nGETXSAcL8fT6W0+mVDCMZajdzNJwGaX363z4ZuAhkSjpA55SXCx&#10;/coHbImpp5TYzcBSaZ240Ya0JZ1+xpK/RfAPbfDHy7DRCt2mI6q6WmQD1QH3c9BT7y1fKpxhxXx4&#10;Zg65xpVQv+EJD6kBe8HRoqQG9/Nv9zEfKcAoJS1qp6T+x445QYn+bpCc23w8jmJLznjyZYSOu45s&#10;riNm19wDyjPHl2J5MmN+0CdTOmjeUOaL2BVDzHDsXdJwMu9Dr2h8JlwsFikJ5WVZWJm15bF0xC4i&#10;/NK9MWePNARk8BFOKmPFOzb63B71xS6AVImqiHOP6hF+lGZi8PiMovav/ZR1eezzXwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAFIosMXiAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9Ie4fI&#10;k7htSSPYqtJ0mipNSAgOG7twSxuvrWic0mRb4ekJJ3az5U+/vz/fTLZnFxx950hBshTAkGpnOmoU&#10;HN93ixSYD5qM7h2hgm/0sClmd7nOjLvSHi+H0LAYQj7TCtoQhoxzX7dotV+6ASneTm60OsR1bLgZ&#10;9TWG255LIVbc6o7ih1YPWLZYfx7OVsFLuXvT+0ra9Kcvn19P2+Hr+PGo1P182j4BCziFfxj+9KM6&#10;FNGpcmcynvUKFnItIxqHRDwAi8RapAmwSoGUYgW8yPlth+IXAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEA4rcl2hkCAAA0BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAUiiwxeIAAAALAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.2pt;width:367.65pt;height:115.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDityXaGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817Jc200Ey4GbwEUB&#10;IwngBDnTFGkRoLgsSVtyv75Lyq+mPRW9ULvc1T5mhrO7rtFkL5xXYEqaD4aUCMOhUmZb0teX5acb&#10;SnxgpmIajCjpQXh6N//4YdbaQoygBl0JR7CI8UVrS1qHYIss87wWDfMDsMJgUIJrWEDXbbPKsRar&#10;NzobDYfTrAVXWQdceI+3D32QzlN9KQUPT1J6EYguKc4W0unSuYlnNp+xYuuYrRU/jsH+YYqGKYNN&#10;z6UeWGBk59QfpRrFHXiQYcChyUBKxUXaAbfJh++2WdfMirQLguPtGSb//8ryx/3aPjsSuq/QIYER&#10;kNb6wuNl3KeTrolfnJRgHCE8nGETXSAcL8fT6W0+mVDCMZajdzNJwGaX363z4ZuAhkSjpA55SXCx&#10;/coHbImpp5TYzcBSaZ240Ya0JZ1+xpK/RfAPbfDHy7DRCt2mI6q6WmQD1QH3c9BT7y1fKpxhxXx4&#10;Zg65xpVQv+EJD6kBe8HRoqQG9/Nv9zEfKcAoJS1qp6T+x445QYn+bpCc23w8jmJLznjyZYSOu45s&#10;riNm19wDyjPHl2J5MmN+0CdTOmjeUOaL2BVDzHDsXdJwMu9Dr2h8JlwsFikJ5WVZWJm15bF0xC4i&#10;/NK9MWePNARk8BFOKmPFOzb63B71xS6AVImqiHOP6hF+lGZi8PiMovav/ZR1eezzXwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAFIosMXiAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9Ie4fI&#10;k7htSSPYqtJ0mipNSAgOG7twSxuvrWic0mRb4ekJJ3az5U+/vz/fTLZnFxx950hBshTAkGpnOmoU&#10;HN93ixSYD5qM7h2hgm/0sClmd7nOjLvSHi+H0LAYQj7TCtoQhoxzX7dotV+6ASneTm60OsR1bLgZ&#10;9TWG255LIVbc6o7ih1YPWLZYfx7OVsFLuXvT+0ra9Kcvn19P2+Hr+PGo1P182j4BCziFfxj+9KM6&#10;FNGpcmcynvUKFnItIxqHRDwAi8RapAmwSoGUYgW8yPlth+IXAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEA4rcl2hkCAAA0BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAUiiwxeIAAAALAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="72D45401" w14:textId="4B3236BB" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS!</w:t>
                     </w:r>
                     <w:r w:rsidR="00EB43B5">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
@@ -19237,50 +14322,51 @@
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="0001639E"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00041345"/>
+    <w:rsid w:val="00046C78"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="00052C54"/>
     <w:rsid w:val="000530EC"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00061969"/>
     <w:rsid w:val="00062952"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="000712F7"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00090864"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E398C"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
@@ -19360,125 +14446,128 @@
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F6059"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="003826CC"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
+    <w:rsid w:val="00394A3F"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003E512C"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="003F7A1E"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406378"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00456AB2"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A259C"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A37D4"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004E28EF"/>
+    <w:rsid w:val="004F278A"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="004F727F"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="00552841"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00616503"/>
+    <w:rsid w:val="00616BA4"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="0066473B"/>
     <w:rsid w:val="006652A1"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00666C20"/>
     <w:rsid w:val="00672B60"/>
     <w:rsid w:val="00672EC3"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="006A023E"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B312B"/>
@@ -19678,50 +14767,51 @@
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BC6590"/>
     <w:rsid w:val="00BE0207"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C61C0D"/>
     <w:rsid w:val="00C65057"/>
     <w:rsid w:val="00C666B8"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7425D"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C8219F"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
+    <w:rsid w:val="00C93E72"/>
     <w:rsid w:val="00C97372"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC17B8"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D00BD7"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D15695"/>
     <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D2296D"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D44981"/>
     <w:rsid w:val="00D4788C"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D500A8"/>
     <w:rsid w:val="00D51529"/>
@@ -19753,97 +14843,101 @@
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00E9269A"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA28A7"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB43B5"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
+    <w:rsid w:val="00F06992"/>
+    <w:rsid w:val="00F10C3D"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F47856"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F745EB"/>
     <w:rsid w:val="00F758A2"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FA4DEE"/>
     <w:rsid w:val="00FA60CA"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
+    <w:rsid w:val="00FB578C"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FB6947"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD2C99"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD5B22"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="0590E712"/>
     <w:rsid w:val="06BB5214"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="67097D16"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="76D855CF"/>
+    <w:rsid w:val="7DAA797A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
@@ -22519,51 +17613,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/osn12114-489285722-107/surrogate/Doshandbok%20V%c3%a4stra%20G%c3%b6talandsregionen.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8052-486565952-39/surrogate/180504%20Riktlinjer%20VGR%20f%c3%b6r%20till%c3%a4mpning%20Soc%20styr%20nya%20f%c3%b6reskrift%20f%20ordination%20o%20l%c3%a4kemedelshantering.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-133/SURROGATE/Ordinationsmallar%20i%20Melior%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-96/surrogate/%c3%96ppenv%c3%a5rdsdos.pdf" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/lakemedel/licenshantering/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8052-486565952-39/surrogate/180504%20Riktlinjer%20VGR%20f%c3%b6r%20till%c3%a4mpning%20Soc%20styr%20nya%20f%c3%b6reskrift%20f%20ordination%20o%20l%c3%a4kemedelshantering.pdf" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-118/SURROGATE/L%c3%a4kemedelsgenomg%c3%a5ng%20och%20l%c3%a4kemedelsber%c3%a4ttelse%20p%c3%a5%20S%c3%84S.pdf" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-151/SURROGATE/Preoperativa%20f%c3%b6rberedelser%20f%c3%b6r%20operationsavdelningarna%20vid%20S%c3%b6dra%20%c3%84lvsborgs%20Sjukhus.pdf" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/RS6722-486744593-243/SURROGATE/Gr%c3%a4nsdragning%20mellan%20Cytobase%20och%20Melior.pdf" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehalsomyndigheten.se/yrkesverksam/nationella-lakemedelslistan/" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-145/SURROGATE/Personnummerhantering%20i%20Melior.pdf" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialstyrelsen.se/kunskapsstod-och-regler/regler-och-riktlinjer/foreskrifter-och-allmanna-rad/konsoliderade-foreskrifter/201737-om-ordination-och-hantering-av-lakemedel-i-halso--och-sjukvarden/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn12865-780821730-970/surrogate/F%c3%b6rskrivning%20av%20l%c3%a4kemedel%20till%20patient%20vid%20%c3%b6verf%c3%b6ring%20mellan%20v%c3%a5rdenheter.pdf" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/RS6722-486744593-243/SURROGATE/Gr%c3%a4nsdragning%20mellan%20Cytobase%20och%20Melior.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8052-486565952-39/surrogate/180504%20Riktlinjer%20VGR%20f%c3%b6r%20till%c3%a4mpning%20Soc%20styr%20nya%20f%c3%b6reskrift%20f%20ordination%20o%20l%c3%a4kemedelshantering.pdf" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/lakemedel/lakemedelshantering" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inera.atlassian.net/wiki/spaces/OIP/pages/2303165247/Manualer+och+checklistor" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-207/SURROGATE/Preoperativ%20handl%c3%a4ggning%20-%20Dokumentation%20i%20Melior.pdf" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-132/SURROGATE/Ordination%20och%20hantering%20av%20l%c3%a4kemedel%20i%20h%c3%a4lso-%20och%20sjukv%c3%a5rd%20enligt%20HSLF%c2%adFS%202017.37%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehalsomyndigheten.se/yrkesverksam/vard/forskrivningskollen/" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inera.atlassian.net/wiki/spaces/OIP/pages/2303165247/Manualer+och+checklistor" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9614-1097948292-20/SURROGATE/Hyperglykemi%20vid%20akut%20sjukdom.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehalsomyndigheten.se/yrkesverksam/nationella-lakemedelslistan/" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://larportalen.vgregion.se/totara/catalog/index.php?cfp_menu_verksamhetverks_67c4c%5b%5d=S%C3%B6dra%20%C3%84lvsborgs%20Sjukhus&amp;catalog_fts=melior&amp;orderbykey=score&amp;itemstyle=wide" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9614-1097948292-9/SURROGATE/Insuliner%2c%20utbytbara.pdf" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/omraden/trygg-och-effektiv-utskrivning-fran-sluten-vard" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-145/SURROGATE/Personnummerhantering%20i%20Melior.pdf" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs10012-1240736041-905/native/Regional%20rutin%20f%c3%b6r%20sp%c3%a4dning%20av%20intraven%c3%b6sa%20l%c3%a4kemedel%20vuxna%20VGR%20version%202.3.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-118/SURROGATE/L%c3%a4kemedelsgenomg%c3%a5ng%20och%20l%c3%a4kemedelsber%c3%a4ttelse%20p%c3%a5%20S%c3%84S.pdf" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs10012-1240736041-905/native/Regional%20rutin%20f%c3%b6r%20sp%c3%a4dning%20av%20intraven%c3%b6sa%20l%c3%a4kemedel%20vuxna%20VGR%20version%202.3.pdf" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-133/SURROGATE/Ordinationsmallar%20i%20Melior%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://larportalen.vgregion.se/totara/catalog/index.php?cfp_menu_verksamhetverks_67c4c%5b%5d=S%C3%B6dra%20%C3%84lvsborgs%20Sjukhus&amp;catalog_fts=melior&amp;orderbykey=score&amp;itemstyle=wide" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-96/surrogate/%c3%96ppenv%c3%a5rdsdos.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-151/SURROGATE/Preoperativa%20f%c3%b6rberedelser%20f%c3%b6r%20operationsavdelningarna%20vid%20S%c3%b6dra%20%c3%84lvsborgs%20Sjukhus.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-362/SURROGATE/Varningar%20och%20begr%c3%a4nsning%20av%20v%c3%a5rdinsats%20i%20Melior.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehalsomyndigheten.se/yrkesverksam/vard/forskrivningskollen/" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fass.se/LIF/startpage?userType=0" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8052-486565952-39/surrogate/180504%20Riktlinjer%20VGR%20f%c3%b6r%20till%c3%a4mpning%20Soc%20styr%20nya%20f%c3%b6reskrift%20f%20ordination%20o%20l%c3%a4kemedelshantering.pdf" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9614-1097948292-20/SURROGATE/Hyperglykemi%20vid%20akut%20sjukdom.pdf" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn12865-780821730-970/surrogate/F%c3%b6rskrivning%20av%20l%c3%a4kemedel%20till%20patient%20vid%20%c3%b6verf%c3%b6ring%20mellan%20v%c3%a5rdenheter.pdf" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-494/surrogate/E-recept%20till%20patient%20med%20reservnummer%20eller%20samordningsnummer%2c%20S%c3%84S%20.pdf" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/lakemedel/eped/" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/lakemedel/lakemedelshantering/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-118/SURROGATE/L%c3%a4kemedelsgenomg%c3%a5ng%20och%20l%c3%a4kemedelsber%c3%a4ttelse%20p%c3%a5%20S%c3%84S.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/lakemedel/eped/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/omraden/trygg-och-effektiv-utskrivning-fran-sluten-vard" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/osn12114-489285722-107/surrogate/Doshandbok%20V%c3%a4stra%20G%c3%b6talandsregionen.pdf" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/lakemedel/licenshantering" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fass.se" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-494/surrogate/E-recept%20till%20patient%20med%20reservnummer%20eller%20samordningsnummer%2c%20S%c3%84S%20.pdf" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-207/SURROGATE/Preoperativ%20handl%c3%a4ggning%20-%20Dokumentation%20i%20Melior.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialstyrelsen.se/kunskapsstod-och-regler/regler-och-riktlinjer/foreskrifter-och-allmanna-rad/konsoliderade-foreskrifter/201737-om-ordination-och-hantering-av-lakemedel-i-halso--och-sjukvarden/" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-362/SURROGATE/Varningar%20och%20begr%c3%a4nsning%20av%20v%c3%a5rdinsats%20i%20Melior.pdf" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId70" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/lakemedel/eped/" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/lakemedel/licenshantering/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialstyrelsen.se/kunskapsstod-och-regler/regler-och-riktlinjer/foreskrifter-och-allmanna-rad/konsoliderade-foreskrifter/201737-om-ordination-och-hantering-av-lakemedel-i-halso--och-sjukvarden/" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/lakemedel/licenshantering" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-494/surrogate/E-recept%20till%20patient%20med%20reservnummer%20eller%20samordningsnummer%2c%20S%c3%84S%20.pdf" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialstyrelsen.se/kunskapsstod-och-regler/regler-och-riktlinjer/foreskrifter-och-allmanna-rad/konsoliderade-foreskrifter/201737-om-ordination-och-hantering-av-lakemedel-i-halso--och-sjukvarden/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehalsomyndigheten.se/yrkesverksam/nationella-lakemedelslistan/" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9614-1097948292-9/SURROGATE/Insuliner%2c%20utbytbara.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-118/SURROGATE/L%c3%a4kemedelsgenomg%c3%a5ng%20och%20l%c3%a4kemedelsber%c3%a4ttelse%20p%c3%a5%20S%c3%84S.pdf" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://larportalen.vgregion.se/totara/catalog/index.php?cfp_menu_verksamhetverks_67c4c%5b%5d=S%C3%B6dra%20%C3%84lvsborgs%20Sjukhus&amp;catalog_fts=melior&amp;orderbykey=score&amp;itemstyle=wide" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-96/surrogate/%c3%96ppenv%c3%a5rdsdos.pdf" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs10012-1240736041-905/native/Regional%20rutin%20f%c3%b6r%20sp%c3%a4dning%20av%20intraven%c3%b6sa%20l%c3%a4kemedel%20vuxna%20VGR%20version%202.3.pdf" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-133/SURROGATE/Ordinationsmallar%20i%20Melior%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/omraden/trygg-och-effektiv-utskrivning-fran-sluten-vard" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://larportalen.vgregion.se/totara/catalog/index.php?cfp_menu_verksamhetverks_67c4c%5b%5d=S%C3%B6dra%20%C3%84lvsborgs%20Sjukhus&amp;catalog_fts=melior&amp;orderbykey=score&amp;itemstyle=wide" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs10012-1240736041-905/native/Regional%20rutin%20f%c3%b6r%20sp%c3%a4dning%20av%20intraven%c3%b6sa%20l%c3%a4kemedel%20vuxna%20VGR%20version%202.3.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-96/surrogate/%c3%96ppenv%c3%a5rdsdos.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-151/SURROGATE/Preoperativa%20f%c3%b6rberedelser%20f%c3%b6r%20operationsavdelningarna%20vid%20S%c3%b6dra%20%c3%84lvsborgs%20Sjukhus.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-133/SURROGATE/Ordinationsmallar%20i%20Melior%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn12865-780821730-970/surrogate/F%c3%b6rskrivning%20av%20l%c3%a4kemedel%20till%20patient%20vid%20%c3%b6verf%c3%b6ring%20mellan%20v%c3%a5rdenheter.pdf" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8052-486565952-39/surrogate/180504%20Riktlinjer%20VGR%20f%c3%b6r%20till%c3%a4mpning%20Soc%20styr%20nya%20f%c3%b6reskrift%20f%20ordination%20o%20l%c3%a4kemedelshantering.pdf" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-118/SURROGATE/L%c3%a4kemedelsgenomg%c3%a5ng%20och%20l%c3%a4kemedelsber%c3%a4ttelse%20p%c3%a5%20S%c3%84S.pdf" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-151/SURROGATE/Preoperativa%20f%c3%b6rberedelser%20f%c3%b6r%20operationsavdelningarna%20vid%20S%c3%b6dra%20%c3%84lvsborgs%20Sjukhus.pdf" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehalsomyndigheten.se/yrkesverksam/nationella-lakemedelslistan/" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/RS6722-486744593-243/SURROGATE/Gr%c3%a4nsdragning%20mellan%20Cytobase%20och%20Melior.pdf" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-494/surrogate/E-recept%20till%20patient%20med%20reservnummer%20eller%20samordningsnummer%2c%20S%c3%84S%20.pdf" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/lakemedel/lakemedelshantering/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-118/SURROGATE/L%c3%a4kemedelsgenomg%c3%a5ng%20och%20l%c3%a4kemedelsber%c3%a4ttelse%20p%c3%a5%20S%c3%84S.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/RS6722-486744593-243/SURROGATE/Gr%c3%a4nsdragning%20mellan%20Cytobase%20och%20Melior.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8052-486565952-39/surrogate/180504%20Riktlinjer%20VGR%20f%c3%b6r%20till%c3%a4mpning%20Soc%20styr%20nya%20f%c3%b6reskrift%20f%20ordination%20o%20l%c3%a4kemedelshantering.pdf" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/lakemedel/lakemedelshantering" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-207/SURROGATE/Preoperativ%20handl%c3%a4ggning%20-%20Dokumentation%20i%20Melior.pdf" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehalsomyndigheten.se/yrkesverksam/vard/forskrivningskollen/" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-207/SURROGATE/Preoperativ%20handl%c3%a4ggning%20-%20Dokumentation%20i%20Melior.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inera.atlassian.net/wiki/spaces/OIP/pages/2303165247/Manualer+och+checklistor" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-132/SURROGATE/Ordination%20och%20hantering%20av%20l%c3%a4kemedel%20i%20h%c3%a4lso-%20och%20sjukv%c3%a5rd%20enligt%20HSLF%c2%adFS%202017.37%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-145/SURROGATE/Personnummerhantering%20i%20Melior.pdf" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inera.atlassian.net/wiki/spaces/OIP/pages/2303165247/Manualer+och+checklistor" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9614-1097948292-20/SURROGATE/Hyperglykemi%20vid%20akut%20sjukdom.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-362/SURROGATE/Varningar%20och%20begr%c3%a4nsning%20av%20v%c3%a5rdinsats%20i%20Melior.pdf" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fass.se/LIF/startpage?userType=0" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9614-1097948292-20/SURROGATE/Hyperglykemi%20vid%20akut%20sjukdom.pdf" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn12865-780821730-970/surrogate/F%c3%b6rskrivning%20av%20l%c3%a4kemedel%20till%20patient%20vid%20%c3%b6verf%c3%b6ring%20mellan%20v%c3%a5rdenheter.pdf" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehalsomyndigheten.se/yrkesverksam/vard/forskrivningskollen/" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8052-486565952-39/surrogate/180504%20Riktlinjer%20VGR%20f%c3%b6r%20till%c3%a4mpning%20Soc%20styr%20nya%20f%c3%b6reskrift%20f%20ordination%20o%20l%c3%a4kemedelshantering.pdf" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/lakemedel/eped/" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fass.se" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/osn12114-489285722-107/surrogate/Doshandbok%20V%c3%a4stra%20G%c3%b6talandsregionen.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8052-486565952-39/surrogate/180504%20Riktlinjer%20VGR%20f%c3%b6r%20till%c3%a4mpning%20Soc%20styr%20nya%20f%c3%b6reskrift%20f%20ordination%20o%20l%c3%a4kemedelshantering.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/osn12114-489285722-107/surrogate/Doshandbok%20V%c3%a4stra%20G%c3%b6talandsregionen.pdf" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/omraden/trygg-och-effektiv-utskrivning-fran-sluten-vard" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9614-1097948292-9/SURROGATE/Insuliner%2c%20utbytbara.pdf" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-362/SURROGATE/Varningar%20och%20begr%c3%a4nsning%20av%20v%c3%a5rdinsats%20i%20Melior.pdf" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-145/SURROGATE/Personnummerhantering%20i%20Melior.pdf" TargetMode="External" Id="rId71" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
@@ -22851,55 +17945,55 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>29</Pages>
-  <Words>8295</Words>
-  <Characters>43965</Characters>
+  <Words>6615</Words>
+  <Characters>45585</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>366</Lines>
-  <Paragraphs>104</Paragraphs>
+  <Lines>1266</Lines>
+  <Paragraphs>487</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>52156</CharactersWithSpaces>
+  <CharactersWithSpaces>51713</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Läkemedelsdokumentation på SÄS</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
-  <revision>3</revision>
+  <revision>4</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>