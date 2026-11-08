--- v0 (2025-11-26)
+++ v1 (2026-11-08)
@@ -1,10046 +1,7685 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0BE0BBC6" w14:textId="475AF74E" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00CC405E">
+    <w:p w14:paraId="4BFF0531" w14:textId="77777777" w:rsidR="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="OLE_LINK1"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00003976">
+      <w:bookmarkStart w:id="0" w:name="_Toc100327184"/>
+      <w:r w:rsidRPr="008773E0">
         <w:t>Läkemedel med bestående toxisk effekt (utom cytostatika) samt läkemedel med allergena egenskaper</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47905C6B" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00F4191D">
+    <w:p w14:paraId="11BC1DCA" w14:textId="618BD1DD" w:rsidR="009A32ED" w:rsidRDefault="3E8F7E95" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc243567229"/>
+      <w:r>
+        <w:t>Förändringar sedan föregående version</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="1EA7BF7D" w14:textId="23C1277A" w:rsidR="00EC3CD1" w:rsidRPr="00EC3CD1" w:rsidRDefault="3E8F7E95" w:rsidP="3E8F7E95">
+      <w:r>
+        <w:t xml:space="preserve">Redaktionella ändringar och revidering av innehållet i samband med läkemedelsförsörjning i egen regi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69BCFD87" w14:textId="20C0893D" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="00C67C5E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc342305396"/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00003976">
+      <w:bookmarkStart w:id="2" w:name="_Toc100327185"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc72840807"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc243567230"/>
+      <w:r>
         <w:t>Sammanfattning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
-      <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
-      <w:bookmarkEnd w:id="5"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="08364546" w14:textId="66A5F3ED" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00F4191D">
+    <w:p w14:paraId="0E545A10" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Riktlinjen är utformad för att skydda personal mot skador som kan uppstå vid regelbunden, låggradig exposition vid läkemedelshantering av allergena och cytotoxiska substanser och för att ge hög säkerhet för patient som erhåller dessa läkemedel. Riktlinjen bygger på Arbetsmiljöverkets föreskrifter (AFS 2005:5 och AFS 2018:1) [1,2] om cytostatika och andra läkemedel med bestående toxisk effekt.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="550FDC25" w14:textId="35AF2276" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="3E8F7E95" w:rsidP="0A2533A9">
       <w:r>
-        <w:t>Riktlinjen är utformad för att skydda personal mot skador som kan uppstå vid regelbunden, låggradig exposition vid läkemedelshantering av allergena och cytotoxiska substanser och för att ge hög säkerhet för patient som erhåller dessa läkemedel. Riktlinje</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>I bilagor beskrivs rutiner för iordningställande av injektion och infusion från lösning eller torrsubstans samt hygienrutiner för personal. Dessutom beskrivs chemo-spikens uppbyggnad och funktion i syfte att minska risken för exponering. Det ges också exempel på läkemedel som medför risk för uppkomst av överkänslighet, och som genom sina toxikologiska egenskaper kan orsaka bestående skada. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C7D6A74" w14:textId="342424EF" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="3E8F7E95" w:rsidP="3E8F7E95">
       <w:r>
-        <w:t xml:space="preserve"> bygger på Arbetsmiljöverkets föreskrifter (AFS 2005:5 och AFS 2018:1) [1,2] om cytostatika och andra läkemedel med bestående toxisk effekt. </w:t>
+        <w:t>Se även </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidRPr="3E8F7E95">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Regionala rutiner för läkemedelshantering i Västra Götalandsregionen - Vårdgivarwebben Västra Götalandsregionen</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="3E8F7E95">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t> [3]. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="250C3E16" w14:textId="3DB8E427" w:rsidR="00003976" w:rsidRDefault="00003976" w:rsidP="00F4191D">
-[...38 lines deleted...]
-    <w:p w14:paraId="2F1FB35B" w14:textId="57CE80F5" w:rsidR="00CC405E" w:rsidRDefault="00CC405E" w:rsidP="00F4191D">
+    <w:p w14:paraId="2578819E" w14:textId="77777777" w:rsidR="00EC3CD1" w:rsidRDefault="00EC3CD1" w:rsidP="00EC3CD1"/>
+    <w:p w14:paraId="6660DA9D" w14:textId="313DA891" w:rsidR="00B405A1" w:rsidRDefault="3E8F7E95" w:rsidP="00831C35">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc182843631"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc243567231"/>
       <w:r>
-        <w:t>Förändringar sedan föregående version</w:t>
-[...38 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="0C4FD4AB" w14:textId="13A5A8A1" w:rsidR="003E2D40" w:rsidRDefault="002B2ED2">
-[...245 lines deleted...]
-    <w:p w14:paraId="11BE3D4C" w14:textId="2EFE437C" w:rsidR="003E2D40" w:rsidRDefault="003E2D40">
+    <w:p w14:paraId="2CE60BE9" w14:textId="09C8F87A" w:rsidR="00654030" w:rsidRDefault="00654030">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc182843633" w:history="1">
-        <w:r w:rsidRPr="00021E99">
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TOC \o "2-3" \h \z </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:hyperlink w:anchor="_Toc243567229" w:history="1">
+        <w:r w:rsidRPr="009718A8">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...2 lines deleted...]
-          <w:t>Grupp 1b Andra läkemedel med cytotoxisk effekt</w:t>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Förändringar sedan föregående version</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc182843633 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243567229 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4A425477" w14:textId="41901008" w:rsidR="003E2D40" w:rsidRDefault="003E2D40">
+    <w:p w14:paraId="1063C7E9" w14:textId="27D2E547" w:rsidR="00654030" w:rsidRDefault="00654030">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc182843634" w:history="1">
-        <w:r w:rsidRPr="00021E99">
+      <w:hyperlink w:anchor="_Toc243567230" w:history="1">
+        <w:r w:rsidRPr="009718A8">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...2 lines deleted...]
-          <w:t>Riktlinjens omfattning</w:t>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Sammanfattning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc182843634 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243567230 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6DAF3A7C" w14:textId="74428CE9" w:rsidR="003E2D40" w:rsidRDefault="003E2D40">
+    <w:p w14:paraId="5EF8E197" w14:textId="40F0D963" w:rsidR="00654030" w:rsidRDefault="00654030">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc182843635" w:history="1">
-        <w:r w:rsidRPr="00021E99">
+      <w:hyperlink w:anchor="_Toc243567231" w:history="1">
+        <w:r w:rsidRPr="009718A8">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...2 lines deleted...]
-          <w:t>Avgränsning för denna riktlinje:</w:t>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Innehållsförteckning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc182843635 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243567231 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="76639E68" w14:textId="2E78C477" w:rsidR="003E2D40" w:rsidRDefault="003E2D40">
+    <w:p w14:paraId="0CF338EF" w14:textId="4494E3BB" w:rsidR="00654030" w:rsidRDefault="00654030">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc182843636" w:history="1">
-        <w:r w:rsidRPr="00021E99">
+      <w:hyperlink w:anchor="_Toc243567232" w:history="1">
+        <w:r w:rsidRPr="009718A8">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...2 lines deleted...]
-          <w:t>Syfte</w:t>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Bakgrund och syfte</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc182843636 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243567232 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="66C0E341" w14:textId="396316B2" w:rsidR="003E2D40" w:rsidRDefault="003E2D40">
+    <w:p w14:paraId="69DBE72A" w14:textId="2D94A4D7" w:rsidR="00654030" w:rsidRDefault="00654030">
       <w:pPr>
-        <w:pStyle w:val="Innehll1"/>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc182843637" w:history="1">
-        <w:r w:rsidRPr="00021E99">
+      <w:hyperlink w:anchor="_Toc243567233" w:history="1">
+        <w:r w:rsidRPr="009718A8">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...2 lines deleted...]
-          <w:t>Förutsättningar</w:t>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Grupp 1b Andra läkemedel med cytotoxisk effekt</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc182843637 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243567233 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="10DB2EF9" w14:textId="7367878B" w:rsidR="003E2D40" w:rsidRDefault="003E2D40">
+    <w:p w14:paraId="344014E5" w14:textId="0E57C128" w:rsidR="00654030" w:rsidRDefault="00654030">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243567234" w:history="1">
+        <w:r w:rsidRPr="009718A8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Riktlinjens omfattning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243567234 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="196E587B" w14:textId="4564B1D8" w:rsidR="00654030" w:rsidRDefault="00654030">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243567235" w:history="1">
+        <w:r w:rsidRPr="009718A8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Avgränsning för denna riktlinje:</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243567235 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="39451E82" w14:textId="114A481E" w:rsidR="00654030" w:rsidRDefault="00654030">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243567236" w:history="1">
+        <w:r w:rsidRPr="009718A8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Syfte</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243567236 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2BB02111" w14:textId="2199D708" w:rsidR="00654030" w:rsidRDefault="00654030">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc182843638" w:history="1">
-        <w:r w:rsidRPr="00021E99">
+      <w:hyperlink w:anchor="_Toc243567237" w:history="1">
+        <w:r w:rsidRPr="009718A8">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...2 lines deleted...]
-          <w:t>Ansvar</w:t>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Förutsättningar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc182843638 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243567237 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="43A5D1AF" w14:textId="3D923BF9" w:rsidR="003E2D40" w:rsidRDefault="003E2D40">
+    <w:p w14:paraId="1EF159BA" w14:textId="5E6097CE" w:rsidR="00654030" w:rsidRDefault="00654030">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc182843639" w:history="1">
-        <w:r w:rsidRPr="00021E99">
+      <w:hyperlink w:anchor="_Toc243567238" w:history="1">
+        <w:r w:rsidRPr="009718A8">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...2 lines deleted...]
-          <w:t>Arbetsgivare</w:t>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Ansvar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc182843639 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243567238 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4B6A0E80" w14:textId="16A207F2" w:rsidR="003E2D40" w:rsidRDefault="003E2D40">
+    <w:p w14:paraId="2C0BF22A" w14:textId="0D367CA8" w:rsidR="00654030" w:rsidRDefault="00654030">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc182843640" w:history="1">
-        <w:r w:rsidRPr="00021E99">
+      <w:hyperlink w:anchor="_Toc243567239" w:history="1">
+        <w:r w:rsidRPr="009718A8">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...2 lines deleted...]
-          <w:t>Ordinerande läkare</w:t>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Riskanalys</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc182843640 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243567239 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3EBB1BDE" w14:textId="48B00860" w:rsidR="003E2D40" w:rsidRDefault="003E2D40">
-[...70 lines deleted...]
-    <w:p w14:paraId="2B28E58C" w14:textId="7C40C16C" w:rsidR="003E2D40" w:rsidRDefault="003E2D40">
+    <w:p w14:paraId="6155F492" w14:textId="34B5460E" w:rsidR="00654030" w:rsidRDefault="00654030">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc182843642" w:history="1">
-        <w:r w:rsidRPr="00021E99">
+      <w:hyperlink w:anchor="_Toc243567240" w:history="1">
+        <w:r w:rsidRPr="009718A8">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...2 lines deleted...]
-          <w:t>Riskanalys</w:t>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Utförande</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc182843642 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243567240 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5AFAF3CA" w14:textId="57A15AE5" w:rsidR="003E2D40" w:rsidRDefault="003E2D40">
+    <w:p w14:paraId="39947189" w14:textId="16644E9A" w:rsidR="00654030" w:rsidRDefault="00654030">
       <w:pPr>
-        <w:pStyle w:val="Innehll1"/>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc182843643" w:history="1">
-        <w:r w:rsidRPr="00021E99">
+      <w:hyperlink w:anchor="_Toc243567241" w:history="1">
+        <w:r w:rsidRPr="009718A8">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...2 lines deleted...]
-          <w:t>Genomförande</w:t>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Allmänt</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc182843643 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243567241 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6867749B" w14:textId="5B2CD639" w:rsidR="003E2D40" w:rsidRDefault="003E2D40">
+    <w:p w14:paraId="0ED46F36" w14:textId="1E84214D" w:rsidR="00654030" w:rsidRDefault="00654030">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243567242" w:history="1">
+        <w:r w:rsidRPr="009718A8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Utbildning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243567242 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="06BB2750" w14:textId="2E908E61" w:rsidR="00654030" w:rsidRDefault="00654030">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243567243" w:history="1">
+        <w:r w:rsidRPr="009718A8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Plats för iordningställande</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243567243 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="54DFE07C" w14:textId="3DF0929D" w:rsidR="00654030" w:rsidRDefault="00654030">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243567244" w:history="1">
+        <w:r w:rsidRPr="009718A8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Grundläggande personlig skyddsutrustning i samband med iordningställande, administrering och spill</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243567244 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2BB3C645" w14:textId="06890520" w:rsidR="00654030" w:rsidRDefault="00654030">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243567245" w:history="1">
+        <w:r w:rsidRPr="009718A8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Förpackning och beredningsform</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243567245 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2ACA1B03" w14:textId="0C699FB1" w:rsidR="00654030" w:rsidRDefault="00654030">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243567246" w:history="1">
+        <w:r w:rsidRPr="009718A8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Hjälpmedel</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243567246 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="267B02AE" w14:textId="277B9596" w:rsidR="00654030" w:rsidRDefault="00654030">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243567247" w:history="1">
+        <w:r w:rsidRPr="009718A8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Tillbud</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243567247 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="582296B7" w14:textId="181D8CDB" w:rsidR="00654030" w:rsidRDefault="00654030">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243567248" w:history="1">
+        <w:r w:rsidRPr="009718A8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Spill</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243567248 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="41FCCB96" w14:textId="6F5A6E25" w:rsidR="00654030" w:rsidRDefault="00654030">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243567249" w:history="1">
+        <w:r w:rsidRPr="009718A8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Iordningställande</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243567249 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1A1B22EB" w14:textId="758F1F1D" w:rsidR="00654030" w:rsidRDefault="00654030">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243567250" w:history="1">
+        <w:r w:rsidRPr="009718A8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Administrering av patientdos</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243567250 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1E175AA7" w14:textId="1D1024AB" w:rsidR="00654030" w:rsidRDefault="00654030">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243567251" w:history="1">
+        <w:r w:rsidRPr="009718A8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Avfall</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243567251 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="00FD84E0" w14:textId="40320F4C" w:rsidR="00654030" w:rsidRDefault="00654030">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243567252" w:history="1">
+        <w:r w:rsidRPr="009718A8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Tvätt</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243567252 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="18DF2E70" w14:textId="1A6091AF" w:rsidR="00654030" w:rsidRDefault="00654030">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc182843644" w:history="1">
-        <w:r w:rsidRPr="00021E99">
+      <w:hyperlink w:anchor="_Toc243567253" w:history="1">
+        <w:r w:rsidRPr="009718A8">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...2 lines deleted...]
-          <w:t>Allmänt</w:t>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Källförteckning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc182843644 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243567253 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="63F1518C" w14:textId="3E755211" w:rsidR="003E2D40" w:rsidRDefault="003E2D40">
+    <w:p w14:paraId="450546D8" w14:textId="7079084C" w:rsidR="00654030" w:rsidRDefault="00654030">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc182843645" w:history="1">
-        <w:r w:rsidRPr="00021E99">
+      <w:hyperlink w:anchor="_Toc243567254" w:history="1">
+        <w:r w:rsidRPr="009718A8">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...2 lines deleted...]
-          <w:t>Utbildning</w:t>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Bilaga 1 - Iordningställande av injektion/infusion från injektionsvätska/-substans med chemo-spike</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc182843645 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243567254 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3BD24FA3" w14:textId="2E149115" w:rsidR="003E2D40" w:rsidRDefault="003E2D40">
+    <w:p w14:paraId="767BAEBC" w14:textId="2F848C1B" w:rsidR="00654030" w:rsidRDefault="00654030">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243567255" w:history="1">
+        <w:r w:rsidRPr="009718A8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Uppdragning av lösning från injektionsflaska till spruta</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243567255 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="01EB57CA" w14:textId="10A94F7F" w:rsidR="00654030" w:rsidRDefault="00654030">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243567256" w:history="1">
+        <w:r w:rsidRPr="009718A8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Iordningställande av injektionsvätska från torrsubstans</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243567256 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3C938CAA" w14:textId="33167308" w:rsidR="00654030" w:rsidRDefault="00654030">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243567257" w:history="1">
+        <w:r w:rsidRPr="009718A8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Tillsats till infusionspåse</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243567257 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="03883D04" w14:textId="01931810" w:rsidR="00654030" w:rsidRDefault="00654030">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc182843646" w:history="1">
-        <w:r w:rsidRPr="00021E99">
+      <w:hyperlink w:anchor="_Toc243567258" w:history="1">
+        <w:r w:rsidRPr="009718A8">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...2 lines deleted...]
-          <w:t>Tillredningsplats</w:t>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Bilaga 2 - Arbete med chemo-spike</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc182843646 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243567258 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0E45E9A6" w14:textId="62477B5A" w:rsidR="003E2D40" w:rsidRDefault="003E2D40">
+    <w:p w14:paraId="1C99721C" w14:textId="6A745612" w:rsidR="00654030" w:rsidRDefault="00654030">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243567259" w:history="1">
+        <w:r w:rsidRPr="009718A8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Förutsättningar</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243567259 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="45BB63BA" w14:textId="657F066A" w:rsidR="00654030" w:rsidRDefault="00654030">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243567260" w:history="1">
+        <w:r w:rsidRPr="009718A8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Genomförande</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243567260 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="40EDC251" w14:textId="2F6D5286" w:rsidR="00654030" w:rsidRDefault="00654030">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc182843647" w:history="1">
-        <w:r w:rsidRPr="00021E99">
+      <w:hyperlink w:anchor="_Toc243567261" w:history="1">
+        <w:r w:rsidRPr="009718A8">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...2 lines deleted...]
-          <w:t>Grundläggande personlig skyddsutrustning i samband med iordningsställande, administrering och spill</w:t>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Bilaga 3 - Läkemedel med allergena egenskaper</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc182843647 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243567261 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2B213915" w14:textId="16741ABA" w:rsidR="003E2D40" w:rsidRDefault="003E2D40">
-[...1135 lines deleted...]
-    <w:p w14:paraId="626F7992" w14:textId="2868B9B2" w:rsidR="003E2D40" w:rsidRDefault="003E2D40">
+    <w:p w14:paraId="1FC6584C" w14:textId="7C447EE7" w:rsidR="00B405A1" w:rsidRDefault="00654030" w:rsidP="00D53BB8">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc182843664" w:history="1">
-[...56 lines deleted...]
-      </w:hyperlink>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6997B98B" w14:textId="33ADDCF7" w:rsidR="003E2D40" w:rsidRDefault="003E2D40">
-[...922 lines deleted...]
-    <w:p w14:paraId="342EFF12" w14:textId="6D5892C6" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="002B2ED2" w:rsidP="005B4188">
+    <w:p w14:paraId="29B03EF5" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="00EB39AE" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:spacing w:before="360"/>
+        <w:ind w:right="-143"/>
       </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc100327186"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc243567232"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Bakgrund och syfte</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45519CED" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:bookmarkStart w:id="8" w:name="_Toc100327187"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Författningar som reglerar detta område är Arbetsmiljöverkets föreskrifter AFS 2005:5 om cytostatika och andra läkemedel med bestående toxisk effekt och AFS 2018:1. [1, 2] I AFS 2005:5 står: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66FE14F3" w14:textId="1A09E851" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="3E8F7E95" w:rsidP="00D53BB8">
       <w:r>
-        <w:rPr>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="19"/>
+        <w:t>§ 1”Dessa föreskrifter som gäller arbete där det finns risk för exponering för sådana läkemedel som genom sina toxikologiska egenskaper kan orsaka bestående skada”. Med sådana medel avses följande: </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="09FC2351" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00F4191D">
-[...4 lines deleted...]
-        <w:t>Författningar som reglerar detta område är Arbetsmiljöverkets föreskrifter AFS 2005:5 om cytostatika och andra läkemedel med bestående toxisk effekt och AFS 2018:1. [1, 2] I AFS 2005:5 står:</w:t>
+    <w:p w14:paraId="3C769AD9" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="00D53BB8">
+      <w:r w:rsidRPr="008773E0">
+        <w:t>1 a) Läkemedel beträffande vilka Läkemedelsverket angivit att de tillhör grupp L01, ”Cytostatika/cytotoxiska medel”, enligt ATC-klassificeringen (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Anatomical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Therapeutic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Chemical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Classification</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:t> system). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28E3A2BC" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00E763EC" w:rsidRDefault="00003976" w:rsidP="00D22A52">
-[...11 lines deleted...]
-        <w:t>för exponering för sådana läkemedel som genom sina toxikologiska egenskaper kan orsaka bestående skada. Med sådana medel avses följande:</w:t>
+    <w:p w14:paraId="2D1F583E" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:r w:rsidRPr="008773E0">
+        <w:t>1 b) Andra läkemedel med cytotoxisk effekt (AFS 2005:5) [1]. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FE6C4A3" w14:textId="5DAE6AF7" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00D22A52">
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> system).</w:t>
+    <w:p w14:paraId="2688FB19" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:r w:rsidRPr="008773E0">
+        <w:t>2) Läkemedel som medför risk för uppkomst av överkänslighet och som genom sina toxikologiska egenskaper kan orsaka bestående skada. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13127FDA" w14:textId="4BA8B10E" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00D22A52">
-[...7 lines deleted...]
-        <w:t>Andra läkemedel med cytotoxisk effekt (AFS 2005:5) [1].</w:t>
+    <w:p w14:paraId="7015A6E0" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:r w:rsidRPr="008773E0">
+        <w:t>3) Läkemedel, utom anestesigaser, som används som inhalations-läkemedel och som genom sina toxikologiska egenskaper kan orsaka bestående skada. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47BF917B" w14:textId="72E8E05A" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="004C76B7">
-[...36 lines deleted...]
-    <w:p w14:paraId="0D4A9FDB" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00276973">
+    <w:p w14:paraId="09AFD371" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc494978907"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00003976">
+      <w:bookmarkStart w:id="9" w:name="_Toc243567233"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:lastRenderedPageBreak/>
         <w:t>Grupp 1b Andra läkemedel med cytotoxisk effekt</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="02E33EBF" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00276973">
-[...1 lines deleted...]
-        <w:t>Är läkemedel med ATC kod J05, L02, L03, L04 och P01C.</w:t>
+    <w:p w14:paraId="394F5777" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Är läkemedel med ATC kod J05, L02, L03, L04 och P01C. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62EAE2FA" w14:textId="43900E22" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00276973">
-[...4 lines deleted...]
-        <w:t>För läkemedel inom grupp 1b ska riskanalys genomföras på relevant nivå inom organisationen för att bedöma om användningen av läkemedlet ska definieras som ett särskilt farligt läkemedel. Riskanalysen kan ske på sjukhusnivå, kliniknivå eller avdelningsnivå. Ansvaret för att detta sker ligger på verksamhetschefen på respektive klinik.</w:t>
+    <w:p w14:paraId="33DB39A9" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:r w:rsidRPr="008773E0">
+        <w:t>För läkemedel inom grupp 1b ska riskanalys genomföras på relevant nivå inom organisationen för att bedöma om användningen av läkemedlet ska definieras som ett särskilt farligt läkemedel. Riskanalysen kan ske på sjukhusnivå, kliniknivå eller avdelningsnivå. Ansvaret för att detta sker ligger på verksamhetschefen på respektive klinik. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68127680" w14:textId="3C50EB8B" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00276973">
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> sådan exponering bör riskanalys göras i verksamheterna från fall till fall.</w:t>
+    <w:p w14:paraId="7C3FE288" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:r w:rsidRPr="008773E0">
+        <w:t>För cytotoxiska läkemedel kan de orsaka skada vid enstaka omfattande exponering eller i samband med regelbunden låggradig exponering. Föreligger sådan exponering bör riskanalys göras i verksamheterna från fall till fall. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2758E9A3" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00276973">
+    <w:p w14:paraId="39E268F4" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc98229178"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00003976">
+      <w:bookmarkStart w:id="10" w:name="_Toc243567234"/>
+      <w:r w:rsidRPr="008773E0">
         <w:t>Riktlinjens omfattning</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1907E397" w14:textId="160ACB3B" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00276973">
-[...1 lines deleted...]
-        <w:t>Denna riktlinje gäller hantering av läkemedel som ingår i grupperna 1b (där riskanalys ej har lett till vidare åtgärder), 2 och 3. De preparat som åsyftas framgår av bilaga 3 (allergena) och läkemedel i grupp 1b (cytotoxiska). Riskanalys avseende handhavande ska ske vid användning av alla dessa läkemedel.</w:t>
+    <w:p w14:paraId="3DE121B2" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Denna riktlinje gäller hantering av läkemedel som ingår i grupperna 1b (där riskanalys ej har lett till vidare åtgärder), 2 och 3. De preparat som åsyftas framgår av bilaga 3 (allergena) och läkemedel i grupp 1b (cytotoxiska). Riskanalys avseende handhavande ska ske vid användning av alla dessa läkemedel. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EB2D55F" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00EC0462">
+    <w:p w14:paraId="00D68754" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc494978909"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00003976">
+      <w:bookmarkStart w:id="11" w:name="_Toc243567235"/>
+      <w:r w:rsidRPr="008773E0">
         <w:t>Avgränsning för denna riktlinje:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0DB07C39" w14:textId="5B7186A8" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00EC0462">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="008A2345">
+    <w:p w14:paraId="411256F1" w14:textId="7F21E562" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="3E8F7E95" w:rsidP="008773E0">
+      <w:r>
+        <w:t>Hantering av cytostatika tillhörande grupp 1a, det vill säga cytostatika enligt ATC-grupp L01, beskrivs i riktlinjen ”</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidRPr="3E8F7E95">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Cytostatikahantering, SÄS</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3E8F7E95">
         <w:rPr>
-          <w:rStyle w:val="Hyperlnk"/>
-[...17 lines deleted...]
-        <w:rPr>
+          <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>”</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00003976">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>[4]. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E871BF1" w14:textId="32DBDB5E" w:rsidR="4C164AA3" w:rsidRDefault="3E8F7E95" w:rsidP="0A2533A9">
+      <w:r>
+        <w:t xml:space="preserve">Anestesigaser hanteras särskilt och ingår inte i denna riktlinje. För vissa läkemedel med hanteringsrisker finns även skyddsinfo att tillgå på </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidRPr="3E8F7E95">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>www.fass.se</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">  [5] med skyddsåtgärder hur läkemedlet hanteras säkert. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AC1460C" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc243567236"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Syfte</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23A90CEF" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Syftet med de lokala riktlinjerna är att genom arbetsrutiner, hjälpmedel och personlig skyddsutrustning förhindra läkemedelskontakt med hud, slemhinnor, luftvägar eller ögon och att säkerställa att gränsvärdet för penicillin i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>dammform</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:t> inte överskrids (AFS 2018:1) [2]. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2761E6BF" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:r w:rsidRPr="008773E0">
+        <w:lastRenderedPageBreak/>
+        <w:t>De läkemedel som behandlas i denna riktlinje kan medföra risk för allergiska reaktioner eller orsaka annan skada genom sina toxikologiska egenskaper. Cytotoxiska substanser har visat mutagena, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>teratogena</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:t> och/eller carcinogena effekter hos försöksdjur. Oskyddat arbete med dessa läkemedel eller material kontaminerat med dessa läkemedel kan därför utgöra en potentiell hälsorisk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B2A54A" w14:textId="170190BC" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc243567237"/>
+      <w:r>
+        <w:t>Förutsättningar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="0DB5366F" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc100327192"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc243567238"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Ansvar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BF5FF30" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Arbetsgivare </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="274BBD7D" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Arbetsgivaren ska ha god kännedom om vilka farliga ämnen som förekommer på arbetsplatsen. Det åligger arbetsgivaren att utifrån riskanalys planera, genomföra och följa upp verksamheten så att arbetsmiljökraven uppfylls. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FB1315D" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Verksamhetschef ansvarar för att riskanalys av arbetsmiljön sker med regelbundenhet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BBF852A" w14:textId="377B7612" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="3E8F7E95" w:rsidP="0A2533A9">
+      <w:r>
+        <w:t xml:space="preserve">Verksamhetschef ansvarar för att personal som ska hantera läkemedel med bestående toxisk effekt samt allergena egenskaper får nödvändig utbildning i iordningställande av läkemedel och lämplig skyddsutrustning. Speciellt betonas utbildning i rätt arbetssätt och användning av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>chemo-spike</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> med aerosolfilter, se bilaga 2, Arbete med chemo-spike. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D6487EE" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Verksamhetschef ansvarar för att skriftliga instruktioner upprättas och följs samt att det finns en plan för regelbunden kvalitetssäkring. Tillbud och avvikelser hanteras enligt riktlinje </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="008773E0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Avvikelsehantering SÄS</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="008773E0">
+        <w:t> [6]. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04BF900E" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Ordinerande läkare </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44060D5A" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:r w:rsidRPr="008773E0">
+        <w:t xml:space="preserve">Ordinerande läkare bör tänka på att val av läkemedelsform och förpackningsutformning, har betydelse för personalens exponering av läkemedel. Överväg snabbast möjliga övergång till tabletter eller kapslar då flytande läkemedel innebär risk för stänk, sprut eller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008773E0">
+        <w:lastRenderedPageBreak/>
+        <w:t>läckage. Delning eller krossning av tabletter innebär risk för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>dammexponering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="373B0C3D" w14:textId="166D70FA" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="3E8F7E95" w:rsidP="008773E0">
+      <w:r>
+        <w:t>Ordinerande läkare ansvarar för att informera patienten om vilket läkemedel som ska ges och notera i journalen kända överkänslighetsreaktioner mot läkemedel. Se riktlinjerna </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidRPr="3E8F7E95">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Läkemedelsdokumentation på SÄS</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t> (i första hand) [7] respektive rutinen </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidRPr="3E8F7E95">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Varning och begränsning av vårdinsats i Melior</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t> [8]. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F515221" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Sjukvårdsapotek VGR </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DC8B141" w14:textId="7F93D187" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="3E8F7E95" w:rsidP="0A2533A9">
+      <w:r>
+        <w:t xml:space="preserve"> RGL </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Högsbodepån  ansvarar</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> för beredning av överenskomna perorala mixturer av allergena substanser. Sjukvårdsapotek VGR SÄS iordningställer förfyllda antibiotikasprutor innehållande piperacillin/tazobactam, 4 g/0,5g med hållbarhet 24 timmar i kyl. Sprutorna är tillgängliga för alla enheter och tillhandahålls vardagar. Sjukvårdsapotek VGR SÄS kan bistå med hjälp vid riskanalys eller råd vid hantering av läkemedel som beskrivs i riktlinjen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3744C86E" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc243567239"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Riskanalys</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64C9F82E" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Riskanalys ska genomföras årligen eller i samband med förändringar i läkemedelsanvändningen. Hälsan och arbetslivet är regionens stödfunktion angående </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="008773E0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>arbetsmiljö </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="008773E0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>inkl</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="008773E0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t> läkemedel</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="008773E0">
+        <w:t> [9]. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37C7076C" w14:textId="4303B62B" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc243567240"/>
+      <w:r w:rsidRPr="00065A6B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Utförande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="77510E59" w14:textId="52A48698" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="3E8F7E95" w:rsidP="008773E0">
+      <w:r>
+        <w:t>Iordningställande av läkemedel med allergena egenskaper, se bilaga 3. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BA058AD" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc243567241"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Allmänt</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5176D7DD" w14:textId="705AC4CB" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="3E8F7E95">
+      <w:r>
+        <w:t>Iordningställande ska alltid ske så att personal och omgivning skyddas från exponering och produkten från kontamination. Arbetet ska utföras så</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3E8F7E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att risken f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3E8F7E95">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r exponering via luftv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3E8F7E95">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">gar, hud och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3E8F7E95">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r>
+        <w:t>gon minimeras. Arbetstagare med k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3E8F7E95">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">nd </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3E8F7E95">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r>
+        <w:t>verk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3E8F7E95">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r>
+        <w:t>nslighet,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3E8F7E95">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>som</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3E8F7E95">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">planerar graviditet eller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3E8F7E95">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r gravida ska upplysas om eventuella h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3E8F7E95">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r>
+        <w:t>lsorisker, och om de s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3E8F7E95">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3E8F7E95">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r>
+        <w:t>nskar ocks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3E8F7E95">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> erbjudas m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3E8F7E95">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r>
+        <w:t>jlighet till andra arbetsuppgifter,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3E8F7E95">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>AFS 2007:05 [10]. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57440C3B" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc243567242"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:lastRenderedPageBreak/>
+        <w:t>Utbildning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68961031" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Läkemedel som riktlinjen berör ska uppmärksammas i samband med introduktionen/genomgången av denna riktlinje på relevant utbildning/ APT-information. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FF8230E" w14:textId="2885F2A4" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="3E8F7E95">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc243567243"/>
+      <w:r>
+        <w:t>Plats för iordningställande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D65C892" w14:textId="53DC00C9" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="3E8F7E95">
+      <w:r w:rsidRPr="3E8F7E95">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Iordningställande bör om möjligt ske på separat plats i läkemedels</w:t>
+      </w:r>
+      <w:r w:rsidR="008773E0">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="3E8F7E95">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>rummet eller i annat avskilt utrymme</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54CC65E0" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Arbetsytan ska vara möjlig att rengöra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="406D1E3D" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Före arbetet desinficeras arbetsytan med ytdesinfektionsmedel med tensid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="352DD829" w14:textId="52047AA4" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="3E8F7E95">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Händerna, och vid behov underarmar, ska tvättas omedelbart efter iordningställande; tvättställ ska finnas i närheten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ACA7A1B" w14:textId="3623783A" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="3E8F7E95">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Använd ett nytt underlägg med plastad baksida och byt ut efter iordningställande. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04BB3627" w14:textId="0B2EC043" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="3E8F7E95">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Efter varje iordningställande torkas arbetsytan av med först vatten (löser upp eventuella antibiotikarester) därefter med ytdesinfektionsmedel med tensid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D192F91" w14:textId="1E680A5F" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="3E8F7E95" w:rsidP="008773E0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Golvet rengörs minst en gång per dygn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A428665" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Möjlighet till ögonsköljning ska finnas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="152ABDCA" w14:textId="28ADC8FF" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="3E8F7E95">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc243567244"/>
+      <w:r>
+        <w:t>Grundläggande personlig skyddsutrustning i samband med iordningställande, administrering och spill</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23BFB3D8" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Engångshandskar och plastförkläde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008773E0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>ska användas vid risk för exponering.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008773E0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Ögonskydd (vilket innebär visir) ska användas vid risk för stänk i ansiktet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C63278F" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Ovannämnda skyddsutrustning får inte användas vid arbete med andra läkemedel och ska vara rumsbunden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52F1545E" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Förstärkta skyddsinstruktioner kan förekomma lokalt på enheten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F3E7590" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc243567245"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:lastRenderedPageBreak/>
+        <w:t>Förpackning och beredningsform</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A30DFDD" w14:textId="03E964BF" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="3E8F7E95" w:rsidP="008773E0">
+      <w:r>
+        <w:t xml:space="preserve">I första hand bör färdigspädda lösningar eller förfyllda sprutor användas. De flesta antibiotika levereras dock i form av injektions-/infusions-substanser. Exponeringsrisken är större vid upplösning av torrsubstans i injektionsflaskor, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC103B">
+        <w:t xml:space="preserve">varför </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DC103B">
+        <w:t>spike</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> med hydrofobt luft-och aerosol filter på 0,2 µm, så kallade chemo-spikes alltid ska användas i dessa fall, se bilaga 2 Arbete </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>med  chemo</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>-spike. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70091738" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc243567246"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Hjälpmedel</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27CCBBCD" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Upphandlade hjälpmedel för injektion och infusion (se </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="008773E0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Marknadsplatsen</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>) [11] ger goda möjligheter till en minimerad kontakt med allergena och cytotoxiska substanser. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="744D7612" w14:textId="56F76C42" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="3E8F7E95" w:rsidP="008773E0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3E8F7E95">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sprutor</w:t>
+      </w:r>
+      <w:r>
+        <w:t> med luer-lockfattning ska användas, vilket minskar risken att sprutorna lossnar från kanyl, chemo-spike, propp eller olika infusionskopplingar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AB77F22" w14:textId="64DA1669" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="3E8F7E95" w:rsidP="3E8F7E95">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3E8F7E95">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Spikes som ska användas</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ska ha ett hydrofobt luft- och aerosolfilter på 0,2 µm.  (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC103B">
+        <w:t>chemo-spikes</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">). Ska användas vid spädning av torrsubstans eftersom det finns risk för att pulverdamm eller aerosol sprids till omgivningen. Samtliga </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3E8F7E95">
+        <w:t>chemo-spikes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3E8F7E95">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00003976">
-[...18 lines deleted...]
-        <w:t>.</w:t>
+      <w:r>
+        <w:t>på marknaden med detta filter ger god säkerhet under förutsättning att de används på rätt sätt.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="469A60F6" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00EC0462">
-[...667 lines deleted...]
-    <w:p w14:paraId="1D7DDAF9" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00A37E27">
+    <w:p w14:paraId="4C951916" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:bookmarkStart w:id="125" w:name="_Grundläggande_personlig_skyddsutrus"/>
-[...391 lines deleted...]
-      <w:r w:rsidRPr="4438E0D7">
+      <w:r w:rsidRPr="008773E0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Blandningsaggregat</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00003976" w:rsidRPr="4438E0D7">
+        <w:t>Proppar/injektionsventiler/sprutadaptrar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>för iordningsställda sprutor kan användas.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EF043C0" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008773E0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:t>ska användas vid infusion.</w:t>
+        <w:t>Blandningsaggregat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>ska användas vid infusion. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A80248D" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="006C14BB">
-[...1 lines deleted...]
-        <w:t>God arbetsteknik, noggrannhet och bra rutiner är avgörande oavsett vilka hjälpmedel som används.</w:t>
+    <w:p w14:paraId="3263DFAA" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:r w:rsidRPr="008773E0">
+        <w:t>God arbetsteknik, noggrannhet och bra rutiner är avgörande oavsett vilka hjälpmedel som används. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21073367" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00BD5D3D">
+    <w:p w14:paraId="3C88381A" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="155" w:name="_Toc98229194"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00003976">
+      <w:bookmarkStart w:id="24" w:name="_Toc243567247"/>
+      <w:r w:rsidRPr="008773E0">
         <w:t>Tillbud</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="150"/>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="157"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2C4BCBC3" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="006C14BB" w:rsidRDefault="00003976" w:rsidP="006C14BB">
-[...6 lines deleted...]
-        <w:t>Om läkemedel kommer i kontakt med huden, skölj rikligt med vatten. Vid stänk i ögonen, skölj omgående och rikligt med ögonsköljvätska eller vatten. Ta bort eventuella kontaktlinser. Kontakta ögonläkare vid kvarstående besvär.</w:t>
+    <w:p w14:paraId="50DD11E4" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Om läkemedel kommer i kontakt med huden, skölj rikligt med vatten. Vid stänk i ögonen, skölj omgående och rikligt med ögonsköljvätska eller vatten. Ta bort eventuella kontaktlinser. Kontakta ögonläkare vid kvarstående besvär. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72D4CD68" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="006C14BB" w:rsidRDefault="00003976" w:rsidP="006C14BB">
-[...1 lines deleted...]
-        <w:t>Registrera avvikelsen.</w:t>
+    <w:p w14:paraId="4C042681" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Registrera avvikelsen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68D8F941" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="006C14BB" w:rsidRDefault="00003976" w:rsidP="006C14BB">
-[...1 lines deleted...]
-        <w:t>Vid behov gör arbetsskadeanmälan.</w:t>
+    <w:p w14:paraId="5645F210" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Vid behov gör arbetsskadeanmälan. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66DF10CC" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="006C14BB">
+    <w:p w14:paraId="5464296D" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="163" w:name="_Toc98229195"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00003976">
+      <w:bookmarkStart w:id="25" w:name="_Toc243567248"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:lastRenderedPageBreak/>
         <w:t>Spill</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="158"/>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="165"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="16944850" w14:textId="33BA1283" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="006C14BB">
-[...6 lines deleted...]
-        <w:t>Vid spill på arbetskläder/plastförkläde - byt snarast.</w:t>
+    <w:p w14:paraId="21961DBB" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Vid spill på arbetskläder/plastförkläde - byt snarast. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51A6F59C" w14:textId="0464E883" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="006C14BB">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Absorbera läkemedel och läkemedelslösning med torkduk eller motsvarande, eventuellt fuktad med vatten. Upprepa vid behov. </w:t>
+    <w:p w14:paraId="16FF4E53" w14:textId="0774E14F" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="3E8F7E95">
+      <w:r>
+        <w:t>Absorbera läkemedel och läkemedelslösning med torkduk eller motsvarande, eventuellt fuktad med vatten. Upprepa vid behov. Efter ytan torkats av med vatten använd ytdesinfektionsmedel med tensid.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D2945A1" w14:textId="5051B646" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="006C14BB">
-[...7 lines deleted...]
-        <w:t>Avfall.</w:t>
+    <w:p w14:paraId="5B6C9341" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Använt material kasseras enligt avsnitt Avfall. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0360F0CF" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="006C14BB">
-[...2 lines deleted...]
-        <w:t>Vid riklig förorening av textilier (arbetskläder och bäddutrustning) hanteras textilierna som kraftigt förorenad tvätt.</w:t>
+    <w:p w14:paraId="6F59FAEE" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Vid riklig förorening av textilier (arbetskläder och bäddutrustning) hanteras textilierna som kraftigt förorenad tvätt. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3902D4F8" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="006C14BB">
+    <w:p w14:paraId="69FC5FE3" w14:textId="4F1A11F7" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="3E8F7E95" w:rsidP="008773E0">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="171" w:name="_Toc98229196"/>
-[...12 lines deleted...]
-      <w:bookmarkEnd w:id="173"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="26" w:name="_Toc243567249"/>
+      <w:r>
+        <w:t>Iordningställande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
-    <w:p w14:paraId="3CB10888" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="006C14BB">
-[...64 lines deleted...]
-    <w:p w14:paraId="383389A7" w14:textId="31E970B1" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="000E1FE8" w:rsidP="00764FF2">
+    <w:p w14:paraId="11F7892B" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Injektion/Infusion </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6055FA34" w14:textId="4B9B1F0C" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="3E8F7E95" w:rsidP="0A2533A9">
       <w:r>
-        <w:rPr>
-[...19 lines deleted...]
-      <w:bookmarkEnd w:id="189"/>
+        <w:t>Den största risken består i att övertryck skapas i injektionsflaska eller spruta, vilket kan orsaka aerosolspridning och stänk till omgivningen. Detta gäller särskilt vid upplösning av torrsubstans. Genom att arbeta lugnt och metodiskt med luer-locksprutor och chemo-spike med aerosolfilter elimineras tryckskillnader och risken för aerosolspridning eller stänk.  Det är därför viktigt att alla som iordningsställer de läkemedel som denna riktlinje avser, är väl instruerade i hur den chemo-spike som används fungerar. För arbete med chemo-spikes, se bilaga 2, Arbete med chemo-spike. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2C349CF7" w14:textId="2979D0B3" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00764FF2">
-[...11 lines deleted...]
-    <w:p w14:paraId="79768CA3" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00764FF2">
+    <w:p w14:paraId="5D6C96F3" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="196" w:name="_Toc98229199"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00003976">
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Perorala doser </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29E7BDFF" w14:textId="5B5E27ED" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="3E8F7E95">
+      <w:r>
+        <w:t>Vid normal hantering är exponeringsrisken mycket låg. Använd alltid sked eller pincett. Vid delning och krossning finns det risk för   partikelspridning och bör undvikas. Om delning eller krossning måste göras ska alltid tablettdelare eller tablettkrossare användas och rengöras efter varje användning. Vid krossning eller delning ska personlig skyddsutrustning alltid användas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A70B1AF" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008773E0">
         <w:t>Inhalation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="191"/>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="198"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="53FE5268" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00764FF2">
-[...31 lines deleted...]
-        <w:t>) ATC-kod P01CX01 ska användas, omfattas substansen av denna riktlinje.</w:t>
+    <w:p w14:paraId="105D5C72" w14:textId="3ED5D28F" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="3E8F7E95">
+      <w:r>
+        <w:t>Om läkemedlet </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>pentamidin  ATC</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>-kod P01CX01 ska användas, omfattas substansen av denna riktlinje. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EAC5019" w14:textId="64BB7C21" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00764FF2">
-[...1 lines deleted...]
-        <w:t>Där inhalation används som behandlingsmetod ska lokala instruktioner finnas. Dessa ska beskriva hur tillredning och inhalation går till, hur inhalatorn fungerar samt vilken skyddsutrustning som ska användas.</w:t>
+    <w:p w14:paraId="68B03B08" w14:textId="4D31F4DB" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="3E8F7E95">
+      <w:r>
+        <w:t xml:space="preserve">Där inhalation används som behandlingsmetod ska lokala instruktioner finnas. Dessa ska beskriva hur iordningställande och </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>inhalation går till, hur inhalatorn fungerar samt vilken skyddsutrustning som ska användas. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1389B3A4" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00BF5B3B">
+    <w:p w14:paraId="4BD595E5" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="205" w:name="_Toc98229200"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00003976">
+      <w:bookmarkStart w:id="27" w:name="_Toc243567250"/>
+      <w:r w:rsidRPr="008773E0">
         <w:t>Administrering av patientdos</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="200"/>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="207"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="24BD44EA" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00764FF2">
-[...6 lines deleted...]
-        <w:t>Utöver sedvanlig patientkontroll och information är det viktigt att kontrollera om eventuell överkänslighet av läkemedel med allergena egenskaper finns noterad i ordinationshandling. Vid första administreringstillfället på aktuellt vårdtillfälle, kontrolleras tidigare känd överkänslighetsreaktion i journalen.</w:t>
+    <w:p w14:paraId="5BE452EC" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Utöver sedvanlig patientkontroll och information är det viktigt att kontrollera om eventuell överkänslighet av läkemedel med allergena egenskaper finns noterad i ordinationshandling. Vid första administreringstillfället på aktuellt vårdtillfälle, kontrolleras tidigare känd överkänslighetsreaktion i journalen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C09908A" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00BF5B3B">
+    <w:p w14:paraId="614E14AE" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008773E0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Peroral </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>tillförsel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008773E0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B7C351A" w14:textId="0EAF845D" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="3E8F7E95" w:rsidP="008773E0">
+      <w:r>
+        <w:t>Vid uttag hanteras tabletter/kapslar med sked eller pincett. Försök att undvika delning/krossning om andra alternativ finns tillgängliga. Enkeldoser eller endos-förpackade läkemedel bör väljas i första hand när det finns tillgängligt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="370DCA69" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="213" w:name="_Toc98229201"/>
-[...12 lines deleted...]
-      <w:bookmarkEnd w:id="215"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Parenteral tillförsel </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="65FAB534" w14:textId="20D7DF6D" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00764FF2">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Vid uttag hanteras tabletter/kapslar med sked eller pincett. Försök att undvika delning/krossning. Enkeldoser eller </w:t>
+    <w:p w14:paraId="271AFF2E" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Ett absorberande underlägg kan användas som skydd mot spill på patientens kläder eller hud. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51BC43CD" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Använd alltid injektionsspruta med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00003976">
-        <w:t>endos</w:t>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>luer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00003976">
-        <w:t>-förpackade läkemedel bör väljas i första hand när det finns tillgängligt.</w:t>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>-lockfattning för intravenös injektion.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E067922" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00BF5B3B">
+    <w:p w14:paraId="3E82033D" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Perifer och central </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>venkateter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:t> hanteras enligt Vårdhandboken, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="008773E0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve">avsnitt Perifer </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="008773E0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>venkateter</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+      </w:hyperlink>
+      <w:r w:rsidRPr="008773E0">
+        <w:t> [12] respektive lokal riktlinje </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="008773E0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Central venös infart (CVI) - inläggning och skötsel vid SÄS</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="008773E0">
+        <w:t> [13]. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CC306FD" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Kontrollera att fri </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>venväg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:t> föreligger. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00EFEADC" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Inspektera området under injektionen. Uppmärksamma svullnad, smärta eller systemreaktion. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F11B053" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Vid infusion bör patienten, i personalens frånvaro, medverka i upptäckten av den allergiska reaktionen och om möjligt larma. Avbryt genast injektionen/infusionen vid tecken på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>extravasal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:t xml:space="preserve"> retning eller vid symtom förenliga med överkänslighetsreaktion (illamående, svimningskänsla, klåda, stickningar/svullnadskänsla i mun och svalg eller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008773E0">
+        <w:lastRenderedPageBreak/>
+        <w:t>andningssvårigheter). Tillkalla läkare för vidare ordination. Dokumentera i journal. Registrera eventuell avvikelse. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34A60EAF" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="221" w:name="_Toc98229202"/>
-[...13 lines deleted...]
-      <w:bookmarkEnd w:id="223"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Inhalation </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3962071C" w14:textId="3287DCD8" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00BF5B3B">
-[...150 lines deleted...]
-      <w:r w:rsidRPr="00003976">
+    <w:p w14:paraId="618E2D32" w14:textId="4B49BECB" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="3E8F7E95" w:rsidP="008773E0">
+      <w:r>
+        <w:t xml:space="preserve">Se avsnitt Inhalation under </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3E8F7E95">
         <w:rPr>
           <w:i/>
+          <w:iCs/>
         </w:rPr>
-        <w:t>Tillredning</w:t>
-[...2 lines deleted...]
-        <w:t>. Administration ska endast göras inom enhet som har förtrogenhet med, och är särskilt utrustad för, denna hantering. Använd skyddsrock, handskar och ögonskydd. Utrustning för att fånga upp den del av aerosolen som patienten inte inhalerar, ska finnas. Om sådan saknas ska andningsskydd (klass FFP 3) användas.</w:t>
+        <w:t>stycke </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3E8F7E95">
+        <w:t>Iordningställande</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Administrering ska endast göras inom enhet som har förtrogenhet med, och är särskilt utrustad för, denna hantering. Använd skyddsrock, handskar och ögonskydd. Utrustning för att fånga upp den del av aerosolen som patienten inte inhalerar, ska finnas. Om sådan saknas ska andningsskydd (klass FFP 3) användas. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3468133B" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00CA3920">
-[...1 lines deleted...]
-        <w:t>Observera att aktiv substans även kan finnas i luftvägssekret och kropps-vätskor.</w:t>
+    <w:p w14:paraId="2668C2A7" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Observera att aktiv substans även kan finnas i luftvägssekret och kropps-vätskor. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17B685D8" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00CA3920">
-[...1 lines deleted...]
-        <w:t>Vid användning av dessa medel bör gravida inte vistas i det rum där behandling ges. Planera behandlingstillfällen så att rummet inte behöver användas innan det är ventilerat; 30 minuter innan och efter behandlingen på maximal ventilation.</w:t>
+    <w:p w14:paraId="1C00369E" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Vid användning av dessa medel bör gravida inte vistas i det rum där behandling ges. Planera behandlingstillfällen så att rummet inte behöver användas innan det är ventilerat; 30 minuter innan och efter behandlingen på maximal ventilation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1211D317" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00EB2A9B">
+    <w:p w14:paraId="4F3C1CD8" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="240" w:name="_Toc494978936"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00003976">
+      <w:bookmarkStart w:id="28" w:name="_Toc243567251"/>
+      <w:r w:rsidRPr="008773E0">
         <w:t>Avfall</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="238"/>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="245"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="50DBD513" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00EB2A9B">
-      <w:r w:rsidRPr="00003976">
+    <w:p w14:paraId="502B7551" w14:textId="3440E90B" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="3E8F7E95" w:rsidP="008773E0">
+      <w:r w:rsidRPr="3E8F7E95">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>OBS!</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003976">
-        <w:t xml:space="preserve"> Ska inte returneras till RGL.</w:t>
+      <w:r>
+        <w:t> Ska inte returneras till RGL Högsbodepån. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C8A0AD4" w14:textId="7CF817DE" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00EB2A9B">
-[...15 lines deleted...]
-        <w:r w:rsidR="305A26C8" w:rsidRPr="006F3447">
+    <w:p w14:paraId="2E407F04" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:r w:rsidRPr="008773E0">
+        <w:t>För hantering se rutin </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="008773E0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Avfallshantering</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="305A26C8" w:rsidRPr="006F3447">
-[...9 lines deleted...]
-        <w:t>].</w:t>
+      <w:r w:rsidRPr="008773E0">
+        <w:t> [14]. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76CE2115" w14:textId="7F171A46" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00EB2A9B">
-[...1 lines deleted...]
-        <w:t>Kompletterande information/förtydliganden:</w:t>
+    <w:p w14:paraId="7B558714" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Kompletterande information/förtydliganden: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CD81A10" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00EB2A9B">
+    <w:p w14:paraId="1B2C072C" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="251" w:name="_Toc191095430"/>
-[...22 lines deleted...]
-      <w:bookmarkEnd w:id="258"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Kroppsvätskor </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="696CC654" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00EB2A9B">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Kräkningar, urin och avföring spolas försiktigt ut i </w:t>
+    <w:p w14:paraId="031BF509" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Kräkningar, urin och avföring spolas försiktigt ut i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00003976">
+      <w:r w:rsidRPr="008773E0">
         <w:t>spoldesinfektor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00003976">
-        <w:t xml:space="preserve"> eller toalett (stäng lock före spolning).</w:t>
+      <w:r w:rsidRPr="008773E0">
+        <w:t> eller toalett (stäng lock före spolning). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D0181A6" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00021A1E">
+    <w:p w14:paraId="629409C6" w14:textId="6ED8B0D4" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="3E8F7E95">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="262" w:name="_Toc98229207"/>
-[...11 lines deleted...]
-      <w:bookmarkEnd w:id="264"/>
+      <w:r>
+        <w:t>Kontaminerat material från iordningställande, administrering och spill </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0DD77DD2" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00021A1E">
-[...1 lines deleted...]
-        <w:t>Hanteras som läkemedelsavfall.</w:t>
+    <w:p w14:paraId="6447D0EA" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Hanteras som läkemedelsavfall. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F02A3D4" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00021A1E">
+    <w:p w14:paraId="322685A3" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="265" w:name="_Toc494978941"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00003976">
+      <w:bookmarkStart w:id="29" w:name="_Toc243567252"/>
+      <w:r w:rsidRPr="008773E0">
         <w:t>Tvätt</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="265"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="272"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00021A1E">
+    <w:p w14:paraId="0AE195E2" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Normalt smutsad tvätt hanteras som vanlig tvätt. Kraftigt förorenad tvätt, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="008773E0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>se tvätteriets anvisningar</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>. [15]. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="188AE2C8" w14:textId="50061DF7" w:rsidR="009A32ED" w:rsidRPr="000D04ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Toc100327195"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc243567253"/>
+      <w:r w:rsidRPr="000D04ED">
+        <w:lastRenderedPageBreak/>
+        <w:t>Källförteckning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
+    </w:p>
+    <w:p w14:paraId="5F8AA532" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>AFS 2005:5 Cytostatika och andra läkemedel med bestående toxisk effekt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>inkl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:t> ändringsförfattning 2009:6. Arbetsmiljöverkets författningssamling  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008773E0">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="008773E0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="008773E0">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64F049D3" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>AFS 2018:1 Hygieniska gränsvärden. Arbetsmiljöverkets författningssamling </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008773E0">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="008773E0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="008773E0">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="714D1B9C" w14:textId="14761EC2" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="3E8F7E95" w:rsidP="3E8F7E95">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regional rutin läkemedelshantering. Vårdgivarwebben, Västra Götalandsregionen </w:t>
+      </w:r>
+      <w:r w:rsidR="008773E0">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId26">
+        <w:r w:rsidRPr="3E8F7E95">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Regionala rutiner för läkemedelshantering i Västra Götalandsregionen - Vårdgivarwebben Västra Götalandsregionen</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="36292875" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Cytostatikahantering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>, SÄS. Sjukhusövergripande riktlinje, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008773E0">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="008773E0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="008773E0">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6401E2D9" w14:textId="221399E2" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="3E8F7E95" w:rsidP="3E8F7E95">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r>
+        <w:t>FASS för förskrivare  </w:t>
+      </w:r>
+      <w:r w:rsidR="008773E0">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId28">
+        <w:r w:rsidRPr="3E8F7E95">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>FASS VÅRD | Startsida → För dig i hälso- och sjukvården eller på apotek</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="37689093" w14:textId="2F6AB7F4" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Avvikelsehantering SÄS. Sjukhusövergripande riktlinje, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008773E0">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="00A64A2A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidRPr="00CF7FA5">
+    </w:p>
+    <w:p w14:paraId="417F26E7" w14:textId="7331405A" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Läkemedelsdokumentation på SÄS. Sjukhusövergripande riktlinje, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008773E0">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidRPr="00A64A2A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>se tvätteriets anvisningar</w:t>
+          <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00003976">
-[...6 lines deleted...]
-        <w:t>].</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59EA3C2F" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="009C1644" w:rsidRDefault="00003976" w:rsidP="009C1644">
+    <w:p w14:paraId="46043B0B" w14:textId="05F508A1" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Varningar och begränsning av vårdinsats i Melior. Sjukhusövergripande rutin, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008773E0">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidRPr="00A64A2A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B59E7A5" w14:textId="3520B5F5" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008773E0">
+        <w:lastRenderedPageBreak/>
+        <w:t>Arbetsmiljö </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>inkl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:t> läkemedel. Västra Götalandsregionen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008773E0">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidRPr="00A64A2A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>www.vgregion.se/ov/guide-for-halso-och-arbetsmiljoarbete/guider/lakemedel</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="331865D5" w14:textId="3FFFD91A" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>AFS 2007:5 Gravida och ammande arbetstagare, föreskrifter </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidRPr="00A64A2A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A075B65" w14:textId="1B662324" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Marknadsplatsen. Servicewebben, Västra Götalandsregionen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008773E0">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidRPr="00A64A2A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/system-a-o/marknadsplatsen-2.0/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="174A0251" w14:textId="61479E1E" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Perifer </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>venkateter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>. Vårdhandboken.se. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008773E0">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidRPr="00A64A2A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>www.vardhandboken.se/Texter/Perifer-venkateter/Oversikt</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D47A1FD" w14:textId="2B30F778" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Central venös infart (CVI) - inläggning och skötsel vid SÄS. Sjukhusövergripande riktlinje, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008773E0">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidRPr="00A64A2A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="101E221B" w14:textId="4874B71B" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Avfallshantering </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008773E0">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidRPr="00A64A2A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F0F2C50" w14:textId="49D94151" w:rsidR="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Tvätteriet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008773E0">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidRPr="00A64A2A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://regionservice.vgregion.se/RNS/prodnarservice/tvatt/instruktioner/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="301D4C1C" w14:textId="58CAA8D4" w:rsidR="008773E0" w:rsidRDefault="008773E0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F7C5718" w14:textId="5C494EC4" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="3E8F7E95">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="273" w:name="_Toc182366122"/>
-[...17 lines deleted...]
-      <w:bookmarkEnd w:id="280"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc243567254"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bilaga 1 - Iordningställande av injektion/infusion från injektionsvätska/-substans med chemo-spike</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
     </w:p>
-    <w:p w14:paraId="0A13B7F6" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00021A1E" w:rsidRDefault="00003976" w:rsidP="00021A1E">
+    <w:p w14:paraId="3025F2E2" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="_Toc243567255"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Uppdragning av lösning från injektionsflaska till spruta</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="33"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39EED464" w14:textId="5880BC02" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="3E8F7E95">
+      <w:r>
+        <w:t xml:space="preserve">All iordningställande av antiobiotika görs på ett nytt underlägg med plastad baksida och byts ut efteråt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AE3A6A9" w14:textId="43D1FBB9" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="3E8F7E95" w:rsidP="0A2533A9">
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A7D8413" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Ställ injektionsflaskan på ett stabilt underlag. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C40AF35" w14:textId="6A01B3B1" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="3E8F7E95">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Anslut en luer-lock spruta till chemo-spike och penetrera det desinficerade membranet på injektionsflaskan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="688E6A14" w14:textId="55A7EEED" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="3E8F7E95">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>För arbete med chemo-spike- följ fabrikantens anvisning som finns i kartongen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3E8F7E95">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>OBS!</w:t>
+      </w:r>
+      <w:r>
+        <w:t> Arbeta sakta! </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A887BB3" w14:textId="2B07C592" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="3E8F7E95">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00021A1E">
+      <w:bookmarkStart w:id="34" w:name="_Toc243567256"/>
+      <w:r>
+        <w:t>Iordningställande av injektionsvätska från torrsubstans</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20FE543A" w14:textId="047A61D1" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="3E8F7E95">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Fyll en luer-lock spruta med lösningsmedel och montera på chemo-spike. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57F1F283" w14:textId="137DF4C4" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="3E8F7E95">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Håll i sprutan och tryck chemo-spiken genom det desinficerade membranet på injektionsflaskan, vilken ska stå på ett stabilt underlag. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77F16354" w14:textId="6069D9C0" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="3E8F7E95">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>För arbete med chemo-spike - följ fabrikantens anvisning. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3E8F7E95">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>För innehållet svarar</w:t>
+        <w:t>OBS!</w:t>
+      </w:r>
+      <w:r>
+        <w:t> Arbeta sakta. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31850686" w14:textId="5F68AE1A" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="4438E0D7">
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="282" w:name="_Toc149978547"/>
+    <w:p w14:paraId="027C8242" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>För att blanda torrsubstansen med lösningsmedlet roteras flaskan försiktigt. Vänd den inte upp och ner eller skaka häftigt. Detta kan medföra att luftfiltret fuktas och tryckutjämningen förhindras. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D9DD173" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="_Toc243567257"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Tillsats till infusionspåse</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="35"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A7920D1" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Tillsatslösning bereds enligt ovan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03ECBC09" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Överföring av den färdiga lösningen till infusionspåsen kan göras på två sätt; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BF64B09" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>luer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>-lockspruta och kanyl eller </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22A960BA" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>med blandningsaggregat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56F08BD9" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008773E0">
+        <w:lastRenderedPageBreak/>
+        <w:t>Tillsats till påsen med spruta och kanyl görs med påsen liggande på fast underlag för att undvika perforering av infusionspåsen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6531DA39" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Blandningsaggregat kan användas både för upplösning och för överföring av läkemedelslösning från membranflaska till infusionspåse. Denna metod kan endast användas när den dos som ska ges motsvarar en hel läkemedelsförpackning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="448DA71B" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:r w:rsidRPr="008773E0">
+        <w:t>Kom ihåg att </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09508DF4" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>före arbete desinficera arbetsytan med ytdesinfektionsmedel med tensid </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="726286A1" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>under arbetet använda handskar  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48D3C925" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>efter arbete kassera underlägget och torka av arbetsytan med vatten och därefter med ytdesinfektionsmedel med tensid </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FD8779D" w14:textId="77777777" w:rsidR="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008773E0">
+        <w:t>tvätta händerna efter avslutat arbete. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58500443" w14:textId="284E7375" w:rsidR="00B40425" w:rsidRDefault="00B40425">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
       <w:r>
-        <w:t>Grete de Flon, apotekare, Sjukvårdsapotek VGR SÄS</w:t>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57581852" w14:textId="1BAE1895" w:rsidR="00003976" w:rsidRPr="00021A1E" w:rsidRDefault="00003976" w:rsidP="00021A1E">
-[...98 lines deleted...]
-    <w:p w14:paraId="2B28D896" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00A10321">
+    <w:p w14:paraId="5B882027" w14:textId="215623E8" w:rsidR="00B40425" w:rsidRPr="00B40425" w:rsidRDefault="3E8F7E95">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:r w:rsidRPr="00003976">
-[...397 lines deleted...]
-      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="_Toc243567258"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:fldChar w:fldCharType="end"/>
-[...21 lines deleted...]
-      </w:r>
+        <w:t>Bilaga 2 - Arbete med chemo-spike</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="36"/>
     </w:p>
-    <w:p w14:paraId="20137C85" w14:textId="7803B326" w:rsidR="00003976" w:rsidRPr="00E22104" w:rsidRDefault="00E22104" w:rsidP="00D62764">
-[...146 lines deleted...]
-    <w:p w14:paraId="2705C243" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00E72260">
+    <w:p w14:paraId="104666B1" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="00B40425" w:rsidRDefault="00B40425" w:rsidP="00B40425">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="301" w:name="_Toc416181060"/>
-[...15 lines deleted...]
-      <w:bookmarkEnd w:id="307"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc243567259"/>
+      <w:r w:rsidRPr="00B40425">
+        <w:t>Förutsättningar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="37"/>
+      <w:r w:rsidRPr="00B40425">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="22FA3964" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00E72260">
-[...5 lines deleted...]
-        <w:t>All antibiotikaberedning görs på ett nytt underlägg med plastad baksida och byts ut efter beredningen.</w:t>
+    <w:p w14:paraId="77DE44B4" w14:textId="4B646EF6" w:rsidR="00B40425" w:rsidRPr="00B40425" w:rsidRDefault="3E8F7E95" w:rsidP="3E8F7E95">
+      <w:r>
+        <w:t>Chemo-spike kan användas för att göra tillsats av vätska till en injektionssubstans eller för att göra uttag ur en injektionsvätska. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74787BE1" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00E72260">
-[...4 lines deleted...]
-        <w:t>Ställ injektionsflaskan på ett stabilt underlag.</w:t>
+    <w:p w14:paraId="24FE9445" w14:textId="7A13FB0A" w:rsidR="00B40425" w:rsidRPr="00B40425" w:rsidRDefault="3E8F7E95" w:rsidP="3E8F7E95">
+      <w:r>
+        <w:t>Användning av chemo-spike med ett hydrofobt luft- och aerosolfilter 0,22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3E8F7E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> µ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>m minskar risken för exponering av stänk och aerosoler.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D355CAD" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00E72260">
-[...12 lines deleted...]
-        <w:t>-lock spruta till filterkanylen och penetrera det desinficerade membranet på injektionsflaskan.</w:t>
+    <w:p w14:paraId="558ADDAD" w14:textId="459E2EAC" w:rsidR="00B40425" w:rsidRPr="00B40425" w:rsidRDefault="3E8F7E95" w:rsidP="3E8F7E95">
+      <w:r>
+        <w:t>Med den kunskap som finns anses chemo-spike, i kombination med övriga hanteringsföreskrifter i riktlinjen, uppfylla kraven för iordningställandet av läkemedel med allergena egenskaper, se bilaga 3, och de cytotoxiska läkemedel som anges i riktlinjen.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13312F18" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00E72260">
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Arbeta sakta!</w:t>
+    <w:p w14:paraId="4B67220B" w14:textId="319C85B5" w:rsidR="00B40425" w:rsidRPr="00B40425" w:rsidRDefault="3E8F7E95" w:rsidP="0A2533A9">
+      <w:r>
+        <w:t>Ett antal chemo-spike från olika tillverkare finns på marknaden. Gemensamt för dessa är att de har en kanal för vätska och en kanal för luft. Dessa kanaler går bredvid varandra och mynnar vid chemo-spikens spets.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60E861D1" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00E72260">
+    <w:p w14:paraId="4E91E4ED" w14:textId="1233D4A6" w:rsidR="00B40425" w:rsidRPr="00B40425" w:rsidRDefault="3E8F7E95" w:rsidP="0A2533A9">
+      <w:r>
+        <w:t>Luftkanalen ska vara försedd med ett luft- och aerosolfilter (0,2 µm). Detta fångar upp eventuella partiklar och aerosoler som annars kan spridas, speciellt vid iordningställande av injektionssubstans. Luftkanalen gör också att övertrycket/undertrycket i injektionsflaskan utjämnas vid tillsats/ uttag. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E082546" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="00B40425" w:rsidRDefault="00B40425" w:rsidP="00B40425">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="312" w:name="_Toc98229213"/>
-[...11 lines deleted...]
-      <w:bookmarkEnd w:id="314"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc243567260"/>
+      <w:r w:rsidRPr="00B40425">
+        <w:t>Genomförande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="38"/>
+      <w:r w:rsidRPr="00B40425">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4DFD6E4F" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00E72260">
+    <w:p w14:paraId="298ACBB8" w14:textId="0998378B" w:rsidR="00B40425" w:rsidRPr="00B40425" w:rsidRDefault="3E8F7E95" w:rsidP="002452AA">
+      <w:r>
+        <w:t>Chemo-spikes funktion </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CB60ACA" w14:textId="3034F335" w:rsidR="00B40425" w:rsidRPr="00B40425" w:rsidRDefault="3E8F7E95" w:rsidP="002452AA">
+      <w:r>
+        <w:t>Nedanstående illustrationer beskriver hur en chemo-spike med hydrofobt luftningsfilter fungerar vid tillsats, uppdragning och justering av luft. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EC8C304" w14:textId="08808734" w:rsidR="00B40425" w:rsidRPr="00B40425" w:rsidRDefault="3E8F7E95" w:rsidP="002452AA">
+      <w:r>
+        <w:t>Vid arbete med chemo-spike med hydrofobt luftningsfilter undviks pumptekniken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76EE7646" w14:textId="270C7EF6" w:rsidR="00B40425" w:rsidRDefault="3E8F7E95" w:rsidP="002452AA">
+      <w:r>
+        <w:t>Att arbeta med en chemo-spike med hydrofobt luftningsfilter innebär att de två kanalerna måste arbeta i balans. Om denna balans rubbas fylls luftningsfiltret med vätska och ett övertryck uppstår. Det finns då risk för spill i samband med att sprutan lossas från chemo-spiken och att skyddseffekten inte uppnås. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="200774A9" w14:textId="39FAE84C" w:rsidR="0A2533A9" w:rsidRDefault="0A2533A9" w:rsidP="0A2533A9"/>
+    <w:p w14:paraId="3A76DE59" w14:textId="255BA470" w:rsidR="2B4D9234" w:rsidRDefault="3E8F7E95" w:rsidP="002452AA">
+      <w:r>
+        <w:t xml:space="preserve">Observera att på illustrationer nedan benämns chemo-spike som filterkanyl. </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8919"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00CB10FB" w14:paraId="1A000667" w14:textId="77777777" w:rsidTr="00CB10FB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8919" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AA51414" w14:textId="0C9A6E39" w:rsidR="00CB10FB" w:rsidRPr="002452AA" w:rsidRDefault="00CB10FB" w:rsidP="002452AA">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002452AA">
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1B833B14" wp14:editId="51616192">
+                  <wp:extent cx="3866002" cy="2479853"/>
+                  <wp:effectExtent l="0" t="0" r="1270" b="0"/>
+                  <wp:docPr id="790125084" name="Bildobjekt 1" descr="Illustrationerna beskriver hur en chemo-spike med hydrofobt luftningsfilter fungerar vid tillsats, uppdragning och justering av luft. "/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="790125084" name="Bildobjekt 1" descr="Illustrationerna beskriver hur en chemo-spike med hydrofobt luftningsfilter fungerar vid tillsats, uppdragning och justering av luft. "/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId39">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3878397" cy="2487804"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB10FB" w14:paraId="0E360135" w14:textId="77777777" w:rsidTr="00CB10FB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8919" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E026DAB" w14:textId="30F01B30" w:rsidR="00CB10FB" w:rsidRDefault="00CB10FB" w:rsidP="005E43A3">
+            <w:pPr>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="064FD363" wp14:editId="31FB43A0">
+                  <wp:extent cx="3840480" cy="2475144"/>
+                  <wp:effectExtent l="0" t="0" r="7620" b="1905"/>
+                  <wp:docPr id="1895328249" name="Bildobjekt 2" descr="Illustrationer beskriver hur en chemo-spike med hydrofobt luftningsfilter fungerar vid tillsats, uppdragning och justering av luft. "/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1895328249" name="Bildobjekt 2" descr="Illustrationer beskriver hur en chemo-spike med hydrofobt luftningsfilter fungerar vid tillsats, uppdragning och justering av luft. "/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId40">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3863705" cy="2490112"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB10FB" w14:paraId="46A305EF" w14:textId="77777777" w:rsidTr="00CB10FB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8919" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48D8F7B0" w14:textId="0BB6D94F" w:rsidR="00CB10FB" w:rsidRDefault="00CB10FB" w:rsidP="005E43A3">
+            <w:pPr>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="00BB5DAE" wp14:editId="168AF2E9">
+                  <wp:extent cx="3837522" cy="2348180"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="632353323" name="Bildobjekt 3" descr="Illustrationerna beskriver hur en chemo-spike med hydrofobt luftningsfilter fungerar vid tillsats, uppdragning och justering av luft. "/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="632353323" name="Bildobjekt 3" descr="Illustrationerna beskriver hur en chemo-spike med hydrofobt luftningsfilter fungerar vid tillsats, uppdragning och justering av luft. "/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId41">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3869313" cy="2367633"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7476BFD1" w14:textId="77777777" w:rsidR="00CB10FB" w:rsidRDefault="00CB10FB" w:rsidP="005E43A3">
       <w:pPr>
-        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="315" w:name="_Toc416181062"/>
-[...13 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="0E7DAF4F" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00E72260">
-[...176 lines deleted...]
-    <w:p w14:paraId="26CF025C" w14:textId="77777777" w:rsidR="003360B4" w:rsidRDefault="003360B4">
+    <w:p w14:paraId="17CE6361" w14:textId="5DC5E977" w:rsidR="00B40425" w:rsidRDefault="00B40425" w:rsidP="00B40425"/>
+    <w:p w14:paraId="42EE3ECA" w14:textId="41E95F0C" w:rsidR="00B40425" w:rsidRPr="00B40425" w:rsidRDefault="00B40425" w:rsidP="00B40425"/>
+    <w:p w14:paraId="7E278211" w14:textId="7B189BAA" w:rsidR="00B40425" w:rsidRDefault="00B40425">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="322" w:name="_Bilaga_2_-"/>
-[...15 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="14E43977" w14:textId="6FBFA94E" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="003360B4">
+    <w:p w14:paraId="32046438" w14:textId="3F36DA79" w:rsidR="00B40425" w:rsidRPr="00B40425" w:rsidRDefault="00B40425" w:rsidP="00B40425">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="329" w:name="_Bilaga_2_-_1"/>
-[...12 lines deleted...]
-      <w:bookmarkEnd w:id="330"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc243567261"/>
+      <w:r>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B40425">
+        <w:t>ilaga 3 - Läkemedel med allergena egenskaper</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="39"/>
+      <w:r w:rsidRPr="00B40425">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="127D4CFF" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="003360B4">
+    <w:p w14:paraId="6D857DA6" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="00B40425" w:rsidRDefault="00B40425" w:rsidP="001B70C0">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="331" w:name="_Toc416181064"/>
-[...15 lines deleted...]
-      <w:bookmarkEnd w:id="337"/>
+      <w:r w:rsidRPr="00B40425">
+        <w:t>Inledning </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6BFF800A" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="003360B4">
-[...421 lines deleted...]
-        <w:t xml:space="preserve">Exempel på läkemedel som medför risk för uppkomst av överkänslighet, och som genom sina toxikologiska egenskaper kan orsaka bestående skada. För aktuella och fullständiga uppgifter hänvisas till FASS och eventuella skyddsinformationsblad för respektive preparat. </w:t>
+    <w:p w14:paraId="35324A2F" w14:textId="77777777" w:rsidR="00B40425" w:rsidRDefault="00B40425" w:rsidP="000970B3">
+      <w:r w:rsidRPr="00B40425">
+        <w:t>Exempel på läkemedel som medför risk för uppkomst av överkänslighet, och som genom sina toxikologiska egenskaper kan orsaka bestående skada. För aktuella och fullständiga uppgifter hänvisas till FASS och eventuella skyddsinformationsblad för respektive preparat.  </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8077" w:type="dxa"/>
-        <w:tblInd w:w="907" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="dxa"/>
+        <w:tblInd w:w="900" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:left w:w="70" w:type="dxa"/>
-          <w:right w:w="70" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2019"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2020"/>
+        <w:gridCol w:w="2369"/>
+        <w:gridCol w:w="3021"/>
+        <w:gridCol w:w="1745"/>
+        <w:gridCol w:w="878"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00003976" w:rsidRPr="00003976" w14:paraId="44E456D9" w14:textId="77777777" w:rsidTr="00A51AA3">
+      <w:tr w:rsidR="00B40425" w:rsidRPr="00B40425" w14:paraId="149B9727" w14:textId="77777777" w:rsidTr="3E8F7E95">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2019" w:type="dxa"/>
+            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="68BD33A0" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00003976">
+          <w:p w14:paraId="51280B5B" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="00B40425" w:rsidRDefault="00B40425" w:rsidP="00542750">
             <w:pPr>
-              <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0"/>
+              <w:pStyle w:val="Tabell"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...24 lines deleted...]
-              <w:t>Substansnamn</w:t>
+            <w:r w:rsidRPr="00B40425">
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2019" w:type="dxa"/>
+            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6A7120DC" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00003976">
+          <w:p w14:paraId="08488DA9" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="00B40425" w:rsidRDefault="00B40425" w:rsidP="00542750">
             <w:pPr>
-              <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0"/>
+              <w:pStyle w:val="Tabell"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003976">
+            <w:r w:rsidRPr="00B40425">
               <w:rPr>
-                <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet"/>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="20"/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>Preparat (exempel)</w:t>
+              <w:t>Substansnamn</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B40425">
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2020" w:type="dxa"/>
+            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1106973A" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00003976">
+          <w:p w14:paraId="626F3993" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="00B40425" w:rsidRDefault="00B40425" w:rsidP="00542750">
             <w:pPr>
-              <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0"/>
+              <w:pStyle w:val="Tabell"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003976">
+            <w:r w:rsidRPr="00B40425">
               <w:rPr>
-                <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet"/>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="20"/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>ATC-kod</w:t>
+              <w:t>Preparat (exempel)</w:t>
             </w:r>
-          </w:p>
-[...22 lines deleted...]
-              <w:t>Bulkmedel</w:t>
+            <w:r w:rsidRPr="00B40425">
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2019" w:type="dxa"/>
+            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0CF371CC" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00221542">
+          <w:p w14:paraId="6000AA8C" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="00B40425" w:rsidRDefault="00B40425" w:rsidP="00542750">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+              <w:pStyle w:val="Tabell"/>
               <w:rPr>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00003976">
+            <w:r w:rsidRPr="00B40425">
               <w:rPr>
+                <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Ispaghula</w:t>
+              <w:t>ATC-kod</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00003976">
+            <w:r w:rsidRPr="00B40425">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B40425" w:rsidRPr="00B40425" w14:paraId="47217E3C" w14:textId="77777777" w:rsidTr="3E8F7E95">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="300261ED" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="00726D53" w:rsidRDefault="00B40425" w:rsidP="00542750">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
               <w:rPr>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00726D53">
+              <w:t>Bulkmedel </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2019" w:type="dxa"/>
+            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="72614864" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00221542">
+          <w:p w14:paraId="667381C2" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="00726D53" w:rsidRDefault="00B40425" w:rsidP="00542750">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+              <w:pStyle w:val="Tabell"/>
               <w:rPr>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003976">
-[...6 lines deleted...]
-            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00003976">
-[...5 lines deleted...]
-              <w:t>Siblin</w:t>
+            <w:r w:rsidRPr="00726D53">
+              <w:t>Ispaghula</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...47 lines deleted...]
-              <w:t>Vissa enzymer</w:t>
+            <w:r w:rsidRPr="00726D53">
+              <w:t>  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2019" w:type="dxa"/>
+            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2EDD7EE8" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00221542">
+          <w:p w14:paraId="7845E64F" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="00726D53" w:rsidRDefault="00B40425" w:rsidP="00542750">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+              <w:pStyle w:val="Tabell"/>
               <w:rPr>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00726D53">
+              <w:t>Vi-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00726D53">
+              <w:t>Siblin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00726D53">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2CA1680D" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="00726D53" w:rsidRDefault="00B40425" w:rsidP="00542750">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00726D53">
+              <w:t>A06A </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B40425" w:rsidRPr="00B40425" w14:paraId="11A8C617" w14:textId="77777777" w:rsidTr="3E8F7E95">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6AF49085" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="00726D53" w:rsidRDefault="00B40425" w:rsidP="00542750">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00726D53">
+              <w:t>Vissa enzymer </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43593E85" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="00726D53" w:rsidRDefault="00B40425" w:rsidP="00542750">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00003976">
+            <w:r w:rsidRPr="00726D53">
               <w:rPr>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Alteplas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...24 lines deleted...]
-              <w:t>Actilyse</w:t>
+            <w:r w:rsidRPr="00726D53">
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2020" w:type="dxa"/>
+            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="61274647" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00221542">
+          <w:p w14:paraId="51C04610" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="00726D53" w:rsidRDefault="00B40425" w:rsidP="00542750">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+              <w:pStyle w:val="Tabell"/>
               <w:rPr>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00726D53">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:t>Actilyse</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00726D53">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="584CB42B" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="00726D53" w:rsidRDefault="00B40425" w:rsidP="00542750">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003976">
+            <w:r w:rsidRPr="00726D53">
               <w:rPr>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>B01A</w:t>
             </w:r>
+            <w:r w:rsidRPr="00726D53">
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00003976" w:rsidRPr="00003976" w14:paraId="5463603E" w14:textId="77777777" w:rsidTr="00A51AA3">
+      <w:tr w:rsidR="00B40425" w:rsidRPr="00B40425" w14:paraId="3837FAFF" w14:textId="77777777" w:rsidTr="3E8F7E95">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2019" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7071C681" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00221542">
+          <w:p w14:paraId="12C42C7C" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="00726D53" w:rsidRDefault="00B40425" w:rsidP="00542750">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+              <w:pStyle w:val="Tabell"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00003976">
+            <w:r w:rsidRPr="00726D53">
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="20"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>Perifer</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00003976">
+            <w:r w:rsidRPr="00726D53">
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="20"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00003976">
+            <w:r w:rsidRPr="00726D53">
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="20"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>vasodilat</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00003976">
+            <w:r w:rsidRPr="00726D53">
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="20"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00726D53">
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2019" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="57D94696" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00221542">
+          <w:p w14:paraId="0AEB5982" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="00726D53" w:rsidRDefault="00B40425" w:rsidP="00542750">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+              <w:pStyle w:val="Tabell"/>
               <w:rPr>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00003976">
+            <w:r w:rsidRPr="00726D53">
               <w:rPr>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>Iloprosttrometamol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00726D53">
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2019" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4575CEEB" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00221542">
+          <w:p w14:paraId="01D57625" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="00726D53" w:rsidRDefault="00B40425" w:rsidP="00542750">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+              <w:pStyle w:val="Tabell"/>
               <w:rPr>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00003976">
+            <w:r w:rsidRPr="00726D53">
               <w:rPr>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Ilomedin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...59 lines deleted...]
-              <w:t>-hämmande medel</w:t>
+            <w:r w:rsidRPr="00726D53">
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2019" w:type="dxa"/>
+            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D557F15" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00221542">
+          <w:p w14:paraId="75221978" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="00726D53" w:rsidRDefault="00B40425" w:rsidP="00542750">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+              <w:pStyle w:val="Tabell"/>
               <w:rPr>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00726D53">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>B01A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00726D53">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B40425" w:rsidRPr="00B40425" w14:paraId="798661BD" w14:textId="77777777" w:rsidTr="3E8F7E95">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56A4D07E" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="00726D53" w:rsidRDefault="00B40425" w:rsidP="00542750">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00003976">
-[...5 lines deleted...]
-              <w:t>Aprotinin</w:t>
+            <w:r w:rsidRPr="00726D53">
+              <w:t>Fibrinolys</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00726D53">
+              <w:t>-hämmande medel </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2019" w:type="dxa"/>
+            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="53F931FA" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00221542">
+          <w:p w14:paraId="0BDF5309" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="00726D53" w:rsidRDefault="00B40425" w:rsidP="00542750">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+              <w:pStyle w:val="Tabell"/>
               <w:rPr>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00003976">
+            <w:r w:rsidRPr="00726D53">
+              <w:t>Aprotinin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00726D53">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11812AE8" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="00726D53" w:rsidRDefault="00B40425" w:rsidP="00542750">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
               <w:rPr>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00726D53">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Tisseel</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00003976">
+            <w:r w:rsidRPr="00726D53">
               <w:rPr>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00726D53">
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2020" w:type="dxa"/>
+            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="19FF2CA6" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00221542">
+          <w:p w14:paraId="2357C752" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="00726D53" w:rsidRDefault="00B40425" w:rsidP="00542750">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+              <w:pStyle w:val="Tabell"/>
               <w:rPr>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003976">
+            <w:r w:rsidRPr="00726D53">
               <w:rPr>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>B02B</w:t>
             </w:r>
+            <w:r w:rsidRPr="00726D53">
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00003976" w:rsidRPr="00003976" w14:paraId="3E25ACD8" w14:textId="77777777" w:rsidTr="00A51AA3">
+      <w:tr w:rsidR="00B40425" w:rsidRPr="00B40425" w14:paraId="0C60488E" w14:textId="77777777" w:rsidTr="3E8F7E95">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2019" w:type="dxa"/>
+            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D2255B3" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00221542">
+          <w:p w14:paraId="33607E68" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="00726D53" w:rsidRDefault="00B40425" w:rsidP="00542750">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+              <w:pStyle w:val="Tabell"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00003976">
+            <w:r w:rsidRPr="00726D53">
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Hormoner</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...59 lines deleted...]
-              <w:t>/Depot</w:t>
+            <w:r w:rsidRPr="00726D53">
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2020" w:type="dxa"/>
+            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="585B35A4" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00221542">
+          <w:p w14:paraId="17DE213E" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="00726D53" w:rsidRDefault="00B40425" w:rsidP="00542750">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+              <w:pStyle w:val="Tabell"/>
               <w:rPr>
-                <w:bCs/>
-[...27 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00003976">
-[...4 lines deleted...]
-              <w:t>Penicilliner</w:t>
+            <w:r w:rsidRPr="00726D53">
+              <w:t>Tetrakosaktid</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00003976">
-[...12 lines deleted...]
-              <w:t>(samtliga)</w:t>
+            <w:r w:rsidRPr="00726D53">
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2019" w:type="dxa"/>
+            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="203DCE2F" w14:textId="3C7DF9CF" w:rsidR="00003976" w:rsidRPr="006F3447" w:rsidRDefault="003E2D40" w:rsidP="00221542">
+          <w:p w14:paraId="3FAE099C" w14:textId="66D3B655" w:rsidR="00B40425" w:rsidRPr="00726D53" w:rsidRDefault="3E8F7E95" w:rsidP="00542750">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+              <w:pStyle w:val="Tabell"/>
               <w:rPr>
-                <w:rStyle w:val="Hyperlnk"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:anchor="_Penicilliner_(samtliga)_J01C" w:history="1">
-[...32 lines deleted...]
-              <w:t>Se nedan</w:t>
+            <w:r w:rsidRPr="00726D53">
+              <w:t>Synacthen </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2020" w:type="dxa"/>
+            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="05F3164F" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00221542">
+          <w:p w14:paraId="12B38775" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="00726D53" w:rsidRDefault="00B40425" w:rsidP="00542750">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+              <w:pStyle w:val="Tabell"/>
               <w:rPr>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003976">
-[...5 lines deleted...]
-              <w:t>J01C</w:t>
+            <w:r w:rsidRPr="00726D53">
+              <w:t>H01A </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00003976" w:rsidRPr="00003976" w14:paraId="04C59E7C" w14:textId="77777777" w:rsidTr="00A51AA3">
+      <w:tr w:rsidR="00B40425" w:rsidRPr="00B40425" w14:paraId="709B7C69" w14:textId="77777777" w:rsidTr="3E8F7E95">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2019" w:type="dxa"/>
+            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2420FD32" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00221542">
+          <w:p w14:paraId="64CC3A23" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="00726D53" w:rsidRDefault="00B40425" w:rsidP="00542750">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+              <w:pStyle w:val="Tabell"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00003976">
-[...4 lines deleted...]
-              <w:t>Cefalosporiner</w:t>
+            <w:r w:rsidRPr="00726D53">
+              <w:t>Penicilliner</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00003976">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> (samtliga)</w:t>
+            <w:r w:rsidRPr="00726D53">
+              <w:t>  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00726D53">
+              <w:br/>
+              <w:t>(samtliga) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2019" w:type="dxa"/>
+            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="209E2595" w14:textId="08139143" w:rsidR="00003976" w:rsidRPr="006F3447" w:rsidRDefault="003E2D40" w:rsidP="00221542">
+          <w:p w14:paraId="09DF46A8" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="00726D53" w:rsidRDefault="00B40425" w:rsidP="00542750">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+              <w:pStyle w:val="Tabell"/>
               <w:rPr>
-                <w:rStyle w:val="Hyperlnk"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:anchor="_Cefalosporiner_(samtliga)_J01DA-DE" w:history="1">
-              <w:r w:rsidR="00003976" w:rsidRPr="006F3447">
+            <w:hyperlink r:id="rId42" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00726D53">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlnk"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:color w:val="006298"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Se nedan</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...9 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+            <w:r w:rsidRPr="00726D53">
               <w:rPr>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:color w:val="006298"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t>Se nedan</w:t>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2020" w:type="dxa"/>
+            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2426EFAE" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00221542">
+          <w:p w14:paraId="55A64AC2" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="00726D53" w:rsidRDefault="00B40425" w:rsidP="00542750">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+              <w:pStyle w:val="Tabell"/>
               <w:rPr>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003976">
-[...38 lines deleted...]
-              <w:t>medel</w:t>
+            <w:r w:rsidRPr="00726D53">
+              <w:t>Se nedan </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2019" w:type="dxa"/>
+            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="235BA111" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00221542">
+          <w:p w14:paraId="678EE95D" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="00726D53" w:rsidRDefault="00B40425" w:rsidP="00542750">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+              <w:pStyle w:val="Tabell"/>
               <w:rPr>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00726D53">
+              <w:t>J01C </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B40425" w:rsidRPr="00B40425" w14:paraId="235D5610" w14:textId="77777777" w:rsidTr="3E8F7E95">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1800AA01" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="00726D53" w:rsidRDefault="00B40425" w:rsidP="00542750">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00003976">
-[...5 lines deleted...]
-              <w:t>Trimetoprim</w:t>
+            <w:r w:rsidRPr="00726D53">
+              <w:t>Cefalosporiner</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00003976">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> och </w:t>
+            <w:r w:rsidRPr="00726D53">
+              <w:t> (samtliga) </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2019" w:type="dxa"/>
+            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D3EC905" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00221542">
+          <w:p w14:paraId="6C86A487" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="00726D53" w:rsidRDefault="00B40425" w:rsidP="00542750">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+              <w:pStyle w:val="Tabell"/>
               <w:rPr>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00003976">
+            <w:hyperlink r:id="rId43" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00726D53">
+                <w:rPr>
+                  <w:color w:val="006298"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>Se nedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00726D53">
               <w:rPr>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:color w:val="006298"/>
               </w:rPr>
-              <w:t>Bactrim</w:t>
+              <w:t> </w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...25 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2020" w:type="dxa"/>
+            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3CB26F00" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00221542">
+          <w:p w14:paraId="0462C9C8" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="00726D53" w:rsidRDefault="00B40425" w:rsidP="00542750">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+              <w:pStyle w:val="Tabell"/>
               <w:rPr>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003976">
+            <w:r w:rsidRPr="00726D53">
+              <w:t>Se nedan </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5CE39F26" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="00726D53" w:rsidRDefault="00B40425" w:rsidP="00542750">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
               <w:rPr>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
-              <w:t>J01EE01</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00726D53">
+              <w:t>J01DA, DB, DC, DD, DE </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00003976" w:rsidRPr="00003976" w14:paraId="3FE7A491" w14:textId="77777777" w:rsidTr="00A51AA3">
+      <w:tr w:rsidR="00B40425" w:rsidRPr="00B40425" w14:paraId="7930CF7E" w14:textId="77777777" w:rsidTr="3E8F7E95">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2019" w:type="dxa"/>
+            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D9E1452" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00221542">
+          <w:p w14:paraId="4EBB74CF" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="00726D53" w:rsidRDefault="00B40425" w:rsidP="00542750">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+              <w:pStyle w:val="Tabell"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00726D53">
+              <w:t>Antibakteriella  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00726D53">
+              <w:br/>
+              <w:t>medel </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2019" w:type="dxa"/>
+            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="047E53ED" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00221542">
+          <w:p w14:paraId="087D109B" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="00726D53" w:rsidRDefault="00B40425" w:rsidP="00542750">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+              <w:pStyle w:val="Tabell"/>
               <w:rPr>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00003976">
-[...5 lines deleted...]
-              <w:t>Kolistimetat</w:t>
+            <w:r w:rsidRPr="00726D53">
+              <w:t>Trimetoprim</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00726D53">
+              <w:t> och </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00726D53">
+              <w:t>sulfametoxazol</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00726D53">
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2019" w:type="dxa"/>
+            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D665F2B" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00221542">
+          <w:p w14:paraId="40F2B0E6" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="00726D53" w:rsidRDefault="00B40425" w:rsidP="00542750">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+              <w:pStyle w:val="Tabell"/>
               <w:rPr>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00003976">
-[...5 lines deleted...]
-              <w:t>Tadim</w:t>
+            <w:r w:rsidRPr="00726D53">
+              <w:t>Bactrim</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00726D53">
+              <w:t>/forte,  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00726D53">
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00726D53">
+              <w:t>Eusaprim</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00726D53">
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2020" w:type="dxa"/>
+            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5B5DFE0A" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00221542">
+          <w:p w14:paraId="39792FF0" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="00726D53" w:rsidRDefault="00B40425" w:rsidP="00542750">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+              <w:pStyle w:val="Tabell"/>
               <w:rPr>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003976">
-[...5 lines deleted...]
-              <w:t>J01XB01</w:t>
+            <w:r w:rsidRPr="00726D53">
+              <w:t>J01EE01 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00003976" w:rsidRPr="00003976" w14:paraId="784F39A9" w14:textId="77777777" w:rsidTr="00A51AA3">
+      <w:tr w:rsidR="00B40425" w:rsidRPr="00B40425" w14:paraId="3D62971F" w14:textId="77777777" w:rsidTr="3E8F7E95">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2019" w:type="dxa"/>
+            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="34A12DD6" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00221542">
+          <w:p w14:paraId="609515A6" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="00726D53" w:rsidRDefault="00B40425" w:rsidP="00542750">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+              <w:pStyle w:val="Tabell"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003976">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Vissa </w:t>
+            <w:r w:rsidRPr="00726D53">
+              <w:t> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2019" w:type="dxa"/>
+            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26683872" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00221542">
+          <w:p w14:paraId="526C6B54" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="00726D53" w:rsidRDefault="00B40425" w:rsidP="00542750">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+              <w:pStyle w:val="Tabell"/>
               <w:rPr>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00003976">
+            <w:r w:rsidRPr="00726D53">
+              <w:t>Kolistimetat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00726D53">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="245E502E" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="00726D53" w:rsidRDefault="00B40425" w:rsidP="00542750">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
               <w:rPr>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00726D53">
+              <w:t>Tadim</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00726D53">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5136C64F" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="00726D53" w:rsidRDefault="00B40425" w:rsidP="00542750">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00726D53">
+              <w:t>J01XB01 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B40425" w:rsidRPr="00B40425" w14:paraId="6A563306" w14:textId="77777777" w:rsidTr="3E8F7E95">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A4C529D" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="00726D53" w:rsidRDefault="00B40425" w:rsidP="00542750">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00726D53">
+              <w:t>Vissa </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00726D53">
+              <w:t>neuroleptika</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00726D53">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D09F60D" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="00726D53" w:rsidRDefault="00B40425" w:rsidP="00542750">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00726D53">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Levopromazin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...24 lines deleted...]
-              <w:t>Levomepromazine</w:t>
+            <w:r w:rsidRPr="00726D53">
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2020" w:type="dxa"/>
+            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="43F06493" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00221542">
+          <w:p w14:paraId="72312038" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="00726D53" w:rsidRDefault="00B40425" w:rsidP="00542750">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+              <w:pStyle w:val="Tabell"/>
               <w:rPr>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00726D53">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:t>Levomepromazine</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00726D53">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61ADF9D4" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="00726D53" w:rsidRDefault="00B40425" w:rsidP="00542750">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003976">
+            <w:r w:rsidRPr="00726D53">
               <w:rPr>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>N05A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00726D53">
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1263F591" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00221542">
+    <w:p w14:paraId="4EB45553" w14:textId="77777777" w:rsidR="00B40425" w:rsidRDefault="00B40425" w:rsidP="00B40425"/>
+    <w:p w14:paraId="6067DED0" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="00B40425" w:rsidRDefault="00B40425" w:rsidP="00FD2724">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="376" w:name="_Penicilliner_(samtliga)_J01C"/>
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="376"/>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00003976">
+      <w:r w:rsidRPr="00B40425">
         <w:t>Penicilliner</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00003976">
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="383"/>
+      <w:r w:rsidRPr="00B40425">
+        <w:t> (samtliga) J01C </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1FD0882E" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="00221542">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> spruta för utvalda enheter</w:t>
+    <w:p w14:paraId="0BDBBE40" w14:textId="50FF977F" w:rsidR="00B40425" w:rsidRDefault="3E8F7E95">
+      <w:r>
+        <w:t>* finns även som förfylld spruta på SÄS</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="7620" w:type="dxa"/>
-        <w:tblInd w:w="907" w:type="dxa"/>
+        <w:tblW w:w="8023" w:type="dxa"/>
+        <w:tblInd w:w="900" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:left w:w="70" w:type="dxa"/>
-          <w:right w:w="70" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3162"/>
-        <w:gridCol w:w="4458"/>
+        <w:gridCol w:w="3150"/>
+        <w:gridCol w:w="4873"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00003976" w:rsidRPr="00003976" w14:paraId="0ACB8317" w14:textId="77777777" w:rsidTr="00221542">
+      <w:tr w:rsidR="00B40425" w:rsidRPr="00B40425" w14:paraId="5293B638" w14:textId="77777777" w:rsidTr="3E8F7E95">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3162" w:type="dxa"/>
+            <w:tcW w:w="3150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1E0511A6" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="007C1365">
+          <w:p w14:paraId="0292379C" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="00B40425" w:rsidRDefault="00B40425" w:rsidP="00542750">
             <w:pPr>
-              <w:spacing w:before="20" w:after="20"/>
-              <w:ind w:left="0" w:right="0"/>
+              <w:pStyle w:val="Tabell"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003976">
-[...6 lines deleted...]
-              <w:t>Substansnamn</w:t>
+            <w:r w:rsidRPr="00B40425">
+              <w:t>Substansnamn </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4458" w:type="dxa"/>
+            <w:tcW w:w="4873" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4382C4FA" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="007C1365">
+          <w:p w14:paraId="3E6C0F4C" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="00B40425" w:rsidRDefault="00B40425" w:rsidP="00542750">
             <w:pPr>
-              <w:spacing w:before="20" w:after="20"/>
-              <w:ind w:left="0" w:right="0"/>
+              <w:pStyle w:val="Tabell"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003976">
-[...6 lines deleted...]
-              <w:t>Preparat (Exempel)</w:t>
+            <w:r w:rsidRPr="00B40425">
+              <w:t>Preparat (Exempel) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00003976" w:rsidRPr="00003976" w14:paraId="09D346A5" w14:textId="77777777" w:rsidTr="00221542">
+      <w:tr w:rsidR="00B40425" w:rsidRPr="00B40425" w14:paraId="6417A1E4" w14:textId="77777777" w:rsidTr="3E8F7E95">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3162" w:type="dxa"/>
+            <w:tcW w:w="3150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3C70BBC8" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="007C1365">
+          <w:p w14:paraId="07C26A7F" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="000C7398" w:rsidRDefault="00B40425" w:rsidP="00542750">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+              <w:pStyle w:val="Tabell"/>
               <w:rPr>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00003976">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="000C7398">
               <w:t>amoxicillin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...57 lines deleted...]
-              <w:tab/>
+            <w:r w:rsidRPr="000C7398">
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4458" w:type="dxa"/>
+            <w:tcW w:w="4873" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="74AC646C" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="007C1365">
+          <w:p w14:paraId="487C500B" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="000C7398" w:rsidRDefault="00B40425" w:rsidP="00542750">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+              <w:pStyle w:val="Tabell"/>
               <w:rPr>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003976">
-[...4 lines deleted...]
-              <w:t>“</w:t>
+            <w:r w:rsidRPr="000C7398">
+              <w:t>Se definierat sortiment i Hamlet. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00003976" w:rsidRPr="00003976" w14:paraId="2C3DAD37" w14:textId="77777777" w:rsidTr="00221542">
+      <w:tr w:rsidR="00B40425" w:rsidRPr="00B40425" w14:paraId="633BBBCB" w14:textId="77777777" w:rsidTr="3E8F7E95">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3162" w:type="dxa"/>
+            <w:tcW w:w="3150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="47C906E2" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="007C1365">
+          <w:p w14:paraId="79AA973E" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="000C7398" w:rsidRDefault="00B40425" w:rsidP="00542750">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+              <w:pStyle w:val="Tabell"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00003976">
-[...4 lines deleted...]
-              <w:t>bensylpenicillin</w:t>
+            <w:r w:rsidRPr="000C7398">
+              <w:lastRenderedPageBreak/>
+              <w:t>ampicillin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00003976">
+            <w:r w:rsidRPr="000C7398">
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
-              <w:t>*</w:t>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="000C7398">
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4458" w:type="dxa"/>
+            <w:tcW w:w="4873" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0619F0F5" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="007C1365">
+          <w:p w14:paraId="2079298D" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="000C7398" w:rsidRDefault="00B40425" w:rsidP="00542750">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+              <w:pStyle w:val="Tabell"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003976">
-[...4 lines deleted...]
-              <w:t>“</w:t>
+            <w:r w:rsidRPr="000C7398">
+              <w:t>“ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00003976" w:rsidRPr="00003976" w14:paraId="23F8AAB2" w14:textId="77777777" w:rsidTr="00221542">
+      <w:tr w:rsidR="00B40425" w:rsidRPr="00B40425" w14:paraId="3E4D79C6" w14:textId="77777777" w:rsidTr="3E8F7E95">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3162" w:type="dxa"/>
+            <w:tcW w:w="3150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="552AD206" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="007C1365">
+          <w:p w14:paraId="05A05615" w14:textId="09CD7E12" w:rsidR="00B40425" w:rsidRPr="000C7398" w:rsidRDefault="3E8F7E95" w:rsidP="00542750">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="Tabell"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t>*</w:t>
+            <w:r w:rsidRPr="000C7398">
+              <w:t>bensylpenicillin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4458" w:type="dxa"/>
+            <w:tcW w:w="4873" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="66C80F1D" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="007C1365">
+          <w:p w14:paraId="7313165A" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="000C7398" w:rsidRDefault="00B40425" w:rsidP="00542750">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+              <w:pStyle w:val="Tabell"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003976">
+            <w:r w:rsidRPr="000C7398">
+              <w:t>“ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B40425" w:rsidRPr="00B40425" w14:paraId="77CD9F0C" w14:textId="77777777" w:rsidTr="3E8F7E95">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D457D2B" w14:textId="500EB58A" w:rsidR="00B40425" w:rsidRPr="000C7398" w:rsidRDefault="3E8F7E95" w:rsidP="00542750">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000C7398">
+              <w:t>kloxacillin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4873" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DDFA51A" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="000C7398" w:rsidRDefault="00B40425" w:rsidP="00542750">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C7398">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
+            <w:r w:rsidRPr="000C7398">
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00003976" w:rsidRPr="00003976" w14:paraId="0385B4E0" w14:textId="77777777" w:rsidTr="00221542">
+      <w:tr w:rsidR="00B40425" w:rsidRPr="00B40425" w14:paraId="2085A664" w14:textId="77777777" w:rsidTr="3E8F7E95">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3162" w:type="dxa"/>
+            <w:tcW w:w="3150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="15B93C5E" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="007C1365">
+          <w:p w14:paraId="265B8FF0" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="000C7398" w:rsidRDefault="00B40425" w:rsidP="00542750">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+              <w:pStyle w:val="Tabell"/>
               <w:rPr>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00003976">
+            <w:r w:rsidRPr="000C7398">
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>fenoximetylpenicillin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000C7398">
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4458" w:type="dxa"/>
+            <w:tcW w:w="4873" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7E4DA37C" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="007C1365">
+          <w:p w14:paraId="21ADB857" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="000C7398" w:rsidRDefault="00B40425" w:rsidP="00542750">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+              <w:pStyle w:val="Tabell"/>
               <w:rPr>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003976">
+            <w:r w:rsidRPr="000C7398">
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
+            <w:r w:rsidRPr="000C7398">
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00003976" w:rsidRPr="00003976" w14:paraId="3160E37B" w14:textId="77777777" w:rsidTr="00221542">
+      <w:tr w:rsidR="00B40425" w:rsidRPr="00B40425" w14:paraId="2B6CEBDA" w14:textId="77777777" w:rsidTr="3E8F7E95">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3162" w:type="dxa"/>
+            <w:tcW w:w="3150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B78AD59" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="007C1365">
+          <w:p w14:paraId="424D1A6D" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="000C7398" w:rsidRDefault="00B40425" w:rsidP="00542750">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+              <w:pStyle w:val="Tabell"/>
               <w:rPr>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00003976">
+            <w:r w:rsidRPr="000C7398">
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>flukloxacillin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00003976">
+            <w:r w:rsidRPr="000C7398">
               <w:rPr>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="000C7398">
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4458" w:type="dxa"/>
+            <w:tcW w:w="4873" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1F9EFD1C" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="007C1365">
+          <w:p w14:paraId="22FBA81B" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="000C7398" w:rsidRDefault="00B40425" w:rsidP="00542750">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+              <w:pStyle w:val="Tabell"/>
               <w:rPr>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003976">
+            <w:r w:rsidRPr="000C7398">
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
+            <w:r w:rsidRPr="000C7398">
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00003976" w:rsidRPr="00003976" w14:paraId="1E340D4A" w14:textId="77777777" w:rsidTr="00221542">
+      <w:tr w:rsidR="00B40425" w:rsidRPr="00B40425" w14:paraId="21A20AFA" w14:textId="77777777" w:rsidTr="3E8F7E95">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3162" w:type="dxa"/>
+            <w:tcW w:w="3150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D03A406" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="007C1365">
+          <w:p w14:paraId="0CA0CE15" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="000C7398" w:rsidRDefault="00B40425" w:rsidP="00542750">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+              <w:pStyle w:val="Tabell"/>
               <w:rPr>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003976">
+            <w:r w:rsidRPr="000C7398">
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>piperacillin/tazobactam*</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C7398">
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4458" w:type="dxa"/>
+            <w:tcW w:w="4873" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3FB858D1" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="007C1365">
+          <w:p w14:paraId="100EC4D6" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="000C7398" w:rsidRDefault="00B40425" w:rsidP="00542750">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+              <w:pStyle w:val="Tabell"/>
               <w:rPr>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003976">
+            <w:r w:rsidRPr="000C7398">
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
+            <w:r w:rsidRPr="000C7398">
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00003976" w:rsidRPr="00003976" w14:paraId="76411198" w14:textId="77777777" w:rsidTr="00221542">
+      <w:tr w:rsidR="00B40425" w:rsidRPr="00B40425" w14:paraId="1FD919C0" w14:textId="77777777" w:rsidTr="3E8F7E95">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3162" w:type="dxa"/>
+            <w:tcW w:w="3150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4DEE8EAC" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="007C1365">
+          <w:p w14:paraId="608BEC5D" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="000C7398" w:rsidRDefault="00B40425" w:rsidP="00542750">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+              <w:pStyle w:val="Tabell"/>
               <w:rPr>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00003976">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="000C7398">
               <w:t>pivmecillinam</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000C7398">
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4458" w:type="dxa"/>
+            <w:tcW w:w="4873" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="53E43E91" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="007C1365">
+          <w:p w14:paraId="72F799ED" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="000C7398" w:rsidRDefault="00B40425" w:rsidP="00542750">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+              <w:pStyle w:val="Tabell"/>
               <w:rPr>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003976">
+            <w:r w:rsidRPr="000C7398">
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C7398">
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="394CFB04" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="007C1365">
+    <w:p w14:paraId="04E772D9" w14:textId="59669709" w:rsidR="00B40425" w:rsidRDefault="3E8F7E95" w:rsidP="00A0733E">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="384" w:name="_Cefalosporiner_(samtliga)_J01DA-DE"/>
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="384"/>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00003976">
-        <w:lastRenderedPageBreak/>
+      <w:r>
         <w:t>Cefalosporiner</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00003976">
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="391"/>
+      <w:r>
+        <w:t> (samtliga) J01DA-DE </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="7620" w:type="dxa"/>
-        <w:tblInd w:w="907" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="dxa"/>
+        <w:tblInd w:w="900" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:left w:w="70" w:type="dxa"/>
-          <w:right w:w="70" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3162"/>
-        <w:gridCol w:w="4458"/>
+        <w:gridCol w:w="3150"/>
+        <w:gridCol w:w="4455"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00003976" w:rsidRPr="00003976" w14:paraId="29285D72" w14:textId="77777777" w:rsidTr="007C1365">
+      <w:tr w:rsidR="00B40425" w:rsidRPr="00B40425" w14:paraId="0DEF3BCA" w14:textId="77777777" w:rsidTr="3E8F7E95">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3162" w:type="dxa"/>
+            <w:tcW w:w="3150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="59469999" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="007C1365">
+          <w:p w14:paraId="2E926C58" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="003F49EA" w:rsidRDefault="00B40425" w:rsidP="00542750">
             <w:pPr>
-              <w:keepNext/>
-[...8 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="Tabell"/>
             </w:pPr>
-            <w:r w:rsidRPr="00003976">
-[...6 lines deleted...]
-              <w:t>Substansnamn</w:t>
+            <w:r w:rsidRPr="003F49EA">
+              <w:t>Substansnamn </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4458" w:type="dxa"/>
+            <w:tcW w:w="4455" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="047F77EC" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="007C1365">
+          <w:p w14:paraId="42533A45" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="00B40425" w:rsidRDefault="00B40425" w:rsidP="00542750">
             <w:pPr>
-              <w:keepNext/>
-[...2 lines deleted...]
-              <w:ind w:left="34" w:right="0"/>
+              <w:pStyle w:val="Tabell"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003976">
+            <w:r w:rsidRPr="00B40425">
               <w:rPr>
-                <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>Preparat (Exempel)</w:t>
+              <w:t>Preparat (Exempel) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00003976" w:rsidRPr="00003976" w14:paraId="6E92F74A" w14:textId="77777777" w:rsidTr="007C1365">
+      <w:tr w:rsidR="00B40425" w:rsidRPr="00B40425" w14:paraId="540506DE" w14:textId="77777777" w:rsidTr="3E8F7E95">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3162" w:type="dxa"/>
+            <w:tcW w:w="3150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C95A78C" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="007C1365">
+          <w:p w14:paraId="2DD57C3E" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="000C7398" w:rsidRDefault="00B40425" w:rsidP="00542750">
             <w:pPr>
-              <w:keepNext/>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="Tabell"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00003976">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="000C7398">
               <w:t>cefadroxil</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...59 lines deleted...]
-              <w:t>*</w:t>
+            <w:r w:rsidRPr="000C7398">
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4458" w:type="dxa"/>
+            <w:tcW w:w="4455" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1E36478E" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="007C1365">
+          <w:p w14:paraId="720C116A" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="000C7398" w:rsidRDefault="00B40425" w:rsidP="00542750">
             <w:pPr>
-              <w:keepNext/>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="Tabell"/>
             </w:pPr>
-            <w:r w:rsidRPr="00003976">
-[...4 lines deleted...]
-              <w:t>”</w:t>
+            <w:r w:rsidRPr="000C7398">
+              <w:t>Se definierat sortiment i Hamlet. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00003976" w:rsidRPr="00003976" w14:paraId="66F827C1" w14:textId="77777777" w:rsidTr="007C1365">
+      <w:tr w:rsidR="00B40425" w:rsidRPr="00B40425" w14:paraId="52A82C1E" w14:textId="77777777" w:rsidTr="3E8F7E95">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3162" w:type="dxa"/>
+            <w:tcW w:w="3150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="491EDE0A" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="007C1365">
+          <w:p w14:paraId="5FE55A1F" w14:textId="075A33A0" w:rsidR="00B40425" w:rsidRPr="000C7398" w:rsidRDefault="3E8F7E95" w:rsidP="00542750">
             <w:pPr>
-              <w:keepNext/>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="Tabell"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...89 lines deleted...]
-              <w:t>)</w:t>
+            <w:r w:rsidRPr="000C7398">
+              <w:t>cefotaxim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4458" w:type="dxa"/>
+            <w:tcW w:w="4455" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="56E3C848" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="007C1365">
+          <w:p w14:paraId="7CBF518B" w14:textId="3AC784E8" w:rsidR="00B40425" w:rsidRPr="000C7398" w:rsidRDefault="3E8F7E95" w:rsidP="00542750">
             <w:pPr>
-              <w:keepNext/>
-[...8 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="Tabell"/>
             </w:pPr>
-            <w:r w:rsidRPr="00003976">
-[...5 lines deleted...]
-              <w:t>“</w:t>
+            <w:r w:rsidRPr="000C7398">
+              <w:t>“ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00003976" w:rsidRPr="00003976" w14:paraId="0B01075D" w14:textId="77777777" w:rsidTr="007C1365">
+      <w:tr w:rsidR="00B40425" w:rsidRPr="00B40425" w14:paraId="29BF8B98" w14:textId="77777777" w:rsidTr="3E8F7E95">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3162" w:type="dxa"/>
+            <w:tcW w:w="3150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="10EB6245" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="007C1365">
+          <w:p w14:paraId="18B16706" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="000C7398" w:rsidRDefault="00B40425" w:rsidP="00542750">
             <w:pPr>
-              <w:keepNext/>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="Tabell"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00003976">
-[...5 lines deleted...]
-              <w:t>ceftriaxon</w:t>
+            <w:r w:rsidRPr="000C7398">
+              <w:t>ceftazidim</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000C7398">
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4458" w:type="dxa"/>
+            <w:tcW w:w="4455" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="31259CE7" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="007C1365">
+          <w:p w14:paraId="68CA08C6" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="000C7398" w:rsidRDefault="00B40425" w:rsidP="00542750">
             <w:pPr>
-              <w:keepNext/>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="Tabell"/>
             </w:pPr>
-            <w:r w:rsidRPr="00003976">
-[...5 lines deleted...]
-              <w:t>“</w:t>
+            <w:r w:rsidRPr="000C7398">
+              <w:t>“ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00003976" w:rsidRPr="00003976" w14:paraId="200DC18B" w14:textId="77777777" w:rsidTr="007C1365">
+      <w:tr w:rsidR="00B40425" w:rsidRPr="00B40425" w14:paraId="0AAFF927" w14:textId="77777777" w:rsidTr="3E8F7E95">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3162" w:type="dxa"/>
+            <w:tcW w:w="3150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="41842C2A" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="007C1365">
+          <w:p w14:paraId="345AFCC5" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="000C7398" w:rsidRDefault="00B40425" w:rsidP="00542750">
             <w:pPr>
-              <w:keepNext/>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="Tabell"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00003976">
-[...5 lines deleted...]
-              <w:t>cefuroxim</w:t>
+            <w:r w:rsidRPr="000C7398">
+              <w:t>ceftibuten</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000C7398">
+              <w:t> (licensvara) </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4458" w:type="dxa"/>
+            <w:tcW w:w="4455" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="069F15A3" w14:textId="77777777" w:rsidR="00003976" w:rsidRPr="00003976" w:rsidRDefault="00003976" w:rsidP="007C1365">
+          <w:p w14:paraId="219FCE09" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="000C7398" w:rsidRDefault="00B40425" w:rsidP="00542750">
             <w:pPr>
-              <w:keepNext/>
-[...8 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="Tabell"/>
             </w:pPr>
-            <w:r w:rsidRPr="00003976">
-[...5 lines deleted...]
-              <w:t>“</w:t>
+            <w:r w:rsidRPr="000C7398">
+              <w:t>“ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="1"/>
+      <w:tr w:rsidR="00B40425" w:rsidRPr="00B40425" w14:paraId="26508DF6" w14:textId="77777777" w:rsidTr="00186B15">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1BF60465" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="000C7398" w:rsidRDefault="00B40425" w:rsidP="00542750">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000C7398">
+              <w:t>ceftriaxon</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000C7398">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4455" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48134526" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="000C7398" w:rsidRDefault="00B40425" w:rsidP="00542750">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000C7398">
+              <w:t>“ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B40425" w:rsidRPr="00B40425" w14:paraId="61B2CB27" w14:textId="77777777" w:rsidTr="3E8F7E95">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B62D0F5" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="000C7398" w:rsidRDefault="00B40425" w:rsidP="00542750">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000C7398">
+              <w:t>cefuroxim</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000C7398">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4455" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18F748DB" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="000C7398" w:rsidRDefault="00B40425" w:rsidP="00542750">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000C7398">
+              <w:t>“ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0A2533A9" w14:paraId="26B9795C" w14:textId="77777777" w:rsidTr="3E8F7E95">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20210F50" w14:textId="5EAFD172" w:rsidR="3794D6B6" w:rsidRPr="000C7398" w:rsidRDefault="3E8F7E95" w:rsidP="00542750">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000C7398">
+              <w:t>cefixim</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4455" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05BC67C9" w14:textId="41A58D6B" w:rsidR="0A2533A9" w:rsidRPr="000C7398" w:rsidRDefault="3E8F7E95" w:rsidP="00542750">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000C7398">
+              <w:t>“ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0A2533A9" w14:paraId="392C9241" w14:textId="77777777" w:rsidTr="3E8F7E95">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B8E7356" w14:textId="34F7BE9D" w:rsidR="3794D6B6" w:rsidRPr="000C7398" w:rsidRDefault="3E8F7E95" w:rsidP="00542750">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000C7398">
+              <w:t xml:space="preserve">cefipim </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4455" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="473DFCE2" w14:textId="432B3E7A" w:rsidR="0A2533A9" w:rsidRPr="000C7398" w:rsidRDefault="3E8F7E95" w:rsidP="00542750">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000C7398">
+              <w:t>“ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="007C1365"/>
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId34"/>
+    <w:p w14:paraId="2825C787" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="00B40425" w:rsidRDefault="00B40425" w:rsidP="00B40425"/>
+    <w:p w14:paraId="46ABBB70" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="00B40425" w:rsidRDefault="00B40425" w:rsidP="00B40425"/>
+    <w:p w14:paraId="749F47F3" w14:textId="77777777" w:rsidR="00B40425" w:rsidRPr="008773E0" w:rsidRDefault="00B40425" w:rsidP="00B40425">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71BBB9BC" w14:textId="77777777" w:rsidR="008773E0" w:rsidRPr="008773E0" w:rsidRDefault="008773E0" w:rsidP="008773E0"/>
+    <w:p w14:paraId="40AA233F" w14:textId="17DD0B4B" w:rsidR="009C6C0C" w:rsidRDefault="009C6C0C" w:rsidP="00B03BB7"/>
+    <w:sectPr w:rsidR="009C6C0C" w:rsidSect="00B96AFF">
+      <w:headerReference w:type="default" r:id="rId44"/>
+      <w:footerReference w:type="even" r:id="rId45"/>
+      <w:footerReference w:type="default" r:id="rId46"/>
+      <w:headerReference w:type="first" r:id="rId47"/>
+      <w:footerReference w:type="first" r:id="rId48"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
-      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5DDEA690" w14:textId="77777777" w:rsidR="00F80FF0" w:rsidRDefault="00F80FF0">
+    <w:p w14:paraId="152CF8AA" w14:textId="77777777" w:rsidR="00D04002" w:rsidRDefault="00D04002">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="01FEED91" w14:textId="77777777" w:rsidR="00F80FF0" w:rsidRDefault="00F80FF0">
+    <w:p w14:paraId="0030C7A4" w14:textId="77777777" w:rsidR="00D04002" w:rsidRDefault="00D04002">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2CB06D58" w14:textId="77777777" w:rsidR="00F80FF0" w:rsidRDefault="00F80FF0">
+    <w:p w14:paraId="24775C73" w14:textId="77777777" w:rsidR="00D04002" w:rsidRDefault="00D04002">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier">
-    <w:panose1 w:val="02070409020205020404"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
-  </w:font>
-[...13 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...8 lines deleted...]
-    <w:sdtEndPr>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
       <w:rPr>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
-    </w:sdtEndPr>
-[...12 lines deleted...]
-            <w:szCs w:val="16"/>
+    </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:id w:val="-2070031421"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-      </w:p>
-[...1 lines deleted...]
-  </w:sdt>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4388307</wp:posOffset>
+            <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-27355</wp:posOffset>
+            <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1897920" cy="384860"/>
-          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:extent cx="1953671" cy="348178"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="9" name="Bildobjekt 9">
+          <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPr id="12" name="Bildobjekt 12">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1953671" cy="396165"/>
+                    <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="169C4562" w14:textId="77777777" w:rsidR="00F80FF0" w:rsidRDefault="00F80FF0"/>
+    <w:p w14:paraId="4F091D50" w14:textId="77777777" w:rsidR="00D04002" w:rsidRDefault="00D04002"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="21DBD7F8" w14:textId="77777777" w:rsidR="00F80FF0" w:rsidRDefault="00F80FF0">
+    <w:p w14:paraId="0FFCC1E9" w14:textId="77777777" w:rsidR="00D04002" w:rsidRDefault="00D04002">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="34B74D69" w14:textId="77777777" w:rsidR="00F80FF0" w:rsidRDefault="00F80FF0">
+    <w:p w14:paraId="3482FD45" w14:textId="77777777" w:rsidR="00D04002" w:rsidRDefault="00D04002">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -10064,625 +7703,340 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="685B7E76" w14:textId="1B285E8B">
+                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="058CDD4D" w14:textId="448A65ED" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4667250" cy="323850"/>
+              <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:wrapNone/>
+              <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="4667250" cy="323850"/>
+                        <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...1 lines deleted...]
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="6D41DF98" w14:textId="0A2CCBAA">
+                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
+              <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
-    </w:r>
-[...85 lines deleted...]
-      <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF1D"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="1D074A65"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E104E4E6"/>
+    <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...13 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...188 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07F0337A"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1E54CEB4"/>
-    <w:lvl w:ilvl="0" w:tplc="041D0001">
+    <w:tmpl w:val="DDF0BC38"/>
+    <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -10745,1825 +8099,58 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...1767 lines deleted...]
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -12626,1998 +8213,887 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...1045 lines deleted...]
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="1" w16cid:durableId="861477783">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1601134847">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="2" w16cid:durableId="57095060">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1459912472">
-[...14 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="1670328196">
+  <w:num w:numId="3" w16cid:durableId="36130748">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1181964839">
-[...115 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
-    <w:rsid w:val="00003976"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
+    <w:rsid w:val="0001551E"/>
     <w:rsid w:val="00016CF0"/>
-    <w:rsid w:val="00021A1E"/>
-    <w:rsid w:val="0002435C"/>
+    <w:rsid w:val="00021630"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
-    <w:rsid w:val="00036D86"/>
+    <w:rsid w:val="000374FB"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
+    <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
-    <w:rsid w:val="00067171"/>
     <w:rsid w:val="000700AE"/>
-    <w:rsid w:val="00070D5B"/>
-    <w:rsid w:val="00072DA0"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
+    <w:rsid w:val="00090B64"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
-    <w:rsid w:val="000A4C35"/>
+    <w:rsid w:val="0009600C"/>
+    <w:rsid w:val="000970B3"/>
+    <w:rsid w:val="000A08DD"/>
     <w:rsid w:val="000A611A"/>
-    <w:rsid w:val="000A771E"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
-    <w:rsid w:val="000D0E14"/>
-    <w:rsid w:val="000E1FE8"/>
+    <w:rsid w:val="000BEB95"/>
+    <w:rsid w:val="000C7398"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
-    <w:rsid w:val="000F5D73"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
-    <w:rsid w:val="00106651"/>
-    <w:rsid w:val="00110BCE"/>
+    <w:rsid w:val="001108C0"/>
+    <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
-    <w:rsid w:val="00130E08"/>
+    <w:rsid w:val="001258CE"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
-    <w:rsid w:val="0014625B"/>
     <w:rsid w:val="001522AE"/>
+    <w:rsid w:val="00155EFF"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
-    <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
-    <w:rsid w:val="001731CC"/>
+    <w:rsid w:val="0017508E"/>
+    <w:rsid w:val="001805B4"/>
     <w:rsid w:val="00181FDC"/>
+    <w:rsid w:val="00184167"/>
+    <w:rsid w:val="001859AF"/>
     <w:rsid w:val="001860B9"/>
+    <w:rsid w:val="00186B15"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
+    <w:rsid w:val="00195F56"/>
     <w:rsid w:val="0019632A"/>
+    <w:rsid w:val="001A1B01"/>
     <w:rsid w:val="001A4E7C"/>
+    <w:rsid w:val="001A7EAE"/>
+    <w:rsid w:val="001B70C0"/>
     <w:rsid w:val="001B762C"/>
-    <w:rsid w:val="001C05AC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001C2837"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
-    <w:rsid w:val="001E3A8D"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00204DBA"/>
+    <w:rsid w:val="001E3789"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
-    <w:rsid w:val="00221542"/>
+    <w:rsid w:val="002273C9"/>
     <w:rsid w:val="00235B57"/>
+    <w:rsid w:val="002433A3"/>
+    <w:rsid w:val="002452AA"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
-    <w:rsid w:val="00265260"/>
     <w:rsid w:val="0026551F"/>
-    <w:rsid w:val="002757F0"/>
-    <w:rsid w:val="00276973"/>
+    <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
+    <w:rsid w:val="002832CF"/>
     <w:rsid w:val="00284119"/>
-    <w:rsid w:val="0028419C"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
+    <w:rsid w:val="002A1C4F"/>
+    <w:rsid w:val="002A2D7B"/>
+    <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
-    <w:rsid w:val="002B2ED2"/>
+    <w:rsid w:val="002B67FF"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
-    <w:rsid w:val="002C3B8A"/>
-    <w:rsid w:val="002C3BEC"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
+    <w:rsid w:val="002D3C39"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
-    <w:rsid w:val="003049A9"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
-    <w:rsid w:val="00325BBF"/>
+    <w:rsid w:val="00325C54"/>
     <w:rsid w:val="00326C24"/>
-    <w:rsid w:val="00327FD3"/>
-    <w:rsid w:val="003360B4"/>
     <w:rsid w:val="00337F99"/>
+    <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
+    <w:rsid w:val="003475D7"/>
     <w:rsid w:val="00350CC4"/>
-    <w:rsid w:val="00356336"/>
     <w:rsid w:val="00360E0D"/>
+    <w:rsid w:val="003620FB"/>
     <w:rsid w:val="0036357D"/>
-    <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
-    <w:rsid w:val="00384116"/>
     <w:rsid w:val="003854F1"/>
-    <w:rsid w:val="003906F2"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
-    <w:rsid w:val="003A4294"/>
     <w:rsid w:val="003B2A4B"/>
+    <w:rsid w:val="003C7480"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
-    <w:rsid w:val="003D4EFD"/>
+    <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
-    <w:rsid w:val="003E2D40"/>
     <w:rsid w:val="003E2FF7"/>
+    <w:rsid w:val="003F03B7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
+    <w:rsid w:val="003F49EA"/>
+    <w:rsid w:val="00404808"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
-    <w:rsid w:val="00433AD0"/>
     <w:rsid w:val="0043409A"/>
-    <w:rsid w:val="0043501A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
+    <w:rsid w:val="00450553"/>
     <w:rsid w:val="00451935"/>
+    <w:rsid w:val="00454B55"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
-    <w:rsid w:val="0047741A"/>
+    <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
-    <w:rsid w:val="00484C3F"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
-    <w:rsid w:val="0049423D"/>
-    <w:rsid w:val="004958E4"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
-    <w:rsid w:val="004A6223"/>
-    <w:rsid w:val="004B0841"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
-    <w:rsid w:val="004C01BF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004C76B7"/>
+    <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
-    <w:rsid w:val="004E0636"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
-    <w:rsid w:val="0050059F"/>
+    <w:rsid w:val="00500C52"/>
     <w:rsid w:val="00501433"/>
-    <w:rsid w:val="00510FC8"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
-    <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
+    <w:rsid w:val="00542750"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
-    <w:rsid w:val="0055603D"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
-    <w:rsid w:val="005657BA"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
+    <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
-    <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
-    <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
-    <w:rsid w:val="005B4188"/>
     <w:rsid w:val="005C0045"/>
-    <w:rsid w:val="005C0655"/>
     <w:rsid w:val="005C084E"/>
+    <w:rsid w:val="005C29F8"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
-    <w:rsid w:val="005D4ADB"/>
     <w:rsid w:val="005E02B3"/>
+    <w:rsid w:val="005E0718"/>
     <w:rsid w:val="005E1E24"/>
-    <w:rsid w:val="005E7BDF"/>
+    <w:rsid w:val="005E43A3"/>
+    <w:rsid w:val="005E443C"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
-    <w:rsid w:val="00640B5E"/>
+    <w:rsid w:val="006437BF"/>
+    <w:rsid w:val="00653EFF"/>
+    <w:rsid w:val="00654030"/>
     <w:rsid w:val="0065595B"/>
+    <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
-    <w:rsid w:val="00671725"/>
-    <w:rsid w:val="00672E7D"/>
+    <w:rsid w:val="00672EC3"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
-    <w:rsid w:val="00684ECA"/>
-    <w:rsid w:val="00687B69"/>
+    <w:rsid w:val="006808C0"/>
+    <w:rsid w:val="00685193"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
-    <w:rsid w:val="006A62CE"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
+    <w:rsid w:val="006B0D4C"/>
     <w:rsid w:val="006B1819"/>
-    <w:rsid w:val="006B1DF0"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006C14BB"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
-    <w:rsid w:val="006F3447"/>
-    <w:rsid w:val="007007B4"/>
     <w:rsid w:val="00710B77"/>
-    <w:rsid w:val="0071628F"/>
-    <w:rsid w:val="00716E27"/>
+    <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
-    <w:rsid w:val="00725816"/>
+    <w:rsid w:val="007268AB"/>
+    <w:rsid w:val="00726D53"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
-    <w:rsid w:val="00764FF2"/>
+    <w:rsid w:val="007653B2"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
-    <w:rsid w:val="0077241A"/>
+    <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
-    <w:rsid w:val="00790667"/>
     <w:rsid w:val="007917BA"/>
+    <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
-    <w:rsid w:val="007C1365"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
-    <w:rsid w:val="007E297F"/>
+    <w:rsid w:val="007E1A4F"/>
+    <w:rsid w:val="007E4E5C"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
+    <w:rsid w:val="00801E1D"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
+    <w:rsid w:val="008305F4"/>
+    <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
-    <w:rsid w:val="00851248"/>
     <w:rsid w:val="00851423"/>
+    <w:rsid w:val="00852483"/>
+    <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
-    <w:rsid w:val="00870CAB"/>
     <w:rsid w:val="0087139C"/>
+    <w:rsid w:val="00873419"/>
+    <w:rsid w:val="008773E0"/>
+    <w:rsid w:val="00880477"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
+    <w:rsid w:val="0089736A"/>
     <w:rsid w:val="008A0C5F"/>
-    <w:rsid w:val="008A2345"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
-    <w:rsid w:val="008C108F"/>
+    <w:rsid w:val="008B67FF"/>
+    <w:rsid w:val="008C1EFD"/>
     <w:rsid w:val="008C4B27"/>
+    <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
-    <w:rsid w:val="008D13A5"/>
-    <w:rsid w:val="008E05B6"/>
+    <w:rsid w:val="008D124E"/>
+    <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
-    <w:rsid w:val="008F2E2F"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
+    <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
-    <w:rsid w:val="00912DC1"/>
     <w:rsid w:val="00914D58"/>
+    <w:rsid w:val="009202A8"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
+    <w:rsid w:val="00945EB2"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="00977591"/>
+    <w:rsid w:val="00986980"/>
+    <w:rsid w:val="00993754"/>
+    <w:rsid w:val="00997E2B"/>
+    <w:rsid w:val="009A07DC"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009B1F6B"/>
-    <w:rsid w:val="009B4FB3"/>
     <w:rsid w:val="009C0D12"/>
-    <w:rsid w:val="009C1644"/>
     <w:rsid w:val="009C192E"/>
-    <w:rsid w:val="009D6133"/>
+    <w:rsid w:val="009C2E3E"/>
+    <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
+    <w:rsid w:val="00A0733E"/>
     <w:rsid w:val="00A07BEC"/>
-    <w:rsid w:val="00A10321"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
-    <w:rsid w:val="00A37E27"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
-    <w:rsid w:val="00A43F8D"/>
     <w:rsid w:val="00A514B7"/>
-    <w:rsid w:val="00A51AA3"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00A5496B"/>
     <w:rsid w:val="00A54A0B"/>
-    <w:rsid w:val="00A5608E"/>
+    <w:rsid w:val="00A55086"/>
+    <w:rsid w:val="00A55FAF"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
-    <w:rsid w:val="00A830A1"/>
-    <w:rsid w:val="00A9001B"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
-    <w:rsid w:val="00AA47E1"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
-    <w:rsid w:val="00AB1FC2"/>
+    <w:rsid w:val="00AC3657"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
-    <w:rsid w:val="00AE3CFF"/>
+    <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
-    <w:rsid w:val="00AF3053"/>
     <w:rsid w:val="00AF5AAF"/>
-    <w:rsid w:val="00B040C4"/>
+    <w:rsid w:val="00AF7CA0"/>
+    <w:rsid w:val="00B03BB7"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
+    <w:rsid w:val="00B14487"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
+    <w:rsid w:val="00B218D7"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
+    <w:rsid w:val="00B40425"/>
+    <w:rsid w:val="00B405A1"/>
+    <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
+    <w:rsid w:val="00B54A00"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
+    <w:rsid w:val="00B7675E"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
+    <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
+    <w:rsid w:val="00B96AFF"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
-    <w:rsid w:val="00BC1A46"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
-    <w:rsid w:val="00BD0343"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00BE4A78"/>
+    <w:rsid w:val="00BC6590"/>
     <w:rsid w:val="00BE7978"/>
-    <w:rsid w:val="00BF5B3B"/>
+    <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
-    <w:rsid w:val="00C409FF"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
-    <w:rsid w:val="00C4698C"/>
     <w:rsid w:val="00C47778"/>
-    <w:rsid w:val="00C477F1"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
+    <w:rsid w:val="00C67C5E"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
-    <w:rsid w:val="00C96CEA"/>
     <w:rsid w:val="00C97BD3"/>
-    <w:rsid w:val="00CA320C"/>
-    <w:rsid w:val="00CA3920"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
-    <w:rsid w:val="00CA656F"/>
     <w:rsid w:val="00CB0493"/>
+    <w:rsid w:val="00CB10FB"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
-    <w:rsid w:val="00CC277C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CC405E"/>
     <w:rsid w:val="00CC52D9"/>
-    <w:rsid w:val="00CD269A"/>
     <w:rsid w:val="00CD6647"/>
-    <w:rsid w:val="00CE189B"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
-    <w:rsid w:val="00CF733E"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D041FE"/>
+    <w:rsid w:val="00CF7266"/>
+    <w:rsid w:val="00D00BD7"/>
+    <w:rsid w:val="00D0340B"/>
+    <w:rsid w:val="00D04002"/>
     <w:rsid w:val="00D074DB"/>
-    <w:rsid w:val="00D07E61"/>
     <w:rsid w:val="00D139CF"/>
-    <w:rsid w:val="00D22A52"/>
+    <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D37E7F"/>
-    <w:rsid w:val="00D43ACB"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
-    <w:rsid w:val="00D54647"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D66586"/>
+    <w:rsid w:val="00D53BB8"/>
+    <w:rsid w:val="00D62468"/>
+    <w:rsid w:val="00D67C88"/>
     <w:rsid w:val="00D85218"/>
+    <w:rsid w:val="00D9119B"/>
     <w:rsid w:val="00D915B1"/>
-    <w:rsid w:val="00D94F15"/>
-    <w:rsid w:val="00DA0CF7"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
-    <w:rsid w:val="00DB6549"/>
-    <w:rsid w:val="00DD2BE0"/>
+    <w:rsid w:val="00DC0D28"/>
+    <w:rsid w:val="00DC103B"/>
+    <w:rsid w:val="00DD990F"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
+    <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
-    <w:rsid w:val="00DF1FA7"/>
-    <w:rsid w:val="00E0225F"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
-    <w:rsid w:val="00E1549F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E24A1B"/>
+    <w:rsid w:val="00E120F5"/>
+    <w:rsid w:val="00E25EAB"/>
+    <w:rsid w:val="00E33827"/>
+    <w:rsid w:val="00E411B6"/>
     <w:rsid w:val="00E52A86"/>
-    <w:rsid w:val="00E52D71"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
-    <w:rsid w:val="00E56E21"/>
     <w:rsid w:val="00E61294"/>
-    <w:rsid w:val="00E67384"/>
-    <w:rsid w:val="00E72260"/>
     <w:rsid w:val="00E7237C"/>
-    <w:rsid w:val="00E763EC"/>
-    <w:rsid w:val="00E765CD"/>
+    <w:rsid w:val="00E76190"/>
     <w:rsid w:val="00E77C46"/>
-    <w:rsid w:val="00E84AA0"/>
-    <w:rsid w:val="00E85831"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
-    <w:rsid w:val="00E95C4C"/>
+    <w:rsid w:val="00E95FBC"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
-    <w:rsid w:val="00EB1262"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00EB3E20"/>
+    <w:rsid w:val="00EB39AE"/>
     <w:rsid w:val="00EB6714"/>
-    <w:rsid w:val="00EB696E"/>
-    <w:rsid w:val="00EC0462"/>
     <w:rsid w:val="00EC0A68"/>
+    <w:rsid w:val="00EC3C32"/>
+    <w:rsid w:val="00EC3CD1"/>
     <w:rsid w:val="00EC5006"/>
-    <w:rsid w:val="00EC6933"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
-    <w:rsid w:val="00EE39E7"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F01AB5"/>
     <w:rsid w:val="00F22264"/>
+    <w:rsid w:val="00F24994"/>
     <w:rsid w:val="00F2564D"/>
-    <w:rsid w:val="00F3370E"/>
-    <w:rsid w:val="00F33A8F"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
-    <w:rsid w:val="00F4191D"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
-    <w:rsid w:val="00F70AC8"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F863B9"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
-    <w:rsid w:val="00FA7866"/>
+    <w:rsid w:val="00FA5BD5"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00FC4F36"/>
+    <w:rsid w:val="00FC598D"/>
+    <w:rsid w:val="00FC768A"/>
+    <w:rsid w:val="00FD2724"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
-    <w:rsid w:val="00FE2C29"/>
-    <w:rsid w:val="00FF3535"/>
+    <w:rsid w:val="00FF0750"/>
+    <w:rsid w:val="00FF582C"/>
     <w:rsid w:val="00FF7C02"/>
-    <w:rsid w:val="01B204D5"/>
+    <w:rsid w:val="011FF4C9"/>
+    <w:rsid w:val="012E2092"/>
+    <w:rsid w:val="017005CC"/>
+    <w:rsid w:val="0182F4B5"/>
+    <w:rsid w:val="01DF804F"/>
     <w:rsid w:val="024801E3"/>
-    <w:rsid w:val="05AFC7FD"/>
-[...59 lines deleted...]
-    <w:rsid w:val="6375A7E7"/>
+    <w:rsid w:val="026F5789"/>
+    <w:rsid w:val="02A1CFD3"/>
+    <w:rsid w:val="02E69534"/>
+    <w:rsid w:val="04D58C93"/>
+    <w:rsid w:val="0535186E"/>
+    <w:rsid w:val="053855D5"/>
+    <w:rsid w:val="0570C01D"/>
+    <w:rsid w:val="06FCB500"/>
+    <w:rsid w:val="073067B1"/>
+    <w:rsid w:val="07D358CB"/>
+    <w:rsid w:val="07D4FCA2"/>
+    <w:rsid w:val="094C01BB"/>
+    <w:rsid w:val="0A2533A9"/>
+    <w:rsid w:val="0A947BCD"/>
+    <w:rsid w:val="0B0C278B"/>
+    <w:rsid w:val="0BB1CD64"/>
+    <w:rsid w:val="0D1C04E6"/>
+    <w:rsid w:val="0EBA704D"/>
+    <w:rsid w:val="0EE17AC2"/>
+    <w:rsid w:val="0F7E39DC"/>
+    <w:rsid w:val="0F8DB814"/>
+    <w:rsid w:val="0FFD205F"/>
+    <w:rsid w:val="0FFF8F42"/>
+    <w:rsid w:val="10793C2D"/>
+    <w:rsid w:val="109423FE"/>
+    <w:rsid w:val="10E0AD1C"/>
+    <w:rsid w:val="113B775F"/>
+    <w:rsid w:val="11AF9D88"/>
+    <w:rsid w:val="127E47DC"/>
+    <w:rsid w:val="130496D4"/>
+    <w:rsid w:val="140CAAEF"/>
+    <w:rsid w:val="1691D4D1"/>
+    <w:rsid w:val="19E6CEF3"/>
+    <w:rsid w:val="1A4B9149"/>
+    <w:rsid w:val="1A87AF23"/>
+    <w:rsid w:val="1C45819B"/>
+    <w:rsid w:val="1C566131"/>
+    <w:rsid w:val="1CF9E4ED"/>
+    <w:rsid w:val="1D4A9BD0"/>
+    <w:rsid w:val="1E72DF92"/>
+    <w:rsid w:val="1F425267"/>
+    <w:rsid w:val="1FDFB3E1"/>
+    <w:rsid w:val="20011B96"/>
+    <w:rsid w:val="20448F86"/>
+    <w:rsid w:val="212F55FA"/>
+    <w:rsid w:val="217F9CC1"/>
+    <w:rsid w:val="21D0095F"/>
+    <w:rsid w:val="21DB9DF3"/>
+    <w:rsid w:val="231443DC"/>
+    <w:rsid w:val="23397C54"/>
+    <w:rsid w:val="23EB295E"/>
+    <w:rsid w:val="24CFECAE"/>
+    <w:rsid w:val="24E22CC0"/>
+    <w:rsid w:val="2577C7E0"/>
+    <w:rsid w:val="25B7E028"/>
+    <w:rsid w:val="2640C77A"/>
+    <w:rsid w:val="27BC030E"/>
+    <w:rsid w:val="27CE46F3"/>
+    <w:rsid w:val="28436EA3"/>
+    <w:rsid w:val="288441A6"/>
+    <w:rsid w:val="28C0DFCB"/>
+    <w:rsid w:val="28DC61EB"/>
+    <w:rsid w:val="29145D23"/>
+    <w:rsid w:val="2B4D9234"/>
+    <w:rsid w:val="2B9DBF40"/>
+    <w:rsid w:val="2BAB076E"/>
+    <w:rsid w:val="2C09B77F"/>
+    <w:rsid w:val="2CBADCB9"/>
+    <w:rsid w:val="2D33B451"/>
+    <w:rsid w:val="2E02D11A"/>
+    <w:rsid w:val="2F85B9F0"/>
+    <w:rsid w:val="30557677"/>
+    <w:rsid w:val="30EC4BED"/>
+    <w:rsid w:val="345BE356"/>
+    <w:rsid w:val="349678AF"/>
+    <w:rsid w:val="34EDA33B"/>
+    <w:rsid w:val="34EDEC97"/>
+    <w:rsid w:val="3500D462"/>
+    <w:rsid w:val="369FEA16"/>
+    <w:rsid w:val="36ECA41D"/>
+    <w:rsid w:val="3787E636"/>
+    <w:rsid w:val="3794D6B6"/>
+    <w:rsid w:val="38BD4373"/>
+    <w:rsid w:val="391584FA"/>
+    <w:rsid w:val="3AF09023"/>
+    <w:rsid w:val="3C31A7CD"/>
+    <w:rsid w:val="3D024979"/>
+    <w:rsid w:val="3D856C63"/>
+    <w:rsid w:val="3DAC0194"/>
+    <w:rsid w:val="3DCC6AC2"/>
+    <w:rsid w:val="3E8F7E95"/>
+    <w:rsid w:val="40C59399"/>
+    <w:rsid w:val="40C7D87E"/>
+    <w:rsid w:val="40F59AA1"/>
+    <w:rsid w:val="42D0B885"/>
+    <w:rsid w:val="43B1EBD9"/>
+    <w:rsid w:val="443B4CB5"/>
+    <w:rsid w:val="45056A4D"/>
+    <w:rsid w:val="467F5928"/>
+    <w:rsid w:val="46DC8030"/>
+    <w:rsid w:val="46DD8420"/>
+    <w:rsid w:val="47F6D0DB"/>
+    <w:rsid w:val="49BC7FB9"/>
+    <w:rsid w:val="4A4BD530"/>
+    <w:rsid w:val="4AC0E321"/>
+    <w:rsid w:val="4B69C951"/>
+    <w:rsid w:val="4BF77A21"/>
+    <w:rsid w:val="4C164AA3"/>
+    <w:rsid w:val="4CE1752D"/>
+    <w:rsid w:val="4D6C1385"/>
+    <w:rsid w:val="4F5D0E50"/>
+    <w:rsid w:val="501C2C14"/>
+    <w:rsid w:val="50285D9C"/>
+    <w:rsid w:val="5153BAA8"/>
+    <w:rsid w:val="545A8642"/>
+    <w:rsid w:val="546C004B"/>
+    <w:rsid w:val="55E6A653"/>
+    <w:rsid w:val="56A8F6E3"/>
+    <w:rsid w:val="56D2D593"/>
+    <w:rsid w:val="5850456E"/>
+    <w:rsid w:val="5973A1F9"/>
+    <w:rsid w:val="59B6A9A0"/>
+    <w:rsid w:val="5A45C30E"/>
+    <w:rsid w:val="5AAD431D"/>
+    <w:rsid w:val="5ABE8C07"/>
+    <w:rsid w:val="5B6A6B7A"/>
+    <w:rsid w:val="5BB1B88E"/>
+    <w:rsid w:val="5BB5E2E2"/>
+    <w:rsid w:val="5D310213"/>
+    <w:rsid w:val="5F489046"/>
+    <w:rsid w:val="5F91FCAD"/>
+    <w:rsid w:val="6192E77F"/>
+    <w:rsid w:val="62A99DB7"/>
+    <w:rsid w:val="644996E9"/>
     <w:rsid w:val="647B2B65"/>
-    <w:rsid w:val="6822B064"/>
-[...1 lines deleted...]
-    <w:rsid w:val="6A5204F0"/>
+    <w:rsid w:val="64ADCD00"/>
+    <w:rsid w:val="653F943E"/>
+    <w:rsid w:val="671A6777"/>
+    <w:rsid w:val="680352A0"/>
+    <w:rsid w:val="68B06C42"/>
+    <w:rsid w:val="68F9AA7A"/>
+    <w:rsid w:val="6A87683E"/>
+    <w:rsid w:val="6AB077CB"/>
+    <w:rsid w:val="6AC001B2"/>
     <w:rsid w:val="6B2CF8ED"/>
-    <w:rsid w:val="6B7E7096"/>
-[...19 lines deleted...]
-    <w:rsid w:val="7FE48725"/>
+    <w:rsid w:val="6B45C250"/>
+    <w:rsid w:val="6C28CA49"/>
+    <w:rsid w:val="6C3C410E"/>
+    <w:rsid w:val="6C4074CB"/>
+    <w:rsid w:val="6C7ACA59"/>
+    <w:rsid w:val="6CE3DD94"/>
+    <w:rsid w:val="6D812AB0"/>
+    <w:rsid w:val="6DE1DD24"/>
+    <w:rsid w:val="6E00BE50"/>
+    <w:rsid w:val="6E17410B"/>
+    <w:rsid w:val="6E257832"/>
+    <w:rsid w:val="6EBFA376"/>
+    <w:rsid w:val="6F0E0BC9"/>
+    <w:rsid w:val="6F6F4EB7"/>
+    <w:rsid w:val="6F813073"/>
+    <w:rsid w:val="711F5CE4"/>
+    <w:rsid w:val="71651632"/>
+    <w:rsid w:val="7219E43B"/>
+    <w:rsid w:val="72913100"/>
+    <w:rsid w:val="72B36828"/>
+    <w:rsid w:val="73778F96"/>
+    <w:rsid w:val="746A75C6"/>
+    <w:rsid w:val="7612711D"/>
+    <w:rsid w:val="763047D2"/>
+    <w:rsid w:val="78584632"/>
+    <w:rsid w:val="78AFE5A1"/>
+    <w:rsid w:val="79CDC4D7"/>
+    <w:rsid w:val="7A492B8C"/>
+    <w:rsid w:val="7A77DEBF"/>
+    <w:rsid w:val="7BB62A74"/>
+    <w:rsid w:val="7BD13884"/>
+    <w:rsid w:val="7C33D649"/>
+    <w:rsid w:val="7C7E0426"/>
+    <w:rsid w:val="7E21719C"/>
+    <w:rsid w:val="7E7BB142"/>
+    <w:rsid w:val="7EBA0646"/>
+    <w:rsid w:val="7F41C6F6"/>
+    <w:rsid w:val="7F520E95"/>
+    <w:rsid w:val="7FED92C1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
+  <w15:docId w15:val="{4E631A71-EBD5-466F-A90C-2AE601F15C98}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...4 lines deleted...]
-    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -14935,238 +9411,208 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008A0C5F"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992" w:right="868"/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
-    <w:aliases w:val="Rubrik VGR,Huvudrubrik"/>
+    <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik1Char1"/>
+    <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00CC405E"/>
+    <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="1600" w:after="240"/>
-      <w:ind w:left="992"/>
+      <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
+      <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
-    <w:aliases w:val="Rubrik 2 VGR,Styckerubrik"/>
+    <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
+    <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F3370E"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
-    <w:aliases w:val="Rubrik 3 VGR,Avsnittsrubrik"/>
+    <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
+    <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
-    <w:aliases w:val="mellanrubrik,Underrubrik i avsnitt"/>
+    <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik4Char1"/>
+    <w:link w:val="Rubrik4Char"/>
+    <w:uiPriority w:val="3"/>
+    <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik6">
-[...40 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00003976"/>
+    <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:left="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
@@ -15323,70 +9769,71 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002651D6"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char1">
-[...1 lines deleted...]
-    <w:aliases w:val="Rubrik VGR Char,Huvudrubrik Char1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
+    <w:name w:val="Rubrik 1 Char"/>
+    <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
-    <w:rsid w:val="00CC405E"/>
+    <w:rsid w:val="001108C0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
@@ -15408,51 +9855,51 @@
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="5"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
@@ -15494,236 +9941,232 @@
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
-    <w:aliases w:val="Rubrik 2 VGR Char,Styckerubrik Char"/>
+    <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
-    <w:rsid w:val="00F3370E"/>
+    <w:uiPriority w:val="3"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
-    <w:aliases w:val="Rubrik 3 VGR Char,Avsnittsrubrik Char"/>
+    <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char1">
-[...1 lines deleted...]
-    <w:aliases w:val="mellanrubrik Char,Underrubrik i avsnitt Char1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
+    <w:name w:val="Rubrik 4 Char"/>
+    <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="14"/>
+        <w:numId w:val="2"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002B2ED2"/>
+    <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
+      <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
-    <w:name w:val="Omslagsunderrubrik"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+    <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="OmslagsunderrubrikChar"/>
+    <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
-    <w:name w:val="Omslagsunderrubrik Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+    <w:name w:val="Underrubrik VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Omslagsunderrubrik"/>
+    <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002B2ED2"/>
+    <w:rsid w:val="00BC6590"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
-      <w:ind w:left="1349"/>
+      <w:ind w:right="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E95C4C"/>
+    <w:rsid w:val="00E61294"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="1707"/>
+      <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
@@ -15760,118 +10203,118 @@
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="00036D86"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
@@ -16835,75 +11278,74 @@
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
+    <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00A37E27"/>
+    <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="19"/>
+        <w:numId w:val="3"/>
       </w:numPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:ind w:left="1349" w:hanging="357"/>
+      <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
@@ -17006,597 +11448,12393 @@
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="009B4FB3"/>
+    <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
-      <w:sz w:val="20"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik6Char">
-[...30 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
     <w:name w:val="Rubrik 9 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00003976"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="Ingenlista1">
-[...6 lines deleted...]
-    <w:name w:val="(Ledtexter)"/>
+  <w:style w:type="paragraph" w:styleId="Brdtext">
+    <w:name w:val="Body Text"/>
     <w:aliases w:val="(=Löpande text)"/>
-    <w:basedOn w:val="Normal"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00A37E27"/>
+    <w:link w:val="BrdtextChar"/>
+    <w:rsid w:val="009A32ED"/>
     <w:pPr>
-      <w:tabs>
-[...35 lines deleted...]
-      <w:ind w:left="3033" w:hanging="357"/>
+      <w:spacing w:after="160"/>
+      <w:ind w:left="2676"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
-[...19 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
+    <w:name w:val="Brödtext Char"/>
+    <w:aliases w:val="(=Löpande text) Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Brdtext"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dokumenttyp">
-[...2 lines deleted...]
-    <w:rsid w:val="00003976"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
+    <w:name w:val="Tabell"/>
+    <w:link w:val="TabellChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-      <w:ind w:left="0" w:right="0"/>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:ind w:right="-142"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Fet" w:eastAsia="Times New Roman" w:hAnsi="Arial Fet" w:cs="Times New Roman"/>
-[...65 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
-[...1 lines deleted...]
-    <w:rsid w:val="00003976"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
+    <w:name w:val="Tabell Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Tabell"/>
+    <w:rsid w:val="00831C35"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...41 lines deleted...]
-    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00003976"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Punktlista2">
-[...30 lines deleted...]
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:styleId="Olstomnmnande">
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00003976"/>
+    <w:rsid w:val="00672EC3"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Innehllsfrteckningsrubrik">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Rubrik1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF582C"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
+      <w:contextualSpacing w:val="0"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentarer">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="KommentarerChar1"/>
+    <w:link w:val="KommentarerChar"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00003976"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar1">
-    <w:name w:val="Kommentarer Char1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
+    <w:name w:val="Kommentarer Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Kommentarer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00003976"/>
-[...5 lines deleted...]
-    <w:link w:val="KommentarsmneChar"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00003976"/>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...11 lines deleted...]
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:styleId="Kommentarsreferens">
+    <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EC6933"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Punktlistanumrerad">
-[...17 lines deleted...]
-    </w:pPr>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00186B15"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...36 lines deleted...]
-    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="121657028">
+    <w:div w:id="61757525">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="295453602">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="83498927">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="366295557">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2082873922">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1391734178">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1161119079">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="224801126">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="492449137">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="563613581">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="845363797">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1390349082">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1262756917">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1519151172">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1629815317">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2114664796">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="28655188">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="636647140">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="596258931">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2093549847">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1994946948">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1945333917">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1834105825">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="899483069">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="718214457">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1620603272">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="137696081">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1003432733">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="397482973">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="94719112">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="468087157">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1913848342">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="497698409">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1175077869">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1826121929">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="36198710">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="378164965">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="632563349">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="610286962">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1565338729">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1398088892">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1131679214">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1835143567">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="527531091">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="460879970">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2126918468">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1597521588">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="281766691">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1052848645">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="84346274">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="458495413">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="990406212">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1487673724">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1379471574">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="158544510">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="865095700">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="576131578">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1863932284">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1216818305">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1519001693">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="343672353">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="956257597">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="604116595">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="937564254">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1674064430">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="567107681">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="218637532">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="647369707">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="680201099">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1686635272">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1397361567">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1526480148">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1644389673">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="101807843">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1517505024">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="684015378">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="816071584">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="115829094">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1789856165">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1369990562">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="704645945">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1776167441">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="908269268">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1854999069">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="901211383">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="239606003">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1965042325">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="176235371">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="393623559">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="699555047">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="465778314">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1908487936">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="106241328">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1519153033">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="749081197">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1765877949">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1401362343">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="874545005">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="718826069">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1898664654">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1120419292">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="604390767">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1182161337">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="393815724">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="173232128">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="543909208">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="66996129">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2020231609">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="267738448">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="385379700">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1910654273">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="114912359">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1795059869">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="615793544">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1702896080">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1198084282">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="314531839">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="763653171">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="705064164">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="806704620">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1175344563">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1673870044">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1557743289">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="977495954">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="802230386">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2107459406">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="137576897">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="298533232">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="605768752">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="162595260">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="545920646">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="875584759">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1502087083">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="878474690">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="794908659">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="531649742">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="141236573">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="598295497">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1786851491">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="931204784">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="130247768">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2070303774">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="340276487">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1381201633">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1015494707">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1582063463">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2145198420">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="115027926">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="162670694">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1590768626">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1742213064">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="168955595">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="225072351">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2036614899">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="476918257">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="142432361">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1844319692">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="450125441">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="520322793">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2077700116">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="68118216">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1750729319">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="395278625">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="201751777">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="308444783">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1062605048">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="234780467">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="512649258">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="415520887">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="633104242">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="106313015">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1605844029">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1235316627">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1387026379">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2053574616">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="615478448">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="566914431">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1117262343">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="775641595">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1476605313">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="239797329">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1372849514">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1086419287">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="77168605">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1176769751">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1250428750">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1900628318">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1586525390">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1429622635">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="620839406">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="920604004">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="938177391">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1674916642">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="735473606">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="402029698">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2080206322">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="827861015">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2074963616">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2128817542">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1268200032">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="272444027">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1494183140">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="415058104">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1673948285">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2127265049">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="422535984">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="698316085">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1547376934">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1250776913">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2104570226">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1333990328">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="685594452">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1820999248">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="974990429">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1081373699">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1350981914">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2012486039">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="254557857">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2087334575">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1892494596">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="335226828">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="498427290">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1106850957">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="626736166">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1897660874">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="107894764">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="295574784">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1975023590">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="241567250">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2138452595">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1864590710">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="682391052">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="111748710">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="370108165">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1536846132">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="198012173">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1109013588">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1413310564">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="671494750">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1958297980">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2107727168">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1518499805">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1547259188">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="825557953">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2097554589">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1026295274">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="487551669">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1712881008">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2078898314">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="348600805">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="753547378">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2003728026">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="399639926">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+    </w:div>
+    <w:div w:id="485098221">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="883566373">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1322612808">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="41713250">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="283312903">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="979649647">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="38825178">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="516580302">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="89812935">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1518353057">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1388265014">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1199658678">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="463082663">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1740132975">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2071346068">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="952203886">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="191698358">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1786077749">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="836044255">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1014259102">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="582034710">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="788667634">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="176117637">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="711466445">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1095973859">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1702969613">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1605771110">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="621573126">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="876043956">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="855273570">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="394401793">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1919901039">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="626161218">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="425928004">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="689533173">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="337200065">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1851875377">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="641153614">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="774640893">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1228951845">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1368527962">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="578632771">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1867865586">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="296424374">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="999890129">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1686055413">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="892236939">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="358311407">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1266691553">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2002078057">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="998727935">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1578324334">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1266765962">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1792279293">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="706562112">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="663818414">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="8601649">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="393820111">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="185145130">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1043794666">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1902323891">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1643075366">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="406265378">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="405615888">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1010064640">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="638002613">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1897356544">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="421609536">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2042970840">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="565383683">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2118014875">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1192376645">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="809249932">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1333138750">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="25185348">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1059548213">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1253969426">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1381632052">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="312570143">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1188715491">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="858550201">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="779254878">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1017805818">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1631470470">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="391465413">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="808128081">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1301766626">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1263803467">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2074696252">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1611930291">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1207372108">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="822426344">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1712076882">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1183477725">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="474950221">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1859460740">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1025060314">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="540023534">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="837961965">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="584458043">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1170146491">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="304435160">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="667057779">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="711927824">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2071346255">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="295915196">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="313804985">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2071727708">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1525174922">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="687024147">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="387343388">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="807866305">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1206869133">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="863517537">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="105539776">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="294410210">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="241334988">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="791363706">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="711223511">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="805121405">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="867059711">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="745960230">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="850608527">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1050762296">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1082261825">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1155073528">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1941335596">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1123156088">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1663462802">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="545072215">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="770319110">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="864099315">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="948852101">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1691222084">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="974021328">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1577400976">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1066338435">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="206065991">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1103383618">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="496846478">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1144156688">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1203589650">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1184711828">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2001346365">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="122693768">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="215824389">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="506214393">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1748116852">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1953398749">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2042437733">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="555164234">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="265889757">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="788745641">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="71703150">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2106683711">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="708995234">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="443615657">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="638463655">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2061396189">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="477309195">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="458886890">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1179807141">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1786457944">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1613122873">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="267741385">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="486673830">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1262224180">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1799646802">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1692146481">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1187452482">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1683895697">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="102267476">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="57213647">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1256865041">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1590847017">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1486438757">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1303540357">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="236214873">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="990132771">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1613588504">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="357043358">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="433941086">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1131823875">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1783959381">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="927270565">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1730303855">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1785492322">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="380130675">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="966928584">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="480075526">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2086415354">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="377828290">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="782114848">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1015109741">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="565917302">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1651709661">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="856848588">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="327445255">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="744885474">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1404253555">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="465204316">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="638729919">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="784811972">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1370375771">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="841628879">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1779443265">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="618414316">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="939918290">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="157427064">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1940291304">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1034043217">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="457457822">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="530916633">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1304851724">
+    <w:div w:id="1391609225">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="354424847">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1566061132">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1591036296">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="199905248">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1057315589">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="284968586">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2125034418">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1907833883">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2021346896">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="269626227">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1264994932">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1706711285">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="935023151">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1339699688">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1209412374">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1700935315">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1100104711">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="266350033">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1887908063">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1281718196">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1691447380">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1986005732">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="365982429">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2063363370">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1359041681">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="848913630">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="982656637">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1572544299">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1071656891">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="268658286">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1522547693">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="945891763">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="506362730">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="258488338">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="69087436">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1054356283">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1459181824">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="496186537">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1759055949">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="165247494">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="988291818">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1488322568">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="440999964">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1886328531">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1037855368">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1529752938">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="217134343">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="287204379">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="147943090">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1446928394">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="37781089">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1231427943">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1849907847">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="34426124">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1045639426">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="44260850">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1492524602">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="515192314">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1807552802">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="905340718">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1358846254">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1559824083">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1904169993">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1715764472">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1806117109">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2055346781">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="151530983">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1482428354">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="882526475">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="309410921">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="212816637">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1430078466">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1647122930">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1365060010">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="642659765">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1559589837">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="191192522">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1746994744">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2072148986">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="575629573">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="159547020">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1402170452">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="20402047">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2093157113">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="119033304">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1558201712">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1644236316">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="4017607">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1527985340">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1769498900">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1343313462">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1746026979">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="957754999">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="856500158">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="643589123">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1891920093">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="51082777">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="942303895">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1458454795">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1412772832">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="971981736">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="305814780">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1633901313">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="711655464">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="229076356">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="66077695">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="807357329">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="310793293">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="529804078">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="698509258">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1306274956">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2080595495">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="653294275">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="779837460">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2016223262">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="799343053">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="574248269">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="347565044">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="701128802">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1118836511">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="234971045">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1530026483">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1697273430">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="644286769">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1877544159">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1617247942">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1467895238">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="587924494">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="998924763">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1473133588">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="221798715">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="631718645">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="460730069">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="859203714">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="894655952">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1681663005">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="807162387">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="18511040">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1364556123">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="688605657">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1716925187">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1354065257">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2028171520">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1147935158">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="128208768">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1656104795">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="851803858">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1672636359">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1740901338">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="247544328">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="169878983">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="340007381">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1365056793">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1608929903">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="341443884">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1693603545">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="755785953">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="848330446">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1627392839">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1976790260">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1416704609">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="734014716">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1197278816">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="563181709">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1916621789">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1430154815">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="72434522">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1222643428">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1744837051">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="869877644">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1215658860">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="278529504">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1204903129">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="452871217">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="709233807">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="371153259">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1072048206">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="373775416">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1795248820">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1552183307">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2096126656">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="426660349">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="68772860">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1835802529">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2076275228">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="958990635">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="501316653">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="781804266">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1768649282">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="868377245">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1166480749">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2112121884">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1970285600">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="633292574">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="453141698">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2120025492">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1798256963">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="615907768">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1951276972">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="963460114">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2091077132">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="746725934">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="666978974">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2110195250">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1536697893">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1093432323">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1207062732">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="657462272">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="935795425">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="758718556">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1303538446">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1140924870">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="94328036">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1006322536">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1069111767">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="954210048">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2146384047">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="877737281">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1533810130">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1380858776">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="349525937">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="502403259">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1395740962">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="64453770">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1367752672">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1646859678">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1646546615">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1691101534">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1607420238">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1375622212">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="438987789">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="864100224">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1690330501">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1464230159">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="40444806">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="526211651">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="581258897">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1487673739">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1677810089">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="737479904">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2014261613">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="487137131">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="73164578">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1463160270">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1840659486">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1322003368">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="472525562">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1439563779">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1638562700">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="861169799">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2071344653">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="269093834">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="910384015">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1987007477">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1248345582">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1581790625">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2030061465">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="172064464">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="32729456">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1800953794">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="745684152">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="350882324">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="912424699">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="517080781">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="570308940">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1656572084">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1572738155">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2136286586">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1309748130">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="658341123">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1044675243">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="301347595">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="141312122">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="456335244">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1135367875">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1491479918">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1123302847">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1427846818">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1818960911">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1546792473">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1955358516">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="639501470">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="387147831">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="134414405">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="742096221">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1867671333">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="128400526">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="558783648">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="437600387">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2039230815">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="720402360">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2052797933">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1521048802">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1711495552">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="437481402">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1729376644">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="524247383">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2034763276">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="759181147">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="349987538">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="688675406">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2091732625">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1927305104">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1498038984">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="433745195">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="752431340">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1937515883">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1763725400">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1124039308">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1794061153">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1855149137">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="458960169">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1012806055">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1771123956">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="536698717">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="494927982">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="819611103">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2059233560">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1869249176">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="678972003">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="423919551">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1448037297">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="434445112">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2135051833">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="871697758">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1982416548">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1576667538">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="852648694">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="699017726">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2049328030">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="244070071">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="796021836">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2050109554">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="531768795">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1192647109">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="253438935">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2033844460">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1988322266">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="929894331">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1998487521">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1869100989">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1265646402">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1070275645">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1757511067">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1165166065">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1897427821">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="211501180">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1868910051">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="948970546">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2036421492">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1186018670">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="919488322">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1269313673">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1733769158">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="962807809">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2114015426">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="168104400">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1857770719">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1838500099">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1718580075">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="801995371">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="188225122">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1562055724">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="313532370">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="60518906">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1791244335">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="769818005">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="703679968">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2036686912">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2036495178">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1997687881">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="900209541">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1060520605">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="632444317">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="286161878">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1541547792">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="751702888">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="364335914">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="583147490">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1139032244">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1210339561">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="725838542">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2103796834">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="984627440">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1568148311">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="67701728">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="693314292">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2027364914">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2076969511">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="610473891">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1417366136">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2038582139">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1399982397">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1699624389">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1866863085">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1151099598">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="324362828">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="647321607">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="502817550">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1004359173">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="630325998">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1790931317">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1212619189">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1165054099">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1102338260">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1754206382">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1616717213">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="391972651">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2147118117">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="924614039">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="877163916">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="915676112">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="913930423">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="22751935">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="29111500">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1675109849">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="101923506">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1931281037">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="457257116">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2078286786">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1367754767">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="914358638">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1700466327">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1650593042">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1805778953">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1314481996">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1978024046">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1103455555">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1730572341">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="340162018">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1553620088">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="34815725">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2003046234">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1147091858">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="339354932">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="440884845">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2092458905">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="315644238">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="732656438">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1990674073">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="858851902">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="15426187">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1868444759">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="865369220">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="536160777">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1444687395">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="117379502">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2242884">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="428475305">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1867448747">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2049182060">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1896156400">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2147358805">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1794403111">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1364211885">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1439448956">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1399282840">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="984041024">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="336998855">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1300958426">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="252666195">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1431970550">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="39746154">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="471866774">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="917904643">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1168059381">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="433282280">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2096127306">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1675916730">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1764955081">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="70280001">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1020930598">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="495345372">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1605653710">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1993873622">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1605111217">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1998655541">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="932006104">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1164004379">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1878392875">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="291326113">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="716123948">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1764453124">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1982030975">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1305280678">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1767574143">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2099404859">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="391738804">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="927930604">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="859049824">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="639847067">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1614900373">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1506938583">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1804883347">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="850141563">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="583296184">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="250087936">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
     </w:div>
   </w:divs>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fass.se/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/system-a-o/marknadsplatsen-2.0/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-362/surrogate/Varningar%20och%20begr%c3%a4nsning%20av%20v%c3%a5rdinsats%20i%20Melior.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9613-1190749860-95/surrogate/8%20Avfallshantering.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs9924-923386695-385/surrogate/Regional%20rutin%20f%C3%B6r%20l%C3%A4kemedelshantering%20i%20V%C3%A4stra%20G%C3%B6talandsregionen.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/ov/guide-for-halso-och-arbetsmiljoarbete/guider/lakemedel/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/lakemedel/lakemedelshantering/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-362/surrogate/Varningar%20och%20begr%c3%a4nsning%20av%20v%c3%a5rdinsats%20i%20Melior.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-504/SURROGATE/Central%20ven%c3%b6s%20infart%20(CVI)%20-%20inl%c3%a4ggning%20och%20sk%c3%b6tsel%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-117/SURROGATE/L%c3%a4kemedelsdokumentation%20p%c3%a5%20S%c3%84S.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vardhandboken.se/Texter/Perifer-venkateter/Oversikt/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-52/SURROGATE/Avvikelsehantering%20S%c3%84S.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regionservice.vgregion.se/RNS/prodnarservice/tvatt/instruktioner/" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId35" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-71/SURROGATE/Cytostatikahantering%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/ov/guide-for-halso-och-arbetsmiljoarbete/guider/lakemedel/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/kunskapsstod-och-riktlinjer/lakemedel/lakemedelshantering/lakemedelshanteringsrutin/" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-504/SURROGATE/Central%20ven%c3%b6s%20infart%20(CVI)%20-%20inl%c3%a4ggning%20och%20sk%c3%b6tsel%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/system-a-o/marknadsplatsen-2.0/" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="rewritten://2b42535b-c308-49e8-b270-780ff6bf5b3b" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-117/SURROGATE/L%c3%a4kemedelsdokumentation%20p%c3%a5%20S%c3%84S.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument/" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vgregion.se/ov/guide-for-halso-och-arbetsmiljoarbete/guider/lakemedel" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument/" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-52/SURROGATE/Avvikelsehantering%20S%c3%84S.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regionservice.vgregion.se/RNS/prodnarservice/tvatt/instruktioner/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fass.se/health" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument/" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/system-a-o/marknadsplatsen-2.0/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fass.se/health" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9613-1190749860-95/surrogate/8%20Avfallshantering.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-71/SURROGATE/Cytostatikahantering%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument/" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vardhandboken.se/Texter/Perifer-venkateter/Oversikt" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="rewritten://59e5bc83-d041-4bb9-b24c-0725b5665e20" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/kunskapsstod-och-riktlinjer/lakemedel/lakemedelshantering/lakemedelshanteringsrutin/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-362/surrogate/Varningar%20och%20begr%c3%a4nsning%20av%20v%c3%a5rdinsats%20i%20Melior.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regionservice.vgregion.se/RNS/prodnarservice/tvatt/instruktioner/" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vardhandboken.se/Texter/Perifer-venkateter/Oversikt/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -17877,59 +24115,58 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>19</Pages>
-  <Words>2835</Words>
-  <Characters>27619</Characters>
+  <Words>3650</Words>
+  <Characters>24716</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>230</Lines>
-  <Paragraphs>60</Paragraphs>
+  <Lines>882</Lines>
+  <Paragraphs>644</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>30394</CharactersWithSpaces>
+  <CharactersWithSpaces>27722</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Läkemedel med bestående toxisk effekt (utom cytostatika) samt läkemedel med allergena egenskaper</dc:title>
   <dc:subject/>
-  <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
+  <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Karin Åhlin</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2024-11-12T09:17:00.0000000Z</lastPrinted>
+  <lastModifiedBy>Madeleine Wahlgren</lastModifiedBy>
+  <revision>40</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>